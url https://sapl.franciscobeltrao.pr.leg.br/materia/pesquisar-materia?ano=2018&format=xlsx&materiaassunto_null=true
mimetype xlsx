--- v0 (2026-01-24)
+++ v1 (2026-04-12)
@@ -54,6944 +54,6944 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>CLEBER FONTANA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1326/001-18_-_pl_-_reajuste_salarial_dos_servidores_-_2018.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1326/001-18_-_pl_-_reajuste_salarial_dos_servidores_-_2018.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder reajuste aos vencimentos dos servidores municipais.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1327/002-18_-_pl_-_reajuste_subsidios_dos_agentes_politicos_-_2018.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1327/002-18_-_pl_-_reajuste_subsidios_dos_agentes_politicos_-_2018.doc</t>
   </si>
   <si>
     <t>Concede reposição salarial ao Prefeito, Vice-Prefeito e Secretários</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1330/003-18_-_pl_-_altera_4260_14_-_plano_de_cargos_carreira_valorizacao_e_remuneracao_dos_professores_-_pccr.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1330/003-18_-_pl_-_altera_4260_14_-_plano_de_cargos_carreira_valorizacao_e_remuneracao_dos_professores_-_pccr.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 4.260, de 21 de novembro de 2014 que “dá nova redação ao Plano de Cargos, Carreira, Valorização e Remuneração dos Professores da Rede Municipal de Ensino (PCCR), de Francisco Beltrão - PR, e dá outras providências”.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1331/004-18_-_pl_-_altera_4106_13_-_pedagogo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1331/004-18_-_pl_-_altera_4106_13_-_pedagogo.doc</t>
   </si>
   <si>
     <t>Altera os anexos I, II e XII da Lei Municipal n.º 4.106, de 11 de outubro de 2013 que “dispõe sobre o plano de cargos, carreira e valorização do servidor público (PCCVSP) ocupante de cargo efetivo do município de Francisco Beltrão e dá outras providências”.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1332/005-18_-_pl_-_altera_3338_07_-_conselho_municipal_de_meio_ambiente_-_cmma.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1332/005-18_-_pl_-_altera_3338_07_-_conselho_municipal_de_meio_ambiente_-_cmma.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3.338, de 7 de maio de 2007 que “cria o Conselho Municipal de Meio Ambiente - CMMA e o Fundo Municipal de Meio Ambiente FUMDEMA em Francisco Beltrão - Estado do Paraná e dá outras providências”.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1334/006-18_-_pl_-_prorroga_aluguel_social.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1334/006-18_-_pl_-_prorroga_aluguel_social.doc</t>
   </si>
   <si>
     <t>Autoriza prorrogação do benefício de Aluguel Social conforme § 2º, do Art. 1º, da Lei Municipal n.º 4.463, de 05 de abril de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1335/007-18_-_pl_-_mais_medicos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1335/007-18_-_pl_-_mais_medicos.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder reajuste do auxílio financeiro aos médicos participantes do programa Mais Médicos para o Brasil, alterar a Lei Municipal n.º 4.475 de 2017 e proceder a abertura de crédito adicional especial no Orçamento de 2018.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1336/008-18_-_pl_-_plantao_medico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1336/008-18_-_pl_-_plantao_medico.doc</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal n.º 3.612 de 02 de setembro de 2009, que dispõe “sobre o regime de plantão para os servidores da Secretaria Municipal de Saúde do Município de Francisco Beltrão - PR e dá outras providências”.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/009-18_-_pl_-_autoriza_concessao_administrativo_para_rotary.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/009-18_-_pl_-_autoriza_concessao_administrativo_para_rotary.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar concessão administrativa com Fundação da Unidade Rotária de Francisco Beltrão - FURBE.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/010-18_-_pl_-_criacao_do_fundo_-_prodetec_-_regulamento_da_lei_4149_2014.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/010-18_-_pl_-_criacao_do_fundo_-_prodetec_-_regulamento_da_lei_4149_2014.doc</t>
   </si>
   <si>
     <t>Cria e regulamenta o Fundo Municipal de Desenvolvimento Econômico e Tecnológico de Francisco Beltrão sob os fundamentos da Lei Municipal n.º 4.149 de 2014.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1389/011-18_-_pl_-_regra_de_transicao_-_equipe_pedagogica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1389/011-18_-_pl_-_regra_de_transicao_-_equipe_pedagogica.doc</t>
   </si>
   <si>
     <t>Fica criada em caráter transitório e temporário a função de COORDENADOR PEDAGÓGICO, lotado na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1390/012-18_-_pl_-_programa_familia_acolhedora.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1390/012-18_-_pl_-_programa_familia_acolhedora.doc</t>
   </si>
   <si>
     <t>Cria no Município de Francisco Beltrão o PROGRAMA FAMÍLIA ACOLHEDORA para atender as normas de proteção e garantia dos direitos das crianças e adolescente.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1391/013-18_-_pl_-_autoriza_concessao_direito_real_de_uso_master_bike_industria_de_bicicletas_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1391/013-18_-_pl_-_autoriza_concessao_direito_real_de_uso_master_bike_industria_de_bicicletas_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa MASTER BIKE INDÚSTRIA DE BICICLETAS LTDA.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1392/014-18_-_pl_-_autoriza_concessao_direito_real_de_uso_marrecas_cooperativa_de_reciclados.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1392/014-18_-_pl_-_autoriza_concessao_direito_real_de_uso_marrecas_cooperativa_de_reciclados.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à MARRECAS COOPERATIVA DE RECICLADOS.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1393/015-18_-_pl_-_autoriza_concessao_direito_real_de_uso_r_j_revestimentos_cimenticios_ltda_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1393/015-18_-_pl_-_autoriza_concessao_direito_real_de_uso_r_j_revestimentos_cimenticios_ltda_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à R J REVESTIMENTOS CIMENTÍCIOS LTDA ME.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1394/016-18_-_pl_-_permuta_-_luiz_graczik.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1394/016-18_-_pl_-_permuta_-_luiz_graczik.doc</t>
   </si>
   <si>
     <t>Desafeta parte da Avenida Presidente Castelo Branco de propriedade do MUNICÍPIO DE FRANCISCO BELTRÃO e autoriza o Executivo Municipal a permutar lote urbano de propriedade do MUNICÍPIO DE FRANCISCO BELTRÃO por lote urbano de propriedade de LUIZ GRACZIK.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1395/pl_172018_ldo_2019.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1395/pl_172018_ldo_2019.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do Município de Francisco Beltrão para o exercício de 2019.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1443/018-18_-_pl_-_autoriza_concessao_direito_real_de_uso_industria_de_bolas_azzolini_ltda_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1443/018-18_-_pl_-_autoriza_concessao_direito_real_de_uso_industria_de_bolas_azzolini_ltda_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à INDÚSTRIA DE BOLAS AZZOLINI LTDA ME.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1444/019-18_-_pl_-_autoriza_concessao_direito_real_de_uso_mega_servicos_de_limpeza_e_conservacao_ltda_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1444/019-18_-_pl_-_autoriza_concessao_direito_real_de_uso_mega_servicos_de_limpeza_e_conservacao_ltda_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à MEGA SERVIÇOS DE LIMPEZA E CONSERVAÇÃO LTDA ME.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1445/020-18_-_pl_-_autoriza_concessao_direito_real_de_uso_j_l_artezanato___molduras_ltda_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1445/020-18_-_pl_-_autoriza_concessao_direito_real_de_uso_j_l_artezanato___molduras_ltda_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à J L ARTEZANATO &amp; MOLDURAS LTDA ME.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1446/021-18_-_pl_-_autoriza_concessao_direito_real_de_uso_qualitec_artefatos_de_cimento_ltda_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1446/021-18_-_pl_-_autoriza_concessao_direito_real_de_uso_qualitec_artefatos_de_cimento_ltda_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à QUALITEC ARTEFATOS DE CIMENTO LTDA ME.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1447/022-18_-_pl_-_autoriza_concessao_calcadao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1447/022-18_-_pl_-_autoriza_concessao_calcadao.doc</t>
   </si>
   <si>
     <t>Afeta ao uso dominial e autoriza o Executivo Municipal a promover concessão administrativa, com encargos, de parte de bem imóvel de propriedade do Município.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1448/pl_023-2018_-_nova_lei_do_plano_diretor_3300-2006.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1448/pl_023-2018_-_nova_lei_do_plano_diretor_3300-2006.doc</t>
   </si>
   <si>
     <t>Institui a nova Lei do Plano Diretor Municipal de Francisco Beltrão, nos termos que dispõe o artigo 182, parágrafo primeiro, da Constituição Federal - Lei Federal nº 10.257/01 – Estatuto da Cidade e da Lei Orgânica e dá outras providências.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1449/pl_024-2018_-_nova_lei_do_conselho_da_cidade_3019-2003.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1449/pl_024-2018_-_nova_lei_do_conselho_da_cidade_3019-2003.doc</t>
   </si>
   <si>
     <t>Dispõe Sobre as competências, composição e regulamento do Conselho da Cidade de Francisco Beltrão e extingue o Conselho de Desenvolvimento Urbano e Meio Ambiente.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1450/pl_025-2018_-_nova_lei_do_parcelamento_3372-2007_2.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1450/pl_025-2018_-_nova_lei_do_parcelamento_3372-2007_2.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Parcelamento do Solo para fins urbanos no Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1726/pl_026-2018_-_novo_perimetro_urbano_-_redacao_final.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1726/pl_026-2018_-_novo_perimetro_urbano_-_redacao_final.doc</t>
   </si>
   <si>
     <t>Define os Perímetros das Zonas Urbanas, dos Núcleos Urbanos dos Distritos e Expansão do Distrito Sede do Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1727/pl_027-2018_-_nova_lei_de_zoneamento__3384-2007.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1727/pl_027-2018_-_nova_lei_de_zoneamento__3384-2007.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento do Uso e Ocupação do Solo do Perímetro Urbano do Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1728/pl_028-2018_-_nova_lei_do_sistema_viario3352-2007.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1728/pl_028-2018_-_nova_lei_do_sistema_viario3352-2007.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a hierarquização e traçado básico do Sistema Viário, e define as diretrizes para o arruamento do Município de Francisco Beltrão, e dá outras providências.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1729/pl_029-2018_-_novo_codigo_de_obras_2498-1996.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1729/pl_029-2018_-_novo_codigo_de_obras_2498-1996.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o novo Código de Obras e Edificações do Município de Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1730/pl_030-2018_-_novo_codigo_de_posturas_3361-2007.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1730/pl_030-2018_-_novo_codigo_de_posturas_3361-2007.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o novo Código de Posturas do Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1731/031-18_-_pl_-_regularizacao_fundiaria_-_frigobel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1731/031-18_-_pl_-_regularizacao_fundiaria_-_frigobel.doc</t>
   </si>
   <si>
     <t>Declara de interesse social para fins de regularização fundiária área que especifica, estabelece critérios e procedimentos de regulamentação para fins de moradia e dá outras providências.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1732/032-18_-_pl_-_4106_13_-_atendente_de_farmacia_-_2018.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1732/032-18_-_pl_-_4106_13_-_atendente_de_farmacia_-_2018.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 4.106, de 11 de outubro de 2013 que “dispõe sobre o plano de cargos, carreira e valorização do servidor público (PCCVSP) ocupante de cargo efetivo do município de Francisco Beltrão e dá outras providências” para aumentar número de vagas para cargos de provimento efetivo e alterar o vencimento do cargo de ATENDENTE DE FARMÁCIA 40H.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1733/033-18_-_pl_-_concessao_administrativa_de_uso_-_aterro_sanitario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1733/033-18_-_pl_-_concessao_administrativa_de_uso_-_aterro_sanitario.doc</t>
   </si>
   <si>
     <t>Autoriza Concessão Administrativa de Uso de Bem Público Imóvel, com encargos, de propriedade do Município.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1734/034-18_-_pl_-_receber_em_doacao_-_mitra.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1734/034-18_-_pl_-_receber_em_doacao_-_mitra.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação lote urbano de propriedade da MITRA DIOCESANA.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1735/035-18_-_pl_-_altera_4039_13_-_corregedor_geral.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1735/035-18_-_pl_-_altera_4039_13_-_corregedor_geral.doc</t>
   </si>
   <si>
     <t>Altera 4.039 de 3 de abril de 2013 que “Dispõe sobre a Estrutura Administrativa do Município de Francisco Beltrão, Estado do Paraná, e dá outras providências” para extinguir a Assessoria de Assuntos Comunitário e criar a Corregedoria Geral.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1736/036-18_-_pl_-_receber_em_doacao_-_claimar_franciscon.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1736/036-18_-_pl_-_receber_em_doacao_-_claimar_franciscon.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação partes do lote urbano de propriedade da CLAIMAR FRANCISCON.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1737/037-18_-_pl_-_receber_em_doacao_e_compra_-_parque_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1737/037-18_-_pl_-_receber_em_doacao_e_compra_-_parque_sao_miguel.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação e adquirir por compra os imóveis que especifica de propriedade de Sonia Pertille, Adair Natalino de Oliveira e Geovana Santos de Oliveira.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1738/038-18_-_pl_-_regularizacao_condominio_portal_do_sol.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1738/038-18_-_pl_-_regularizacao_condominio_portal_do_sol.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização do “Condomínio Portal do Sol” aprovado pelo Decreto Municipal nº 178/2006, a realização do registro imobiliário competente, do registro da Convenção de Condomínio e dá outras providências.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1739/039-18_-_pl_-_antecipacao_area_institucional.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1739/039-18_-_pl_-_antecipacao_area_institucional.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber parte do imóvel que denomina como antecipação de área institucional de que trata o Art. 41, § 1º, inciso I, da Lei Municipal n.º 3.372 de 13 de julho de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1740/040-18_-_pl_-_doacao_pedras_-_santa_barbara_1.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1740/040-18_-_pl_-_doacao_pedras_-_santa_barbara_1.doc</t>
   </si>
   <si>
     <t>Declara inservível e autoriza doação de bens móveis (pedras poliédricas) à EDEGAR TRES - ME.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1741/041-18_-_sobreaviso_secretarias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1741/041-18_-_sobreaviso_secretarias.doc</t>
   </si>
   <si>
     <t>Estabelece regime de sobreaviso, aos servidores públicos municipais da SECRETARIA MUNICIPAL DE SAÚDE e SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1742/042-18_-_pl_-_autoriza_concessao_direito_real_de_uso_a_m_santos_industria_de_moveis_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1742/042-18_-_pl_-_autoriza_concessao_direito_real_de_uso_a_m_santos_industria_de_moveis_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel de propriedade do Município, à empresa A M SANTOS INDÚSTRIA DE MÓVEIS LTDA ME.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1743/043-18_-_pl_-_autoriza_pagamento_aluguel_social.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1743/043-18_-_pl_-_autoriza_pagamento_aluguel_social.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder benefício de "Aluguel. Social" a família que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1744/044-18_-_pl_-_prorroga_concessao_d_l_equipamentos_agropecuarios_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1744/044-18_-_pl_-_prorroga_concessao_d_l_equipamentos_agropecuarios_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à empresa D L EQUIPAMENTOS AGROPECUÁRIOS LTDA.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1745/045-18_-_pl_-_semana_farroupilha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1745/045-18_-_pl_-_semana_farroupilha.doc</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Francisco Beltrão a Semana Farroupilha, de forma integrada, em comemoração à Revolução Farroupilha.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1746/046-18_-_pl_-_bolsa_verde.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1746/046-18_-_pl_-_bolsa_verde.doc</t>
   </si>
   <si>
     <t>Cria a Bolsa Verde no âmbito do Município de Francisco Beltrão, institui a Ação Verde.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1747/048-18_-_pl_-_autoriza_concessao_direito_real_de_uso_cacau_company_ltda_me_1.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1747/048-18_-_pl_-_autoriza_concessao_direito_real_de_uso_cacau_company_ltda_me_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa CACAU COMPANY LTDA ME.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1748/049-18_-_pl_-_autoriza_concessao_direito_real_de_uso_luiz_c_turozzi_e_cia_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1748/049-18_-_pl_-_autoriza_concessao_direito_real_de_uso_luiz_c_turozzi_e_cia_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa LUIZ C TUROZZI E CIA LTDA.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1749/050-18_-_pl_-_dispoe_sobre_a_estrutura_administrativa_-_rev.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1749/050-18_-_pl_-_dispoe_sobre_a_estrutura_administrativa_-_rev.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa do Município de Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1750/051-18_-_pl_-_altera_3644_09_-_regime_de_adiantamento.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1750/051-18_-_pl_-_altera_3644_09_-_regime_de_adiantamento.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3.644, de 11 de novembro de 2009 que “dispõe sobre o Regime de Adiantamento e dá outras providências”.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1751/projeto_de_lei_loa_52-2019.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1751/projeto_de_lei_loa_52-2019.doc</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Francisco Beltrão para o Exercício de 2019.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1752/053-18_-_pl_-_autoriza_concessao_direito_real_de_uso_rk7_industria_e_comercio_de_ferragens_em_aluminio_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1752/053-18_-_pl_-_autoriza_concessao_direito_real_de_uso_rk7_industria_e_comercio_de_ferragens_em_aluminio_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa RK7 INDÚSTRIA E COMÉRCIO DE FERRAGENS EM ALUMÍNIO LTDA.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1753/054-18_-_pl_-_autoriza_concessao_direito_real_de_uso_tiago_giacomo_nonato___cia_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1753/054-18_-_pl_-_autoriza_concessao_direito_real_de_uso_tiago_giacomo_nonato___cia_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa TIAGO GIACOMO NONATO &amp; CIA LTDA.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1754/055-18_-_pl_-_plantao_medico_natal_e_ano_novo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1754/055-18_-_pl_-_plantao_medico_natal_e_ano_novo.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3.612 de 02 de setembro de 2009, que dispõe “sobre o regime de plantão para os servidores da Secretaria Municipal de Saúde do Município de Francisco Beltrão - PR e dá outras providências”.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1755/056-18_-_pl_-_veiculo_-_fundo_do_idoso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1755/056-18_-_pl_-_veiculo_-_fundo_do_idoso.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de Crédito Adicional Especial ao Orçamento Geral do Município do exercício financeiro de 2018, e dá outras providencias.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1756/058-18_-_pl_-_4106_13_-_professor_da_rede_municipal_-_2018.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1756/058-18_-_pl_-_4106_13_-_professor_da_rede_municipal_-_2018.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 4.106, de 11 de outubro de 2013 que “dispõe sobre o plano de cargos, carreira e valorização do servidor público (PCCVSP) ocupante de cargo efetivo do município de Francisco Beltrão e dá outras providências” para aumentar número de vagas para cargos de provimento efetivo de Professor da Rede Municipal e Professor da Rede Municipal/CMEI.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1757/059-18_-_pl_-_doacao_ministerio_publico_mp.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1757/059-18_-_pl_-_doacao_ministerio_publico_mp.doc</t>
   </si>
   <si>
     <t>Desafeta do uso comum o imóvel urbano denominado Lote Urbano 01-A (um a) da Quadra 92 (noventa e dois), de propriedade do Município de Francisco Beltrão-PR., autoriza doá-lo ao Ministério Público do Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1758/060-18_-_pl_-_prorroga_concessao_pampa_sul_brasil_industria_de_confeccoes_eireli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1758/060-18_-_pl_-_prorroga_concessao_pampa_sul_brasil_industria_de_confeccoes_eireli.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à PAMPA SUL BRASIL INDÚSTRIA DE CONFECÇÕES EIRELI.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1759/061-18_-_pl_-_prorroga_concessao_recapadora_sudoeste_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1759/061-18_-_pl_-_prorroga_concessao_recapadora_sudoeste_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à RECAPADORA SUDOESTE LTDA.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1760/062-18_-_pl_-_tratamento_fora_do_domicilio__tfd.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1760/062-18_-_pl_-_tratamento_fora_do_domicilio__tfd.doc</t>
   </si>
   <si>
     <t>Regulamenta o Tratamento Fora do Domicílio – TFD no Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1761/063-18_-_pl_-_sim.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1761/063-18_-_pl_-_sim.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA).</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1762/064-18_-_pl_-_chacaras_rurais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1762/064-18_-_pl_-_chacaras_rurais.doc</t>
   </si>
   <si>
     <t>Estabelece as áreas urbanas especiais, ou Zona Periurbana, e regulamenta o parcelamento do solo para formação de Condomínios de Chácaras de Recreio, e dá outras providências.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1819/projeto_de_lei_no_001-18_-atualizacao-inflacao-servidores.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1819/projeto_de_lei_no_001-18_-atualizacao-inflacao-servidores.doc</t>
   </si>
   <si>
     <t>Recomposição dos vencimentos dos servidores da Câmara Municipal de Francisco Beltrão, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1820/projeto_de_lei_no_002-18__atualizacao_inflacao_vereadores.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1820/projeto_de_lei_no_002-18__atualizacao_inflacao_vereadores.doc</t>
   </si>
   <si>
     <t>Recomposição dos subsídios do Presidente e dos Vereadores da Câmara Municipal de Francisco Beltrão, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>FRAN SCHMIT</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de realização de cursos de primeiros socorros para funcionários e professores das escolas, centros de educação Infantil e bercários públicos e particulares no município de Francisco Beltrão – Estado do Paraná.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>ELENIR MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1822/projeto_de_lei_no_004-18_-_elenir_-_institui_a_semana_da_familia_na_escola.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1822/projeto_de_lei_no_004-18_-_elenir_-_institui_a_semana_da_familia_na_escola.docx</t>
   </si>
   <si>
     <t>Institui a Semana da Família na Escola, no município de Francisco Beltrão- PR e dá outras providências.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1823/projeto_de_lei_no_005-18_-_elenir_-_placas_em_farmacias_automedicacao.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1823/projeto_de_lei_no_005-18_-_elenir_-_placas_em_farmacias_automedicacao.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de placa informativa em farmácias e drogarias no âmbito município de Francisco Beltrão-PR, contendo advertência quanto aos riscos da automedicação em geral e dá outras providências.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1824/projeto_de_lei_no_006-18_-_elenir_-_semana_conscientizacao_automedicacao.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1824/projeto_de_lei_no_006-18_-_elenir_-_semana_conscientizacao_automedicacao.docx</t>
   </si>
   <si>
     <t>Institui a “Semana de Conscientização e Combate à Automedicação” no município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1825/projeto_de_lei_no_007-18_-rodrigo_utilidade_publica_apmif.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1825/projeto_de_lei_no_007-18_-rodrigo_utilidade_publica_apmif.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Proteção à Maternidade, Infância e a Família – Haroldo Beltrão – APMIF HAROLDO BELTRÃO no Município de Francisco Beltrão – Estado do Paraná.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1826/projeto_de_lei_no_008-18_-rodrigo-registro-caes-e-gatos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1826/projeto_de_lei_no_008-18_-rodrigo-registro-caes-e-gatos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de registro e identificação de cães e gatos no Município de Francisco Beltrão/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>Dile Tonello</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1827/projeto_de_lei_no_009-18_-dile_-_proibe_inauguracao_de_obra_inacabada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1827/projeto_de_lei_no_009-18_-dile_-_proibe_inauguracao_de_obra_inacabada.doc</t>
   </si>
   <si>
     <t>Proíbe a inauguração e entrega de obras públicas inacabadas, ou que não atendam a finalidade a que se destinam, no Município de Francisco Beltrão – Estado do Paraná.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, CAMILO RAFAGNIN, DANIELA CELUPPI, Dile Tonello, ELENIR MACIEL, EVANDRO WESSLER, FRAN SCHMIT, JOSÉ CARLOS KNIPHOFF, LÉO GARCIA, LOURDES PAZZINI, PEDRO TUFÃO, RODRIGO INHOATTO, Silmar Gallina</t>
   </si>
   <si>
     <t>Cria o § 3º do artigo 6º da Lei nº. 4.434 de 7 de dezembro de 2016, que trata da concessão de diárias no âmbito do Poder Legislativo do Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1829/projeto_de_lei_no_011-18_-_semana_de_incentivo_a_doacao_de_criancas_e_adolescentes.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1829/projeto_de_lei_no_011-18_-_semana_de_incentivo_a_doacao_de_criancas_e_adolescentes.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo à Adoção de Crianças e Adolescentes no município de Francisco Beltrão-PR.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1830/projeto_de_lei_no_012-18_-_rodrigo_altera-lei-registro-caes-e-gatos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1830/projeto_de_lei_no_012-18_-_rodrigo_altera-lei-registro-caes-e-gatos.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 4.565, de 25 de abril de 2018, que dispõe sobre a obrigatoriedade de registro e identificação de cães e gatos no Município de Francisco Beltrão/PR.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1832/projeto_de_lei_no_013-18_-_fran_-_dispensa_reconhecimento_de_firma_e_autenticacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1832/projeto_de_lei_no_013-18_-_fran_-_dispensa_reconhecimento_de_firma_e_autenticacao.doc</t>
   </si>
   <si>
     <t>Estabelece diretrizes a serem observáveis pelos órgãos e pelas entidades da Administração Municipal, Direta e Indireta, no município de Francisco Beltrão, nas relações entre si e com os usuários dos serviços públicos e dispensa o reconhecimento de firma e a autenticação de cópia dos documentos expedidos no país que se destinem a fazer prova nesses órgãos e entidades.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1833/projeto_de_lei_no_014-18_-silmar__-_captacao_agua_ar_condicionado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1833/projeto_de_lei_no_014-18_-silmar__-_captacao_agua_ar_condicionado.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de mecanismo de captação, armazenamento e conservação para reuso de água proveniente de aparelhos de ar-condicionado no Município de Francisco Beltrão – Estado do Paraná.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1834/projeto_de_lei_no_015-18_-_elenir_-_isencao_em_concursos_-_servico_eleitoral.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1834/projeto_de_lei_no_015-18_-_elenir_-_isencao_em_concursos_-_servico_eleitoral.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de valores a título de inscrição em concursos públicos, no âmbito do município de Francisco Beltrão, para os eleitores convocados e nomeados, que tenham prestado serviço eleitoral.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, CAMILO RAFAGNIN</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1835/projeto_de_lei_no_016-18-_aires_e_camilo-_semana_do_ciclismo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1835/projeto_de_lei_no_016-18-_aires_e_camilo-_semana_do_ciclismo.doc</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Incentivo ao Ciclismo" no município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>JOSÉ CARLOS KNIPHOFF</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1836/projeto_de_lei_no_017-18_-_ze_carlos_-_multa_trote_samu.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1836/projeto_de_lei_no_017-18_-_ze_carlos_-_multa_trote_samu.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de multas para os praticantes de trotes contra o SAMU – Serviço de Atendimento Móvel de Urgência, Polícia Militar e Corpo de Bombeiros no Município de Francisco Beltrão – Estado do Paraná.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1837/projeto_de_lei_no_018-18_-_ze_carlos_-_conselho_infraestrutura_-_redacao_final.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1837/projeto_de_lei_no_018-18_-_ze_carlos_-_conselho_infraestrutura_-_redacao_final.doc</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Infraestrutura no Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1838/projeto_de_lei_no_019-18_-_silmar_-_campanha_disque_denuncia_contra_crianca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1838/projeto_de_lei_no_019-18_-_silmar_-_campanha_disque_denuncia_contra_crianca.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação e a conscientização no Município de Francisco Beltrão – Estado do Paraná, do serviço de Disque-Denúncia contra qualquer tipo de violência ou abuso sexual cometido contra crianças e adolescentes e dá outras providências (Disque 100).</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1839/projeto_de_lei_no_020-18_-_silmar_-__escola_de_pais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1839/projeto_de_lei_no_020-18_-_silmar_-__escola_de_pais.doc</t>
   </si>
   <si>
     <t>Institui a ”Escola de Pais” na Rede Pública Municipal de Ensino de Francisco Beltrão.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1840/projeto_de_lei_no_021-18_-_rodrigo_-_fogos_de_artificio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1840/projeto_de_lei_no_021-18_-_rodrigo_-_fogos_de_artificio.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de venda, manuseio, utilização, queima e soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito ruidoso no Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>ELENIR MACIEL, ADEMIR WALENDOLFF, AIRES TOMAZONI, CAMILO RAFAGNIN, DANIELA CELUPPI, Dile Tonello, EVANDRO WESSLER, FRAN SCHMIT, JOSÉ CARLOS KNIPHOFF, LÉO GARCIA, RODRIGO INHOATTO, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1841/projeto_de_lei_no_022-18_-_elenir_alteracao_lei_diarias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1841/projeto_de_lei_no_022-18_-_elenir_alteracao_lei_diarias.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.434, de 7 de dezembro de 2016 para reduzir o valor da diária prevista no Inciso II do Art. 3º.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1842/projeto_de_lei_no_23-18_-_silmar_-__memorial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1842/projeto_de_lei_no_23-18_-_silmar_-__memorial.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Memorial de Francisco Beltrão e da outras providências.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1843/projeto_de_lei_no_24-18_-_ze_carlos_-_substitutito_maus_tratos_animais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1843/projeto_de_lei_no_24-18_-_ze_carlos_-_substitutito_maus_tratos_animais.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da prática de maus-tratos e crueldade contra animais silvestres, domésticos ou domesticados, nativos ou exóticos, no Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1844/projeto_de_lei_no_25-18_-_fran_-_vovo_sabe_tudo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1844/projeto_de_lei_no_25-18_-_fran_-_vovo_sabe_tudo.doc</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Francisco Beltrão, o Projeto "Vovô Sabe Tudo", programa de aproveitamento e valorização de idosos para fins educacionais, culturais e sociais.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1845/projeto_de_lei_no_26-18_-_fran_-_dia_saude_mental.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1845/projeto_de_lei_no_26-18_-_fran_-_dia_saude_mental.doc</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Francisco Beltrão, o DIA MUNICIPAL DA SAÚDE MENTAL, a ser comemorado no dia 10 de outubro.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/989/elenir_-_requerimento_no_001-18_-_sinalizacao_rua_curitiba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/989/elenir_-_requerimento_no_001-18_-_sinalizacao_rua_curitiba.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Debetran, solicitando informações do motivo da pintura de faixa amarela proibindo estacionar na Rua Curitiba, em frente ao Edifício Morada do Sol, nº 473 (lado esquerdo –sentido centro/bairro), uma vez há reclamação da população por falta de vagas de estacionamento naquele local.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/990/silmar_-_requerimento_no_002-18_-_torre_da_concatedral.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/990/silmar_-_requerimento_no_002-18_-_torre_da_concatedral.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos ou projeto para pastilhamento da Torre da Concatedral Nossa Senhora da Gloria.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>CAMILO RAFAGNIN</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/991/camilo_-_requerimento_no_003-18_-_impacto_ambiental_projeto_contencaoa_das_cheias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/991/camilo_-_requerimento_no_003-18_-_impacto_ambiental_projeto_contencaoa_das_cheias.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando relatório documental de estudos do impacto ambiental e social do projeto de contenção das cheias no Rio Marrecas.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/992/rodrigo_-_requerimento_no_004-18_-_clube_idosos_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/992/rodrigo_-_requerimento_no_004-18_-_clube_idosos_rio_tuna.doc</t>
   </si>
   <si>
     <t>Municipal, através do Setor Competente, solicitando informações da viabilidade de adequar a estrutura física do antigo colégio do Rio Tuna em clube para idosos.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/993/camilo_-_requerimento_no_005-18_-_parceria_unibel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/993/camilo_-_requerimento_no_005-18_-_parceria_unibel.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações das parcerias firmadas entre o Poder Público Municipal e a União das Associações Beltronenses - UNIBEL</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, CAMILO RAFAGNIN, DANIELA CELUPPI, EVANDRO WESSLER</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/994/aires_camilo_daniela_e_evandro_-_requerimento_no_006-18_-_informacoes_lei_financiamento.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/994/aires_camilo_daniela_e_evandro_-_requerimento_no_006-18_-_informacoes_lei_financiamento.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações de como esta sendo aplicado os recursos oriundos da contratação de operações de crédito com a Agência de Fomento do Paraná S.A. no valor de  R$ 8.000.000,00 (oito milhões de reais) (Lei nº 4.481, de 07.06.17) na execução do seguintes projetos:_x000D_
 	I - pavimentação de vias urbanas no valor de R$ 2.500.000,00. (denominação das vias contempladas);_x000D_
 	II – trincheira no acesso ao Bairro Padre Ulrico no valor de R$ 2.500.000,00 (projeto e previsão para iniciar a obra);_x000D_
 	III - Implantação e melhorias em vias e portais de acesso ao Município no valor de R$ 1.500.000,00 (projeto e previsão)_x000D_
 	IV - industrialização – terreno/infraestrutura no valor de R$ 1.500.000,00  (projeto e previsão).</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/995/rodrigo_-_requerimento_no_007-18_-_recuo_frontal_obras.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/995/rodrigo_-_requerimento_no_007-18_-_recuo_frontal_obras.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade da proposta do novo Plano Diretor alterar o recuo frontal obrigatório de 5 metros para 3 metros em zona residencial.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/996/pedro_-_requerimento_no_008-18_-_licenca_doenca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/996/pedro_-_requerimento_no_008-18_-_licenca_doenca.doc</t>
   </si>
   <si>
     <t>REQUERER, licença pelo período de 60 (sessenta) dias, a contar do dia 5 de fevereiro de 2018, por motivos de doença, em conformidade com o Artigo 30, alínea “a” da Lei Orgânica Municipal, bem como o Artigo 55, Inciso I do Regimento Interno desta Casa de Leis. Solicitamos que o requerimento seja deliberado em regime de urgência.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>AIRES TOMAZONI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/997/aires_-_requerimento_no_009-18_-_iluminacao_publica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/997/aires_-_requerimento_no_009-18_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>, REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando o saldo total da COSIP – Contribuição de Iluminação Pública e os respectivos investimentos programados para o exercício de 2018.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/998/aires_camilo_daniela_e_evandro_-_requerimento_no_010-18_-_esclarecimento_reajuste_educacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/998/aires_camilo_daniela_e_evandro_-_requerimento_no_010-18_-_esclarecimento_reajuste_educacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações do motivo do descumprimento da Lei 11.738/08, que trata da valorização dos profissionais do magistério e da Lei Municipal nº 4.260/2014 (art. 29), que trata do reajuste salarial da categoria. _x000D_
 “Art. 29 O Poder Executivo reajustará, no mesmo percentual aplicado ao reajuste do Piso Salarial Profissional Nacional (PSPN) definido pelo Ministério da Educação e na mesma data, os valores constantes da tabela de vencimentos do Anexo I desta Lei”.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/999/rodrigo_-_requerimento_no_011-18_-_calcadas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/999/rodrigo_-_requerimento_no_011-18_-_calcadas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando aplicabilidade, fiscalização e divulgação da Lei Municipal nº 4.328/2015 que regulamentou o Códigos de Obras e de Posturas no que se refere ao estabelecimento de regras específicas para a construção, recuperação e manutenção dos passeios públicos no Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1000/mesa_diretora_-_requerimento_no_012-18__voto_de_pesar_dom_agenor_girardi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1000/mesa_diretora_-_requerimento_no_012-18__voto_de_pesar_dom_agenor_girardi.doc</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, após ouvido o Plenário, seja consignado em Ata, VOTO DE PESAR, pelo falecimento de DOM AGENOR GIRARDI, BISPO DIOCESANO DE UNIÃO DA VITÓRIA, ocorrido no dia 8 de fevereiro de 2018. Solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1001/aires_-_requerimento_no_013-18-_portal_transparencia_prefeitura.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1001/aires_-_requerimento_no_013-18-_portal_transparencia_prefeitura.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade de incluir no portal de transparência da Prefeitura Municipal o número preciso de estagiários da educação contratados anualmente.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>LOURDES PAZZINI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1002/lourdes_-_requerimento_no_014-18-_reforma_previdencia_deputados_deferais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1002/lourdes_-_requerimento_no_014-18-_reforma_previdencia_deputados_deferais.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício aos Excelentíssimos Deputados Federais e Senadores do Estado do Paraná, solicitando preocupação por parte dos Parlamentares, com as novas alterações da Proposta de Emenda Constitucional (PEC) 287/16, que prevê a reforma da Previdência Social, relativas às pensões e aos benefícios as mulheres.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1003/fran_e_silmar-_requerimento_no_015-18_-_asfalto_rua_antonio_de_paiva_cantelmo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1003/fran_e_silmar-_requerimento_no_015-18_-_asfalto_rua_antonio_de_paiva_cantelmo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de concluir com pavimentação asfáltica a Avenida Antonio de Paiva Cantelmo, trecho compreendido entre a Rua Apucarana até o final.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1004/camilo__-_requerimento_no_016-18_-_relacao_cargos_executivo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1004/camilo__-_requerimento_no_016-18_-_relacao_cargos_executivo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando as seguintes informações:_x000D_
 •	Relação de cargos de provimento em comissão com a respectiva simbologia;_x000D_
 •	Relação de cargos de provimento efetivos que recebem gratificação com a respectiva porcentagem.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>LÉO GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1005/leonardo_-_requerimento_no_017-18-_implantacao_de_banco_de_leite_-_hospital_regional.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1005/leonardo_-_requerimento_no_017-18-_implantacao_de_banco_de_leite_-_hospital_regional.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Deputado Estadual Wilmar Reichembach, solicitando intervenção junto a Secretaria da Saúde do Estado do Paraná – SESA para implantação de banco de leite no Hospital Regional Dr. Walter Alberto Pecóits em parceria com o Rotary Clube Francisco Beltrão Vila Nova.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>EVANDRO WESSLER</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1006/evandro_-_requerimento_no_018-18_-_plano_de_arborizacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1006/evandro_-_requerimento_no_018-18_-_plano_de_arborizacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando cópia do plano municipal de arborização urbana e se foi adquirido mudas de árvores em estágio mais desenvolvido.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1007/rodrigo_-_requerimento_no_019-18-_periodo_integral_escola_jardim_primavera.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1007/rodrigo_-_requerimento_no_019-18-_periodo_integral_escola_jardim_primavera.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade de implantar Ensino em Tempo Integral na nova unidade escolar do Bairro Jardim Floresta, construída no loteamento Jardim Primavera.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1008/lourdes-_requerimento_no_020-18_-__abono.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1008/lourdes-_requerimento_no_020-18_-__abono.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 20 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1009/rodrigo_-_requerimento_no_021-18_-_previsao_termino_de_obras_av_guaratingueta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1009/rodrigo_-_requerimento_no_021-18_-_previsao_termino_de_obras_av_guaratingueta.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a previsão do término das obras de pavimentação asfáltica da Avenida Guaratinguetá e canalização do córrego.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>CAMILO RAFAGNIN, DANIELA CELUPPI, EVANDRO WESSLER</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1010/camilo_daniela_e_evandro_-_requerimento_no_022-18_-_acesso_propriedades.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1010/camilo_daniela_e_evandro_-_requerimento_no_022-18_-_acesso_propriedades.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade da Secretaria de Desenvolvimento Rural assumir novamente a manutenção das estradas que dão acesso as propriedades rurais, visto que, o Programa Porteira pra Dentro, através da terceirização, não está conseguindo suprir as necessidades dos nossos agricultores.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1011/evandro_-_requerimento_no_023-18_-_pontos_de_onibus_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1011/evandro_-_requerimento_no_023-18_-_pontos_de_onibus_interior.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto ou estudos para instalação de Pontos de Ônibus em lugares estratégicos no interior do município, mais especificamente para o transporte escolar.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1012/rodrigo_-_requerimento_no_024-18_-_plano_diretor_-_aumento_area_terrenos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1012/rodrigo_-_requerimento_no_024-18_-_plano_diretor_-_aumento_area_terrenos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade da proposta do novo Plano Diretor aumentar para no mínimo 350 m² o padrão dos terrenos.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1013/dile_-_requerimento_no_025-18-_fichas_medicas_posto_saude_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1013/dile_-_requerimento_no_025-18-_fichas_medicas_posto_saude_sao_miguel.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Saúde, solicitando as seguintes informações:_x000D_
 1.	Quantas fichas para atendimento médico e odontológico são oferecidas na unidade de saúde do Bairro São Miguel por dia;_x000D_
 2.	Quantas famílias estão cadastradas nessa unidade através da Estratégia de Saúde da Família;_x000D_
 3.	Se há possibilidade de aumentar o número de fichas para consulta médica e atendimento odontológico.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>DANIELA CELUPPI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1014/daniela__-_requerimento_no_026-18-_hora_maquina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1014/daniela__-_requerimento_no_026-18-_hora_maquina.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio ao Executivo Municipal, através do Setor Competente, solicitando as seguintes informações referente a execução do Programa da Porteira Pra Dentro, através da abertura de Crédito Adicional Especial ao Orçamento Geral do Município, no valor de R$ 1.000.000,00 (Um milhão de reais), através da Lei Municipal nº 4.485/2017:_x000D_
 1.	Nome do agricultor beneficiado com os serviços;_x000D_
 2.	Comunidade;_x000D_
 3.	Qual a Produção anual da propriedade;_x000D_
 4.	Quantidade de horas/máquina concedidas por propriedade;_x000D_
 5.	Qual o serviço prestado ao produtor rural;_x000D_
 6.	Empresa prestadora do serviço;_x000D_
 7.	Previsão de atendimento;_x000D_
 8.	Total do crédito gasto até o momento;_x000D_
 9.	Lista de espera.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1015/aires_-_requerimento_no_027-18-_lotamento_coabel_agua_branca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1015/aires_-_requerimento_no_027-18-_lotamento_coabel_agua_branca.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que sejam encaminhados Ofícios a COOHABEL e a Sanepar solicitando agilidade no ligamento da rede de água no loteamento da Coohabel no Bairro Água Branca.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>ADEMIR WALENDOLFF</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1016/ademir_-_requerimento_no_028-18__-_creche_bairro_sadia_-_loteamento_marchiori.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1016/ademir_-_requerimento_no_028-18__-_creche_bairro_sadia_-_loteamento_marchiori.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de implantar um Centro Municipal de Educação Infantil – CMEI no Bairro Sadia, mais precisamente no loteamento Marchiori.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>ELENIR MACIEL, LOURDES PAZZINI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1017/elenir_e_lourdes-_requerimento_no_029-18-_atendimento_hemodinamica_dep_nelson_meurer.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1017/elenir_e_lourdes-_requerimento_no_029-18-_atendimento_hemodinamica_dep_nelson_meurer.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofícios ao Excelentíssimo Deputado Federal Nelson Meurer e ao Ministro da Saúde Ricardo Barros, solicitando apoio para dar início ao atendimento dos serviços de hemodinâmica e cirurgia cardíaca no Hospital Regional do Sudoeste Dr. Walter Alberto Pecóits em Francisco Beltrão, visto que o aparelho de hemodinâmica  está no hospital desde 2013.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1018/elenir_-_requerimento_no_030-18_-_atendimento_ceonc.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1018/elenir_-_requerimento_no_030-18_-_atendimento_ceonc.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Saúde, solicitando que os pacientes em tratamento oncológico no Hospital Ceonc sejam atendidos pelo próprio hospital em casos de intercorrências, sem ter a necessidade de passar por avaliação médica prévia na UPA.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1019/ademir_-_requerimento_no_031-18_-_asfalto_bom_pastor_e_girardi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1019/ademir_-_requerimento_no_031-18_-_asfalto_bom_pastor_e_girardi.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há previsão de projeto para pavimentação com asfalto nos Loteamentos Bom Pastor e Girardi.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1020/dile_-_requerimento_no_032-18_-_abrigos_e_banheiros_postos_de_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1020/dile_-_requerimento_no_032-18_-_abrigos_e_banheiros_postos_de_saude.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade técnica e financeira de construir banheiros externos e instalar toldos nas unidades de saúde do município, com objetivo de abrigar os pacientes que aguardam na fila de espera.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1021/rodrigo_-_requerimento_no_033-18_-_preferencial_avenida_guaratingueta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1021/rodrigo_-_requerimento_no_033-18_-_preferencial_avenida_guaratingueta.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de tornar preferencial a Avenida Guaratinguetá em toda sua extensão.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1022/silmar-_requerimento_no_034-18__-_abono.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1022/silmar-_requerimento_no_034-18__-_abono.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 27 de Fevereiro de 2018.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1023/mesa_diretora_-_requerimento_no_035-18_sessoes_itinerantes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1023/mesa_diretora_-_requerimento_no_035-18_sessoes_itinerantes.doc</t>
   </si>
   <si>
     <t>REQUERER, que sejam realizadas  Sessões Ordinárias fora do recinto da Câmara Municipal no exercício de 2018, em consonância com a Resolução nº 003/2007, nos seguintes locais e datas:_x000D_
 •	Bairro Miniguaçu e adjacentes (durante a realização da 28º Expobel) – 13 de março de 2018 as 19h00._x000D_
 •	São Marcos e comunidades adjacentes –  29 de maio de 2018 as 19h00 _x000D_
 •	Bairro Jardim Itália e bairros adjacentes – 10 de julho de 2018 as 19h00_x000D_
 •	Divisor e comunidades adjacentes – 25 de setembro de 2018 as 19h00_x000D_
 •	Bairro São Francisco e bairros adjacentes – 27  de novembro de 2018 as 19h00.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1024/elenir_-_requerimento_no_36-18-_calcamento_menino_jesus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1024/elenir_-_requerimento_no_36-18-_calcamento_menino_jesus.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofícios ao Executivo Municipal solicitando informações da possibilidade de viabilizar recursos junto à outras esferas de governo, para conclusão da obra de pavimentação com pedras irregulares da Comunidade do Menino Jesus até o Conjunto Beija Flor.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1025/ze_carlos_-_requerimento_no_37-18-_fiscalizacao_contrato.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1025/ze_carlos_-_requerimento_no_37-18-_fiscalizacao_contrato.doc</t>
   </si>
   <si>
     <t>REQUERER após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal para que se proceda junto ao fiscal do contrato e a comissão permanente de licitação a fiscalização do fiel cumprimento das obrigações da empresa contratada Sisterpel Suprimentos para Informática Ltda- EPP, advindas do processo licitatório pregão nº 106/2017, em especial a entrega de microcomputadores no exatos moldes contratados.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1026/rodrigo_-_requerimento_no_38-18__casas_populares.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1026/rodrigo_-_requerimento_no_38-18__casas_populares.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto e qual a previsão para construção de casas populares em Francisco Beltrão.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>Dile Tonello, ELENIR MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1027/elenir_e_dile_-_requerimento_no_39-18_-_trator_lageado_grande.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1027/elenir_e_dile_-_requerimento_no_39-18_-_trator_lageado_grande.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Deputado Federal Nelson Meurer, solicitando a viabilidade de destinar recursos através de emenda parlamentar para aquisição de um trator com equipamentos (grade, um  pulverizador e um enleirador de pedras) para a Comunidade de Lageado Grande, interior do Município de Francisco Beltrão. Requeremos ainda que seja encaminhada cópia ao Executivo Municipal com vistas a inclusão no orçamento municipal para programação de ações prioritárias.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1028/ze_carlos_-_requerimento_no_040-18__-_portoes_escola.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1028/ze_carlos_-_requerimento_no_040-18__-_portoes_escola.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através de setor competente solicitando informações da possiblidade dos portões das escolas abrir as 06h50, permitindo o acesso dos alunos mais cedo, por medida de segurança evitando a permanência dos estudantes nas ruas.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, LÉO GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1029/aires_e_leo_-_requerimento_no_41-18_-_detran.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1029/aires_e_leo_-_requerimento_no_41-18_-_detran.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Diretor Geral do DETRAN PARANÁ, solicitando que o processo de renovação da habilitação para pessoas com necessidades especiais seja realizada no município de Francisco Beltrão, junto a empresa devidamente credenciada com a 30ª Ciretran.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, EVANDRO WESSLER</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1030/aires_e_evandro_-_requerimento_no_42-18-_recuperacao_estrada_santa_barbara_utfpr.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1030/aires_e_evandro_-_requerimento_no_42-18-_recuperacao_estrada_santa_barbara_utfpr.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de proceder as seguintes melhorias na estrada que liga a trincheira da PR 483 até a UTFPR – sentido comunidade de Santa Bárbara:_x000D_
 1.	obra de recuperação asfáltica urgente e;_x000D_
 2.	estudos para alargamento da via.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1031/ademir_-_requerimento_no_43-18_-_reducao_da_taxa_de_iluminacao_publica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1031/ademir_-_requerimento_no_43-18_-_reducao_da_taxa_de_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade técnica e econômica de implantação de projeto de “Eficiência energética” no município com intuito de evitar o desperdício de energia e reduzir a taxa de iluminação pública.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1032/mesa-diretora-requerimento-no_044-18-vagas-de-estacionamento-idosos-e-deficientes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1032/mesa-diretora-requerimento-no_044-18-vagas-de-estacionamento-idosos-e-deficientes.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do DEBETRAN, solicitando informações da viabilidade de regulamentar o número mínimo de vagas de estacionamento exclusivo para idosos e deficientes com dificuldades de locomoção, atendendo satisfatoriamente o que determina o Estatuto do Idoso (Lei Federal nº. 10.741/2003), Estatuto da Pessoa com Deficiência (Lei Federal nº. 13.146/2015) e Código de Trânsito Brasileiro (CTB).</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1033/lourdes_-_requerimento_no_045-18_-_orteses_e_proteses_cre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1033/lourdes_-_requerimento_no_045-18_-_orteses_e_proteses_cre.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à Direção da Associação Regional de Saúde do Sudoeste - ARSS, solicitando que os serviços de próteses e/ou órteses sejam disponibilizados aos usuários do SUS consultados em outros municípios (encaminhados pelo CRE), sem que haja necessidade de passar por nova consulta no Centro Regional de Especialidades para posterior aquisição desses insumos.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1034/fran_-_requerimento_no_046-18_-_projeto_unioeste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1034/fran_-_requerimento_no_046-18_-_projeto_unioeste.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofícios as autoridades abaixo denominadas, solicitando apoio para o Projeto de Extensão GAPAC – Grupo de Apoio Psicológico ao Acadêmico da Unioeste campus de Francisco Beltrão.  _x000D_
 •	Secretaria de Estado da Ciência, Tecnologia e Ensino Superior (SETI);_x000D_
 •	Presidente da Assembleia Legislativa do Paraná Deputado Estadual Ademar Traiano;_x000D_
 •	Deputado Estadual Wilmar Reichembach;_x000D_
 •	Pró-Reitoria de Extensão e Assuntos Comunitários (Proex) da Unioeste.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1035/ze_carlos_-_requerimento_no_47-18__ferias_servidores_municipais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1035/ze_carlos_-_requerimento_no_47-18__ferias_servidores_municipais.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através de setor competente solicitando informações da possibilidade de prever o pagamento em dobro das férias nos casos de duas ou mais férias acumuladas.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1036/elenir_-_requerimento_no_48-18-_avenida_parana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1036/elenir_-_requerimento_no_48-18-_avenida_parana.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações se há projeto para abertura e readequação da Avenida Paraná, nas margens do Rio Lonqueador, entre os bairros Luther King e Presidente Kennedy, a partir da ponte da rua Tenente Camargo.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1037/rodrigo_-_requerimento_no_49-18-_ponte_rua_maringa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1037/rodrigo_-_requerimento_no_49-18-_ponte_rua_maringa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há para previsão para construção de uma ponte ligando o cruzamento da Avenida Antonio de Paiva Cantelmo, com a Rua Maringá, bem como proceder recapeamento asfáltica das mesmas</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1038/ze_carlos_-_requerimento_no_50-18_-_regulamentacao_regime_de_plantao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1038/ze_carlos_-_requerimento_no_50-18_-_regulamentacao_regime_de_plantao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através de setor competente solicitando se há previsão para regulamentação do regime de plantão do funcionalismo público municipal, a modelo da Consolidação das Leis do trabalho CLT.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1039/dile_-_requerimento_no_51-18_-_empresas_mei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1039/dile_-_requerimento_no_51-18_-_empresas_mei.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado a Junta Comercial de Francisco Beltrão, solicitando a relação nominal de empresas cadastrados como microempreendedor individual (MEI).</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1040/lourdes_-_requerimento_no_52-18_-_gerado_de_energia_escolas_e_unidades_de_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1040/lourdes_-_requerimento_no_52-18_-_gerado_de_energia_escolas_e_unidades_de_saude.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de instalar gradativamente geradores de energia elétrica nas unidades de saúde e escolas municipais.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1041/rodrigo_-_requerimento_no_53-18-_processo_licitatorio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1041/rodrigo_-_requerimento_no_53-18-_processo_licitatorio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando as seguintes informações, referente a Lei Municipal nº 4.328/2015 que regulamentou o Códigos de Obras e de Posturas no que se refere ao estabelecimento de regras específicas para a construção, recuperação e manutenção dos passeios públicos no Município de Francisco Beltrão:_x000D_
 •	cópia do processo de licitação; _x000D_
 •	boletins de medições;_x000D_
 •	nota fiscal dos serviços de pavimentação em paver, realizado  através da parceria entre município e contribuinte.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1042/ze_carlos_-_requerimento_no_54-18-_deputados_verba_para_pavimentacao_vitorio_traiano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1042/ze_carlos_-_requerimento_no_54-18-_deputados_verba_para_pavimentacao_vitorio_traiano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício as autoridades abaixo relacionadas solicitando apoio para obras de recuperação asfáltica no trecho compreendido do Contorno Leste - Rodovia Vitorio Traiano até a sede da comunidade da Linha São Paulo (aproximadamente 4 km):_x000D_
 •	Deputada Federal Leandre Dal Ponte;_x000D_
 •	Deputado Federal Assis Miguel do Couto;_x000D_
 •	Deputado Federal Nelson Meurer;_x000D_
 •	Presidente da Assembleia Legislativa do Paraná Deputado Estadual Ademar Traiano;_x000D_
 •	Deputado Estadual Nelson Lauro Luersen;_x000D_
 •	Deputado Estadual Wilmar Reichembach.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1043/camilo_-_requerimento_no_55-18-_10_anos_de_utfpr.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1043/camilo_-_requerimento_no_55-18-_10_anos_de_utfpr.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício parabenizando a Universidade Tecnológica Federal do Paraná UTFPR - Campus de Francisco Beltrão pelos 10 anos de atividades em nosso município.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/camilo_-_requerimento_no_56-18_-_cesta_basica_-_programa_mutirao_solidario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/camilo_-_requerimento_no_56-18_-_cesta_basica_-_programa_mutirao_solidario.doc</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/ademir_-_requerimento_no_57-18_-_recursos_deputado_osmar_betoldi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/ademir_-_requerimento_no_57-18_-_recursos_deputado_osmar_betoldi.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Deputado Federal Osmar Bertoldi, solicitando que seja viabilizado recursos financeiros através de emenda parlamentar nas áreas da Saúde, Educação e Esporte no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1046/lourdes_-_requerimento_no_58-18-_homenagem_postuma_estanislau.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1046/lourdes_-_requerimento_no_58-18-_homenagem_postuma_estanislau.doc</t>
   </si>
   <si>
     <t>REQUERER, à Mesa Diretiva da Câmara Municipal de Vereadores, que seja realizada homenagem Póstuma, com entrega de placa aos familiares do pioneiro Estanislau Sanczkoski, em reconhecimento aos relevantes serviços prestados a comunidade Beltronense.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/fran_e_leo-_requerimento_no_59-18_-_parabenizando_28_expobel_-_comissao_organizadora.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/fran_e_leo-_requerimento_no_59-18_-_parabenizando_28_expobel_-_comissao_organizadora.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício parabenizando a Comissão Organizadora da 28ª EXPOBEL pelo sucesso da feira. Evento realizado no Parque de Exposições Jaime Canet Junior no período de 9 a 18 de março de 2018.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/fran_e_leo-_requerimento_no_60-18-_parabenizando_28_expobel_-_sociedade_rural.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/fran_e_leo-_requerimento_no_60-18-_parabenizando_28_expobel_-_sociedade_rural.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado Ofício parabenizando a Sociedade Rural de Francisco Beltrão pela organização e condução dos trabalhos realizados na 28ª EXPOBEL.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/dani_-_requerimento_no_61-18_-_taximetro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/dani_-_requerimento_no_61-18_-_taximetro.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações referente a utilização do taxímetro, conforme Lei Municipal n.º 4.424, de 24 de outubro de 2016.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/ze_carlos_-_requerimento_no_62-18-_melhorias_linha_sao_paulo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/ze_carlos_-_requerimento_no_62-18-_melhorias_linha_sao_paulo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através de setor competente solicitando informações da viabilidade de proceder as seguintes melhorias na Comunidade de Linha São Paulo:_x000D_
 •	Adequar o prédio aonde funcionava a escola ou o posto de saúde para transformar em capela mortuária;_x000D_
 •	Melhorias e conservação da estrada principal.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/rodrigo-_requerimento_no_63-18_-_rua_abdul_phollmann.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/rodrigo-_requerimento_no_63-18_-_rua_abdul_phollmann.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto ou estudos para revitalização, alargamento e construção de passeios públicos na Rua Abdul S. Phollmann, uma vez que essa via da acesso à dois cemitérios, aeroporto, cube de campo e outros bairros. Solicitamos ainda prioridade na limpeza do matagal e retirada do lixo as margens da via.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/camilo_-_requerimento_no_64-18-_relatorio_infestacao_dengue.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/camilo_-_requerimento_no_64-18-_relatorio_infestacao_dengue.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Saúde, solicitando dados dos últimos seis anos do índice de infestação de Aedes Aegypti - mosquito transmissor da dengue, chikungunya e zika vírus no município.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/ademir_-_requerimento_no_65-18-_terreno_assoacao_de_moradores_pinheirao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/ademir_-_requerimento_no_65-18-_terreno_assoacao_de_moradores_pinheirao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a viabilização de uma área para construção da sede da associação de moradores do Bairro Pinheirão.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/fran_-_requerimento_no_66-18_-_curso_de_psicologia_unioeste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/fran_-_requerimento_no_66-18_-_curso_de_psicologia_unioeste.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofícios as autoridades abaixo denominadas, solicitando apoio para implantação do curso de Psicologia na Unioeste campus de Francisco Beltrão.  _x000D_
 _x000D_
 •	Reitor da Unioeste, Senhor Paulo Sergio Wolff;_x000D_
 •	Secretaria de Estado da Ciência, Tecnologia e Ensino Superior (SETI);_x000D_
 •	Presidente da Assembleia Legislativa do Paraná Deputado Estadual Ademar Traiano;_x000D_
 •	Deputado Estadual Wilmar Reichembach.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/fran_-_requerimento_no_67-18_-_familia_acolhedora.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/fran_-_requerimento_no_67-18_-_familia_acolhedora.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade técnica e política de ser apresentado, por iniciativa do Sr. Prefeito Municipal,  projeto de lei ordinária que “DISPÕE SOBRE IMPLANTAÇÃO DO PROGRAMA DE GUARDA SUBSIDIADA PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL, DENOMINADO PROGRAMA FAMÍLIA ACOLHEDORA”. Para tanto, tomamos a liberdade de encaminhar para análise proposta de minuta de lei (anexa), a título de sugestão.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/camilo_-_requerimento_no_68-18-_horas_extras_sec_urbanismo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/camilo_-_requerimento_no_68-18-_horas_extras_sec_urbanismo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando relatório de horas extras praticadas pelos servidores locados na Secretaria Municipal de Obras e Urbanismo, no período de dezembro de 2017 a março de 2018, com o respectivo valor, dia, hora e local.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/camilo_-_requerimento_no_69-18-_iptu_verde.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/camilo_-_requerimento_no_69-18-_iptu_verde.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando  informações da possibilidade do município instituir através  de lei municipal Programa de Incentivo à Sustentabilidade Urbana, denominado “IPTU VERDE”, que estabelece desconto progressivo no IPTU de imóveis que adotarem medidas de redução de impacto ambiental e eficiência energética. Para tanto, segue sugestão de projeto em anexo.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1058/rodrigo_-_requerimento_no_70-18-_diarias_gastas_prefeitura.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1058/rodrigo_-_requerimento_no_70-18-_diarias_gastas_prefeitura.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando valores gastos com diárias do Prefeito, Vice-Prefeito e Secretários e/ou Diretores de cada pasta, nos últimos seis meses.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1059/ze-carlos-requerimento-no_71-18-programa-de-patrulhas-agricolas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1059/ze-carlos-requerimento-no_71-18-programa-de-patrulhas-agricolas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através de setor competente, para solicitar que o município divulgue mensalmente o diário de operações das máquinas e equipamentos da Patrulha Agrícola do Município, e dê ampla divulgação do uso das mesmas, afim de garantir a publicidade e a transparência na utilização deste maquinário.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1060/rodrigo_-_requerimento_no_72-18_-_tec_radiologia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1060/rodrigo_-_requerimento_no_72-18_-_tec_radiologia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade de promover concurso público para cargo de Técnico em Radiologia.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1061/camilo_-_requerimento_no_73-18-_destino_lixo_campanha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1061/camilo_-_requerimento_no_73-18-_destino_lixo_campanha.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade da promover campanhas de orientação e conscientização da sociedade quanto à destinação correta do lixo, em especial dos produtos obsoletos, pois os consumidores não conhecem ou ignoram os impactos negativos causados ao meio ambiente quando descartados como lixo comum.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1062/ze_carlos_-_requerimento_no_74-18_-_area_antigo_frigobel_area_interesse_social.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1062/ze_carlos_-_requerimento_no_74-18_-_area_antigo_frigobel_area_interesse_social.doc</t>
   </si>
   <si>
     <t>REQUERER após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de transformar a área do Frigobel de zona industrial para zona de interesse social para implantação de projeto habitacional.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1063/ze_carlos_-_requerimento_no_75-18_-_insalubridade_servidores.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1063/ze_carlos_-_requerimento_no_75-18_-_insalubridade_servidores.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através de setor competente solicitando alteração do art. 116, Paragrafo único, da Lei Municipal nº 4.106/2013, para que o adicional de insalubridade seja calculado sobre o vencimento-base do servidor.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/silmar_-_requerimento_no_76-18_escola_sao_cristovao_em_creche.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/silmar_-_requerimento_no_76-18_escola_sao_cristovao_em_creche.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de adequar a antiga escola do São Cristovão para implantação de um Centro Municipal de Educação Infantil – CMEI.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/elenir_-_requerimento_no_77-18_-_centro_dia_idoso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/elenir_-_requerimento_no_77-18_-_centro_dia_idoso.doc</t>
   </si>
   <si>
     <t>, REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações da viabilidade de instituir no município um CENTRO DIA PARA O IDOSO, preconizando o favorecimento da qualidade de vida na terceira idade.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/rodrigo_-_requerimento_no_78-18_-_curso_pre_vestibular.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/rodrigo_-_requerimento_no_78-18_-_curso_pre_vestibular.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando estudos para a implantação de cursinho pré-vestibular gratuito, preferencialmente com contratação dos professores diretamente pelo município ou licitação de uma empresa para a realização do mesmo. Sugere-se ainda a utilização dos espaços físicos das escolas para utilização ou busca de parceria com universidades.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/lourdes-requerimento-no_79-18-seguro-licitacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/lourdes-requerimento-no_79-18-seguro-licitacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações sobre a possibilidade de ser exigida nos editais das licitações municipais, prestação de garantia na forma de Seguro Garantia, conforme artigo 56 e parágrafos, da Lei de Licitações nº. 8.666/93.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/silmar_-_requerimento_no_80-18_-_esgoto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/silmar_-_requerimento_no_80-18_-_esgoto.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de ampliar a rede de esgoto sanitário nos bairros Marrecas e Novo Mundo no Loteamento Grassiani, em parceria com a Sanepar.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/camilo_-_requerimento_no_81-18-_descarte_obra_avenida_silvio_barbieri.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/camilo_-_requerimento_no_81-18-_descarte_obra_avenida_silvio_barbieri.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações do destino do descarte do entulho e resíduos da obra da Avenida Antônio Silvio Barbieri.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/camilo_-_requerimento_no_82-18-_escolas_do_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/camilo_-_requerimento_no_82-18-_escolas_do_interior.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando quais projetos estão inseridos no plano de educação municipal para valorização do ensino rural e conservação das escolas do interior.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/elenir_-_requerimento_no_83-18_-_centro_social_novo_horizonte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/elenir_-_requerimento_no_83-18_-_centro_social_novo_horizonte.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício aos Excelentíssimos Deputados Federais Nelson Meurer e Ricardo Barros, solicitando a viabilidade de destinar recursos através de emenda parlamentar para construção de um centro comunitário social para associação de moradores Novo Horizonte, pertencente ao Bairro São Miguel. Requeremos ainda que seja encaminhada cópia ao Executivo Municipal com vistas a inclusão no orçamento municipal para programação de ações prioritárias.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/elenir_-_requerimento_no_84-18_-_melhorias_novo_horizonte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/elenir_-_requerimento_no_84-18_-_melhorias_novo_horizonte.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações da viabilidade de efetuar as seguintes melhorias e obras para Associação de Moradores Novo Horizonte, pertencente ao Bairro São Miguel, conforme oficio em anexo:_x000D_
 •	Implantação de uma academia ao ar livre;_x000D_
 •	Implantação de playground;_x000D_
 •	Ampliação da rede de esgoto sanitário;_x000D_
 •	Operação tapa-buraco na Rua Guerino Fabris (dos barracões do Distrito Industrial até a UTFPR);_x000D_
 •	Ampliação da rua Guerino Fabris e construção de passeios públicos;_x000D_
 •	Construção de passeios público nas Ruas Luiz Hellmann e Antonio Carganini;_x000D_
 •	Melhorias na iluminação púbica na trincheira;_x000D_
 •	Tubulação e colocação bocas de lobo para escoamento das águas pluviais na Rua Antonio Carganini;_x000D_
 •	Coleta de lixo reciclável em todas as ruas do bairro regularmente.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/rodrigo_-_requerimento_no_85-18-_convite_guancino.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/rodrigo_-_requerimento_no_85-18-_convite_guancino.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando à concessionária de serviço público de transporte coletivo Guancino Transporte Coletivo Ltda., para que na Tribuna dessa Casa de Leis, em data a ser agendada, compareça para prestar informações e esclarecimentos sobre o transporte público em Francisco Beltrão, em especial sobre a utilização do cartão passe. Solicitamos ainda, cópia do contrato de concessão do serviço de transporte público.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/camilo_-_requerimento_no_86-18_-_regulamentacao-de-lei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/camilo_-_requerimento_no_86-18_-_regulamentacao-de-lei.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando os motivos pelos quais não foram regulamentadas as seguintes leis:_x000D_
 _x000D_
 	LEI MUNICIPAL N.º 4.483, DE 8 DE JUNHO DE 2017 Dispõe sobre a obrigatoriedade da divulgação da lista de pacientes que aguardam por consultas com especialistas, exames em geral e cirurgias na rede pública no Município de Francisco Beltrão, e dá outras providências._x000D_
 _x000D_
 	LEI MUNICIPAL N.º 4.493, DE 13 DE JULHO DE 2017 que Determina a divulgação, por meio eletrônico da relação de medicamentos disponíveis na rede municipal de saúde de Francisco Beltrão – Estado do Paraná.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/camilo_-_requerimento_no_87-18_-_rua_maringa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/camilo_-_requerimento_no_87-18_-_rua_maringa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos para obras de readequação da configuração atual da Rua Maringá, em especial entre a Rua Maranhão e Avenida Santo Fregonese, com projetos para melhorias no fluxo e reestruturação de medidas de segurança nos cruzamentos.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/daniela__-_requerimento_no_88-18-_cascalheiras.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/daniela__-_requerimento_no_88-18-_cascalheiras.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio ao Executivo Municipal, através do Setor Competente, solicitando a possibilidade do município adquirir cascalheiras, com objetivo de ampliar e acelerar a extração de cascalho para oferecer condições de atender ao máximo possível as estradas do interior do município e não prejudicar os proprietários rurais.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/elenir_-_requerimento_no_89-18-_fiscalizacao_passeios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/elenir_-_requerimento_no_89-18-_fiscalizacao_passeios.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando aplicabilidade e fiscalização da reforma e manutenção das calçadas, conforme Lei nº. 4.328/2015, visto que é o Município é corresponsável pela trafegabilidade, mobilidade e segurança dos pedestres, diante do que dispõe o art. 3º da mesma lei.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/pedro_-_requerimento_no_90-18_-_padronizacao_dos_taxis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/pedro_-_requerimento_no_90-18_-_padronizacao_dos_taxis.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, regulamente a padronização visual dos veículos de táxis em Francisco Beltrão.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/rodrigo_-_requerimento_no_91-18_-_ligacao_rua_antonio_carneiro_neto_com_faedo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/rodrigo_-_requerimento_no_91-18_-_ligacao_rua_antonio_carneiro_neto_com_faedo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de proceder estudos e projeto técnico para ligação da Rua Antonio Carneiro Neto com a Avenida Luiz Antonio Faedo.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/daniela__-_requerimento_no_92-18_-_horas_extras_sec_desenvolvimento_rural.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/daniela__-_requerimento_no_92-18_-_horas_extras_sec_desenvolvimento_rural.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio ao Executivo Municipal, através do Setor Competente, solicitando relatório de horas extras praticadas pelos servidores locados na Secretaria Municipal de Desenvolvimento Rural, bem como relatório dos cargos de provimento em comissão e funções gratificadas.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/silmar_-_requerimento_no_93-18__-fila_cirurgias_eletivas_e_exames.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/silmar_-_requerimento_no_93-18__-fila_cirurgias_eletivas_e_exames.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Saúde, solicitando informações do quantitativo de pacientes de Francisco Beltrão que estão na fila de espera nas diversas especialidades para cirurgias eletivas, assim como de exames de imagem.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>CAMILO RAFAGNIN, DANIELA CELUPPI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/camilo_e_daniela_-_requerimento_no_94-18_-_mutirao_exames.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/camilo_e_daniela_-_requerimento_no_94-18_-_mutirao_exames.doc</t>
   </si>
   <si>
     <t>, REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando balanço do mutirão de exames iniciado no ano passado, especificando as clinicas contratadas e os exames realizados.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/rodrigo_-_requerimento_no_95-18_-_terrenos_baldios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/rodrigo_-_requerimento_no_95-18_-_terrenos_baldios.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a aplicabilidade das Leis Municipais nº 3.941, de 14 de março de 2012, 2.873, de 19 de dezembro de 2001 e nº 4.494, de 13 de julho de 2017, referente a limpeza dos lotes baldios e abandonados.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/mesa-diretora-requerimento-no_96-18-licenca-natalidade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/mesa-diretora-requerimento-no_96-18-licenca-natalidade.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado ofício ao Executivo Municipal, através do setor competente, solicitando informações da viabilidade de alteração do art. 72 e art. 83, inciso V, da Lei Municipal nº 4.106/2013, criando a licença natalidade de 180 dias, a ser concedida a qualquer dos pais, em substituição à licença à gestante, independente da idade do adotado (de zero a dezessete anos e 11 meses) e de no mínimo 15 dias ao pai servidor público.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/rodrigo_-_requerimento_no_97-18_-_placas_de_identificacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/rodrigo_-_requerimento_no_97-18_-_placas_de_identificacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando o cronograma de implantação de placas de identificação de logradouros nos bairros.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/camilo_-_requerimento_no_98-18_-_concessao_de_barracoes__industriais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/camilo_-_requerimento_no_98-18_-_concessao_de_barracoes__industriais.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado Oficio ao Executivo Municipal, através da Secretaria Municipal de Desenvolvimento Econômico e Tecnológico, solicitando as seguintes informações atualizadas, referente as concessões de direito real de uso:_x000D_
 1.	Denominação das empresas beneficiadas e se estão cumprindo com seus encargos;_x000D_
 2.	Número de funcionários registrados por empresa e se estes correspondem a Concessão de Direito Real de Uso;_x000D_
 3.	Endereço completo das Empresas nos Distritos Industriais, e nos outros imóveis concedidos;_x000D_
 4.	Lista atualizada das empresas que solicitaram espaço público para sua instalação;_x000D_
 5.	Localização das áreas que futuramente serão destinadas a novos distritos industriais.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/daniela__-_requerimento_no_99-18_-_merenda_escolar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/daniela__-_requerimento_no_99-18_-_merenda_escolar.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade da criação de norma municipal sobre aquisição de alimentos orgânicos ou agroecológicos para merenda escolar oriundos da agricultura familiar, em valor de, no mínimo 130% sobre o comercializado, aos agricultores que detenham certificação orgânica.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/rodrigo_e_pedro_-_requerimento_no_100-18_-_escola_sem_partido.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/rodrigo_e_pedro_-_requerimento_no_100-18_-_escola_sem_partido.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre a viabilidade técnica e política de ser apresentado, por iniciativa do Sr. Prefeito Municipal,  projeto de lei ordinária que institui no sistema municipal de ensino de Francisco Beltrão o “Programa Escola sem Partido”.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/silmar_-_requerimento_no_101-18_-_creche_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/silmar_-_requerimento_no_101-18_-_creche_nova_concordia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de implantar um Centro Municipal de Educação Infantil – CMEI no Distrito de Nova Concórdia.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/dile_-_requerimento_no_102-18_-_creche_noturna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/dile_-_requerimento_no_102-18_-_creche_noturna.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de estender o horário de atendimento dos Centros de Educação Infantil dos Bairros São Miguel e Pinheirão para o período noturno.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/elenir_-_requerimento_no_103-18__-colegio_concordia_escola_nossa_sra_fatima.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/elenir_-_requerimento_no_103-18__-colegio_concordia_escola_nossa_sra_fatima.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de providenciar as seguintes obras e reparos no Colégio Estadual Arnaldo Faivro Busato que trabalha em dualidade administrativa com a Escola Nossa Senhora de Fátima - Distrito de Nova Concórdia. (conforme oficio e fotos em anexo)_x000D_
 1.	Reconstrução do muro nos fundos e na lateral do colégio;_x000D_
 2.	Reparos na quadra de esportes que contemplam;_x000D_
 3.	Fechar 25% da parte superior da quadra;_x000D_
 4.	Construção de vestiários e banheiros para os alunos;_x000D_
 5.	Pintura do piso e das faixas da quadra de esportes;_x000D_
 6.	Manutenção e revisão da parte elétrica para prevenção de acidentes;_x000D_
 7.	Instalação de uma caixa d’agua de 10 mil litros;_x000D_
 8.	Pintura externa de todo prédio do colégio.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/rodrigo_-_requerimento_no_104-18_-_sanepar_esgoto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/rodrigo_-_requerimento_no_104-18_-_sanepar_esgoto.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao gerente da Sanepar de Francisco Beltrão, Senhor Lindomar José Votteri, solicitando a previsão para conclusão da rede coletora de esgoto sanitário na Rua São Francisco de Assis e adjacentes no Bairro Guanabara.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/camilo_e_daniela_-_requerimento_no_105-18_-_processo_licitatorio_apostilado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/camilo_e_daniela_-_requerimento_no_105-18_-_processo_licitatorio_apostilado.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando cópia do processo licitatório do material didático adotado esse ano para educação infantil, com a especificação da rubrica orçamentária correspondente.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/rodrigo_-_requerimento_no_106-18_-_der_radar_eletronico_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/rodrigo_-_requerimento_no_106-18_-_der_radar_eletronico_rio_tuna.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Escritório Regional do Departamento de Estradas de Rodagens - DER de Francisco Beltrão, solicitando a viabilidade de instalação de aparelho eletrônico de redução de velocidade na PR 180 – mais precisamente, em frente a Escola Municipal Juscelino Kubitschek, na comunidade de Rio Tuna. Solicitamos que seja encaminhada cópia ao Executivo Municipal.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/elenir_-_requerimento_no_107-18-_centro_de_referencia_para_mulheres_em_situacao_de_risco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/elenir_-_requerimento_no_107-18-_centro_de_referencia_para_mulheres_em_situacao_de_risco.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando para que em parceria com outras Esferas de Governo, viabilize recursos para construção de centro de referência para atendimento de mulheres em situação de risco-violência doméstica,  com anexo casa de acolhimento e oficina profissionalizante.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/pedro_-_requerimento_no_108-18_-_abono.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/pedro_-_requerimento_no_108-18_-_abono.doc</t>
   </si>
   <si>
     <t>REQUERER abono de falta das Sessões Ordinárias dos dias 7 e 8 de maio de 2018, por motivo de doença, conforme atestado médico em apenso.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/rodrigo_-_requerimento_no_109-18_-_melhorias_escola_basilio_tiecher_km_20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/rodrigo_-_requerimento_no_109-18_-_melhorias_escola_basilio_tiecher_km_20.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade de proceder as seguintes melhorias e obras na Escola Municipal Basílio Tiecher no KM 20:_x000D_
 1.	Reforma do saguão;_x000D_
 2.	Ampliação da cozinha;_x000D_
 3.	Fechar as laterais da quadra esportiva;_x000D_
 4.	Viabilizar a construção de uma escola nova.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/pedro_-_requerimento_no_110-18_-_albergue.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/pedro_-_requerimento_no_110-18_-_albergue.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando que elabore estudo e busque parceria através de outras Esferas de Governo para viabilizar a construção de Albergue Municipal, para atendimento aos moradores de rua de Francisco Beltrão.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/camilo_-_requerimento_no_111-18_-_pintura_de_vias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/camilo_-_requerimento_no_111-18_-_pintura_de_vias.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando o investimento total do serviço de pintura de faixas e demarcação de vias nesse ano, especificando os valores pagos por empresas terceirizadas.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/ze-carlos-requerimento-no_112-18_-_ampliacao_pista_aeroporto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/ze-carlos-requerimento-no_112-18_-_ampliacao_pista_aeroporto.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através de setor competente, solicitando informações se há estudos ou projeto para ampliação da pista do Aeroporto Municipal.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/mesa_diretora_-_requerimento_no_113-18_-_voto_de_pesar_salate_rocha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/mesa_diretora_-_requerimento_no_113-18_-_voto_de_pesar_salate_rocha.doc</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, após ouvido o Plenário, seja consignado em Ata, VOTO DE PESAR, pelo falecimento da professora SALETE CASALI ROCHA, ocorrido no dia 18 de maio de 2018, aos 47 anos. Solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/lourdes_-_requerimento_no_114-18_-_cmei_km_20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/lourdes_-_requerimento_no_114-18_-_cmei_km_20.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de implantar um Centro Municipal de Educação Infantil – CMEI no Distrito do KM 20 São Pio X.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1103/rodrigo_-_requerimento_no_115-18_-_convocacao_do_debetran.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1103/rodrigo_-_requerimento_no_115-18_-_convocacao_do_debetran.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, em conformidade com o Art. 159 do Regimento Interno, que seja encaminhado Ofício convocando a Diretora do Departamento Beltronense de Trânsito _ DEBETRAN, Senhora Marilda Galvan Ribeiro, para que na Tribuna dessa Casa de Leis, em data a ser agendada, compareça para prestar esclarecimentos e informações quanto ao número de multas e autuações emitidas pelos agentes de trânsito e especificar as atribuições/competências dos mesmos.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/pedro_-_requerimento_no_116-18__-_deputado_osmar_bertoldi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/pedro_-_requerimento_no_116-18__-_deputado_osmar_bertoldi.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Deputado Federal Osmar Bertoldi, solicitando que seja viabilizado recursos financeiros através de emenda parlamentar direcionada as seguintes demandas de Francisco Beltrão:_x000D_
 •	Construção de um ginásio de esportes para Escola Municipal Juscelino Kubitschek na comunidade do Rio Tuna;_x000D_
 •	aquisição de uma unidade de Castramóvel.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/camilo_-_requerimento_no_117-18_-servidores_cedidos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/camilo_-_requerimento_no_117-18_-servidores_cedidos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a relação de servidores municipais cedidos a outros órgãos ou entidades, indicando as cessões com ônus e sem ônus para o cedente.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/camilo_-_requerimento_no_118-18_-_programa_mutirao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/camilo_-_requerimento_no_118-18_-_programa_mutirao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando o embasamento legal do Programa Mutirão Solidário, vinculado a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/leo_-_requerimento_no_119-18_-__radar__avenida_natalino_faust.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/leo_-_requerimento_no_119-18_-__radar__avenida_natalino_faust.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de instalar um aparelho eletrônico de redução de velocidade na Avenida Natalino Faust – no trecho entre o semáforo do Detran ao trevo de acesso da PR 566 e PR 180.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/elenir_-_requerimento_no_120-18-_voto_de_pesar_maria_hilda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/elenir_-_requerimento_no_120-18-_voto_de_pesar_maria_hilda.doc</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, após ouvido o Plenário, seja consignado em Ata, VOTO DE PESAR, pelo falecimento da Senhora MARIA HILDA PINTO DA SILVA, ocorrido no dia 19 de maio de 2018. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/camilo_-_requerimento_no_121-18_-_multas_debetran.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/camilo_-_requerimento_no_121-18_-_multas_debetran.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Departamento Beltronense de Trânsito, solicitando o número de multas aplicadas pelo município e o valor arrecado com elas, nos exercícios de 2016 e 2017, com a classificação dos tipos de infrações (infrações registradas pelos controladores eletrônicos e de autuações emitidas pelos Agentes de Trânsito).</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/camilo_-_requerimento_no_122-18_-_horas_extras_sec_adm.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/camilo_-_requerimento_no_122-18_-_horas_extras_sec_adm.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando relatório de horas extras praticadas pelos servidores locados na Secretaria Municipal de Administração, nos meses de fevereiro, março e abril de 2018.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/elenir_-_requerimento_no_123-18_-_conjunto_esperanca_v.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/elenir_-_requerimento_no_123-18_-_conjunto_esperanca_v.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações se há estudos ou projeto para implantação de placas de sinalização de trânsito e de identificação de logradouros no Conjunto Esperança V.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/lourdes_-_requerimento_no_124-18_-_britador_movel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/lourdes_-_requerimento_no_124-18_-_britador_movel.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há previsão orçamentária para aquisição de um britador móvel para atender as necessidades do interior do município.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1117/mesa_diretora_requerimento_no_125-18-_sessao_itinerante_-_linha_sao_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1117/mesa_diretora_requerimento_no_125-18-_sessao_itinerante_-_linha_sao_marcos.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado ofício ao Executivo Municipal, através do setor competente solicitando informações da viabilidade de efetuar as seguintes melhorias e obras para a comunidade de Linha São Marcos:_x000D_
 1.	Melhorias no calçamento, interligando a comunidade com os Bairros Antônio de Paiva Cantelmo e Novo Mundo;_x000D_
 2.	Ampliação do cemitério;_x000D_
 3.	Rever o traçado do Contorno Leste que passa pela comunidade, com vistas de evitar alagamentos futuros;_x000D_
 4.	Efetuar melhorias nos pontos críticos da estrada que alaga em dias de chuva, sentido Linha Hobold;_x000D_
 5.	Construção de um espaço físico para funcionar o clube de mães;_x000D_
 6.	Melhorias na ponte do Rio Santa Rosa, sentido Linha Hobold;_x000D_
 7.	Instalação com urgência da rede de abastecimento de água potável, a partir da ponte sentido ao Km 8;_x000D_
 8.	implantação de uma torre digital para internet;_x000D_
 9.	implantação da rede de iluminação pública.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/camilo_-_requerimento_no_126-18_-_fundo_municipal_mobilidade_urbano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/camilo_-_requerimento_no_126-18_-_fundo_municipal_mobilidade_urbano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos para criar o Fundo Municipal de Mobilidade Urbana em Francisco Beltrão.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/ze-carlos-requerimento-no_127-18_-_melhorias_transito.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/ze-carlos-requerimento-no_127-18_-_melhorias_transito.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Debetran, solicitando informações da viabilidade de efetivar as seguintes melhorias no Trânsito de Francisco Beltrão:</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/mesa_diretora_-_requerimento_no_128-18_-_voto_de_pesar_elza_comunello.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/mesa_diretora_-_requerimento_no_128-18_-_voto_de_pesar_elza_comunello.doc</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, após ouvido o Plenário, seja consignado em Ata, VOTO DE PESAR, pelo falecimento da pioneira ELZA ORTINELA COMUNELLO, ocorrido no dia 3 de junho de 2018, aos 92 anos. Solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1121/elenir_e_lourdes-requerimento-no_129-18_-licenca-paternidade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1121/elenir_e_lourdes-requerimento-no_129-18_-licenca-paternidade.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações sobre a possibilidade de ser prorrogado, através de alteração legislativa, o período de concessão de licença paternidade para quinze dias além dos cinco dias já previstos em Lei, nos moldes do Decreto Federal nº. 8.737, de 3 de maio de 2016.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1122/camilo_-_requerimento_no_130-18_-_onus_agua_e_luz_entidades.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1122/camilo_-_requerimento_no_130-18_-_onus_agua_e_luz_entidades.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a denominação das entidades (conveniadas ou não) que o município arca com as despesas de água e luz.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/aires__requerimento_no_131-18_-_abono.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/aires__requerimento_no_131-18_-_abono.doc</t>
   </si>
   <si>
     <t>, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, REQUERER, abono de falta da Sessão Ordinária do dia 4 de junho de 2018.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/silmar-_requerimento_no_132-18_-_abono_-.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/silmar-_requerimento_no_132-18_-_abono_-.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 5 de junho de 2018.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1125/daniela__-_requerimento_no_133-18_-_cre_medico_especialista.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1125/daniela__-_requerimento_no_133-18_-_cre_medico_especialista.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado Ofício à Direção da Associação Regional de Saúde do Sudoeste – ARSS, solicitando o embasamento legal em dispensar o título de especialista em psiquiatria para atendimento no Centro Regional de Especialidades – CRE._x000D_
 Solicitamos ainda informações se existe algum protocolo ou norma do Conselho Regional de Medicina, sobre a permissão de médico não-psiquiatra para atender essa especialidade.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1126/lourdes_-_requerimento_no_134-18_-_atendimento_unidade_saude_assentamento.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1126/lourdes_-_requerimento_no_134-18_-_atendimento_unidade_saude_assentamento.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade de alterar o horário de atendimento da unidade de saúde da comunidade de Assentamento Missões (como sugestão das 10h00 as 16h00).</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1127/rodrigo_-_requerimento_no_135-18_-_sanepar_esgoto_atilio_fontana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1127/rodrigo_-_requerimento_no_135-18_-_sanepar_esgoto_atilio_fontana.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao gerente da Sanepar de Francisco Beltrão, Senhor Lindomar José Votteri e ao Executivo Municipal, solicitando informações da previsão para conclusão da rede coletora de esgoto sanitário na Avenida Atílio Fontana – Cidade Norte.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/ze_carlos_-_requerimento_no_136-18_-_programa_cidade_amiga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/ze_carlos_-_requerimento_no_136-18_-_programa_cidade_amiga.doc</t>
   </si>
   <si>
     <t>REQUERER após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal e aos grupos de Rotary da cidade, solicitando apoio para criar o PROGRAMA CIDADE AMIGA DO IDOSO EM FRANCISCO BELTRÃO com a finalidade de incentivar o município adotar e medidas para um envelhecimento saudável e aumentar a qualidade de vida da pessoa idosa.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/camilo_e_daniela_-_requerimento_no_137-18_-_convite_unioeste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/camilo_e_daniela_-_requerimento_no_137-18_-_convite_unioeste.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando à Professora Alexandra Vanessa de Moura Baczinski  (Coordenadora do Projeto de Extensão da Unioeste) para que na Tribuna dessa Casa de Leis, em data a ser agendada, compareça para prestar informações do motivo da não continuidade do projeto de extensão de “Formação de Professores na Rede Municipal de Francisco Beltrão”, parceria entre Unioeste e SMEC.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/elenir_-_requerimento_no_138-18_-_abono.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/elenir_-_requerimento_no_138-18_-_abono.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da 36ª Sessão Ordinária do dia 18 de junho de 2018.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/lourdes_-_requerimento_no_139-18-_comunidades_fazendinha-assentamento_missoes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/lourdes_-_requerimento_no_139-18-_comunidades_fazendinha-assentamento_missoes.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando as seguintes informações:_x000D_
 •	se há viabilidade de realizar medição da área ocupada pela Escola Municipal Irmão Cirilo, para fins de regularização de área, que pertence a comunidade de Assentamento Missões;_x000D_
 •	Se há viabilidade de alterar a denominação da comunidade Fazendinha para Assentamento Missões.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/rodrigo_-_requerimento_no_140-18_-_incentivo_empresas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/rodrigo_-_requerimento_no_140-18_-_incentivo_empresas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício Executivo Municipal, através da Secretaria Municipal de Desenvolvimento Econômico e Tecnológico, solicitando quais ações de incentivo e apoio às empresas existentes e de estimulo a vinda de novas  empresas  para o  município.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/leo_-_requerimento_no_141-18_-_praca_paul_percy_harris_-_cango_cristo_rei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/leo_-_requerimento_no_141-18_-_praca_paul_percy_harris_-_cango_cristo_rei.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto e/ou previsão orçamentaria para revitalização na Praça Paul Percy Harris – divisa entre os bairros Cristo Rei e Cango (com equipamentos urbanos/paisagismo/iluminação/playground/academia ao ar livre/câmeras de monitoramento).</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/mesa_diretora_-_requerimento_no_142-18_-_voto_de_pesar_hermes_flores_kniphoff.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/mesa_diretora_-_requerimento_no_142-18_-_voto_de_pesar_hermes_flores_kniphoff.doc</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, após ouvido o Plenário, seja consignado em Ata, VOTO DE PESAR, pelo falecimento do Senhor HERMES FLORES KNIPHOFF, ocorrido no dia 21 de junho de 2018, aos 85 anos. Solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/silmar_-_requerimento_no_143-18_-_bolsa_atleta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/silmar_-_requerimento_no_143-18_-_bolsa_atleta.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações sobre a possibilidade de ser instituído, através de Projeto de Lei, O PROGRAMA BOLSA ATLETA MUNICIPAL DE MODALIDADES INDIVIDUAIS, desenvolvido junto à Secretaria Municipal de Esportes, visando o incentivo à prática de esportes, conforme sugestão em anexo.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/aires_-_requerimento_no_144-18_-_convite_rudimar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/aires_-_requerimento_no_144-18_-_convite_rudimar.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando o Senhor Rudimar Czerniaski, ex Diretor do Debetran (Gestão 2013/2016), para que na Tribuna dessa Casa de Leis, em data a ser agendada, compareça para prestar informações e esclarecimentos dos gastos públicos com o departamento no exercício de 2016.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/lourdes_-_requerimento_-_no_145-18__respeito_pelos_idosos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/lourdes_-_requerimento_-_no_145-18__respeito_pelos_idosos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Educação, solicitando pela possibilidade em se abordar em sala de aula, nas turmas de 1º a 5º ano, o tema “Respeito pelos idosos e seus direitos”, como forma de discutir a cidadania e a civilidade, bem como se incentivar nas crianças uma cultura de respeito aos idosos.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/elenir_e_lourdes_-_requerimento_no_146-18__-_lista_de_procedimentos_eletivos_na_cardiologia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/elenir_e_lourdes_-_requerimento_no_146-18__-_lista_de_procedimentos_eletivos_na_cardiologia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Saúde, solicitando a listagem de pacientes que aguardam atendimentos na especialidade cardíaca na rede pública no Município de Francisco Beltrão, especificando o número e a fila de espera de cirurgias cardíacas, cateterismo cardíaco, angioplastia coronariana, cintilografia e colocação de marcapasso.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/ze-carlos-requerimento-no_147-18__-conselho_e_fundo_idoso-_relatorio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/ze-carlos-requerimento-no_147-18__-conselho_e_fundo_idoso-_relatorio.doc</t>
   </si>
   <si>
     <t>, REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando relatório de atividades e movimentação do Fundo Municipal dos Direitos do Idoso de Francisco Beltrão (Lei Municipal nº 3.113/2004) nos últimos quatro anos.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, CAMILO RAFAGNIN, DANIELA CELUPPI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/aires_camilo_daniela_-_requerimento_no_148-18-_gastos_publicidade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/aires_camilo_daniela_-_requerimento_no_148-18-_gastos_publicidade.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações dos valores gastos com mídia escrita, falada, eletrônica e televisiva no exercício de 2017.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/elenir_-_requerimento_no_149-18_-_abono_viagem.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/elenir_-_requerimento_no_149-18_-_abono_viagem.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da 39ª Sessão Ordinária do dia 26 de junho de 2018.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/rodrigo_-_requerimento_no_150-18_-_abono.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/rodrigo_-_requerimento_no_150-18_-_abono.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta das Sessões Ordinárias dos dias 25 e 26 de junho de 2018.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/camilo_e_daniela__-_requerimento_no_151-18_-_alteracao_lei_4.106_licenca_natimorto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/camilo_e_daniela__-_requerimento_no_151-18_-_alteracao_lei_4.106_licenca_natimorto.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de alteração do art. 71 da Lei Municipal nº 4.106/2013, para garantir a licença maternidade para 180 dias, em caso de natimorto ou morte até 15 dias de nascido.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/silmar_-_requerimento_no_152-18-_livros_para_blibliotercas_municipais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/silmar_-_requerimento_no_152-18-_livros_para_blibliotercas_municipais.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos para renovação do acervo das bibliotecas das escolas municipais.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/ze-carlos-requerimento_no_153-18_-_parque_das_antenas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/ze-carlos-requerimento_no_153-18_-_parque_das_antenas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de criar o “Parque das Antenas”, na confluência entre os bairros Vila Nova e Jardim Seminário, visando a preservação desta área, aliado ao incremento do turismo municipal.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/lourdes-_requerimento_no_154-18_-__abono.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/lourdes-_requerimento_no_154-18_-__abono.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 2 de julho de 2018.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/silmar_-_requerimento_no_155-18-_divisao_de_atletismo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/silmar_-_requerimento_no_155-18-_divisao_de_atletismo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de criar a divisão de atletismo na pasta da Secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/daniela__-_requerimento_no_156-18_-_pagamento_indenizacao_tuberculose.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/daniela__-_requerimento_no_156-18_-_pagamento_indenizacao_tuberculose.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio a Secretaria de Estado da Agricultura e Abastecimento do Paraná (SEAB) solicitando informações a respeito das indenizações pecuniárias devidas aos criadores de animais abatidos em virtude de enfermidades infecciosas como a TUBERCULOSE, conforme Resolução SEAB N 2 de 30/ 01/2014.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/rodrigo_-_requerimento_no_157-18_-_revitalizacao_da_avenida_atilio_fontana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/rodrigo_-_requerimento_no_157-18_-_revitalizacao_da_avenida_atilio_fontana.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos ou projeto para revitalização da Avenida Atílio Fontana.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/rodrigo_-_requerimento_no_158-18_-_ponto_de_onibus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/rodrigo_-_requerimento_no_158-18_-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos ou projeto para revitalização dos pontos de ônibus do Município, padronizando o visual dos mesmos, bem como a implantação de novos.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>RODRIGO INHOATTO, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/rodrigo_e_silmar_-_requerimento_no_159-18_-_prouni_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/rodrigo_e_silmar_-_requerimento_no_159-18_-_prouni_municipal.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações de como esta o andamento da implantação do Programa Municipal Universidade para Todos “PROUNI FRANCISCO BELTRÃO”, visando atender estudantes de baixa renda, residentes no município e não portadores de diploma de curso superior, bolsas parciais e integrais.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/lourdes_-_requerimento_no_160-18_-_programa_parana_sem_dor_-_medicamentos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/lourdes_-_requerimento_no_160-18_-_programa_parana_sem_dor_-_medicamentos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando que não seja interrompido o tratamento dos pacientes cadastrados no “Programa Paraná Sem Dor” por falta de preenchimento do formulário, exigido por médico especialista na área.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/camilo_-_requerimento_no_161-18-_capina_quimica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/camilo_-_requerimento_no_161-18-_capina_quimica.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se esta ocorrendo prática de capina química urbana pela prefeitura municipal. _x000D_
 Solicitamos que o requerimento que seja votado em regime de urgência, tendo em vista o período de recesso de meio de ano da Câmara Municipal.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/mesa_diretora_requerimento_no_162-18-_sessao_itinerante_-_jardim_italia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/mesa_diretora_requerimento_no_162-18-_sessao_itinerante_-_jardim_italia.doc</t>
   </si>
   <si>
     <t>REQUERER EM REGIME DE URGÊNCIA, que seja encaminhado ofício ao Executivo Municipal, através do setor competente solicitando informações da viabilidade de efetuar as seguintes melhorias e obras para Cidade Norte:</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/mesa_diretora_-_requerimento_no_163-18_-_voto_de_pesar_pedro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/mesa_diretora_-_requerimento_no_163-18_-_voto_de_pesar_pedro.doc</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, após ouvido o Plenário, seja consignado em Ata, VOTO DE PESAR, pelo falecimento do memorável Vereador PEDRO CLAUDIONOR DOS SANTOS (TUFÃO), ocorrido no dia 21 de julho de 2018. Solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/daniela__-_requerimento_no_164-18-_lista_agricultores.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/daniela__-_requerimento_no_164-18-_lista_agricultores.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio ao Executivo Municipal, através da Secretaria Municipal de Desenvolvimento Rural, solicitando a lista de agricultores que estão sendo assistidos pelos Programas Leite Sudoeste e Balde Cheio, com relatório das atividades prestadas e a equipe que presta assistência.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/silmar_-_requerimento_no_165-18_-_programa_novos_caminhos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/silmar_-_requerimento_no_165-18_-_programa_novos_caminhos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre o andamento do Programa Novos Caminhos no município, com cópia do processo de licitação e as vias que estão sendo priorizadas.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/ze-carlos-requerimento-no_166-18_-_implantacao_de_ponto_de_taxi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/ze-carlos-requerimento-no_166-18_-_implantacao_de_ponto_de_taxi.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de implantar pontos de táxi nos seguintes locais:_x000D_
 •	Bairro Alvorada, nas proximidades do Ceonc;_x000D_
 •	Bairro Vila Nova e_x000D_
 •	Cidade Norte.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/elenir_-_requerimento_no_167-18_-_campo_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/elenir_-_requerimento_no_167-18_-_campo_nova_concordia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações da viabilidade de firmar parceria com a Associação dos Veteranos de Nova Concórdia, para construção de área de lazer, copa e cozinha no campo, através de materiais de construção, conforme descritivo em anexo.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1160/leo_-_requerimento_no_168-18-_conselhos_site.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1160/leo_-_requerimento_no_168-18-_conselhos_site.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade de divulgar no site da prefeitura municipal a denominação dos Conselhos municipais com a respectiva composição e contato.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, DANIELA CELUPPI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1161/aires_e_daniela_no_169-18_-_financiamento_agencia_fomento.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1161/aires_e_daniela_no_169-18_-_financiamento_agencia_fomento.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações de como esta sendo aplicado os recursos oriundos da operação de crédito com a Agência de Fomento do Paraná S.A, no valor de R$ 8.000.000,00 (oito milhões de reais) autorizado através da Lei Municipal nº 4.481/2017.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1162/aires_-_requerimento_no_170-18-_denominacao_de_vias_asfaltadas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1162/aires_-_requerimento_no_170-18-_denominacao_de_vias_asfaltadas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a denominação das 100 vias públicas que foram asfaltadas conforme divulgação através da imprensa falada, com os respectivos recursos oriundos.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1163/silmar_-_requerimento_no_171-18-_brinquedos_cmeis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1163/silmar_-_requerimento_no_171-18-_brinquedos_cmeis.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos para aquisição de brinquedos e materiais técnicos pedagógicos de apoio às práticas pedagógicas de educação infantil para os Centros Municipais de Educação Infantil – CMEIs.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1164/evandro_-_requerimento_no_172-18_-_carro_adapatado_materias_esterelizados.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1164/evandro_-_requerimento_no_172-18_-_carro_adapatado_materias_esterelizados.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de adquirir um veículo adaptado exclusivo para o transporte e distribuição de materiais que são encaminhados para Central de material e esterilização da UPA.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1165/leo_-_requerimento_no_173-18_-_revitalizacao_teresopolis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1165/leo_-_requerimento_no_173-18_-_revitalizacao_teresopolis.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto ou estudos para Revitalização da Avenida Teresópolis no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1166/dile_-_requerimento_no_174-18-_projeto_piscicultura.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1166/dile_-_requerimento_no_174-18-_projeto_piscicultura.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Desenvolvimento Rural, solicitando informações se existe estudos e/ou projeto para implantação de Programa de Incentivo e Apoio a Piscicultura no município.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/camilo_e_daniela__-_requerimento_no_175-18_-_pagamento_indenizacao_tuberculose_-_secretaria_fazenda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/camilo_e_daniela__-_requerimento_no_175-18_-_pagamento_indenizacao_tuberculose_-_secretaria_fazenda.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio a Secretaria de Estado da Fazenda do Paraná, solicitando a liberação de recursos para pagamento das indenizações pecuniárias devidas aos criadores de animais abatidos em virtude de enfermidades infecciosas como a TUBERCULOSE.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1169/leo_-_requerimento_no_176-18_-_restos_de_entulho-_estradas_rurais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1169/leo_-_requerimento_no_176-18_-_restos_de_entulho-_estradas_rurais.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos para utilização de restos de entulho de construção civil classificado para recuperação e conservação de estradas rurais. (projeto em anexo)</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1170/ademir_-_requerimento_no_177-18_-_passarela_avenida_atilio_fontana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1170/ademir_-_requerimento_no_177-18_-_passarela_avenida_atilio_fontana.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade técnica e financeira de construir duas passarelas na Avenida Atílio Fontana:_x000D_
 •	Nas proximidades do acesso ao Bairro Jardim Floresta;_x000D_
 •	Nas proximidades na Guarda São Cristóvão.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1171/lourdes-_requerimento_no_178-18_-__abono_13_e_14-18.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1171/lourdes-_requerimento_no_178-18_-__abono_13_e_14-18.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta das Sessões Ordinárias dos dias 13 e 14 de agosto de 2018.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1172/silmar-_requerimento_no_179-18__-_abono_13_e_14-18.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1172/silmar-_requerimento_no_179-18__-_abono_13_e_14-18.doc</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>ELENIR MACIEL, LÉO GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1173/elenir_e_leo_-_requerimento_no_180-18_-_local_de_chapa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1173/elenir_e_leo_-_requerimento_no_180-18_-_local_de_chapa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos ou projeto para construção de pontos para os  trabalhadores diaristas autônomos – “os chapas” – nas proximidades do Posto Dinon, Posto Toscan e trevo do Bairro Alvorada.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/dile__-_requerimento_no_181-18-_prolongamento_avenida_guiomar_a_trincheira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/dile__-_requerimento_no_181-18-_prolongamento_avenida_guiomar_a_trincheira.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há viabilidade técnica e financeira para prolongamento da Avenida Prefeito Guiomar Lopes até a Trincheira da PR 483.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/ze-carlos-requerimento-no_182-18_-_doacao_terrenos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/ze-carlos-requerimento-no_182-18_-_doacao_terrenos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a relação de lotes de propriedade do Município doados ou vendidos nos últimos cinco anos, com as respectivas informações da destinação.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/dani_e_fran_-_requerimento_no_183-18_-_psicologos_efs.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/dani_e_fran_-_requerimento_no_183-18_-_psicologos_efs.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade de incluir profissional Psicólogo na equipe de Estratégia de Saúde da Família.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1180/silmar_-_requerimento_no_184-18_-_praca_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1180/silmar_-_requerimento_no_184-18_-_praca_sao_cristovao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto e/ou previsão orçamentaria para construção de uma praça de lazer anexo ao Portal da Avenida Água Branca, no Bairro São Cristovão, (com equipamentos urbanos, restauração do portal/paisagismo/iluminação/academia ao ar livre/câmeras de monitoramento).</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1181/camilo_-_requerimento_no_185-18_-_funcionarios_hsf.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1181/camilo_-_requerimento_no_185-18_-_funcionarios_hsf.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a relação de funcionários do Hospital São Francisco, especificando o tempo de serviço, posição de férias e tipo de contrato (CLT, prestador de serviço autônomo, etc).</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1182/dani_-_requerimento_no_186-18_-_indicadores_-_apostilado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1182/dani_-_requerimento_no_186-18_-_indicadores_-_apostilado.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando os Indicadores de satisfação e avaliação dos professores da educação infantil e dos pais/familiares, sobre o sistema de apostilado da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1183/camilo__e_daniela_-_requerimento_no_187-18-_lista_medicos_ubs.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1183/camilo__e_daniela_-_requerimento_no_187-18-_lista_medicos_ubs.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a relação de profissionais médicos que atuam nas Unidades Básicas de Saúde, com o respectivo contrato e o cartão ponto dos últimos seis meses.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1184/camilo_-_requerimento_no_188-18_-_insalubridade_acs.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1184/camilo_-_requerimento_no_188-18_-_insalubridade_acs.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de prever adicional de insalubridade aos Agentes Comunitários de Saúde - ACS e aos Agentes Comunitários de Endemias – ACE de nosso município.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1185/rodrigo-_requerimento_no_189-18_-_licenca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1185/rodrigo-_requerimento_no_189-18_-_licenca.doc</t>
   </si>
   <si>
     <t>REQUERER, licença por 30 (trinta) dias a contar do dia 6 de setembro de 2018, por motivos particulares, em conformidade com o Artigo 30, alínea “b” da Lei Orgânica Municipal, bem como o Artigo 55, Inciso II do Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1186/daniela__-_requerimento_no_190-18_-_convite_ceju.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1186/daniela__-_requerimento_no_190-18_-_convite_ceju.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio convidando o Coordenador do Centro da Juventude - CEJU, localidade na Cidade Norte, para fazer uma explanação na Câmara Municipal, em data a ser agendada, sobre os serviços, cursos e oficinas ofertados aos adolescentes e jovens, bem como informações sobre a bolsa agente cidadania.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1187/elenir_-_requerimento_no_191-18_-_sistema_georrefencial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1187/elenir_-_requerimento_no_191-18_-_sistema_georrefencial.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações da viabilidade de implantar Sistema de Georreferenciamento Municipal, com informações e dados seguros sobre toda a área urbana e rural do município.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1188/ademir_-_requerimento_no_192-18_-_der_trevo_vere.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1188/ademir_-_requerimento_no_192-18_-_der_trevo_vere.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Escritório Regional do Departamento de Estradas de Rodagens - DER de Francisco Beltrão, solicitando a viabilidade de instalação de redutores de velocidade na PR 180 – trevo de acesso a PR-475 saída para o município do Verê. Solicitamos que seja encaminhado cópia ao Executivo Municipal.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1189/rodrigo_-_requerimento_no_193-18_-_paraquedismo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1189/rodrigo_-_requerimento_no_193-18_-_paraquedismo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de apoiar os eventos da modalidade de paraquedismo.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1190/mesa_diretora_-_requerimento_no_194-18_-_voto_de_pesar_osmar_brito.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1190/mesa_diretora_-_requerimento_no_194-18_-_voto_de_pesar_osmar_brito.doc</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, após ouvido o Plenário, seja consignado em Ata, VOTO DE PESAR, pelo falecimento do Senhor OSMAR LOPES DE BRITO, ocorrido no dia 24 de agosto de 2018, aos 87 anos. Solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1191/dani_-_requerimento_no_195-18_-_programa_de_habitacao_rural.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1191/dani_-_requerimento_no_195-18_-_programa_de_habitacao_rural.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Desenvolvimento Rural, solicitando informações sobre o Programa Nacional de Habitação Rural  (PNHR), o qual a secretaria esta inscrita:_x000D_
 •	dotação orçamentária;_x000D_
 •	lista de inscritos;_x000D_
 •	previsão de liberação de recursos.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1192/elenir_-_requerimento_no_196-18-_vila_nova__praca_av_uniao_da_vitoria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1192/elenir_-_requerimento_no_196-18-_vila_nova__praca_av_uniao_da_vitoria.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade das seguintes melhorias para o Bairro Vila Nova:_x000D_
 •	Revitalização da Praça Luiz Aldori Neves Fernandes;_x000D_
 •	Reurbanização da Avenida União da Vitória (equipamentos urbanos/portal/passeio/paisagismo/recape/iluminação).</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1193/camilo_e_daniela_-_requerimento_no_197-18_-_equipe_esf_nutri_e_fisio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1193/camilo_e_daniela_-_requerimento_no_197-18_-_equipe_esf_nutri_e_fisio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a viabilidade de incluir profissionais de Nutrição e Fisioterapia na equipe de Estratégia de Saúde da Família.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1194/elenir_-_requerimento_no_198-18_-_cemiterio_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1194/elenir_-_requerimento_no_198-18_-_cemiterio_municipal.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de proceder os seguintes projetos e obras para o Cemitério Municipal Pe. Artur Vangel:_x000D_
 1.	Manutenção e conservação permanente de limpeza entre os túmulos e jazigos. _x000D_
 2.	previsão para continuidade do projeto de elevação das paredes do cemitério;_x000D_
 3.	que o portão central e os laterais permaneçam abertos somente das 08h00 as 18h00;_x000D_
 4.	implantação de câmeras de monitoramento;_x000D_
 5.	previsão para reforma interna das ruas do cemitério com acessibilidade;_x000D_
 6.	reforma da capela interna de celebração;_x000D_
 7.	construção de um portal na entrada principal;_x000D_
 8.	manutenção e melhorias no paisagismo permanente;_x000D_
 9.	estudos para implantação de Ossário Municipal.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1195/anildo__-_requerimento_no_199-18_-_complexo_cultural_cidade_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1195/anildo__-_requerimento_no_199-18_-_complexo_cultural_cidade_norte.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto ou estudos para construção de um complexo cultural na Cidade Norte.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1196/anildo__-_requerimento_no_200-18-_melhorias_caic.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1196/anildo__-_requerimento_no_200-18-_melhorias_caic.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto para realizar obras e melhorias na Escola Municipal Recanto Feliz – CAIC no Bairro Pinheirinho, Cidade Norte, priorizando as salas de aula, cobertura e passeios públicos.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1197/ze-carlos-requerimento-no_201-18-_adicional_de_responsabilidade_tecnica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1197/ze-carlos-requerimento-no_201-18-_adicional_de_responsabilidade_tecnica.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a possibilidade de criar Gratificação de Responsabilidade Técnica – GRT aos servidores públicos municipais ocupantes de cargos de provimento efetivo de Engenheiro Civil e Arquiteto Urbanista do Quadro de Pessoal do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1198/ze-carlos-requerimento-no_202-18-_loteamento_pinheiros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1198/ze-carlos-requerimento-no_202-18-_loteamento_pinheiros.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando o processo de implantação do Loteamento denominado Pinheiros, localizado na Cidade Norte, com cópia do Decreto de aprovação; relatório com a relação dos termos de compromisso assinado pelo proprietário do loteamento; relatório de fiscalização permanente da prefeitura por ocasião da execução de obras e serviços.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1210/evandro_-_requerimento_no_203-18_-_rua_peru_calcadas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1210/evandro_-_requerimento_no_203-18_-_rua_peru_calcadas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há protocolo dos moradores da Rua Peru (trecho entre o Parque de Exposições até a Rua Ponta Grossa) para execução de calçadas através do Programa Novos Caminhos, tendo em vista o risco iminente de acidentes com os alunos que trafegam pelo local diariamente. Caso não haja protocolo, solicitamos providências.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade do município receber em doação a rede geodésica já instalada, tornando seu uso obrigatório em todo território municipal.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1212/ze-carlos-requerimento-no_205-18_-_insabubridade_agentes_de_transito.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1212/ze-carlos-requerimento-no_205-18_-_insabubridade_agentes_de_transito.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de prever adicional de insalubridade aos Agentes de Trânsito e aos Agentes de Serviços Gerais.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1213/lourdes_-_requerimento_no_206-18_-_cardiologista_upa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1213/lourdes_-_requerimento_no_206-18_-_cardiologista_upa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade da contratação de médico cardiologista, para atuar na Unidade de Pronto Atendimento – UPA 24h.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1214/anildo__-_requerimento_no_207-18-__pavimentacao_linha_hobold.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1214/anildo__-_requerimento_no_207-18-__pavimentacao_linha_hobold.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade de viabilizar recursos junto com outras esferas de governo, para pavimentação asfáltica na estrada que liga o Município de Francisco Beltrão a Linha Hobold, numa extensão de aproximadamente 10 km.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1215/silmar_-_requerimento_no_208-18-_relacao_de_livros_biblioteca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1215/silmar_-_requerimento_no_208-18-_relacao_de_livros_biblioteca.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando relatório dos livros que compõem o acervo da Biblioteca Municipal, bem como a quantidade mensal de frequentadores.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1216/mesa_diretora_requerimento_no_209-18-_sessao_itinerante_-_divisor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1216/mesa_diretora_requerimento_no_209-18-_sessao_itinerante_-_divisor.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado ofício ao Executivo Municipal, através do setor competente solicitando informações da viabilidade de efetuar as seguintes melhorias e obras para a comunidade Divisor:_x000D_
 1.	Aquisição de maquinários agrícolas para Associação de Moradores (arado escarificardor e uma concha para trator 85);_x000D_
 2.	Implantação de torre para telefonia móvel;_x000D_
 3.	Melhorias com urgência no cemitério da comunidade (destino de entulhos, colocação de pedras britas e ampliação da área).</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1217/camilo_-_requerimento_no_210-18_-_loteamento_rurais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1217/camilo_-_requerimento_no_210-18_-_loteamento_rurais.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos ou projeto para o ordenamento dos loteamentos na Zona Rural do município.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1218/silmar_-_requerimento_no_211-18-_ampliacao_centro_convivencia_idoso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1218/silmar_-_requerimento_no_211-18-_ampliacao_centro_convivencia_idoso.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto ou estudos para ampliação do Centro de Convivência da Melhor Idade, com instalação de piscinas térmicas, sauna e sala de jogos.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1219/elenir_-_requerimento_no_212-18_-_sanepar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1219/elenir_-_requerimento_no_212-18_-_sanepar.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Gerente da Agência da SANEPAR de Francisco Beltrão, solicitando tomada de providência urgente, com relação ao buraco e ao mau cheiro exalado da Estação de Bombeamento de Esgoto, localizada entre a Avenida General Osório, nº 32.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1220/camilo__-_requerimento_no_213-18-_disciplina_transporte_e_descarga_de_concreto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1220/camilo__-_requerimento_no_213-18-_disciplina_transporte_e_descarga_de_concreto.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações da possibilidade de regulamentar a atividade de transporte e descarga de concreto e argamassa em obras de construção civil no município. (conforme decreto modelo em anexo)</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1221/ademir_-_requerimento_no_214-18-_atendimento_upa-hospital_regional.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1221/ademir_-_requerimento_no_214-18-_atendimento_upa-hospital_regional.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Saúde, solicitando informações do motivo da demora de transferência dos pacientes da UPA 24 horas para leito no Hospital Regional Sudoeste Walter Alberto Pecoits.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1222/evandro_-_requerimento_no_215-18_-_programa_melhor_em_casa_-_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1222/evandro_-_requerimento_no_215-18_-_programa_melhor_em_casa_-_saude.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Saúde, solicitando informações da possibilidade de adesão do serviço de Atenção domiciliar “Programa Melhor em Casa”.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1223/ze-carlos-requerimento-no_216-18__periculosidade_agentes_de_transito.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1223/ze-carlos-requerimento-no_216-18__periculosidade_agentes_de_transito.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de criar adicional de periculosidade na carreira de Agente de Trânsito no percentual de 30%.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1224/camilo_e_daniela_-_requerimento_no_217-18_-_diario_de_bordo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1224/camilo_e_daniela_-_requerimento_no_217-18_-_diario_de_bordo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando relatório do diário de bordo de todos os ônibus do município que realizaram transporte no dia 22 de setembro de 2018.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1225/daniela__-_requerimento_no_218-18_-_areas_periurbanas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1225/daniela__-_requerimento_no_218-18_-_areas_periurbanas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio ao Executivo Municipal, através do Setor Competente,  solicitando informações da viabilidade de proceder estudos no sentido de implantar áreas periurbanas no município, a fim de regularizar os loteamentos rurais.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1226/camilo_-_requerimento_no_219-18-_ceju_sao_miguel_e_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1226/camilo_-_requerimento_no_219-18-_ceju_sao_miguel_e_padre_ulrico.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da possibilidade de viabilizar recursos junto com outras esferas de governo, para implantação de Centro para Juventude nos Bairros São Miguel e Padre Ulrico.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1227/rodrigo_-_requerimento_no_221-18-_creche_sadia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1227/rodrigo_-_requerimento_no_221-18-_creche_sadia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de ampliar a estrutura física do Centro Municipal de Educação Infantil Idalino Rinaldi no Bairro Sadia.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1228/rodrigo_-_requerimento_no_222-18__-_revitalizacao_da_avenida_dom_agostinho_jose_sartori_e_faedo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1228/rodrigo_-_requerimento_no_222-18__-_revitalizacao_da_avenida_dom_agostinho_jose_sartori_e_faedo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto paras as seguintes obras de infraestrutura:_x000D_
 •	Revitalização e readequação da Avenida Dom Agostinho José Sartori;_x000D_
 •	Revitalização da Avenida Luiz Antonio Faedo, com duplicação da pista no sentido trevo da Cattani até a Av. Julio Assis Cavalheiro.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1229/aires_-_requerimento_no_223-18_-_obras_forum.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1229/aires_-_requerimento_no_223-18_-_obras_forum.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal e ao Tribunal de Justiça do Estado do Paraná, solicitando a previsão de início das obras do novo Fórum da Justiça Estadual da Comarca de Francisco Beltrão.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1232/elenir_-_requerimento_no_224-18__abono_-.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1232/elenir_-_requerimento_no_224-18__abono_-.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da 65ª Sessão Ordinária do dia 16 de outubro de 2018.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1233/lourdes_-_requerimento-no_225-18_-_centro_de_especialidades_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1233/lourdes_-_requerimento-no_225-18_-_centro_de_especialidades_municipal.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações da possibilidade de viabilizar recursos junto com outras esferas de governo, para implantação de um Centro de Especialidades que atenda exclusivamente à população de Francisco Beltrão.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1234/rodrigo_-_requerimento_no_226-18-_campeonato_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1234/rodrigo_-_requerimento_no_226-18-_campeonato_municipal.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a previsão do retorno do campeonato municipal varzeano, bem como a aplicabilidade do regulamento para que a competição continue.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1235/camilo_-_requerimento_no_227-18-_atendimento_medico_unidade_saude_cristo_rei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1235/camilo_-_requerimento_no_227-18-_atendimento_medico_unidade_saude_cristo_rei.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações de como funciona o atendimento médico na unidade de saúde do Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1236/camilo_-_requerimento_no_228-18-_upa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1236/camilo_-_requerimento_no_228-18-_upa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando o aporte mensal que Governo Federal repassa a Unidade de Pronto Atendimento – Upa 24 Horas.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1237/rodrigo_-_requerimento_no_229-18-_previsao_projeto_contencao_cheias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1237/rodrigo_-_requerimento_no_229-18-_previsao_projeto_contencao_cheias.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando o cronograma de execução das obras de contenção das cheias do Rio Marrecas, e quais são os critérios para definição das prioridades pela Administração Municipal na execução da obra.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1238/ze-carlos-requerimento-no_230-18_-_custos_impressao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1238/ze-carlos-requerimento-no_230-18_-_custos_impressao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando relatório de custos dos serviços de reprografia (cópias,  impressão e digitalização) da Prefeitura Municipal nos exercícios de 2016, 2017 e 2018.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1239/aires_-_requerimento_no_231-18_-_processo_licitatorio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1239/aires_-_requerimento_no_231-18_-_processo_licitatorio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando o processo licitatório completo da modalidade “Carta Convite 57/14”, referente a Contratação de empresa especializada para fornecimento e aplicação de manta asfáltica na cobertura do Ginásio de Esportes Arrudão, incluindo o fornecimento do material e da mão de obra.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1240/camilo_-_requerimento_no_232-18_-_protocolo_desmoranamento_cristo_rei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1240/camilo_-_requerimento_no_232-18_-_protocolo_desmoranamento_cristo_rei.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre a situação de risco de desmoronamento de encosta de imóvel localizado na Rua Carazinho no Bairro Cristo Rei, conforme Protocolo nº 6564/2017 requerido pelo proprietário.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1241/aires_-_requerimento_no_233-18-_der_marginais_cre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1241/aires_-_requerimento_no_233-18-_der_marginais_cre.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Escritório Regional do Departamento de Estradas de Rodagens - DER de Francisco Beltrão, solicitando o cronograma de execução da obra do trevo e das marginais no Contorno Leste.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1242/rodrigo_-_requerimento_no_234-18-_concessao_ginasios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1242/rodrigo_-_requerimento_no_234-18-_concessao_ginasios.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações do motivo que não houve aplicabilidade da Lei Municipal nº 4.499/2017, que autorizou o Executivo a conceder direito real de uso onerosa, com encargos, de bem imóvel de propriedade do Município que para desenvolvimento e exploração da atividade de comércio de alimentos e bebidas, estacionamento e locação para eventos esportivos, culturais, artísticos e religiosos nos COMPLEXO ESPORTIVO ARRUDÃO, no GINÁSIO ADILSON DE OLIVEIRA MENDES “SARARA”, no GINÁSIO FLÁVIO MORCELLI, no COMPLEXO ESPORTIVO JOÃO CANTU, no GINÁSIO BAIRRO CRISTO REI e no GINÁSIO JAHYR DE FREITAS.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1243/leo_-_requerimento_no_235-18-_estacionamento_centro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1243/leo_-_requerimento_no_235-18-_estacionamento_centro.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de reduzir a alíquota do IPTU em 50%, sobre terrenos não edificados, localizados no quadrilátero delimitado pelas vias Florianópolis, Luiz Antonio Faedo, União da Vitória e Octaviano Teixeira dos Santos, para utilização exclusiva de atividades de estacionamento coletivo de veículos automotores.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1244/rodrigo_-_requerimento_no_236-18-_regulamentacao_terra_nossa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1244/rodrigo_-_requerimento_no_236-18-_regulamentacao_terra_nossa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a previsão das obras de urbanização da área do Conjunto Habitacional Terra Nossa, com serviços de infraestrutura básica, como arruamento, pavimentação de vias e calçadas, guias, galerias, postes, rede de energia elétrica, saneamento básico, rede de água e esgoto, bem como outros que se mostrem necessários.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1245/camilo_-_requerimento_no_237-18-_centro_de_eventos_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1245/camilo_-_requerimento_no_237-18-_centro_de_eventos_padre_ulrico.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre a situação da obra do Centro de Eventos do Bairro Padre Ulrico (cronograma e orçamento).</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1247/ze-carlos-requerimento-no_238-18-_cestos_nos_bueiros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1247/ze-carlos-requerimento-no_238-18-_cestos_nos_bueiros.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações de estudar a possibilidade do município estabelecer parcerias com empresas privadas para implantar gradativamente cestos sustentáveis nos bueiros, com intuito de reduzir enchentes e o acúmulo de lixo que acaba entupindo as galerias chegando aos rios e córregos.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1248/silmar-_requerimento_no_239-18_-_abono_-_tratamento_odontologico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1248/silmar-_requerimento_no_239-18_-_abono_-_tratamento_odontologico.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 29 de outubro de 2018.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1249/ze-carlos-requerimento-no_240-18-_contratos_empresas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1249/ze-carlos-requerimento-no_240-18-_contratos_empresas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando cópia de todos os contratos de prestação de serviços terceirizados pela Prefeitura Municipal, apresentando cópia dos comprovantes de entrega dos EPI’s.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1250/ademir_-_requerimento_no_241-18-_ponto_de_moto-taxi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1250/ademir_-_requerimento_no_241-18-_ponto_de_moto-taxi.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos ou projeto para implantação de pontos de mototáxi nos Bairros Pinheirinho, Alvorada e Cango.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1251/camilo_-_requerimento_no_242-18-_campanha_tributo_cidadania.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1251/camilo_-_requerimento_no_242-18-_campanha_tributo_cidadania.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando as seguintes informações da aplicabilidade dos recursos arrecadados pela campanha Tributo à Cidadania:_x000D_
 • relatório das entidades beneficiadas;_x000D_
 • valor arrecadado por entidade;_x000D_
 • aplicação dos recursos.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1253/elenir_-_requerimento_no_243-18_-_cremacao_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1253/elenir_-_requerimento_no_243-18_-_cremacao_municipal.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos ou projeto para implantação de crematório municipal.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1254/camilo_-_requerimento_no_244-18-_termino_obra_estrada_utfpr.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1254/camilo_-_requerimento_no_244-18-_termino_obra_estrada_utfpr.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando a previsão do término das obras de recuperação da estrada  que liga a trincheira da PR 483 até a UTFPR – sentido comunidade de Santa Bárbara.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1255/evandro_-_requerimento_no_245-18-_acesso_der_pr_483.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1255/evandro_-_requerimento_no_245-18-_acesso_der_pr_483.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado ao Escritório Regional do Departamento de Estradas de Rodagens de Francisco Beltrão- DER, solicitando informações se há estudos ou projeto para construção de marginal e trevo na PR 483 - acesso ao Bairro Nova Petrópolis, com objetivo de organizar melhor o trânsito no local, garantindo mais segurança à pedestres e motoristas.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1256/lourdes_-_requerimento-no_246-18-_interprete_espaco_da_arte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1256/lourdes_-_requerimento-no_246-18-_interprete_espaco_da_arte.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de disponibilizar um profissional intérprete de língua de sinais nos eventos do município e em especial nas  apresentações culturais no Espaço da Arte.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1257/aires_camilo_daniela_e_evandro_-_requerimento_no_247-18-_convenios_cancelados.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1257/aires_camilo_daniela_e_evandro_-_requerimento_no_247-18-_convenios_cancelados.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Administração, solicitando quais convênios foram cancelados pela Secretaria de Desenvolvimento Urbano do Estado do Paraná, por falta de cumprimento de atos formais.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1259/elenir_-_requerimento_no_248-18-_unidade_de_saude_cantelmo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1259/elenir_-_requerimento_no_248-18-_unidade_de_saude_cantelmo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Saúde, solicitando informações da viabilidade das consultas médicas da unidade de saúde do Bairro Antonio Cantelmo Neto, serem agendadas com mais agilidade, de acordo com abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1260/lourdes_-_requerimento-no_249-18-_tubos_bairro_jupiter.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1260/lourdes_-_requerimento-no_249-18-_tubos_bairro_jupiter.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da previsão de instalação da tubulação (tubos já existentes) nas proximidades da associação de moradores do Bairro Júpiter.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1261/camilo_e_daniela_-_requerimento_no_250-18_-_extrato_projeto_contencao_cheias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1261/camilo_e_daniela_-_requerimento_no_250-18_-_extrato_projeto_contencao_cheias.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado Oficio ao Executivo Municipal, através do Setor Competente, solicitando extrato bancário de conta especifica, referente aos 46 milhões para obras de drenagem e contenção das cheias do Rio Marrecas.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1263/camilo_-_requerimento_no_251-18-_incentivo_esporte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1263/camilo_-_requerimento_no_251-18-_incentivo_esporte.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de firmar parcerias com associações de bocha, bolão e atletismo, destinando um profissional para incentivar essas práticas esportivas, principalmente com trabalho voltado as crianças.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1264/evandro_-_requerimento_no_252-18_-_botao_do_panico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1264/evandro_-_requerimento_no_252-18_-_botao_do_panico.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal solicitando que viabilize junto ao Governo do Estado do Paraná, a implementação do projeto “Botão do Pânico” em Francisco Beltrão, como medida de proteção às mulheres.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1266/camilo_e_daniela_-_requerimento_no_253-18_-_lista_terra_nossa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1266/camilo_e_daniela_-_requerimento_no_253-18_-_lista_terra_nossa.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado Oficio ao Executivo Municipal, através do Setor Competente, solicitando a listagem das famílias contempladas com áreas no conjunto habitacional Terra Nossa, bem como a previsão e procedimento para regularizar demais áreas irregulares no perímetro urbano da cidade.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1267/silmar_-_requerimento_no_254-18-_centro_social_bairro_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1267/silmar_-_requerimento_no_254-18-_centro_social_bairro_novo_mundo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre o andamento do projeto de construção do centro social no Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1271/camilo_-_requerimento_no_255-18-_iluminacao_trincheira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1271/camilo_-_requerimento_no_255-18-_iluminacao_trincheira.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal e ao Escritório Regional do Departamento de Estradas de Rodagens de Francisco Beltrão- DER, solicitando que viabilize estudos para proceder melhorias na iluminação da trincheira na PR 483, mais precisamente nos trevos de acesso ao Bairro São Miguel e a comunidade de Santa Barbara.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1272/aires_-_requerimento_no_256-18-_arena_multiuso_jardim_seminario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1272/aires_-_requerimento_no_256-18-_arena_multiuso_jardim_seminario.doc</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, CAMILO RAFAGNIN, DANIELA CELUPPI, EVANDRO WESSLER, JOSÉ CARLOS KNIPHOFF</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1273/-_requerimento_no_257-18_-_alteracao_lei_regime_celetista.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1273/-_requerimento_no_257-18_-_alteracao_lei_regime_celetista.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de fazer a transmutação do regime jurídico dos Agentes Comunitários de Saúde e de Endemias de celetistas para estatutários.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1274/silmar_-_requerimento_no_258-18-_-_reunioes_conselhos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1274/silmar_-_requerimento_no_258-18-_-_reunioes_conselhos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando cronograma de reuniões ordinárias dos Conselhos Municipais, referente aos meses de novembro e dezembro de 2018</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1275/camilo_e_daniela_-_requerimento_no_259-18_-_comunidades_atendidas_com_cascalhamento.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1275/camilo_e_daniela_-_requerimento_no_259-18_-_comunidades_atendidas_com_cascalhamento.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado Oficio ao Executivo Municipal, através do Setor Competente, solicitando relatório das comunidades do interior atendidas integralmente com melhorias nas estradas – (cascalhamento e abertura de via) – nos exercícios 2017 e 2018.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1277/ze_-_requerimento_no_260-18-_centro_eventos_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1277/ze_-_requerimento_no_260-18-_centro_eventos_alvorada.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando inspeção e vistoria da obra do Centro de Eventos do Bairro Alvorada.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1278/camilo_e_daniela_-_requerimento_no_261-18_-_relatorio_concessao_de_barracoes__industriais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1278/camilo_e_daniela_-_requerimento_no_261-18_-_relatorio_concessao_de_barracoes__industriais.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado Oficio ao Executivo Municipal, através da Secretaria Municipal de Desenvolvimento Econômico e Tecnológico, solicitando relatório das empresas que foram autorizadas a receber concessão de direito real de uso, conforme anuência do Poder Legislativo Municipal, e quais já foram beneficiadas – exercícios de 2017 e 2018.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1279/camilo_-_requerimento_no_262-18_-_rua_marilia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1279/camilo_-_requerimento_no_262-18_-_rua_marilia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos ou projeto para revitalização da Rua Marilia, priorizando a mobilidade urbana da via.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1280/silmar_-_requerimento_no_263-18-_aplicativo_debetran.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1280/silmar_-_requerimento_no_263-18-_aplicativo_debetran.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de implantar Aplicativo para facilitar o Estacionamento rotativo no município.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1281/dile_-_requerimento_no_264-18-_condominio_idoso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1281/dile_-_requerimento_no_264-18-_condominio_idoso.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do setor Competente, solicitando informações da viabilidade de firmar parceria com Rotarys e/ou outras entidades para continuidade do PROGRAMA HABITACIONAL DO CONDOMÍNIO DO IDOSO, cujo objetivo é atender a demanda habitacional exclusiva da população idosa e comprovadamente carente do Município, conforme Lei Municipal nº 3.610, de 26 de agosto de 2009.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1282/elenir_-_requerimento_no_265-18-_vacinas_matricula.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1282/elenir_-_requerimento_no_265-18-_vacinas_matricula.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da aplicabilidade da LEI ESTADUAL Nº 19.534, 04 DE JUNHO DE 2018, que “Dispõe sobre a obrigatoriedade da apresentação da carteira de vacinação no ato da matrícula escolar”.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1283/ademir_-_requerimento_no_266-18_-_unidade_saude_bairro_jupiter.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1283/ademir_-_requerimento_no_266-18_-_unidade_saude_bairro_jupiter.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos ou projeto para implantação de unidade de saúde no Bairro Júpiter.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1284/rodrigo_-_requerimento_no_267-18_-_cameras_de_seguranca_unidades_de_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1284/rodrigo_-_requerimento_no_267-18_-_cameras_de_seguranca_unidades_de_saude.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há projeto ou estudos para implantação de câmeras de monitoramento nas áreas externas e nas recepções das unidades de saúde.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1285/silmar_-_requerimento_no_268-18-_terrenos_institucionais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1285/silmar_-_requerimento_no_268-18-_terrenos_institucionais.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações de quantos terrenos institucionais disponíveis o município possui, localizações e metragens.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1286/evandro_-_requerimento_no_269-18-_avaliacao_desempenho_escola_integral_-_jacare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1286/evandro_-_requerimento_no_269-18-_avaliacao_desempenho_escola_integral_-_jacare.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Educação, solicitando os Indicadores de satisfação e avaliação dos pais/familiares, sobre o ensino em tempo integral na Escola Municipal Epitácio Pessoa na Secção Jacaré.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1287/silmar_-_requerimento_no_270-18-_processo_licitatorio_transporte_coletivo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1287/silmar_-_requerimento_no_270-18-_processo_licitatorio_transporte_coletivo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando cópia integral do processo licitatório, bem como cópia do contrato administrativo, referente à concessão onerosa de serviço público de transporte coletivo urbano de passageiros no município de Francisco Beltrão</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1288/lourdes_-_requerimento-no_271-18-_previsao_academias_ao_ar_livre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1288/lourdes_-_requerimento-no_271-18-_previsao_academias_ao_ar_livre.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando o cronograma de instalação de Academias ao Ar Livre nas seguintes comunidades:_x000D_
 •	Vila Rural Gralha Azul;_x000D_
 •	KM 15;_x000D_
 •	Oswaldo Cruz;_x000D_
 •	Cabeceira do Rio do Mato.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1289/rodrigo-_requerimento_no_272-18-_municipalizacao_pr_180_trecho_hrs_ate_trevo_itapejara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1289/rodrigo-_requerimento_no_272-18-_municipalizacao_pr_180_trecho_hrs_ate_trevo_itapejara.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, solicitado estudos para que viabilize junto aos órgãos competentes do Estado a municipalização do trecho compreendido entre o trevo que da acesso a PR 566 até o Hospital Regional Sudoeste Rodovia Vitorio Traiano PR 180 - Contorno Leste.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1290/fran_-_requerimento_no_273-18-_revisao_salarial_servico_social.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1290/fran_-_requerimento_no_273-18-_revisao_salarial_servico_social.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da viabilidade de rever a situação salarial dos servidores públicos, profissionais de Serviço Social, intitulados Assistentes Sociais, que cumprem jornada de 30 horas semanais, equiparando o vencimento aos demais cargos de nível superior.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1291/leo_-_requerimento_no_274-18-_senar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1291/leo_-_requerimento_no_274-18-_senar.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício a Confederação da Agricultura e Pecuária do Brasil (CNA) solicitando a viabilidade de manter a unidade da SENAR PARANÁ - SERVIÇO NACIONAL DE APRENDIZAGEM RURAL em Francisco Beltrão.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1292/ze-carlos-requerimento-no_275-18-__trabalho_detentos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1292/ze-carlos-requerimento-no_275-18-__trabalho_detentos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando que viabilize estudos junto ao Governo do Estado do Paraná e entidades privadas para instalação de uma fabrica de produção de artefatos de cimento anexa a Penitenciária Estadual, permitindo que detentos trabalham como forma de reinserção na sociedade e buscando remição de pena.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1293/daniela__-_requerimento_no_276-18_-_escola_oficina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1293/daniela__-_requerimento_no_276-18_-_escola_oficina.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado oficio a Direção da Escola Oficina Adelíria Meurer, solicitando as seguintes informações:_x000D_
 1.	Estrutura Administrativa;_x000D_
 2.	Cursos oferecidos;_x000D_
 3.	Público atendido;_x000D_
 4.	Cronograma de atividades.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1294/elenir_-_requerimento_no_277-18_-_abono_viagem_curitiba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1294/elenir_-_requerimento_no_277-18_-_abono_viagem_curitiba.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da 79ª Sessão Ordinária do dia 4 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1295/evandro-_requerimento_no_278-18_-_abono_-_tratamento_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1295/evandro-_requerimento_no_278-18_-_abono_-_tratamento_saude.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta das Sessões Ordinárias dos dias 3 e 4 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1317/rodrigo_-_indicacao_no_001-18_-_pavimentacao_asfaltica_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1317/rodrigo_-_indicacao_no_001-18_-_pavimentacao_asfaltica_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica nas seguintes vias púbicas do bairro Padre Ulrico:_x000D_
 •	Rua das Pompas;_x000D_
 •	Rua Beija Flor;_x000D_
 •	Rua Altair Bonetti.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1318/rodrigo_-_indicacao_no_002-18_-_tapa_buracos_rua_cabo_frio_e_egito.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1318/rodrigo_-_indicacao_no_002-18_-_tapa_buracos_rua_cabo_frio_e_egito.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda operação tapa buracos nas Ruas Egito e Gabo Frio, no Loteamento Pinheiros.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1319/rodrigo_-_indicacao_no_003-18_-_melhorias_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1319/rodrigo_-_indicacao_no_003-18_-_melhorias_rio_tuna.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias nas estradas da Comunidade Rio Tuna.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1320/elenir-_indicacao_no_004-18_-_melhorias_barra_escondida.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1320/elenir-_indicacao_no_004-18_-_melhorias_barra_escondida.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda as seguintes melhorias na comunidade de Barra Escondida:_x000D_
 •	Colocação de bueiros e cascalhamento em frente a igreja;_x000D_
 •	Concessão de uma máquina (retinha) para limpeza do cemitério;_x000D_
 •	Melhorias urgente na estrada principal e nos acesso as propriedades.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1321/elenir-_indicacao_no_005-18_-_pista_de_skate_industrial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1321/elenir-_indicacao_no_005-18_-_pista_de_skate_industrial.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, estabeleça horários para utilização da pista de skate do Bairro Industrial.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1323/lourdes_-_indicacao_no_006-18_-_ati_vila_rural_gralha_azul_km_15_osvaldo_cruz_e_agua_branca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1323/lourdes_-_indicacao_no_006-18_-_ati_vila_rural_gralha_azul_km_15_osvaldo_cruz_e_agua_branca.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda a implantação de Academias da Terceira Idade – ATI nas seguintes Comunidades:_x000D_
 •	Vila Rural Gralha Azul;_x000D_
 •	KM 15;_x000D_
 •	Oswaldo Cruz e_x000D_
 •	Bairro Agua Branca</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1324/rodrigo_-_indicacao_no_007-17_-melhorias_interior_barra_do_jacutinga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1324/rodrigo_-_indicacao_no_007-17_-melhorias_interior_barra_do_jacutinga.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente que proceda melhorias na estrada vicinal da Linha Barra do Jacutinga, bem como reconstrução da ponte que dá acesso as comunidades São Braz, Palmeirinha, KM 20, Rio Macaco e demais localidades.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1325/rodrigo_-_indicacao_no_008-18_-_faixa_elevada_rua_colorado_com_rua_p_burdum.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1325/rodrigo_-_indicacao_no_008-18_-_faixa_elevada_rua_colorado_com_rua_p_burdum.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a colocação de faixa elevada na Rua Colorado, nas proximidades com a esquina da Rua Pedro Burdun, Bairro Antonio de Paiva Cantelmo.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/lourdes_-_indicacao_no__009-18_-_melhorias_comunidade_assentamento_missoes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/lourdes_-_indicacao_no__009-18_-_melhorias_comunidade_assentamento_missoes.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias nas estradas vicinais da Comunidade Assentamento Missões - Nova União</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/rodrigo_-_indicacao_no_010-18_-_rua_caicaras.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/rodrigo_-_indicacao_no_010-18_-_rua_caicaras.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a conclusão da rede coletora  de água pluvial e colocação de bocas de lobo na Rua Caiçara no Bairro jardim Floresta.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/camilo-_indicacao_no_011-18_-_ponto_de_onibus_santa_barbara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/camilo-_indicacao_no_011-18_-_ponto_de_onibus_santa_barbara.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda construção de um abrigo para as crianças que aguardam o transporte público escolar da rua Luiz Hellmann, nas proximidades do Conjunto Habitacional, na Comunidade Santa Bárbara.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/elenir-_indicacao_no_012-18_-_pavimentacao_rua_tapajos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/elenir-_indicacao_no_012-18_-_pavimentacao_rua_tapajos.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica Rua Tapajós, São Miguel.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>FRAN SCHMIT, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/fran_e_silmar-_indicacao_no_013-18_-_bancos_e_lixeiras_no_parque_industrial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/fran_e_silmar-_indicacao_no_013-18_-_bancos_e_lixeiras_no_parque_industrial.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através do Setor Competente, que proceda colocação de bancos e lixeiras no parque Boa Vista, no bairro Industrial.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/rodrigo_-_indicacao_no_014-18_-_pavimentacao_asfaltica_rua_lajes_e_piracicaba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/rodrigo_-_indicacao_no_014-18_-_pavimentacao_asfaltica_rua_lajes_e_piracicaba.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica nas Ruas Lajes e Piracicaba no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/rodrigo_-_indicacao_no__015-18_-_pavimentacao_asfaltica_rua_videira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/rodrigo_-_indicacao_no__015-18_-_pavimentacao_asfaltica_rua_videira.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica na Rua Videira no Bairro São Cristovão</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/aires_-_indicacao_no__016-18_-_redutor_de_velociadade_rua_curitiba_com_giocondo_felippi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/aires_-_indicacao_no__016-18_-_redutor_de_velociadade_rua_curitiba_com_giocondo_felippi.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias na sinalização, bem como instalação de um redutor de velocidade no cruzamento das  Ruas Curitiba e Giocondo Felippi, no Bairro Presidente Kennedy.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, CAMILO RAFAGNIN, EVANDRO WESSLER</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/camilo_aires_evandro-_indicacao_no_017-18_-_melhorias_na_iluminacao_ginasio_jacare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/camilo_aires_evandro-_indicacao_no_017-18_-_melhorias_na_iluminacao_ginasio_jacare.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias na iluminação do ginásio de esportes da Comunidade Secção Jacaré.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1373/camilo-_indicacao_no_018-18_-_redutor_de_velocidade_rua_cabo_frio_e_catanduvas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1373/camilo-_indicacao_no_018-18_-_redutor_de_velocidade_rua_cabo_frio_e_catanduvas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda implantação de redutor de velocidade na Rua Cabo Frio esquina com a Rua Catanduvas, Bairro Jardim Virginia.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1374/camilo-_indicacao_no_019-18_-_melhorias_na_rua_abdul_pohlmann.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1374/camilo-_indicacao_no_019-18_-_melhorias_na_rua_abdul_pohlmann.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias na sinalização da Rua Abdul Pohlmann, esquina com a Rua Professor Canizio Hildebrand, no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1375/camilo-_indicacao_no_020-18_-_ponte_comunidade_piracema.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1375/camilo-_indicacao_no_020-18_-_ponte_comunidade_piracema.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda reparos na ponte da Comunidade Piracema.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1376/rodrigo_-_indicacao_no_021-18_-_pavimentacao_asfaltica_e_bueiro_rua_santa_ana_e_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1376/rodrigo_-_indicacao_no_021-18_-_pavimentacao_asfaltica_e_bueiro_rua_santa_ana_e_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica, bem como melhorias nos bueiros das Rua Santa Ana e São Miguel  no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1377/rodrigo_-_indicacao_no_022-18_-_iluminacao_parque_jardim_italia_e_floresta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1377/rodrigo_-_indicacao_no_022-18_-_iluminacao_parque_jardim_italia_e_floresta.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda instalação da rede de iluminação pública no parque ecológico do Bairro Jardim Itália com o Jardim Floresta.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1378/lourdes_-_indicacao_no__023-18_-_abertura_da_rua_nelson_sanderson.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1378/lourdes_-_indicacao_no__023-18_-_abertura_da_rua_nelson_sanderson.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar a abertura da Rua Nelson Sanderson, no Conjunto Habitacional Beltrão II, para que possa abrir caminho para linha de ônibus de transporte público.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1379/elenir-_indicacao_no_024-18_-_manutencao_das_areas_verdes_do_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1379/elenir-_indicacao_no_024-18_-_manutencao_das_areas_verdes_do_municipio.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda limpeza e manutenção das áreas verdes dos espaços públicos Municipais.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1380/camilo-_indicacao_no_025-18_-_limpeza_rua_maria_dandolin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1380/camilo-_indicacao_no_025-18_-_limpeza_rua_maria_dandolin.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda limpeza da Rua Maria Dandolini Gazola, no bairro Marrecas.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1381/rodrigo_-_indicacao_no_026-18_-_bebedouros_e_lavatorios_nas_pracas_e_parques.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1381/rodrigo_-_indicacao_no_026-18_-_bebedouros_e_lavatorios_nas_pracas_e_parques.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda instalação de bebedouros e lavatórios nas praças e parques de nosso Município.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1382/lourdes_-_indicacao_no__027-18_-_melhorias_na_estrada_km_20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1382/lourdes_-_indicacao_no__027-18_-_melhorias_na_estrada_km_20.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda operação tapa buracos na Comunidade do Km 20.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1384/dile_-_indicacao_no_028-18_-_pavimentacao_diversas_vias_bairros_cristo_rei_sao_miguel_e_sao_francsico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1384/dile_-_indicacao_no_028-18_-_pavimentacao_diversas_vias_bairros_cristo_rei_sao_miguel_e_sao_francsico.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica nas seguintes vias:_x000D_
  - Rua Campos Sales, José Lopes, São Gabriel e João Goulart  no Bairro São Miguel;_x000D_
 -  Rua Rio Negro, Tupiniquim e Tocantins no Bairro São Francisco._x000D_
  - Rua Fernando Nhius no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1385/rodrigo_-_indicacao_no_029-18_-melhorias_do_jacutinga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1385/rodrigo_-_indicacao_no_029-18_-melhorias_do_jacutinga.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente que proceda melhorias na estrada da Comunidade Jacutinga, mais precisamente na Linha Korbi, cm acesso ao trevo de Salgado Filho. .</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1386/elenir-_indicacao_no_030-18_-_rede_de_esgoto_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1386/elenir-_indicacao_no_030-18_-_rede_de_esgoto_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda extensão da rede de esgoto sanitário para as seguintes vias do bairro Padre Ulrico:_x000D_
 •	Rua Tizil, Silvestre Marcelo, Cisne, Sete Cores, Jacutinga, Flamingo, Perdiz, Catatau, Albatroz, Pelicano, Lindeiro, Das águias, Biguá e Rua Mutum.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1387/rodrigo_-_indicacao_no_031-18_-_banheiro_infantil_e_playgraund_nos_cmeis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1387/rodrigo_-_indicacao_no_031-18_-_banheiro_infantil_e_playgraund_nos_cmeis.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar  a implantação de banheiros infantis e playground nos Centros Municipais de Educação Infantil – CMEIs .</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1399/rodrigo_-_indicacao_no_032-18__-_reforma_ginasio_industrial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1399/rodrigo_-_indicacao_no_032-18__-_reforma_ginasio_industrial.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda reforma geral e pintura do Ginásio de Esportes do Bairro Industrial.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1401/ademir_-_indicacao_no__034-18_-_praca_sadia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1401/ademir_-_indicacao_no__034-18_-_praca_sadia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda revitalização da praça de lazer do bairro Sadia.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1402/camilo-_indicacao_no_035-18_-_pavimentacao_rua_marilia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1402/camilo-_indicacao_no_035-18_-_pavimentacao_rua_marilia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda conclusão da pavimentação aslfaltica da Rua Marília, trecho próximo a Rua Fioravante Cella, no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1403/daniela-_indicacao_no_036-18_-_melhorias_estrada_linha_garbozza.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1403/daniela-_indicacao_no_036-18_-_melhorias_estrada_linha_garbozza.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias com cascalhamento na estrada da Linha Garbozza/Linha Formiga.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1404/dile_-_indicacao_no_037-18_-_passeio_na_rua_sao_miguel_colegio_vicente_de_carli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1404/dile_-_indicacao_no_037-18_-_passeio_na_rua_sao_miguel_colegio_vicente_de_carli.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda a construção de passeios públicos de na Rua São Miguel, mais precisamente no trecho compreendido entre o Colégio Estadual Professor Vicente de Carli até a Escola Municipal Madre Boaventura, no Bairro São Miguel.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1405/elenir-_indicacao_no_038-18_-_melhorias_conjunto_esperanca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1405/elenir-_indicacao_no_038-18_-_melhorias_conjunto_esperanca.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda as seguintes melhorias no Conjunto Esperança, bairro Padre Ulrico:_x000D_
 - Implantação da rede de esgoto sanitário;_x000D_
 - Construção de uma arena esportiva;_x000D_
 - Recapagem asfáltica.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1406/leo_-_indicacao_no_039-18_-_vaga_rapida_porto_alegre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1406/leo_-_indicacao_no_039-18_-_vaga_rapida_porto_alegre.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos para implantação de vaga rápida na Avenida Porto Alegre, mais precisamente em frente a Casanova Máquinas.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1407/lourdes_-_indicacao_no__040-18_-_banheiros_publicos_parque_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1407/lourdes_-_indicacao_no__040-18_-_banheiros_publicos_parque_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda construção de banheiros públicos no Parque Jorge Backes - Lago Alvorada.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1408/aires_-_indicacao_no__041-18_-_sinalizacao_das_obras_no_contorno_leste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1408/aires_-_indicacao_no__041-18_-_sinalizacao_das_obras_no_contorno_leste.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Departamento de Estradas e Rodagem - DER, proceda implantação da sinalização de segurança do canteiro de obras no Contorno Leste, próximo a Sadia.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1409/elenir-_indicacao_no_042-18_-_passarela_parque_jayme.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1409/elenir-_indicacao_no_042-18_-_passarela_parque_jayme.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudo no sentido de instalar de uma passarela coberta do Centro de Eventos Herculano Meurer até o Recinto de Leilões no Parque Jayme Canet Júnior.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1410/lourdes_-_indicacao_no__043-18_-_recapeamento_rua_juriti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1410/lourdes_-_indicacao_no__043-18_-_recapeamento_rua_juriti.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda recapeamento asfaltico na Rua Juriti, no Bairro Padre Ulrico</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1411/rodrigo_-_indicacao_no_044-18_-_melhorias_linha_uniao_ate_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1411/rodrigo_-_indicacao_no_044-18_-_melhorias_linha_uniao_ate_rio_tuna.doc</t>
   </si>
   <si>
     <t>INDICAR, DER-Departamento de Estradas e Rodagem, proceda melhorias com cascalhamento na estrada da Comunidade Linha União, ligando a Comunidade Rio Tuna.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1412/rodrigo_-_indicacao_no_045-18_-_faixa_elevada_sao_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1412/rodrigo_-_indicacao_no_045-18_-_faixa_elevada_sao_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda implantação de uma faixa elevada na Rua São Marcos, mais precisamente em frente ao CMEI Pequeno Principe, no bairro da Cango.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1413/elenir-_indicacao_no_046-18_-_escadaria_machado_de_assis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1413/elenir-_indicacao_no_046-18_-_escadaria_machado_de_assis.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda construção de uma escadaria entre as Ruas Machado de Assis e Rio Negro no Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1416/ademir_-_indicacao_no_047-18_-_tapa_buracos_cidade_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1416/ademir_-_indicacao_no_047-18_-_tapa_buracos_cidade_norte.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda recuperação com operação tapa buracos nas vias públicas na Cidade Norte.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1417/ademir_-_indicacao_no_048-18_-_iluminacao_botucatu_e_amazonas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1417/ademir_-_indicacao_no_048-18_-_iluminacao_botucatu_e_amazonas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda reparos no sistema de iluminação pública das Ruas Botucatu e Amazonas, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1418/lourdes_-_indicacao_no_049-18_-_melhorias_pr_483_ate_ponte_nova_e_barra_bonita.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1418/lourdes_-_indicacao_no_049-18_-_melhorias_pr_483_ate_ponte_nova_e_barra_bonita.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias com operação tapa-buraco e limpeza nos seguintes trechos:_x000D_
 •	Da PR 483 até a comunidade de Ponte Nova do Cotegipe;_x000D_
 •	Da PR 483 até a comunidade de Barra Bonita</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1419/rodrigo_-_indicacao_no_050-18_-_muro_escola_15_de_outubro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1419/rodrigo_-_indicacao_no_050-18_-_muro_escola_15_de_outubro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda construção de um muro nos fundos da  Escola Municipal 15 de Outubro.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1420/camilo-_indicacao_no__51-18_-_ponto_de_onibus_cre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1420/camilo-_indicacao_no__51-18_-_ponto_de_onibus_cre.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Departamento de Estradas e Rodagem de Francisco Beltrão, que proceda estudos no sentido de viabilizar a construção de um ponto de ônibus em frente ao CRE - Centro Regional De Especialidades.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>Dile Tonello, LÉO GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1421/dile_e_leo-_indicacao_no_052-18_-_reforma_ginasio_colegio_vicente_de_carli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1421/dile_e_leo-_indicacao_no_052-18_-_reforma_ginasio_colegio_vicente_de_carli.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda os seguintes reparos no ginásio de esportes do Colégio Estadual Professor Vicente de Carli, no Bairro São Miguel:_x000D_
 - Pintura;_x000D_
 - Reforma dos banheiros;_x000D_
 - Reforma da quadra</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1422/leo_-_indicacao_no_053-18_-_pavimentacao_rua_tiete.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1422/leo_-_indicacao_no_053-18_-_pavimentacao_rua_tiete.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica na Rua Tiete, Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1423/ademir_-_indicacao_no_054-18_-_boca_de_lobo_angelo_reinaldo_urio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1423/ademir_-_indicacao_no_054-18_-_boca_de_lobo_angelo_reinaldo_urio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda substituição da boca de lobo da Travessa Ângelo Reinaldo Urio, no bairro Antônio de Paiva Cantelmo.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1424/ademir_-_indicacao_no_055-18_-_ponto_de_onibus_jardim_italia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1424/ademir_-_indicacao_no_055-18_-_ponto_de_onibus_jardim_italia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a implantação de um ponto de ônibus no Bairro Jardim Itália II, mais precisamente próximo a rotatória.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1425/elenir-_indicacao_no_056-18_-_praca_de_lazer_presidente_kennedy_e_luther_king.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1425/elenir-_indicacao_no_056-18_-_praca_de_lazer_presidente_kennedy_e_luther_king.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, através do Setor Competente, proceda estudos no sentido de viabilizar a construção de uma praça de lazer entre os Bairros Presidente Kennedy e Luther King.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1426/elenir-_indicacao_no_057-18_-_patrolamento_e_cascalhamento_km_15.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1426/elenir-_indicacao_no_057-18_-_patrolamento_e_cascalhamento_km_15.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias com patrolamento e cascalhamento na estrada da Comunidade do Km 15 até a propriedade do Senhor Enir Nascimento.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1427/rodrigo_-_indicacao_no_059-18_-_pavimentacao_asfaltica_rua_novo_hamburgo_e_marilena.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1427/rodrigo_-_indicacao_no_059-18_-_pavimentacao_asfaltica_rua_novo_hamburgo_e_marilena.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfaltica nas ruas Novo Hamburgo e Marilena no Bairro Jardim Floresta</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1428/rodrigo_-_indicacao_no__060-18_-_melhorias_comunidade_do_divisor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1428/rodrigo_-_indicacao_no__060-18_-_melhorias_comunidade_do_divisor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda as seguintes melhorias na Comunidade do Divisor:_x000D_
  - Melhorias na estrada vicinal;_x000D_
  - Melhorias nos acessos as propriedades e aviários.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1429/rodrigo_-_indicacao_no_061-18_-_pavimentacao_asfaltica_rua_bogota.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1429/rodrigo_-_indicacao_no_061-18_-_pavimentacao_asfaltica_rua_bogota.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfaltica bem como construção de galeria de água pluvial na rua Bogotá, no Bairro Seminário.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1430/ademir_-_indicacao_no_062-18_-_rede_de_esgoto_loteamento_marchiori.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1430/ademir_-_indicacao_no_062-18_-_rede_de_esgoto_loteamento_marchiori.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda ligação da rede coletora de esgoto do Loteamento Marchiori.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1431/elenir-_indicacao_no_063-18-_pedro_bordum.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1431/elenir-_indicacao_no_063-18-_pedro_bordum.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar o alargamento, bem como a construção de passeio público na Rua Pedro Bordum, no Bairro Antonio de Paiva Cantelmo.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1432/elenir-_indicacao_no_064-18_-_sinalizacao_rua_guanabara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1432/elenir-_indicacao_no_064-18_-_sinalizacao_rua_guanabara.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pintura da faixa de pedestre, bem como a pintura de faixa amarela nas guias de estacionamento em frente ao Condomínio Michelangelo, na Rua Guanabara, Bairro Presidente Kennedy.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1433/aires_-_indicacao_no_065-18-_estarada_linha_sao_paulo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1433/aires_-_indicacao_no_065-18-_estarada_linha_sao_paulo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias na estrada que passam pelas propriedades de Arlindo Girardi e Reinaldo Domenico, na Comunidade Linha São Paulo.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>CAMILO RAFAGNIN, LÉO GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1434/camilo_leo-_indicacao_no_066-18_-_melhorias_campo_linha_gaucha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1434/camilo_leo-_indicacao_no_066-18_-_melhorias_campo_linha_gaucha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda as seguintes obras e melhorias no campo de futebol da Comunidade Linha Gaúcha:_x000D_
 - Colocação de tela;_x000D_
 - Colocação de postes de iluminação;_x000D_
 - Construção de vestiários.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1435/camilo-_indicacao_no_067-18_-_pavimentacao_jose_marcon.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1435/camilo-_indicacao_no_067-18_-_pavimentacao_jose_marcon.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda pavimentação aslfaltica da Rua José Marcon, no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1436/elenir-_indicacao_no_068-18_-_agentes_de_endemias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1436/elenir-_indicacao_no_068-18_-_agentes_de_endemias.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda acompanhamento mais pontual dos trabalhos realizados pelos Agentes Comunitários de Saúde e de Combate às Endemias no nosso município.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1437/elenir-_indicacao_no_069-18-_ponto_de_onibus_atilio_fontana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1437/elenir-_indicacao_no_069-18-_ponto_de_onibus_atilio_fontana.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar a implantação de um ponto de ônibus na Avenida Atílio Fontana, mais precisamente em frente a Loja Alumínio 5 estrelas, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1438/ze_carlos_-_indicacao_no_070-18-_faixa_elevada_judas_tadeu_e_santo_onofre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1438/ze_carlos_-_indicacao_no_070-18-_faixa_elevada_judas_tadeu_e_santo_onofre.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda implantação de uma faixa elevada na Rua Santo Onofre, esquina com a Rua Judas Tadeu.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1439/fran-_indicacao_no_071-18-_melhorias_rua_barra_mansa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1439/fran-_indicacao_no_071-18-_melhorias_rua_barra_mansa.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que através do Setor Competente, proceda pavimentação asfaltica bem como melhorias na iluminação da Rua Barra Mansa, esquina com a Rua Lages, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1440/evandro_-_indicacao_no_072-18_-_linha_telefonica_upa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1440/evandro_-_indicacao_no_072-18_-_linha_telefonica_upa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a implantação de mais uma linha telefônica bem como implantar uma central telefônica na Unidade de Pronto Atendimento – Upa 24 Horas.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1441/camilo-_indicacao_no_073-18_-_pavimentacao_bom_pastor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1441/camilo-_indicacao_no_073-18_-_pavimentacao_bom_pastor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda pavimentação aslfaltica das Rua Ulisses Guimarães, Kansas, David Donadel e Luiz Francisco Paggi, no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1442/aires_-_indicacao_no_074-18_-_santo_fregonese.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1442/aires_-_indicacao_no_074-18_-_santo_fregonese.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda obras de recuperação da Avenida Santo Fregonese, Bairro Industrial.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1469/lourdes_-_indicacao_no_075-18_-_denominacao_espaco_publico_estanislau.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1469/lourdes_-_indicacao_no_075-18_-_denominacao_espaco_publico_estanislau.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda denominação de Espaço Público em homenagem ao pioneiro Estanislau Sanczkoski, em reconhecimento aos relevantes serviços prestados a comunidade Beltronense</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar o alargamento da Rua João Pessoa, mais precisamente trecho entre a Rua Guaporé até a ponte da Cango.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1471/ademir_-_indicacao_no_077-18_-_redutor_de_velocidade_rua_snata_maria_bernadetti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1471/ademir_-_indicacao_no_077-18_-_redutor_de_velocidade_rua_snata_maria_bernadetti.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de expandir os pontos de recolhimento de lixos eletrônicos nos bairros.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1472/ademir_-_indicacao_no_078-18_-_melhorias_no_campo_do_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1472/ademir_-_indicacao_no_078-18_-_melhorias_no_campo_do_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a mudança do sentido vertical para horizontal do campo no Campo de Futebol do Bairro Pinheirinho, possibilitando assim mais espaço para implantação de uma pista de atletismo, uma Academia Popular ao Ar Livre e uma mini arena.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1473/camilo-_indicacao_no_079-18_-_boca_de_lobo_luiz_hellmann.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1473/camilo-_indicacao_no_079-18_-_boca_de_lobo_luiz_hellmann.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias nas bocas de lobo da Rua Luiz Hellmann, no bairro São Miguel.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1474/dile_-_indicacao_no_080-18-_redutor_de_velocidade_rua_nambu.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1474/dile_-_indicacao_no_080-18-_redutor_de_velocidade_rua_nambu.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda implantação de um redutor de velocidade na Rua Nambu, no Bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1475/rodrigo_-_indicacao_no_081-18-_cascalhamento_linha_sao_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1475/rodrigo_-_indicacao_no_081-18-_cascalhamento_linha_sao_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias com cascalhamento na estrada da Comunidade Linha São Marcos.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1476/dile_-_indicacao_no_082-18_-_cameras_de_seguranca_rua_nambu.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1476/dile_-_indicacao_no_082-18_-_cameras_de_seguranca_rua_nambu.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda implantação de câmeras de segurança Rua Nambu, mais precisamente próximo ao CMEI Diva Martins e Escola Municipal Nossa Senhora Do Sagrado Coração, no Bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1477/lourdes_-_indicacao_no_083-18_-_mao_dupla_octaviano_teixeira_dos_santos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1477/lourdes_-_indicacao_no_083-18_-_mao_dupla_octaviano_teixeira_dos_santos.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos para alterar o sentido do transito que esta mão única, para mão dupla na Rua Octaviano Teixeira dos Santos, mais precisamente entre as ruas Maringá e União da Vitória.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1478/fran-_indicacao_no_084-18_-_estacionamento_av_luiz_antonio_faedo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1478/fran-_indicacao_no_084-18_-_estacionamento_av_luiz_antonio_faedo.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que através do Setor Competente, proceda estudos no sentido de viabilizar a alteração das vagas de estacionamento em paralelo para estacionamento a 45º na Avenida Julio Assis Cavalheiro, mais precisamente no trecho próximo ao Edifício Leonardo Da Vinci e a Retifica Sanderson.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1479/pedro_-_indicacao_no_085-18-_faixa_elevada_rua_antonio_carneiro_neto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1479/pedro_-_indicacao_no_085-18-_faixa_elevada_rua_antonio_carneiro_neto.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda  instalação de Faixa Elevada na Rua Tenente Camargo, mais precisamente nas do Supermercado Vitória e proximidades da Igreja Quadrangular.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1480/evandro_-_indicacao_no_086-18-_ponto_de_onibus_na_upa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1480/evandro_-_indicacao_no_086-18-_ponto_de_onibus_na_upa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a construção de um ponto de ônibus em frente a Unidade de Pronto Atendimento – Upa 24 Horas.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1481/aires_-_indicacao_no_087-18_-_estarada_linha_macagnan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1481/aires_-_indicacao_no_087-18_-_estarada_linha_macagnan.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias na estrada Comunidade Linha Macagnan.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1482/lourdes_-_indicacao_no_088-18_-_calcamento_ponte_nova_e_barra_bonita.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1482/lourdes_-_indicacao_no_088-18_-_calcamento_ponte_nova_e_barra_bonita.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação com pedras irregulares da Comunidade Barra Bonita até a comunidade de Ponte.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1483/fran-_indicacao_no_089-18_-_denominacao_rua_entre_o_cre_e_loteamento_esperanca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1483/fran-_indicacao_no_089-18_-_denominacao_rua_entre_o_cre_e_loteamento_esperanca.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que através do Setor Competente, proceda denominação da via publica localizada entre o Centro Regional De Especialidades – CRE e o Loteamento Esperança.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1484/rodrigo_-_indicacao_no_090-18-_grama_sintetica_nos_playgrounds.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1484/rodrigo_-_indicacao_no_090-18-_grama_sintetica_nos_playgrounds.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda instalação de playgrounds  com grama sintética nos seguintes parques: Parque Ambiental Jorge Backes- Lago Alvorada, Parque Boa Vista - bairro Industrial, Bosque Ambiental - bairro Primavera, Parque Lago Das Torres – Padre Ulrico e no Parque Ambiental e de Lazer da Cidade Norte. Tendo como modelo o playground localizado na praça Eduardo Virmond Suplicy.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1485/pedro_-_indicacao_no_091-18-_faixa_elevada_rua_tenente_camargo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1485/pedro_-_indicacao_no_091-18-_faixa_elevada_rua_tenente_camargo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda  instalação de faixa elevada na Rua Tenente Camargo, mais precisamente nas proximidades da Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1486/pedro_-_indicacao_no_092-18_-_asfalto_travessa_turmina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1486/pedro_-_indicacao_no_092-18_-_asfalto_travessa_turmina.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias com pavimentação asfaltica na Travessa Turmina, no bairro Presidente Kennedy.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1487/rodrigo_-_indicacao_no_093-18_-_radar_av_guiomar_lopes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1487/rodrigo_-_indicacao_no_093-18_-_radar_av_guiomar_lopes.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a instalação de um radar eletrônico na Avenida Guiomar Lopes, mais precisamente nas proximidades da Farmácia Cristo Rei.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1488/rodrigo_-_indicacao_no_094-18_-_pavimentacao_asfaltica_rua_maravilha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1488/rodrigo_-_indicacao_no_094-18_-_pavimentacao_asfaltica_rua_maravilha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfaltica na rua Maravilha, no bairro São Cristovão.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1489/aires_-_indicacao_no_095-18_-_poco_artesiano_agua_vermelha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1489/aires_-_indicacao_no_095-18_-_poco_artesiano_agua_vermelha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, perfuração de um poço artesiano na Comunidade Água Vermelha.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1490/rodrigo_-_indicacao_no_096-18_-_pavimentacao_travessa_las_palmas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1490/rodrigo_-_indicacao_no_096-18_-_pavimentacao_travessa_las_palmas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfaltica na Travessa Lás Palmas, no Bairro Júpiter.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1491/rodrigo_-_indicacao_no_097-18_-_tapa_buracos_rua_mato_grosso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1491/rodrigo_-_indicacao_no_097-18_-_tapa_buracos_rua_mato_grosso.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda operação tapa buracos na Rua Mato Grosso, bairro Vila Nova.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>PEDRO TUFÃO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1492/pedro_-_indicacao_no_098-18_-_pavimentacao_rua_teresopolis_ate_o_contorno_leste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1492/pedro_-_indicacao_no_098-18_-_pavimentacao_rua_teresopolis_ate_o_contorno_leste.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda  pavimentação asfaltica na Rua Teresópolis até o novo Contorno Leste, passando pela Comunidade Linha São Marcos.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1493/lourdes_-_indicacao_no__099-18-_pavimentacao_rua_sao_matheus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1493/lourdes_-_indicacao_no__099-18-_pavimentacao_rua_sao_matheus.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica na Rua São Matheus, no Bairro Industrial.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1494/lourdes_-_indicacao_no__100-18-_tapa_buracos_rua_pernambuco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1494/lourdes_-_indicacao_no__100-18-_tapa_buracos_rua_pernambuco.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda operação tapa buracos na Rua Pernambuco.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1495/daniela_e_aires_-_indicacao_no_101-18-_pavimentacao_asfaltiva_elisio_vetorello.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1495/daniela_e_aires_-_indicacao_no_101-18-_pavimentacao_asfaltiva_elisio_vetorello.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica na Rua Elísio Vetorello, no Bairro Júpiter_x000D_
 .</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1496/lourdes_-_indicacao_no_102-18-_placa_indicativa_ubs_seminario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1496/lourdes_-_indicacao_no_102-18-_placa_indicativa_ubs_seminario.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar a implantação de placa indicativa na Unidade Básica de Saúde do Bairro Seminário</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1498/rodrigo_-_indicacao_no_103-18_-_pavimentacao_asfaltica_rua_argentino_salvatti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1498/rodrigo_-_indicacao_no_103-18_-_pavimentacao_asfaltica_rua_argentino_salvatti.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica na Rua Rua Argentino Salvatti, no bairro Antônio de Paiva Cantelmo.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1499/elenir-_indicacao_no_104-18-_ponto_de_onibus_apae.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1499/elenir-_indicacao_no_104-18-_ponto_de_onibus_apae.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar a implantação de um ponto de ônibus na frente da APAE - Associação de Pais e Amigos dos Excepcionais de Francisco Beltrão.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1500/elenir-_indicacao_no_105-18_-_pavimentacao_alameda_gralha_azul.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1500/elenir-_indicacao_no_105-18_-_pavimentacao_alameda_gralha_azul.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica na Alameda Gralha Azul, mais precisamente em frente a Escola Municipal Professor Pedro Algeri.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1507/silmar__-_indicacao_no__106-18_-_alargamento_rua_palmas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1507/silmar__-_indicacao_no__106-18_-_alargamento_rua_palmas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda estudos visando a readequação da largura da Rua Palmas, mais precisamente trecho entre as Ruas Antonio Carneiro Neto e Alagoas.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1508/evandro_-_indicacao_no_107-18_-_iluminacao_praca_vila_nova.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1508/evandro_-_indicacao_no_107-18_-_iluminacao_praca_vila_nova.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias na iluminação pública da praça do Bairro Vila Nova</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1509/lourdes_-_indicacao_no_108-18-_ar_condicionado_cmei_luiz_carlos_-_tio_didio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1509/lourdes_-_indicacao_no_108-18-_ar_condicionado_cmei_luiz_carlos_-_tio_didio.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar a instalação de um aparelho de ar condicionado na brinquedoteca  do CMEI Luiz Carlos Santos da Silva – Tio Didio.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1510/rodrigo_-_indicacao_no__109-18_-_melhorias_campo_menino_jesus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1510/rodrigo_-_indicacao_no__109-18_-_melhorias_campo_menino_jesus.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda colocação de palanques de concreto para instalação de telas de proteção, bem como efetuar serviços de drenagem com maquinas nos arredores do campo de futebol da Comunidade Menino Jesus.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1511/rodrigo_-_indicacao_no_110-18-_pavimentacao_asfaltica_travessa_petronio_de_moraes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1511/rodrigo_-_indicacao_no_110-18-_pavimentacao_asfaltica_travessa_petronio_de_moraes.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica na Travessa Petrônio de Moraes, bairro Miniguaçu.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1514/lourdes_-_indicacao_no__111-18-_ponte_rio_ligacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1514/lourdes_-_indicacao_no__111-18-_ponte_rio_ligacao.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda reconstrução da ponte próximo a fazenda do Chico, na Comunidade Rio Ligação.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1521/lourdes_-_indicacao_no__112-18-_melhorias_na_estrada_ponte_nova.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1521/lourdes_-_indicacao_no__112-18-_melhorias_na_estrada_ponte_nova.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias nas estradas da Comunidade Ponte Nova do Cotegipe, bem como melhorias nas estradas que dão acesso as propriedades de João Oliveira e vizinhança.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1522/elenir-_indicacao_113-18_-_tapa_buracos_rua_bolivia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1522/elenir-_indicacao_113-18_-_tapa_buracos_rua_bolivia.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda operação tapa buracos com urgência na Rua Bolívia, no bairro Luther King.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1523/lourdes_-_indicacao_no__114-18_-_melhorias_na_estrada_rio_saltinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1523/lourdes_-_indicacao_no__114-18_-_melhorias_na_estrada_rio_saltinho.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias nas estradas vicinais da Comunidade Rio Saltinho, bem como melhorias nas estradas que dão acesso as propriedades de Daniel Richard.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1524/aires_-_indicacao_no_115-18_-_plantio_de_flores.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1524/aires_-_indicacao_no_115-18_-_plantio_de_flores.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda estudos no sentido de viabilizar plantio de flores nos vasos da Avenida Julio Assis Cavalheiro, bem como proceder a limpeza das lixeiras.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1525/dile_-_indicacao_no_116-18_-_tela_campo_rio_saudade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1525/dile_-_indicacao_no_116-18_-_tela_campo_rio_saudade.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda a colocação de telas de proteção no campo de futebol suíço da Comunidade Rio Saudeda.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1526/rodrigo_-_indicacao_no_117-18_-_brinquedos_cmei_diva_martins.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1526/rodrigo_-_indicacao_no_117-18_-_brinquedos_cmei_diva_martins.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda aquisição de brinquedos educativos e materiais pedagógicos para o CMEI Diva Martins</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1527/rodrigo_-_indicacao_no_118-18_-_ponte_linha_jandira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1527/rodrigo_-_indicacao_no_118-18_-_ponte_linha_jandira.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a reconstrução da ponte da Comunidades Linha Jandira.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1528/pedro_-_indicacao_no_119-18_-_denominacao_de_via_zoraide.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1528/pedro_-_indicacao_no_119-18_-_denominacao_de_via_zoraide.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a alteração do nome da “Avenida Getulio Vargas” para “Zoraide Rodrigues Martins”, no bairro Cristo Rei, tendo em Vista que no Bairro São Miguel existe uma via com a denominação de Avenida Presidente Getulio Vargas.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1529/lourdes_-_indicacao_no__120-18-_melhorias_na_estrada_familia_back.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1529/lourdes_-_indicacao_no__120-18-_melhorias_na_estrada_familia_back.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias nas estradas que dão acesso as propriedades da Família Back, na Comunidade Barra Bonita.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1530/rodrigo_-_indicacao_no_121-18_-_melhorias_estradas_vicinais_km_20_e_propriedades.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1530/rodrigo_-_indicacao_no_121-18_-_melhorias_estradas_vicinais_km_20_e_propriedades.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente que proceda melhorias com cascalhamento e patrolamento nas estradas vicinais da Comunidade Km 20 que dão acesso as propriedades de João Vargas, Léo Prolo e Nilo Nese.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1531/dile_-_indicacao_no_122-18-_melhorias_clube_de_maes_barra_escondida.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1531/dile_-_indicacao_no_122-18-_melhorias_clube_de_maes_barra_escondida.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda as seguintes melhorias no Clube de Mães da Comunidade Barra Escondida:_x000D_
 - Colocação de Padrão de Luz;_x000D_
 - Pintura;_x000D_
 - Reforma em geral;</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1532/elenir-_indicacao_no_123-18-_melhorias_rua_beija_flor_e_tucano_-_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1532/elenir-_indicacao_no_123-18-_melhorias_rua_beija_flor_e_tucano_-_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias nas Ruas Beija Flor e Tucano, bem como a construção de passeios públicos, no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1533/evandro_-_indicacao_no_124-18_-_vigia_para_o_arrudao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1533/evandro_-_indicacao_no_124-18_-_vigia_para_o_arrudao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos visando a possibilidade de ceder um vigia para o Ginásio De Esportes Arrudão.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1534/rodrigo_-_indicacao_no_125-18_-_pavimentacao_asfaltica_pensilvania.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1534/rodrigo_-_indicacao_no_125-18_-_pavimentacao_asfaltica_pensilvania.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica na Rua Pensilvânia, treco entre os Bairros Jardim Virginia e Aeroporto.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1535/camilo-_indicacao_no_126-18_-_orientacao_sobre_fogueiras.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1535/camilo-_indicacao_no_126-18_-_orientacao_sobre_fogueiras.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda estudos no sentido de orientar as Escolas Municipais a não realizarem a queima da madeira em fogueiras de Festas Juninas.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1536/ze_carlos_-_indicacao_no_127-18-_rotatoria_av_cristo_rei_e_rua_nossa_senhora_das_gracas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1536/ze_carlos_-_indicacao_no_127-18-_rotatoria_av_cristo_rei_e_rua_nossa_senhora_das_gracas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda estudos no sentido de viabilizar a implantação uma rotatória no cruzamento entre a Avenida Cristo Rei com a Rua Nossa Senhora das Graças, no bairro Cango.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1537/aires_-_indicacao_no_128-18-_dedetizar_cmei_e_escola.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1537/aires_-_indicacao_no_128-18-_dedetizar_cmei_e_escola.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda dedetização nas Escolas Municipais e dos Centros Municipais de Educação Infantil (CMEIs) do Município.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1538/pedro_-_indicacao_no_129-18-_melhorias_na_iluminacao_distrito_dante_manfor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1538/pedro_-_indicacao_no_129-18-_melhorias_na_iluminacao_distrito_dante_manfor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias na iluminação do Distrito Industrial Dante Manfrio, no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1539/pedro_-_indicacao_no_130-18-_ponte_rio_lonqueador_e_rua_ponta_grossa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1539/pedro_-_indicacao_no_130-18-_ponte_rio_lonqueador_e_rua_ponta_grossa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda construção de uma ponte sobre o Rio Lonqueador passando pela Rua Ponta Grossa.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1540/silmar__-_indicacao_no__131-18-_melhorias_escola_germano_meyer_do_marrecas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1540/silmar__-_indicacao_no__131-18-_melhorias_escola_germano_meyer_do_marrecas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que estudos no sentido de viabilizar as seguintes melhorias na Escola Municipal Germano Meyer, no bairro Marrecas:_x000D_
 - Reparos na quadra poliesportiva;_x000D_
 - consertos de muros e portões.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1541/elenir-_indicacao_no_132-18_-recapagem_rua_ortigueira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1541/elenir-_indicacao_no_132-18_-recapagem_rua_ortigueira.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda recapagem asfaltica na Rua Ortigueira, no bairro São Cristovão.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1542/elenir-_indicacao_no_133-18_-melhorias_rua_pica_pau_e_maranata_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1542/elenir-_indicacao_no_133-18_-melhorias_rua_pica_pau_e_maranata_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda as seguintes melhorias no bairro Padre Ulrico:_x000D_
 - recapagem asfaltica Rua Pica-Pau esquina com a Rua Maranata;_x000D_
 - construção de passeios públicos de na Rua Pica-Pau.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1543/elenir-_indicacao_no_134-18_-_boca_de_lobo_rua_ponta_grossa_e_xerem.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1543/elenir-_indicacao_no_134-18_-_boca_de_lobo_rua_ponta_grossa_e_xerem.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda readequação da boca de lobo existente na Rua Ponta Grossa, esquina com a Rua Xerém, no bairro Presidente Kennedy .</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1544/camilo-_indicacao_no_135-18-_sobre_requerimento_86-18.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1544/camilo-_indicacao_no_135-18-_sobre_requerimento_86-18.doc</t>
   </si>
   <si>
     <t>INDICAR, à Presidência da Câmara Municipal de Vereadores, que encaminhe à Promotoria Pública a resposta do Requerimento nº 086/18 encaminhado ao Executivo Municipal na data de 10 de abril de 2018, o qual solicita informações do motivo que não foram regulamentadas as seguintes Lei:_x000D_
 _x000D_
 •	LEI MUNICIPAL N.º 4.483, DE 8 DE JUNHO DE 2017 Dispõe sobre a obrigatoriedade da divulgação da lista de pacientes que aguardam por consultas com especialistas, exames em geral e cirurgias na rede pública no Município de Francisco Beltrão, e dá outras providências._x000D_
 _x000D_
 •	LEI MUNICIPAL N.º 4.493, DE 13 DE JULHO DE 2017 que Determina a divulgação, por meio eletrônico da relação de medicamentos disponíveis na rede municipal de saúde de Francisco Beltrão – Estado do Paraná.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1545/lourdes_-_indicacao_no__136-18-_porta_automatica_na_prefeitura.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1545/lourdes_-_indicacao_no__136-18-_porta_automatica_na_prefeitura.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar a instalação de uma porta automática de vidro no prédio da Prefeitura.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1546/pedro_-_indicacao_no_137-18-_melhorias_distrito_de_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1546/pedro_-_indicacao_no_137-18-_melhorias_distrito_de_nova_concordia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias nos passeios públicos, bem como melhorias nas vias do Distrito de Nova Concórdia..</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1547/elenir-_indicacao_138-18_-_instalacao_de_semaforos_ponta_grossa_tenente_camargo_romeu_lauro_werlang_e_luiz_antonio_faedo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1547/elenir-_indicacao_138-18_-_instalacao_de_semaforos_ponta_grossa_tenente_camargo_romeu_lauro_werlang_e_luiz_antonio_faedo.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, através do Departamento Beltronense de Trânsito - DEBETRAN, que proceda estudos no sentido de viabilizar a instalação de instrumentos de transito nos seguintes locais:_x000D_
 - Instalação de semáforo para pedestre no cruzamento das Ruas Tenente Camargo com a Romeu Lauro Werlang;_x000D_
 - Instalação de um semáforo no cruzamento das Ruas São Paulo com Ponta Grossa;_x000D_
 - Instalação de um semáforo no cruzamento da Rua Ponta Grossa com a Avenida                      Luiz Antônio Faedo.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1548/pedro_-_indicacao_no_139-18_-_melhorias_aparelhos_academia_lago_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1548/pedro_-_indicacao_no_139-18_-_melhorias_aparelhos_academia_lago_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda reparos nos aparelhos da Academia ao Ar Livre, bem como reparos nas barras de alongamento do Parque Jorge Backes - Lago Alvorada.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1549/silmar__-_indicacao_no_140-18-_modernizacao_e_eficientizacao__no_sistema_de_iluminacao_publica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1549/silmar__-_indicacao_no_140-18-_modernizacao_e_eficientizacao__no_sistema_de_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda implementação de um conjunto de ações visando modernização e eficientização  no sistema de iluminação publica das seguintes vias:_x000D_
 - Avenida União da Vitória;_x000D_
 - Rua Porto Alegre;_x000D_
 - Rua Florianópolis;_x000D_
 - Avenida Antônio de Paiva Cantelmo, trecho entre as Ruas Tenente Camargo e a Florianópolis;_x000D_
 - Rua São Paulo</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1550/lourdes_-_indicacao_no__141-18_-_melhorias_cemiterio_ponte_nova_e_barra_escondida.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1550/lourdes_-_indicacao_no__141-18_-_melhorias_cemiterio_ponte_nova_e_barra_escondida.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda obras de melhorias nos cemitérios das Comunidades Ponte Nova do Cotegipe e Barra Escondida.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1551/rodrigo_-_indicacao_no_142-18-_marginal_prolongamento_julio_assis_cavalheiro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1551/rodrigo_-_indicacao_no_142-18-_marginal_prolongamento_julio_assis_cavalheiro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido da viabilidade de construção de uma via marginal no prolongamento da Avenida Júlio Assis Cavalheiro (lado esquerdo), trecho a partir da Unipar até o trevo.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1552/rodrigo_-_indicacao_no__143-18_-_ponte__linha_pagnoncelli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1552/rodrigo_-_indicacao_no__143-18_-_ponte__linha_pagnoncelli.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias na ponte da Comunidades  linha Pagnoncelli.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1553/rodrigo_-_indicacao_no__144-18_-_reforma_ponte_nova_concordia_e_linha_liston.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1553/rodrigo_-_indicacao_no__144-18_-_reforma_ponte_nova_concordia_e_linha_liston.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda reforma na ponte que liga as Comunidades Nova Concórdia a Linha Liston.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1554/lourdes_-_indicacao_no_145-18-_obras_de_restauracao_predio_da_apmi_km20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1554/lourdes_-_indicacao_no_145-18-_obras_de_restauracao_predio_da_apmi_km20.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar obras de restauração o prédio  da APMI, atualmente utilizado pela panificadora na Comunidade do Km 20.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1555/rodrigo_-_indicacao_no__146-18-_bueiro_barra_bonita.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1555/rodrigo_-_indicacao_no__146-18-_bueiro_barra_bonita.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda substituição do bueiro na Comunidade Barra Bonita, mais precisamente próximo a propriedade do Schmitz.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1556/rodrigo_-_indicacao_no__147-18_-_poste_de_energia_rua_ponta_grossa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1556/rodrigo_-_indicacao_no__147-18_-_poste_de_energia_rua_ponta_grossa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a implantação do poste de energia para iluminação pública na Rua Ponta Grossa, mais precisamente próximo a residência nº 800, no bairro Presidente Kennedy.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1557/dile_-_indicacao_no_148-18-_iluminacao_santa_barbara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1557/dile_-_indicacao_no_148-18-_iluminacao_santa_barbara.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda a implantação de pontos de energia para iluminação pública no Conjunto Habitacional, na Comunidade Santa Bárbara.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1558/pedro_-_indicacao_no_149-18-_pavimentacao_ruas_pinheirao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1558/pedro_-_indicacao_no_149-18-_pavimentacao_ruas_pinheirao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda  pavimentação asfáltica nas seguintes vias públicas do Bairro Pinheirão:_x000D_
 •	Rua Sorocaba;_x000D_
 •	Rua Aracajú;_x000D_
 •	Rua Osasco;_x000D_
 •	Rua Botucatú;_x000D_
 Rua Amapá.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1559/fran-_indicacao_no_150-18-_faixa_elevada_luiz_antonio_faedo_e_sentido_unico_clevelandia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1559/fran-_indicacao_no_150-18-_faixa_elevada_luiz_antonio_faedo_e_sentido_unico_clevelandia.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que através do Departamento Beltronense de Trânsito - Debetran, proceda as seguintes melhorias:_x000D_
 - Implantação de uma faixa elevada na Av. Luiz Antônio Faedo, mais precisamente próximo ao Posto Toscan;_x000D_
 - Estudos para implantação do sentido única na Rua Clevelândia, trecho entre as Ruas Alagoas e Minas Gerais.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1560/rodrigo_-_indicacao_no_151-18_-_pavimentacao_asfaltica_maximiliano_folador_e_joao_pedro_mazaro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1560/rodrigo_-_indicacao_no_151-18_-_pavimentacao_asfaltica_maximiliano_folador_e_joao_pedro_mazaro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica nas Ruas Maximiliano Folador e João Pedro Mazaro, no bairro Antônio de Paiva Cantelmo.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1561/rodrigo_-_indicacao_no_152-18-_pavimentacao_vias_bairro_sadia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1561/rodrigo_-_indicacao_no_152-18-_pavimentacao_vias_bairro_sadia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica nas Ruas Luiz Soeter e Hilário Ecker, no bairro Sadia.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1562/rodrigo_-_indicacao_no_153-18-_melhorias_rua_blumenal_brusque_e_manoel_vieira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1562/rodrigo_-_indicacao_no_153-18-_melhorias_rua_blumenal_brusque_e_manoel_vieira.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias na pavimentação asfáltica, bem como melhorias na iluminação pública das Ruas Blumenau, Brusque e Manoel Vieira, no Bairro Industrial .</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1563/daniela-_indicacao_no__154-18_-_bueiro_sessao_progresso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1563/daniela-_indicacao_no__154-18_-_bueiro_sessao_progresso.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda reabertura e colocação de bueiro na estrada que liga a Sessão Progresso a Vargem Alegre, mais precisamente na Linha Gorciziak.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1564/lourdes_-_indicacao_no__155-18_-_iluminacao_campo_km20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1564/lourdes_-_indicacao_no__155-18_-_iluminacao_campo_km20.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda implantação de iluminação no campo de futebol Ouro Verde, na Comunidade Km 20.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1565/rodrigo_-_indicacao_no_156-18-_melhorias_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1565/rodrigo_-_indicacao_no_156-18-_melhorias_rio_tuna.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias com cascalhamento nas estradas da Comunidade Rio Tuna, mais precisamente na estrada que da acesso a propriedade da família Zanini.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1566/ze_carlos_-_indicacao_no_157-18_-__denominacao_dom_agenor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1566/ze_carlos_-_indicacao_no_157-18_-__denominacao_dom_agenor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos para alterar a denominação da Rua do Seminário passando a denominar “Rua Dom Agenor Girardi”.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1567/aires_-_indicacao_no__158-18-_pavimentacao_rua_nossa_senhora_da_salete.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1567/aires_-_indicacao_no__158-18-_pavimentacao_rua_nossa_senhora_da_salete.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfáltica da Rua Nossa Senhora da Salete, no Bairro da Cango.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1568/ze_carlos_-_indicacao_no_159-18_-_denominacao_de_vias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1568/ze_carlos_-_indicacao_no_159-18_-_denominacao_de_vias.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda denominação de vias e espaços públicos com o nome dos seguintes servidores públicos pioneiros:</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1569/rodrigo_-_indicacao_no_160-_18-_pavimentacao_rua_francisco_borghesan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1569/rodrigo_-_indicacao_no_160-_18-_pavimentacao_rua_francisco_borghesan.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfaltica na Rua Francisco Borghesan, no bairro Júpiter.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1579/camilo-_indicacao_no__161-18_-_melhoria_cmei_herbert_de_souza.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1579/camilo-_indicacao_no__161-18_-_melhoria_cmei_herbert_de_souza.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias no piso do playground do CMEI Herbert De Souza “Betinho”, no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1580/rodrigo_-_indicacao_no_162-18_-__tapa_buracos_guanabara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1580/rodrigo_-_indicacao_no_162-18_-__tapa_buracos_guanabara.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda operação tapa buracos nas Rua São Marcos, Santa Catarina e adjacentes, bairro Guanabara.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1581/elenir-_indicacao_no__162-18_-_rede_de_esgoto_jose_de_alencar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1581/elenir-_indicacao_no__162-18_-_rede_de_esgoto_jose_de_alencar.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda implantação da rede de esgoto sanitário na Rua José de Alencar, no bairro Novo Mundo.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1582/silmar__-_indicacao_no_164-18_-_melhorias_cmei_professora_ivanir_de_albuquerque.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1582/silmar__-_indicacao_no_164-18_-_melhorias_cmei_professora_ivanir_de_albuquerque.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que estudos no sentido de viabilizar as seguintes melhorias no CMEI Professora Ivanir De Albuquerque, no bairro Cristo Rei:_x000D_
 - espaço aberto para instalação de cama elástica;_x000D_
 - instalação do formo industrial;_x000D_
 - colocação de piso emborrachado na rampa de acesso;_x000D_
 - instalação de piso laminado no berçário.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1583/aires_-_indicacao_no_165-18_-_melhorias_linha_isvaldo_cruz.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1583/aires_-_indicacao_no_165-18_-_melhorias_linha_isvaldo_cruz.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias na estrada vicinal da Comunidade Linha Osvaldo Cruz, bem como melhorias nas estradas que dão acesso as propriedades de Vilmar Bilibiu e Keila Lima.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1584/daniela-_indicacao_no_166-18_-_melhorias_estrada_aterro_sanitario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1584/daniela-_indicacao_no_166-18_-_melhorias_estrada_aterro_sanitario.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias com na estrada que da acesso ao Aterro Sanitário, na Linha Menino Jesus.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1585/pedro_-_indicacao_no_167-18_-_asfalto_rua_santa_monica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1585/pedro_-_indicacao_no_167-18_-_asfalto_rua_santa_monica.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias com pavimentação asfaltica na Rua Santa Monica, no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1586/pedro_-_indicacao_no_168-18_-_asfalto_marechal_hermes_da_fonseca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1586/pedro_-_indicacao_no_168-18_-_asfalto_marechal_hermes_da_fonseca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias com pavimentação asfaltica na Rua Marechal Hermes da Fonseca, no Bairro São Miguel.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1587/camilo-_indicacao_no_169-18_-_redutor_de_velocidade_rua_joao_pessoa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1587/camilo-_indicacao_no_169-18_-_redutor_de_velocidade_rua_joao_pessoa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda implantação de redutor de velocidade na Rua João Pessoa, no bairro Presidente Kennedy, mais precisamente em frente a Capela Mortuária Cristo Ressuscitado .</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1588/ze_carlos_-_indicacao_no_170-18_-_rotatoria_atilio_fontana_com_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1588/ze_carlos_-_indicacao_no_170-18_-_rotatoria_atilio_fontana_com_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do DEBETRAN - Departamento Beltronense de Trânsito, que proceda estudos no sentido de viabilizar a implantação uma rotatória ou semáforo no cruzamento entre a Avenida Atílio Fontana com a Rua São Cristovão.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1592/lourdes_-_indicacao_no_174-18_-_lixeira_comunidade_santo_isidoro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1592/lourdes_-_indicacao_no_174-18_-_lixeira_comunidade_santo_isidoro.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda instalação de lixeira na Comunidade Santo Isidoro.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1593/silmar__-_indicacao_no_175-18_-_restauracao_de_vias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1593/silmar__-_indicacao_no_175-18_-_restauracao_de_vias.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda restauração do asfalto das seguintes vias:_x000D_
 - Av. Porto Alegre;_x000D_
 - Av. Atílio Fontana;_x000D_
 - Av. União da Vitória;_x000D_
 - Rua Palmas;_x000D_
 - Rua Taubaté;_x000D_
 - Rua Mandaguari</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1594/lourdes_-_indicacao_no_176-18_-_melhorias_parque_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1594/lourdes_-_indicacao_no_176-18_-_melhorias_parque_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, as seguintes melhorias no Parque Alvorada Jorge Backes:_x000D_
 - Reforma das taipas;_x000D_
 - colocação de cerca em volta do lago;_x000D_
 - melhorias na arborização e paisagismo.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1595/rodrigo_-_indicacao_no_177-18_-_tapa_buracos_rua_fortaleza.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1595/rodrigo_-_indicacao_no_177-18_-_tapa_buracos_rua_fortaleza.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda operação tapa buracos na Rua Fortaleza, Bairro pinheirão</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1598/rodrigo_-_indicacao_no_178-18-_tendas_para_escolas_e_cmei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1598/rodrigo_-_indicacao_no_178-18-_tendas_para_escolas_e_cmei.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar aquisição de tendas para atender as demandas das Escolas Municipais e os Centros Municipais de Educação Infantil – CMEI.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1599/ze_carlos_-_indicacao_no__179-18-_rotatoria_erexim_e_general_osorio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1599/ze_carlos_-_indicacao_no__179-18-_rotatoria_erexim_e_general_osorio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda estudos no sentido de viabilizar a implantação uma rotatória ou semáforo no cruzamento entre a Rua Erexim com Avenida General Osório, no bairro da Cango.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1600/aires_-_indicacao_no__180-18-_pavimentacao_travessa_graciosa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1600/aires_-_indicacao_no__180-18-_pavimentacao_travessa_graciosa.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfáltica na Travessa Graciosa, no Bairro São Cristovão.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1601/aires_-_indicacao_no_181-18-_melhorias_linha_farroupilha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1601/aires_-_indicacao_no_181-18-_melhorias_linha_farroupilha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda recuperação da estrada vicinal da Comunidade Linha Farroupilha.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1602/elenir-_indicacao_no__182-18-_agua_no_rio_do_mato.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1602/elenir-_indicacao_no__182-18-_agua_no_rio_do_mato.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda serviço de desobstrução no encanamento da caixa d’água que abastece a Comunidade Rio do Mato.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1603/elenir-_indicacao_no_183-18-_recapagem_asfaltica_nas_ruas_florenca_toscana_e_verona.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1603/elenir-_indicacao_no_183-18-_recapagem_asfaltica_nas_ruas_florenca_toscana_e_verona.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda recapagem asfaltica nas Ruas Florença, Toscana e Verona, no bairro Jardim Itália.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1604/rodrigo_-_indicacao_no_184-18-_pavimentacao_asfaltica_na_travessa_oito_e_rua_catanduvas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1604/rodrigo_-_indicacao_no_184-18-_pavimentacao_asfaltica_na_travessa_oito_e_rua_catanduvas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica na Travessa Oito e Rua Catanduvas no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1605/aires_-_indicacao_no___185-18_-_melhorias_loteamento_alto_da_conquista.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1605/aires_-_indicacao_no___185-18_-_melhorias_loteamento_alto_da_conquista.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar as seguintes melhorias no Loteamento Alto da Conquista, no Bairro Água Branca:_x000D_
 - construção de uma praça de lazer;_x000D_
 - melhorias na Rua Presidente Castelo Branco.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1606/rodrigo_-_indicacao_no_186-18-_pavimentacao_asfaltica_rua_chile.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1606/rodrigo_-_indicacao_no_186-18-_pavimentacao_asfaltica_rua_chile.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar o alargamento da Rua Chile, no bairro Vila Nova, bem como realizar a pavimentação asfáltica, conforme abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1607/rodrigo_-_indicacao_no_187-18-_faixa_elevada_rua_rua_abdul_sebastiao_pollmann_cemiterio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1607/rodrigo_-_indicacao_no_187-18-_faixa_elevada_rua_rua_abdul_sebastiao_pollmann_cemiterio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a colocação de faixa elevada na Rua Abdul Sebastião Pollmann, mais precisamente próximo ao Cemitério, Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1608/rodrigo_-_indicacao_no_188-18-_lixeira_rua_tenente_camargo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1608/rodrigo_-_indicacao_no_188-18-_lixeira_rua_tenente_camargo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda instalação de lixeiras na Rua Tenente Camargo, mais precisamente nas proximidades da Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>AIRES TOMAZONI, FRAN SCHMIT</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1609/fran-_indicacao_no_189-18-_calcamento_estrada_casa_mais_vida.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1609/fran-_indicacao_no_189-18-_calcamento_estrada_casa_mais_vida.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que através do Setor Competente, proceda pavimentação com pedras irregulares para atender o trecho da PR 180 (Linha Eva) até Casa mais vida.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1610/ademir_-_indicacao_no_190-18-_abertura_av_pedro_bordum.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1610/ademir_-_indicacao_no_190-18-_abertura_av_pedro_bordum.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a abertura da Avenida Pedro Bordum, ligando o Loteamento Pinheiros e Bairro Antonio de Paiva Cantelmo.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1611/aires_-_indicacao_no__191-18-_pavimentacao_rua_capinzal_e_maximiliano_zancan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1611/aires_-_indicacao_no__191-18-_pavimentacao_rua_capinzal_e_maximiliano_zancan.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfáltica nas Rua Capinzal e Maximiliano Zancan, no Bairro jardim Floresta.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1612/ze_carlos_-_indicacao_no_192-18-_loteamento_terra_nossa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1612/ze_carlos_-_indicacao_no_192-18-_loteamento_terra_nossa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda as seguintes melhorias de infraestrutura no Loteamento Terra Nossa, no bairro Padre Ulrico:_x000D_
 - Abertura de ruas;_x000D_
 - Pavimentação com pedras irregulares;_x000D_
 - Implantação de calçadas;_x000D_
 - Implantação da Rede de esgoto e galerias pluviais;_x000D_
 - Instalação da rede de iluminação publica.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1613/ademir_-_indicacao_no_193-18-_redutor_de_velocidade_rua_jose_do_patrocinio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1613/ademir_-_indicacao_no_193-18-_redutor_de_velocidade_rua_jose_do_patrocinio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda implantação de um redutor de velocidade na rua José do Patrocínio, mais precisamente próximo ao ponto de ônibus, Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1614/dile_-_indicacao_no__194-18-_melhorias_campo_vicente_de_carli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1614/dile_-_indicacao_no__194-18-_melhorias_campo_vicente_de_carli.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias no campo de futebol do Colégio Estadual Professor Vicente de Carli, no Bairro São Miguel.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1615/fran-_indicacao_no_195-18-_melhorias_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1615/fran-_indicacao_no_195-18-_melhorias_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que através do Setor Competente, proceda as seguintes melhorias no Bairro São Cristóvão:_x000D_
 - continuação da canalização do riacho em frente a Capela São Francisco de Assis, viabilizando a ligação com a Rua Formosa;_x000D_
 - Implantação de uma Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1616/ademir_-_indicacao_no_196-18_-_via_rapida_na_avenida_atilio_fontana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1616/ademir_-_indicacao_no_196-18_-_via_rapida_na_avenida_atilio_fontana.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a implantação de uma via rápida na Avenida Atílio Fontana, mais precisamente no semáforo que da acesso ao Bairro jardim Floresta.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1617/fran_e_silmar-_indicacao_no_197-18_-_implantacao_de_academias_ao_ar_livre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1617/fran_e_silmar-_indicacao_no_197-18_-_implantacao_de_academias_ao_ar_livre.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que através do Setor Competente, proceda implantação de quatro Academias ao Ar Livre nos seguintes locais:_x000D_
 - Jardim Itália II;_x000D_
 - Jardim Floresta/Loteamento Primavera;_x000D_
 - Praça Bairro Vila Nova;_x000D_
 - Bairro São Cristovão(anexo ao portal)</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1618/elenir-_indicacao_no_198-18-_pavimentacao_asfaltica_nas_ruas_aurelio_franciscon_e_joao_giachini.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1618/elenir-_indicacao_no_198-18-_pavimentacao_asfaltica_nas_ruas_aurelio_franciscon_e_joao_giachini.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica nas Ruas Aurélio Franciscon e João Giachini, no bairro Nova Petrópolis.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1619/daniela-_indicacao_no_199-18-_recuperacao_estrada_sede_martini.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1619/daniela-_indicacao_no_199-18-_recuperacao_estrada_sede_martini.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda recuperação da estrada que da acesso a Chácara Glória, na Comunidade Sede Martini.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1620/rodrigo_-_indicacao_no_200-18-_faixa_elevada_santa_terezinha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1620/rodrigo_-_indicacao_no_200-18-_faixa_elevada_santa_terezinha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda implantação de uma faixa elevada na Rua Santa Terezinha, esquina com a Avenida Presidente Getulio Vargas, no bairro da Cristo Rei.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1621/ademir_-_indicacao_no_201-18_-_boca_de_lobo_rua_romeu_lauro_werlang.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1621/ademir_-_indicacao_no_201-18_-_boca_de_lobo_rua_romeu_lauro_werlang.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda  instalação de uma boca de lobo, Rua Romeu Lauro Werlang, mais precisamente próximo a Chapeação Ducatron.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1625/rodrigo_-_indicacao_no_202-18_-_faixa_elevada_na_rua_salgado_filho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1625/rodrigo_-_indicacao_no_202-18_-_faixa_elevada_na_rua_salgado_filho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda implantação de uma faixa elevada na Rua Salgado Filho, mais precisamente entre as Ruas Renascença e Enéas Marques, no bairro Marrecas.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1626/leo_-_indicacao_no_203-18-_instrumento_redutor_de_velocidade_na_rua_tenente_camargo_esquina_com_a_rua_brasilia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1626/leo_-_indicacao_no_203-18-_instrumento_redutor_de_velocidade_na_rua_tenente_camargo_esquina_com_a_rua_brasilia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar a implantação de um instrumento redutor de velocidade na Rua Tenente Camargo, esquina com a Rua Brasília, no bairro Presidente Keneddy.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>ADEMIR WALENDOLFF, Dile Tonello</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1627/ademir_e_dile-_indicacao_no_204-18-_abertura_da_rua_marechal_hermes_da_fonseca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1627/ademir_e_dile-_indicacao_no_204-18-_abertura_da_rua_marechal_hermes_da_fonseca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a abertura da Rua Marechal Hermes da Fonseca, ligando o Bairro São Miguel ao Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1628/lourdes_-_indicacao_no__205-18-_aquisicao_de_um_trator_e_uma_ensiladeria_para_a_comunidade_cabeceira_do_rio_do_mato.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1628/lourdes_-_indicacao_no__205-18-_aquisicao_de_um_trator_e_uma_ensiladeria_para_a_comunidade_cabeceira_do_rio_do_mato.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar a aquisição de um trator e uma ensiladeria para a Comunidade Cabeceira do Rio do mato.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1629/elenir-_indicacao_no_206-18_novo_mundo_-_melhorias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1629/elenir-_indicacao_no_206-18_novo_mundo_-_melhorias.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda as seguintes melhorias e obras no Bairro Novo Mundo e adjacentes:</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1630/dile_-_indicacao_no__207-18_-_passeio_publico_rua_tabajara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1630/dile_-_indicacao_no__207-18_-_passeio_publico_rua_tabajara.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda construção de passeio público  na Rua Tabajara, trecho entre a Rua Tupiniquim até a Unidade de Saúde da Família, no bairro novo Mundo.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1631/elenir-_indicacao_no_208-18_-_itinerante_de_onibus_rua_sao_paulo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1631/elenir-_indicacao_no_208-18_-_itinerante_de_onibus_rua_sao_paulo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, após estudos junto a empresa concessionária que presta serviço de transporte coletivo urbano no Município, Guancino Transporte Coletivo, para que se estenda o itinerário do ônibus passando pela Rua são Paulo, mais precisamente no ponto em frente a Eletrônica do Miro.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1632/lourdes_-_indicacao_no__209-18_-_cursos_de_corte_e_costura_para_o_clube_de_maes_da_comunidade_volta_grande_do_marrecas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1632/lourdes_-_indicacao_no__209-18_-_cursos_de_corte_e_costura_para_o_clube_de_maes_da_comunidade_volta_grande_do_marrecas.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de realizar cursos de corte e costura para o Clube de Mães da Comunidade Volta Grande do Marrecas</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1633/lourdes_-_indicacao_no_210-18_-_implantacao_de_linha_de_onibus_em_comunidades_do_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1633/lourdes_-_indicacao_no_210-18_-_implantacao_de_linha_de_onibus_em_comunidades_do_interior.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, após estudos junto ao Setor Competente, que proceda estudos junto a empresa concessionária que presta serviço de transporte coletivo urbano no Município, para que se amplie o itinerário dos ônibus passando nas seguintes rotas:_x000D_
 - Comunidades da Linha Hobold, Rio Pedreiro e Rio Pedreirinho_x000D_
 - Comunidade do Divisor, Cabeceira do Rio Tuna e Rio Tuna até Francisco Beltrão.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1634/anildo_-_indicacao_no_211-18_-_melhorias_no_cmei_carmem_vargas_vanin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1634/anildo_-_indicacao_no_211-18_-_melhorias_no_cmei_carmem_vargas_vanin.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda as seguintes melhorias no CMEI Carmem Vargas Vanin:_x000D_
 - Fechamento do Saguão;_x000D_
 - Construção de banheiro próximo ao parque de areia;_x000D_
 - Colocação de espelho nas salas;_x000D_
 - Fornece tintas para a pintura do CMEI</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1635/elenir-_indicacao_no_212-18-_sanepar_ponto_de_atendimento_a_populacao_na_cidade_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1635/elenir-_indicacao_no_212-18-_sanepar_ponto_de_atendimento_a_populacao_na_cidade_norte.doc</t>
   </si>
   <si>
     <t>INDICAR, à Companhia de Saneamento do Paraná – SANEPAR, Agência de Francisco Beltrão, que proceda estudos no sentido de implantar um Ponto de Atendimento à população na Cidade Norte.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1636/elenir-_indicacao_no_213-18-_pavimentacao_travessa_bauru.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1636/elenir-_indicacao_no_213-18-_pavimentacao_travessa_bauru.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica na Travessa Bauru, no Bairro Pinheirão.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1637/elenir-_indicacao_no__214-18-_banheiro_terminal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1637/elenir-_indicacao_no__214-18-_banheiro_terminal.doc</t>
   </si>
   <si>
     <t>, INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda ampliação no horário de atendimento do banheiro público do Terminal Rodoviário até as meio noite.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1638/elenir-_indicacao_no_215-18-_cobertura_feira_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1638/elenir-_indicacao_no_215-18-_cobertura_feira_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de disponibilizar a cobertura para a infraestrutura dos feirantes ambulantes do Bairro São Miguel.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1639/silmar__-_indicacao_no_216-18-_iluminacao_avenida_agua_branca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1639/silmar__-_indicacao_no_216-18-_iluminacao_avenida_agua_branca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda instalação de luminárias na Avenida Água Branca, no Bairro São Cristovão.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1640/lourdes_-_indicacao_no__217-18-_melhorias_comunidade_do_divisor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1640/lourdes_-_indicacao_no__217-18-_melhorias_comunidade_do_divisor.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda obras de melhorias na Comunidade Do Divisor:_x000D_
 - Melhorias no bueiro com tubulação na estrada que liga a Comunidade de Vista Alegre;_x000D_
 - Bueiro com tubulação na estrada que dá acesso a propriedade do Senhor Dionísio Borguesan.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1641/evandro_-_indicacao_no_218-18_-_ponte_rio_erval_do_km_a_pedreirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1641/evandro_-_indicacao_no_218-18_-_ponte_rio_erval_do_km_a_pedreirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a reforma da ponte sobre o rio Erval, localizada próximo a Gralha Azul, sentido Comunidade do Km 8 à Rio Pedreirinho.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1642/evandro_-_indicacao_no_219-18_-_ponte_linha_hobold.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1642/evandro_-_indicacao_no_219-18_-_ponte_linha_hobold.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a reforma da ponte localizado próximo ao cemitério da Comunidade Linha Hobold.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1643/ademir_e_dile-_indicacao_no_220-18_-_semaforo_avenida_presidente_getulio_vargas_com_a_rua_santa_maria_gorete.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1643/ademir_e_dile-_indicacao_no_220-18_-_semaforo_avenida_presidente_getulio_vargas_com_a_rua_santa_maria_gorete.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda implantação do um semáforo no cruzamento da Avenida Presidente Getúlio Vargas com a Rua Santa Maria Gorete, no bairro São Miguel.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1670/lourdes_-_indicacao_no_221-18_-_melhorias_nas_vias_da_vila_rural_gralha_azul.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1670/lourdes_-_indicacao_no_221-18_-_melhorias_nas_vias_da_vila_rural_gralha_azul.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias nas vias da Vila Rural Gralha Azul.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1671/elenir-_indicacao_no_222-18_-_poupatempo_movel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1671/elenir-_indicacao_no_222-18_-_poupatempo_movel.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudo no sentido de implantar um POUPATEMPO Móvel - modalidade de atendimento itinerante, para atender os bairros da Cidade.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1672/elenir-_indicacao_no_223-18_-_melhorias_no_telhado_da_sede_do_clube_de_maes_sao_jose.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1672/elenir-_indicacao_no_223-18_-_melhorias_no_telhado_da_sede_do_clube_de_maes_sao_jose.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias no telhado da sede do Clube de Mães São José, Bairro Vila Nova, localizado no Parque Jayme Canet Júnior.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1673/ademir_-_indicacao_no_224-18-_melhorias_na_escola_na_senhora_de_fatima_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1673/ademir_-_indicacao_no_224-18-_melhorias_na_escola_na_senhora_de_fatima_nova_concordia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda as seguintes obras e melhorias na Escola Nª Senhora de Fátima, da Comunidade Nova Concórdia:_x000D_
 - Colocação de gramado no pátio;_x000D_
 - Colocação de portão;_x000D_
 - Colocação de vidro no saguão.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1674/ademir_-_indicacao_no_225-18_-_pavimentacao_jupiter.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1674/ademir_-_indicacao_no_225-18_-_pavimentacao_jupiter.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfaltica nas Ruas Domingos Bertaiole e Antônio Montemezo, no Bairro Júpiter.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1675/silmar__-_indicacao_no_226-18-_sinalizacao_saida_de_beltrao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1675/silmar__-_indicacao_no_226-18-_sinalizacao_saida_de_beltrao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda colocação de placas indicativas de sinalização na saída de Francisco Beltrão sentido a cidade de Marmeleiro, mais precisamente próximo a Sanepar.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1676/silmar__-_indicacao_no_227-18-_para_raios_escola_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1676/silmar__-_indicacao_no_227-18-_para_raios_escola_novo_mundo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda instalação de para-raios no Colégio Municipal Francisco Manoel da Silva do bairro novo Mundo.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1677/rodrigo_-_indicacao_no_228-18-_denominacao_via_cmei_dalva_claus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1677/rodrigo_-_indicacao_no_228-18-_denominacao_via_cmei_dalva_claus.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a denominação da via paralela ao CMEI Dalva Paggi Claus em homenagem ao Soldado Gilmar Granella, em reconhecimento aos relevantes serviços prestados a comunidade Beltronense.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1678/rodrigo_-_indicacao_no_229-18-_pavimentacao_do_estacionamento_localizado_na_rua_marilia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1678/rodrigo_-_indicacao_no_229-18-_pavimentacao_do_estacionamento_localizado_na_rua_marilia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação do estacionamento localizado na Rua Marília, mais precisamente em frente ao Detran.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1679/ademir_-_indicacao_no_230-18-_mudanca_do_ponto_de_onibus_localizado_na_rua_felicio_manfroi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1679/ademir_-_indicacao_no_230-18-_mudanca_do_ponto_de_onibus_localizado_na_rua_felicio_manfroi.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda as seguintes melhorias no bairro Júpiter:_x000D_
 - mudança do ponto de ônibus localizado na Rua Felício Manfroi para as proximidades da pracinha;_x000D_
 - Refazer a lombada da Rua Felício Manfroi.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1680/leo_-_indicacao_no_231-18_-_pavimentacao_asfaltica_na_rua_albina_c._korego.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1680/leo_-_indicacao_no_231-18_-_pavimentacao_asfaltica_na_rua_albina_c._korego.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica na Rua Albina C. Korego, Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1681/rodrigo_-_indicacao_no_232-18-_faixa_elevada_rua_buenos_aires.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1681/rodrigo_-_indicacao_no_232-18-_faixa_elevada_rua_buenos_aires.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda implantação de uma faixa elevada Rua Buenos Aires, mais precisamente próximo ao Centro Esportivo Léo, no bairro Miniguaçu.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação com pedras irregulares da via localizado ao lado do CMEI Dalva Paggi Claus, interligando a rua Mandaguari com a Rua Marília.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1683/dile_-_indicacao_no_234-18_-_semaforos_para_pedestres_na_rua_tenente_camargo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1683/dile_-_indicacao_no_234-18_-_semaforos_para_pedestres_na_rua_tenente_camargo.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de implantar semáforos para pedestres na Rua Tenente Camargo, mais precisamente ao lado do Banco do Brasil e Cia do Chopp, facilitando o acesso ao Calçadão Central.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1684/rodrigo_-_indicacao_no_235-18_-_alambrado_nos_campos_da_comunidades_do_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1684/rodrigo_-_indicacao_no_235-18_-_alambrado_nos_campos_da_comunidades_do_interior.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda colocação de alambrados nos campos da Comunidades do interior.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1685/lourdes_-_indicacao_no_236-18_-_iluminacao_travessa_lago_cidade_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1685/lourdes_-_indicacao_no_236-18_-_iluminacao_travessa_lago_cidade_norte.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda implantação de iluminação pública na travessa sem nome localizada entre a Rua Catanduvas e o Lago da Cidade Norte.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1686/lourdes_-_indicacao_no__237-18-_rotatoria_antonio_silvio_barbieri.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1686/lourdes_-_indicacao_no__237-18-_rotatoria_antonio_silvio_barbieri.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, através do DEBETRAN - Departamento Beltronense de Trânsito, que proceda estudos no sentido de viabilizar a implantação uma rotatória na Avenida Antônio Silvio Barbieri, mais precisamente próximo a Leofer Distribuidora.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1687/ze_carlos_-_indicacao_no_238-18-_redutor_de_velocidade_nas_proximidades_da_rua_das_flores.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1687/ze_carlos_-_indicacao_no_238-18-_redutor_de_velocidade_nas_proximidades_da_rua_das_flores.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda implantação de um redutor de velocidade nas proximidades da Rua das Flores nº 812, no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1688/ademir_-_indicacao_no_239-18_-_melhorias_na_associacao_de_bolao_do_bairro_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1688/ademir_-_indicacao_no_239-18_-_melhorias_na_associacao_de_bolao_do_bairro_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda as seguintes melhorias na Associação de Bolão do bairro Pinheirinho:_x000D_
 - Colocação de PVC nas entradas da cobertura;_x000D_
 - Cobertura de PVC no pavilhão das maquinas.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1689/ademir_-_indicacao_no_240-18_-_pontos_de_recolhimento_de_lixos_eletronicos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1689/ademir_-_indicacao_no_240-18_-_pontos_de_recolhimento_de_lixos_eletronicos.doc</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1690/rodrigo_-_indicacao_no_241-18-_tubulacao_e_ascalhamento_na_renovacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1690/rodrigo_-_indicacao_no_241-18-_tubulacao_e_ascalhamento_na_renovacao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda obras de tubulação bem como cascalhamento na área denominada Renovação, no Bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1691/elenir-_indicacao_no_242-18_-_faixa_elevada_na_rua_graciliano_ramos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1691/elenir-_indicacao_no_242-18_-_faixa_elevada_na_rua_graciliano_ramos.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda implantação de uma faixa elevada na Rua Graciliano Ramos, mais precisamente próximo ao Mercado Sol Nascente, no bairro Novo Mundo.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1692/lourdes_-_indicacao_no_243-18_-_ciclovia_ligando_a_empresa_brf_a_fremapar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1692/lourdes_-_indicacao_no_243-18_-_ciclovia_ligando_a_empresa_brf_a_fremapar.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de viabilizar a implantação de passeios públicos bem como a implantação de uma ciclovia ligando a empresa BRF a Fremapar.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1693/rodrigo_-_indicacao_no_244-18_-_recuperacao_das_estradas_da_linha_sao_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1693/rodrigo_-_indicacao_no_244-18_-_recuperacao_das_estradas_da_linha_sao_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda recuperação das estradas da Linha São Marcos, afetadas pelas fortes chuvas dos últimos dias.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1694/rodrigo_-_indicacao_no_245-18-_abertura_de_rua_ligando_a_pr_180_aos_bairros_padre_ulrico_e_loteamento_cohab_tran.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1694/rodrigo_-_indicacao_no_245-18-_abertura_de_rua_ligando_a_pr_180_aos_bairros_padre_ulrico_e_loteamento_cohab_tran.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a abertura de rua ligando a PR 180 aos Bairros Padre Ulrico e Loteamento Cohab Tran.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1695/ademir_-_indicacao_no_246-18-_limpeza_das_vias_e_bueiros_da_cidade_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1695/ademir_-_indicacao_no_246-18-_limpeza_das_vias_e_bueiros_da_cidade_norte.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda limpeza das vias e bueiros da Cidade Norte.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1696/rodrigo_-_indicacao_no_247-18_-_cascalhamento_na_estrada_da_comunidade_linha_sao_joao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1696/rodrigo_-_indicacao_no_247-18_-_cascalhamento_na_estrada_da_comunidade_linha_sao_joao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias com cascalhamento na estrada da Comunidade Linha São João, mais precisamente nas proximidades das propriedades de Orlindo Lazarin e Valmor Luchtemberg.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1697/rodrigo_-_indicacao_no_248-18_-_melhorias_nas_estradas_da_comunidades__linha_pagnoncelli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1697/rodrigo_-_indicacao_no_248-18_-_melhorias_nas_estradas_da_comunidades__linha_pagnoncelli.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias nas estradas da Comunidades  linha Pagnoncelli.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1698/rodrigo_-_indicacao_no_249-18_-_pavimentacao_asfaltica_na_rua_jose_bonifacio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1698/rodrigo_-_indicacao_no_249-18_-_pavimentacao_asfaltica_na_rua_jose_bonifacio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda pavimentação asfáltica na Rua José Bonifácio, no bairro São Miguel.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1699/aires_-_indicacao_no__250-18-_recuperacao_do_calcamento_da_avenida_presidente_castelo_branco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1699/aires_-_indicacao_no__250-18-_recuperacao_do_calcamento_da_avenida_presidente_castelo_branco.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda recuperação do calçamento da Avenida Presidente Castelo Branco, no bairro Água Branca.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1700/camilo-_indicacao_no_251-18-_agentes_comunitario_de_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1700/camilo-_indicacao_no_251-18-_agentes_comunitario_de_saude.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a divulgação na Unidade de Saúde em local visível o nome dos Agentes Comunitário de Saúde responsáveis pele região de atuação.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1701/silmar__-_indicacao_no_252-18-_pavimentacao_asfaltica_na_avenida_duque_de_caxias_no_bairro_marrecas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1701/silmar__-_indicacao_no_252-18-_pavimentacao_asfaltica_na_avenida_duque_de_caxias_no_bairro_marrecas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda pavimentação asfáltica na Avenida Duque de Caxias, no bairro Marrecas.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1702/ze_carlos_-_indicacao_no_253-18-_melhorias_no_bairro_jardim_seminario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1702/ze_carlos_-_indicacao_no_253-18-_melhorias_no_bairro_jardim_seminario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda as seguintes melhorias no bairro Jardim Seminário:_x000D_
 - melhorias na pavimentação asfáltica da Alameda Colibri;_x000D_
 - melhorias na iluminação da quadra ao lado do CMEI Luiz Carlos Santos da Silva</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1703/silmar__-_indicacao_no_254-18_-_pavimentacao_asfaltica_na_travessa_copacabana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1703/silmar__-_indicacao_no_254-18_-_pavimentacao_asfaltica_na_travessa_copacabana.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda pavimentação asfáltica na Travessa Copacabana, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1704/ze_carlos_-_indicacao_no_255-18-_melhorias_muro_de_arrimo_nas_margens_do_corrego_lonqueador.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1704/ze_carlos_-_indicacao_no_255-18-_melhorias_muro_de_arrimo_nas_margens_do_corrego_lonqueador.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias muro de arrimo nas margens do Córrego Lonqueador na Avenida Santo Fregonese, mais especificamente entre o trecho da Rua Sergipe e Rua Octaviano Teixeira dos Santos.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1705/rodrigo_-_indicacao_no_256-18_-_painel_do_impostometro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1705/rodrigo_-_indicacao_no_256-18_-_painel_do_impostometro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos no sentido de viabilizar a instalação de um Painel do Impostômetro em ponto estratégico no centro da cidade.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1706/aires_-_indicacao_no_257-18_-__redutor_de_velocidade_na_rua_guarulhos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1706/aires_-_indicacao_no_257-18_-__redutor_de_velocidade_na_rua_guarulhos.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda instalação de um redutor de velocidade na Rua Guarulhos, no bairro Pinheirão.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1707/leo_-_indicacao_no_258-18-_melhorias_na_boca_de_lobo_da_rua_santa_ana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1707/leo_-_indicacao_no_258-18-_melhorias_na_boca_de_lobo_da_rua_santa_ana.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, após estudos junto ao Setor Competente, proceda desobstrução das tubulações, bem como melhorias na boca de lobo da Rua Santa Ana, mais precisamente próximo a residência n 163, no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1708/rodrigo_-_indicacao_no_259-18-_redutor_de_velocidade_na_rua_beija-flor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1708/rodrigo_-_indicacao_no_259-18-_redutor_de_velocidade_na_rua_beija-flor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda instalação de um redutor de velocidade na Rua Beija-Flor, no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1709/rodrigo_-_indicacao_no__260-18-_operacao_tapa_buracos_nas_vias_do_bairro_nova_petropolis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1709/rodrigo_-_indicacao_no__260-18-_operacao_tapa_buracos_nas_vias_do_bairro_nova_petropolis.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda operação tapa buracos nas vias do bairro Nova Petrópolis.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1710/ademir_-_indicacao_no_261-18_-_melhorias_na_rua_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1710/ademir_-_indicacao_no_261-18_-_melhorias_na_rua_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda as seguintes melhorias na Rua São Cristóvão, mais precisamente o trecho ao lado do CEJU:_x000D_
 - melhorias na boca de lobo_x000D_
 - construção de passeio público entre as Ruas Barra Mansa até a Amapá;_x000D_
 - refazer na sinalização horizontal;_x000D_
 - Implantação de um redutor de velocidade.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1711/rodrigo_-_indicacao_no__263-17-_revitalizacao_no_campo_do_bairro_do_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1711/rodrigo_-_indicacao_no__263-17-_revitalizacao_no_campo_do_bairro_do_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda  construção de banheiros, bem como a revitalização no campo do bairro do Pinheirinho(ao lado do Centro de Saúde da Cidade Norte)</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1712/ademir_-_indicacao_no_264-18-_melhorias_em_geral_no_trevo_do_bairro_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1712/ademir_-_indicacao_no_264-18-_melhorias_em_geral_no_trevo_do_bairro_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias em geral no trevo do bairro Alvorada, bem como pintura das faixas de pedestres.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1713/ze_carlos_-_indicacao_no_265-18_-_academias_ao_ar_livre__marrecas_clube.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1713/ze_carlos_-_indicacao_no_265-18_-_academias_ao_ar_livre__marrecas_clube.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda implantação de uma Academias ao Ar Livre na Rua Niterói, bairro alvorada, mais precisamente em frente ao Marrecas Clube.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1714/aires_-_indicacao_no___266-18_-_pavimentacao_asfaltica_nos_conjuntos_habitacionais_i_e_ii.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1714/aires_-_indicacao_no___266-18_-_pavimentacao_asfaltica_nos_conjuntos_habitacionais_i_e_ii.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfáltica nos Conjuntos Habitacionais I e II, no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1715/daniela_e_aires_-_indicacao_no_267-18__-_vagas_para_gestantes_e_acompanhantes_de_criancas_de_colo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1715/daniela_e_aires_-_indicacao_no_267-18__-_vagas_para_gestantes_e_acompanhantes_de_criancas_de_colo.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda demarcação e sinalização de vagas para gestantes e acompanhantes de crianças de colo, conforme determina a Lei Estadual nº 18.047/2014.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1716/dile_-_indicacao_no__268-18-_melhorias_no_campo_de_futebol_da_associacao_do_bairro_sao_francisco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1716/dile_-_indicacao_no__268-18-_melhorias_no_campo_de_futebol_da_associacao_do_bairro_sao_francisco.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias no campo de futebol da Associação do bairro São Francisco.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1717/dile_-_indicacao_no_269-18-_asfaltica_nas_rua_joao_joarez_daros_e_francisco_catto_sao_francisco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1717/dile_-_indicacao_no_269-18-_asfaltica_nas_rua_joao_joarez_daros_e_francisco_catto_sao_francisco.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica nas Rua João Joarez Daros e Francisco Catto, no bairro São Francisco.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1718/rodrigo_-_indicacao_no_270-18-_lixeiras_na_av_julio_assis_cavalheiro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1718/rodrigo_-_indicacao_no_270-18-_lixeiras_na_av_julio_assis_cavalheiro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda instalação de lixeiras na Av Júlio Assis cavalheiro, mais precisamente no trecho compreendido entre a Universidade Unipar e o trevo.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1719/ze_carlos_-_indicacao_no_271-18_-_pavimentacao_asfaltica__corrego_lonqueador_entre_o_trecho_da_rua_sergipe_e_rio_grande_do_sul.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1719/ze_carlos_-_indicacao_no_271-18_-_pavimentacao_asfaltica__corrego_lonqueador_entre_o_trecho_da_rua_sergipe_e_rio_grande_do_sul.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias muro de arrimo nas margens do Córrego Lonqueador na Avenida Santo Fregonese, mais especificamente entre o trecho da Rua Sergipe e Rio grande do Sul.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1720/elenir-_indicacao_no_272-18-_pavimentacao_asfaltica_na_rua_aurora_marcon.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1720/elenir-_indicacao_no_272-18-_pavimentacao_asfaltica_na_rua_aurora_marcon.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfaltica na Rua Aurora Marcon.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1721/lourdes_-_indicacao_no_273-18-_revitalizacao_das_estradas_da_comunidade_rio_pedreiro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1721/lourdes_-_indicacao_no_273-18-_revitalizacao_das_estradas_da_comunidade_rio_pedreiro.doc</t>
   </si>
   <si>
     <t>INDICAR que Executivo Municipal, após estudos junto ao Setor Competente, proceda revitalização das estradas da Comunidade Rio Pedreiro.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1722/ademir_-_indicacao_no__274-18-_revitalizacao_da_praca_belmar_loucas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1722/ademir_-_indicacao_no__274-18-_revitalizacao_da_praca_belmar_loucas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda revitalização da praça de lazer localizada na Av Cristo Rei, mais precisamente em frente a Belmar Louças.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1723/ademir_-_indicacao_no_275-18-_servico_de_limpeza_unidades_basicas_de_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1723/ademir_-_indicacao_no_275-18-_servico_de_limpeza_unidades_basicas_de_saude.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, que proceda serviço de limpeza e roçagem do mato nos arredores das Unidades Básicas de Saúde do Município.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1724/rodrigo_-_indicacao_no_276-18_-_ampliacao_do_itinerario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1724/rodrigo_-_indicacao_no_276-18_-_ampliacao_do_itinerario.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto a empresa concessionária que presta serviço de transporte coletivo urbano no Município, proceda ampliação do itinerário a partir das 22h do centro para os bairros os domingos.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1725/rodrigo_-_indicacao_no_277-18-_tapa_buracos_na_rua_giocondo_felipe.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1725/rodrigo_-_indicacao_no_277-18-_tapa_buracos_na_rua_giocondo_felipe.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda operação tapa buracos na Rua Giocondo Felipe, esquina com a Rua Maringá, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1246/projeto_de_resolucao_no_001-18_-_conselho_de_etica_camara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1246/projeto_de_resolucao_no_001-18_-_conselho_de_etica_camara.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho de Ética e Decoro Parlamentar da Câmara Municipal de Vereadores de Francisco Beltrão e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7298,67 +7298,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1326/001-18_-_pl_-_reajuste_salarial_dos_servidores_-_2018.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1327/002-18_-_pl_-_reajuste_subsidios_dos_agentes_politicos_-_2018.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1330/003-18_-_pl_-_altera_4260_14_-_plano_de_cargos_carreira_valorizacao_e_remuneracao_dos_professores_-_pccr.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1331/004-18_-_pl_-_altera_4106_13_-_pedagogo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1332/005-18_-_pl_-_altera_3338_07_-_conselho_municipal_de_meio_ambiente_-_cmma.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1334/006-18_-_pl_-_prorroga_aluguel_social.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1335/007-18_-_pl_-_mais_medicos.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1336/008-18_-_pl_-_plantao_medico.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/009-18_-_pl_-_autoriza_concessao_administrativo_para_rotary.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/010-18_-_pl_-_criacao_do_fundo_-_prodetec_-_regulamento_da_lei_4149_2014.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1389/011-18_-_pl_-_regra_de_transicao_-_equipe_pedagogica.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1390/012-18_-_pl_-_programa_familia_acolhedora.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1391/013-18_-_pl_-_autoriza_concessao_direito_real_de_uso_master_bike_industria_de_bicicletas_ltda.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1392/014-18_-_pl_-_autoriza_concessao_direito_real_de_uso_marrecas_cooperativa_de_reciclados.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1393/015-18_-_pl_-_autoriza_concessao_direito_real_de_uso_r_j_revestimentos_cimenticios_ltda_me.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1394/016-18_-_pl_-_permuta_-_luiz_graczik.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1395/pl_172018_ldo_2019.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1443/018-18_-_pl_-_autoriza_concessao_direito_real_de_uso_industria_de_bolas_azzolini_ltda_me.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1444/019-18_-_pl_-_autoriza_concessao_direito_real_de_uso_mega_servicos_de_limpeza_e_conservacao_ltda_me.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1445/020-18_-_pl_-_autoriza_concessao_direito_real_de_uso_j_l_artezanato___molduras_ltda_me.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1446/021-18_-_pl_-_autoriza_concessao_direito_real_de_uso_qualitec_artefatos_de_cimento_ltda_me.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1447/022-18_-_pl_-_autoriza_concessao_calcadao.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1448/pl_023-2018_-_nova_lei_do_plano_diretor_3300-2006.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1449/pl_024-2018_-_nova_lei_do_conselho_da_cidade_3019-2003.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1450/pl_025-2018_-_nova_lei_do_parcelamento_3372-2007_2.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1726/pl_026-2018_-_novo_perimetro_urbano_-_redacao_final.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1727/pl_027-2018_-_nova_lei_de_zoneamento__3384-2007.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1728/pl_028-2018_-_nova_lei_do_sistema_viario3352-2007.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1729/pl_029-2018_-_novo_codigo_de_obras_2498-1996.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1730/pl_030-2018_-_novo_codigo_de_posturas_3361-2007.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1731/031-18_-_pl_-_regularizacao_fundiaria_-_frigobel.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1732/032-18_-_pl_-_4106_13_-_atendente_de_farmacia_-_2018.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1733/033-18_-_pl_-_concessao_administrativa_de_uso_-_aterro_sanitario.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1734/034-18_-_pl_-_receber_em_doacao_-_mitra.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1735/035-18_-_pl_-_altera_4039_13_-_corregedor_geral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1736/036-18_-_pl_-_receber_em_doacao_-_claimar_franciscon.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1737/037-18_-_pl_-_receber_em_doacao_e_compra_-_parque_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1738/038-18_-_pl_-_regularizacao_condominio_portal_do_sol.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1739/039-18_-_pl_-_antecipacao_area_institucional.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1740/040-18_-_pl_-_doacao_pedras_-_santa_barbara_1.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1741/041-18_-_sobreaviso_secretarias.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1742/042-18_-_pl_-_autoriza_concessao_direito_real_de_uso_a_m_santos_industria_de_moveis_ltda.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1743/043-18_-_pl_-_autoriza_pagamento_aluguel_social.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1744/044-18_-_pl_-_prorroga_concessao_d_l_equipamentos_agropecuarios_ltda.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1745/045-18_-_pl_-_semana_farroupilha.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1746/046-18_-_pl_-_bolsa_verde.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1747/048-18_-_pl_-_autoriza_concessao_direito_real_de_uso_cacau_company_ltda_me_1.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1748/049-18_-_pl_-_autoriza_concessao_direito_real_de_uso_luiz_c_turozzi_e_cia_ltda.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1749/050-18_-_pl_-_dispoe_sobre_a_estrutura_administrativa_-_rev.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1750/051-18_-_pl_-_altera_3644_09_-_regime_de_adiantamento.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1751/projeto_de_lei_loa_52-2019.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1752/053-18_-_pl_-_autoriza_concessao_direito_real_de_uso_rk7_industria_e_comercio_de_ferragens_em_aluminio_ltda.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1753/054-18_-_pl_-_autoriza_concessao_direito_real_de_uso_tiago_giacomo_nonato___cia_ltda.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1754/055-18_-_pl_-_plantao_medico_natal_e_ano_novo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1755/056-18_-_pl_-_veiculo_-_fundo_do_idoso.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1756/058-18_-_pl_-_4106_13_-_professor_da_rede_municipal_-_2018.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1757/059-18_-_pl_-_doacao_ministerio_publico_mp.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1758/060-18_-_pl_-_prorroga_concessao_pampa_sul_brasil_industria_de_confeccoes_eireli.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1759/061-18_-_pl_-_prorroga_concessao_recapadora_sudoeste_ltda.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1760/062-18_-_pl_-_tratamento_fora_do_domicilio__tfd.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1761/063-18_-_pl_-_sim.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1762/064-18_-_pl_-_chacaras_rurais.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1819/projeto_de_lei_no_001-18_-atualizacao-inflacao-servidores.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1820/projeto_de_lei_no_002-18__atualizacao_inflacao_vereadores.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1822/projeto_de_lei_no_004-18_-_elenir_-_institui_a_semana_da_familia_na_escola.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1823/projeto_de_lei_no_005-18_-_elenir_-_placas_em_farmacias_automedicacao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1824/projeto_de_lei_no_006-18_-_elenir_-_semana_conscientizacao_automedicacao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1825/projeto_de_lei_no_007-18_-rodrigo_utilidade_publica_apmif.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1826/projeto_de_lei_no_008-18_-rodrigo-registro-caes-e-gatos.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1827/projeto_de_lei_no_009-18_-dile_-_proibe_inauguracao_de_obra_inacabada.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1829/projeto_de_lei_no_011-18_-_semana_de_incentivo_a_doacao_de_criancas_e_adolescentes.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1830/projeto_de_lei_no_012-18_-_rodrigo_altera-lei-registro-caes-e-gatos.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1832/projeto_de_lei_no_013-18_-_fran_-_dispensa_reconhecimento_de_firma_e_autenticacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1833/projeto_de_lei_no_014-18_-silmar__-_captacao_agua_ar_condicionado.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1834/projeto_de_lei_no_015-18_-_elenir_-_isencao_em_concursos_-_servico_eleitoral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1835/projeto_de_lei_no_016-18-_aires_e_camilo-_semana_do_ciclismo.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1836/projeto_de_lei_no_017-18_-_ze_carlos_-_multa_trote_samu.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1837/projeto_de_lei_no_018-18_-_ze_carlos_-_conselho_infraestrutura_-_redacao_final.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1838/projeto_de_lei_no_019-18_-_silmar_-_campanha_disque_denuncia_contra_crianca.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1839/projeto_de_lei_no_020-18_-_silmar_-__escola_de_pais.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1840/projeto_de_lei_no_021-18_-_rodrigo_-_fogos_de_artificio.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1841/projeto_de_lei_no_022-18_-_elenir_alteracao_lei_diarias.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1842/projeto_de_lei_no_23-18_-_silmar_-__memorial.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1843/projeto_de_lei_no_24-18_-_ze_carlos_-_substitutito_maus_tratos_animais.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1844/projeto_de_lei_no_25-18_-_fran_-_vovo_sabe_tudo.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1845/projeto_de_lei_no_26-18_-_fran_-_dia_saude_mental.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/989/elenir_-_requerimento_no_001-18_-_sinalizacao_rua_curitiba.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/990/silmar_-_requerimento_no_002-18_-_torre_da_concatedral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/991/camilo_-_requerimento_no_003-18_-_impacto_ambiental_projeto_contencaoa_das_cheias.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/992/rodrigo_-_requerimento_no_004-18_-_clube_idosos_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/993/camilo_-_requerimento_no_005-18_-_parceria_unibel.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/994/aires_camilo_daniela_e_evandro_-_requerimento_no_006-18_-_informacoes_lei_financiamento.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/995/rodrigo_-_requerimento_no_007-18_-_recuo_frontal_obras.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/996/pedro_-_requerimento_no_008-18_-_licenca_doenca.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/997/aires_-_requerimento_no_009-18_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/998/aires_camilo_daniela_e_evandro_-_requerimento_no_010-18_-_esclarecimento_reajuste_educacao.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/999/rodrigo_-_requerimento_no_011-18_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1000/mesa_diretora_-_requerimento_no_012-18__voto_de_pesar_dom_agenor_girardi.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1001/aires_-_requerimento_no_013-18-_portal_transparencia_prefeitura.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1002/lourdes_-_requerimento_no_014-18-_reforma_previdencia_deputados_deferais.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1003/fran_e_silmar-_requerimento_no_015-18_-_asfalto_rua_antonio_de_paiva_cantelmo.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1004/camilo__-_requerimento_no_016-18_-_relacao_cargos_executivo.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1005/leonardo_-_requerimento_no_017-18-_implantacao_de_banco_de_leite_-_hospital_regional.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1006/evandro_-_requerimento_no_018-18_-_plano_de_arborizacao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1007/rodrigo_-_requerimento_no_019-18-_periodo_integral_escola_jardim_primavera.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1008/lourdes-_requerimento_no_020-18_-__abono.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1009/rodrigo_-_requerimento_no_021-18_-_previsao_termino_de_obras_av_guaratingueta.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1010/camilo_daniela_e_evandro_-_requerimento_no_022-18_-_acesso_propriedades.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1011/evandro_-_requerimento_no_023-18_-_pontos_de_onibus_interior.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1012/rodrigo_-_requerimento_no_024-18_-_plano_diretor_-_aumento_area_terrenos.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1013/dile_-_requerimento_no_025-18-_fichas_medicas_posto_saude_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1014/daniela__-_requerimento_no_026-18-_hora_maquina.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1015/aires_-_requerimento_no_027-18-_lotamento_coabel_agua_branca.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1016/ademir_-_requerimento_no_028-18__-_creche_bairro_sadia_-_loteamento_marchiori.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1017/elenir_e_lourdes-_requerimento_no_029-18-_atendimento_hemodinamica_dep_nelson_meurer.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1018/elenir_-_requerimento_no_030-18_-_atendimento_ceonc.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1019/ademir_-_requerimento_no_031-18_-_asfalto_bom_pastor_e_girardi.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1020/dile_-_requerimento_no_032-18_-_abrigos_e_banheiros_postos_de_saude.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1021/rodrigo_-_requerimento_no_033-18_-_preferencial_avenida_guaratingueta.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1022/silmar-_requerimento_no_034-18__-_abono.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1023/mesa_diretora_-_requerimento_no_035-18_sessoes_itinerantes.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1024/elenir_-_requerimento_no_36-18-_calcamento_menino_jesus.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1025/ze_carlos_-_requerimento_no_37-18-_fiscalizacao_contrato.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1026/rodrigo_-_requerimento_no_38-18__casas_populares.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1027/elenir_e_dile_-_requerimento_no_39-18_-_trator_lageado_grande.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1028/ze_carlos_-_requerimento_no_040-18__-_portoes_escola.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1029/aires_e_leo_-_requerimento_no_41-18_-_detran.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1030/aires_e_evandro_-_requerimento_no_42-18-_recuperacao_estrada_santa_barbara_utfpr.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1031/ademir_-_requerimento_no_43-18_-_reducao_da_taxa_de_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1032/mesa-diretora-requerimento-no_044-18-vagas-de-estacionamento-idosos-e-deficientes.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1033/lourdes_-_requerimento_no_045-18_-_orteses_e_proteses_cre.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1034/fran_-_requerimento_no_046-18_-_projeto_unioeste.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1035/ze_carlos_-_requerimento_no_47-18__ferias_servidores_municipais.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1036/elenir_-_requerimento_no_48-18-_avenida_parana.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1037/rodrigo_-_requerimento_no_49-18-_ponte_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1038/ze_carlos_-_requerimento_no_50-18_-_regulamentacao_regime_de_plantao.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1039/dile_-_requerimento_no_51-18_-_empresas_mei.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1040/lourdes_-_requerimento_no_52-18_-_gerado_de_energia_escolas_e_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1041/rodrigo_-_requerimento_no_53-18-_processo_licitatorio.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1042/ze_carlos_-_requerimento_no_54-18-_deputados_verba_para_pavimentacao_vitorio_traiano.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1043/camilo_-_requerimento_no_55-18-_10_anos_de_utfpr.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/camilo_-_requerimento_no_56-18_-_cesta_basica_-_programa_mutirao_solidario.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/ademir_-_requerimento_no_57-18_-_recursos_deputado_osmar_betoldi.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1046/lourdes_-_requerimento_no_58-18-_homenagem_postuma_estanislau.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/fran_e_leo-_requerimento_no_59-18_-_parabenizando_28_expobel_-_comissao_organizadora.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/fran_e_leo-_requerimento_no_60-18-_parabenizando_28_expobel_-_sociedade_rural.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/dani_-_requerimento_no_61-18_-_taximetro.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/ze_carlos_-_requerimento_no_62-18-_melhorias_linha_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/rodrigo-_requerimento_no_63-18_-_rua_abdul_phollmann.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/camilo_-_requerimento_no_64-18-_relatorio_infestacao_dengue.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/ademir_-_requerimento_no_65-18-_terreno_assoacao_de_moradores_pinheirao.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/fran_-_requerimento_no_66-18_-_curso_de_psicologia_unioeste.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/fran_-_requerimento_no_67-18_-_familia_acolhedora.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/camilo_-_requerimento_no_68-18-_horas_extras_sec_urbanismo.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/camilo_-_requerimento_no_69-18-_iptu_verde.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1058/rodrigo_-_requerimento_no_70-18-_diarias_gastas_prefeitura.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1059/ze-carlos-requerimento-no_71-18-programa-de-patrulhas-agricolas.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1060/rodrigo_-_requerimento_no_72-18_-_tec_radiologia.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1061/camilo_-_requerimento_no_73-18-_destino_lixo_campanha.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1062/ze_carlos_-_requerimento_no_74-18_-_area_antigo_frigobel_area_interesse_social.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1063/ze_carlos_-_requerimento_no_75-18_-_insalubridade_servidores.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/silmar_-_requerimento_no_76-18_escola_sao_cristovao_em_creche.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/elenir_-_requerimento_no_77-18_-_centro_dia_idoso.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/rodrigo_-_requerimento_no_78-18_-_curso_pre_vestibular.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/lourdes-requerimento-no_79-18-seguro-licitacao.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/silmar_-_requerimento_no_80-18_-_esgoto.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/camilo_-_requerimento_no_81-18-_descarte_obra_avenida_silvio_barbieri.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/camilo_-_requerimento_no_82-18-_escolas_do_interior.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/elenir_-_requerimento_no_83-18_-_centro_social_novo_horizonte.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/elenir_-_requerimento_no_84-18_-_melhorias_novo_horizonte.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/rodrigo_-_requerimento_no_85-18-_convite_guancino.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/camilo_-_requerimento_no_86-18_-_regulamentacao-de-lei.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/camilo_-_requerimento_no_87-18_-_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/daniela__-_requerimento_no_88-18-_cascalheiras.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/elenir_-_requerimento_no_89-18-_fiscalizacao_passeios.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/pedro_-_requerimento_no_90-18_-_padronizacao_dos_taxis.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/rodrigo_-_requerimento_no_91-18_-_ligacao_rua_antonio_carneiro_neto_com_faedo.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/daniela__-_requerimento_no_92-18_-_horas_extras_sec_desenvolvimento_rural.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/silmar_-_requerimento_no_93-18__-fila_cirurgias_eletivas_e_exames.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/camilo_e_daniela_-_requerimento_no_94-18_-_mutirao_exames.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/rodrigo_-_requerimento_no_95-18_-_terrenos_baldios.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/mesa-diretora-requerimento-no_96-18-licenca-natalidade.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/rodrigo_-_requerimento_no_97-18_-_placas_de_identificacao.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/camilo_-_requerimento_no_98-18_-_concessao_de_barracoes__industriais.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/daniela__-_requerimento_no_99-18_-_merenda_escolar.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/rodrigo_e_pedro_-_requerimento_no_100-18_-_escola_sem_partido.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/silmar_-_requerimento_no_101-18_-_creche_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/dile_-_requerimento_no_102-18_-_creche_noturna.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/elenir_-_requerimento_no_103-18__-colegio_concordia_escola_nossa_sra_fatima.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/rodrigo_-_requerimento_no_104-18_-_sanepar_esgoto.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/camilo_e_daniela_-_requerimento_no_105-18_-_processo_licitatorio_apostilado.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/rodrigo_-_requerimento_no_106-18_-_der_radar_eletronico_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/elenir_-_requerimento_no_107-18-_centro_de_referencia_para_mulheres_em_situacao_de_risco.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/pedro_-_requerimento_no_108-18_-_abono.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/rodrigo_-_requerimento_no_109-18_-_melhorias_escola_basilio_tiecher_km_20.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/pedro_-_requerimento_no_110-18_-_albergue.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/camilo_-_requerimento_no_111-18_-_pintura_de_vias.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/ze-carlos-requerimento-no_112-18_-_ampliacao_pista_aeroporto.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/mesa_diretora_-_requerimento_no_113-18_-_voto_de_pesar_salate_rocha.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/lourdes_-_requerimento_no_114-18_-_cmei_km_20.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1103/rodrigo_-_requerimento_no_115-18_-_convocacao_do_debetran.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/pedro_-_requerimento_no_116-18__-_deputado_osmar_bertoldi.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/camilo_-_requerimento_no_117-18_-servidores_cedidos.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/camilo_-_requerimento_no_118-18_-_programa_mutirao.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/leo_-_requerimento_no_119-18_-__radar__avenida_natalino_faust.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/elenir_-_requerimento_no_120-18-_voto_de_pesar_maria_hilda.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/camilo_-_requerimento_no_121-18_-_multas_debetran.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/camilo_-_requerimento_no_122-18_-_horas_extras_sec_adm.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/elenir_-_requerimento_no_123-18_-_conjunto_esperanca_v.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/lourdes_-_requerimento_no_124-18_-_britador_movel.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1117/mesa_diretora_requerimento_no_125-18-_sessao_itinerante_-_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/camilo_-_requerimento_no_126-18_-_fundo_municipal_mobilidade_urbano.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/ze-carlos-requerimento-no_127-18_-_melhorias_transito.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/mesa_diretora_-_requerimento_no_128-18_-_voto_de_pesar_elza_comunello.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1121/elenir_e_lourdes-requerimento-no_129-18_-licenca-paternidade.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1122/camilo_-_requerimento_no_130-18_-_onus_agua_e_luz_entidades.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/aires__requerimento_no_131-18_-_abono.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/silmar-_requerimento_no_132-18_-_abono_-.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1125/daniela__-_requerimento_no_133-18_-_cre_medico_especialista.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1126/lourdes_-_requerimento_no_134-18_-_atendimento_unidade_saude_assentamento.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1127/rodrigo_-_requerimento_no_135-18_-_sanepar_esgoto_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/ze_carlos_-_requerimento_no_136-18_-_programa_cidade_amiga.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/camilo_e_daniela_-_requerimento_no_137-18_-_convite_unioeste.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/elenir_-_requerimento_no_138-18_-_abono.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/lourdes_-_requerimento_no_139-18-_comunidades_fazendinha-assentamento_missoes.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/rodrigo_-_requerimento_no_140-18_-_incentivo_empresas.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/leo_-_requerimento_no_141-18_-_praca_paul_percy_harris_-_cango_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/mesa_diretora_-_requerimento_no_142-18_-_voto_de_pesar_hermes_flores_kniphoff.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/silmar_-_requerimento_no_143-18_-_bolsa_atleta.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/aires_-_requerimento_no_144-18_-_convite_rudimar.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/lourdes_-_requerimento_-_no_145-18__respeito_pelos_idosos.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/elenir_e_lourdes_-_requerimento_no_146-18__-_lista_de_procedimentos_eletivos_na_cardiologia.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/ze-carlos-requerimento-no_147-18__-conselho_e_fundo_idoso-_relatorio.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/aires_camilo_daniela_-_requerimento_no_148-18-_gastos_publicidade.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/elenir_-_requerimento_no_149-18_-_abono_viagem.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/rodrigo_-_requerimento_no_150-18_-_abono.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/camilo_e_daniela__-_requerimento_no_151-18_-_alteracao_lei_4.106_licenca_natimorto.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/silmar_-_requerimento_no_152-18-_livros_para_blibliotercas_municipais.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/ze-carlos-requerimento_no_153-18_-_parque_das_antenas.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/lourdes-_requerimento_no_154-18_-__abono.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/silmar_-_requerimento_no_155-18-_divisao_de_atletismo.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/daniela__-_requerimento_no_156-18_-_pagamento_indenizacao_tuberculose.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/rodrigo_-_requerimento_no_157-18_-_revitalizacao_da_avenida_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/rodrigo_-_requerimento_no_158-18_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/rodrigo_e_silmar_-_requerimento_no_159-18_-_prouni_municipal.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/lourdes_-_requerimento_no_160-18_-_programa_parana_sem_dor_-_medicamentos.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/camilo_-_requerimento_no_161-18-_capina_quimica.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/mesa_diretora_requerimento_no_162-18-_sessao_itinerante_-_jardim_italia.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/mesa_diretora_-_requerimento_no_163-18_-_voto_de_pesar_pedro.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/daniela__-_requerimento_no_164-18-_lista_agricultores.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/silmar_-_requerimento_no_165-18_-_programa_novos_caminhos.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/ze-carlos-requerimento-no_166-18_-_implantacao_de_ponto_de_taxi.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/elenir_-_requerimento_no_167-18_-_campo_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1160/leo_-_requerimento_no_168-18-_conselhos_site.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1161/aires_e_daniela_no_169-18_-_financiamento_agencia_fomento.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1162/aires_-_requerimento_no_170-18-_denominacao_de_vias_asfaltadas.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1163/silmar_-_requerimento_no_171-18-_brinquedos_cmeis.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1164/evandro_-_requerimento_no_172-18_-_carro_adapatado_materias_esterelizados.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1165/leo_-_requerimento_no_173-18_-_revitalizacao_teresopolis.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1166/dile_-_requerimento_no_174-18-_projeto_piscicultura.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/camilo_e_daniela__-_requerimento_no_175-18_-_pagamento_indenizacao_tuberculose_-_secretaria_fazenda.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1169/leo_-_requerimento_no_176-18_-_restos_de_entulho-_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1170/ademir_-_requerimento_no_177-18_-_passarela_avenida_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1171/lourdes-_requerimento_no_178-18_-__abono_13_e_14-18.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1172/silmar-_requerimento_no_179-18__-_abono_13_e_14-18.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1173/elenir_e_leo_-_requerimento_no_180-18_-_local_de_chapa.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/dile__-_requerimento_no_181-18-_prolongamento_avenida_guiomar_a_trincheira.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/ze-carlos-requerimento-no_182-18_-_doacao_terrenos.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/dani_e_fran_-_requerimento_no_183-18_-_psicologos_efs.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1180/silmar_-_requerimento_no_184-18_-_praca_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1181/camilo_-_requerimento_no_185-18_-_funcionarios_hsf.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1182/dani_-_requerimento_no_186-18_-_indicadores_-_apostilado.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1183/camilo__e_daniela_-_requerimento_no_187-18-_lista_medicos_ubs.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1184/camilo_-_requerimento_no_188-18_-_insalubridade_acs.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1185/rodrigo-_requerimento_no_189-18_-_licenca.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1186/daniela__-_requerimento_no_190-18_-_convite_ceju.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1187/elenir_-_requerimento_no_191-18_-_sistema_georrefencial.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1188/ademir_-_requerimento_no_192-18_-_der_trevo_vere.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1189/rodrigo_-_requerimento_no_193-18_-_paraquedismo.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1190/mesa_diretora_-_requerimento_no_194-18_-_voto_de_pesar_osmar_brito.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1191/dani_-_requerimento_no_195-18_-_programa_de_habitacao_rural.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1192/elenir_-_requerimento_no_196-18-_vila_nova__praca_av_uniao_da_vitoria.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1193/camilo_e_daniela_-_requerimento_no_197-18_-_equipe_esf_nutri_e_fisio.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1194/elenir_-_requerimento_no_198-18_-_cemiterio_municipal.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1195/anildo__-_requerimento_no_199-18_-_complexo_cultural_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1196/anildo__-_requerimento_no_200-18-_melhorias_caic.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1197/ze-carlos-requerimento-no_201-18-_adicional_de_responsabilidade_tecnica.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1198/ze-carlos-requerimento-no_202-18-_loteamento_pinheiros.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1210/evandro_-_requerimento_no_203-18_-_rua_peru_calcadas.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1212/ze-carlos-requerimento-no_205-18_-_insabubridade_agentes_de_transito.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1213/lourdes_-_requerimento_no_206-18_-_cardiologista_upa.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1214/anildo__-_requerimento_no_207-18-__pavimentacao_linha_hobold.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1215/silmar_-_requerimento_no_208-18-_relacao_de_livros_biblioteca.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1216/mesa_diretora_requerimento_no_209-18-_sessao_itinerante_-_divisor.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1217/camilo_-_requerimento_no_210-18_-_loteamento_rurais.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1218/silmar_-_requerimento_no_211-18-_ampliacao_centro_convivencia_idoso.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1219/elenir_-_requerimento_no_212-18_-_sanepar.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1220/camilo__-_requerimento_no_213-18-_disciplina_transporte_e_descarga_de_concreto.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1221/ademir_-_requerimento_no_214-18-_atendimento_upa-hospital_regional.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1222/evandro_-_requerimento_no_215-18_-_programa_melhor_em_casa_-_saude.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1223/ze-carlos-requerimento-no_216-18__periculosidade_agentes_de_transito.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1224/camilo_e_daniela_-_requerimento_no_217-18_-_diario_de_bordo.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1225/daniela__-_requerimento_no_218-18_-_areas_periurbanas.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1226/camilo_-_requerimento_no_219-18-_ceju_sao_miguel_e_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1227/rodrigo_-_requerimento_no_221-18-_creche_sadia.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1228/rodrigo_-_requerimento_no_222-18__-_revitalizacao_da_avenida_dom_agostinho_jose_sartori_e_faedo.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1229/aires_-_requerimento_no_223-18_-_obras_forum.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1232/elenir_-_requerimento_no_224-18__abono_-.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1233/lourdes_-_requerimento-no_225-18_-_centro_de_especialidades_municipal.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1234/rodrigo_-_requerimento_no_226-18-_campeonato_municipal.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1235/camilo_-_requerimento_no_227-18-_atendimento_medico_unidade_saude_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1236/camilo_-_requerimento_no_228-18-_upa.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1237/rodrigo_-_requerimento_no_229-18-_previsao_projeto_contencao_cheias.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1238/ze-carlos-requerimento-no_230-18_-_custos_impressao.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1239/aires_-_requerimento_no_231-18_-_processo_licitatorio.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1240/camilo_-_requerimento_no_232-18_-_protocolo_desmoranamento_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1241/aires_-_requerimento_no_233-18-_der_marginais_cre.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1242/rodrigo_-_requerimento_no_234-18-_concessao_ginasios.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1243/leo_-_requerimento_no_235-18-_estacionamento_centro.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1244/rodrigo_-_requerimento_no_236-18-_regulamentacao_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1245/camilo_-_requerimento_no_237-18-_centro_de_eventos_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1247/ze-carlos-requerimento-no_238-18-_cestos_nos_bueiros.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1248/silmar-_requerimento_no_239-18_-_abono_-_tratamento_odontologico.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1249/ze-carlos-requerimento-no_240-18-_contratos_empresas.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1250/ademir_-_requerimento_no_241-18-_ponto_de_moto-taxi.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1251/camilo_-_requerimento_no_242-18-_campanha_tributo_cidadania.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1253/elenir_-_requerimento_no_243-18_-_cremacao_municipal.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1254/camilo_-_requerimento_no_244-18-_termino_obra_estrada_utfpr.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1255/evandro_-_requerimento_no_245-18-_acesso_der_pr_483.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1256/lourdes_-_requerimento-no_246-18-_interprete_espaco_da_arte.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1257/aires_camilo_daniela_e_evandro_-_requerimento_no_247-18-_convenios_cancelados.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1259/elenir_-_requerimento_no_248-18-_unidade_de_saude_cantelmo.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1260/lourdes_-_requerimento-no_249-18-_tubos_bairro_jupiter.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1261/camilo_e_daniela_-_requerimento_no_250-18_-_extrato_projeto_contencao_cheias.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1263/camilo_-_requerimento_no_251-18-_incentivo_esporte.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1264/evandro_-_requerimento_no_252-18_-_botao_do_panico.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1266/camilo_e_daniela_-_requerimento_no_253-18_-_lista_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1267/silmar_-_requerimento_no_254-18-_centro_social_bairro_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1271/camilo_-_requerimento_no_255-18-_iluminacao_trincheira.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1272/aires_-_requerimento_no_256-18-_arena_multiuso_jardim_seminario.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1273/-_requerimento_no_257-18_-_alteracao_lei_regime_celetista.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1274/silmar_-_requerimento_no_258-18-_-_reunioes_conselhos.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1275/camilo_e_daniela_-_requerimento_no_259-18_-_comunidades_atendidas_com_cascalhamento.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1277/ze_-_requerimento_no_260-18-_centro_eventos_alvorada.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1278/camilo_e_daniela_-_requerimento_no_261-18_-_relatorio_concessao_de_barracoes__industriais.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1279/camilo_-_requerimento_no_262-18_-_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1280/silmar_-_requerimento_no_263-18-_aplicativo_debetran.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1281/dile_-_requerimento_no_264-18-_condominio_idoso.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1282/elenir_-_requerimento_no_265-18-_vacinas_matricula.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1283/ademir_-_requerimento_no_266-18_-_unidade_saude_bairro_jupiter.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1284/rodrigo_-_requerimento_no_267-18_-_cameras_de_seguranca_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1285/silmar_-_requerimento_no_268-18-_terrenos_institucionais.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1286/evandro_-_requerimento_no_269-18-_avaliacao_desempenho_escola_integral_-_jacare.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1287/silmar_-_requerimento_no_270-18-_processo_licitatorio_transporte_coletivo.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1288/lourdes_-_requerimento-no_271-18-_previsao_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1289/rodrigo-_requerimento_no_272-18-_municipalizacao_pr_180_trecho_hrs_ate_trevo_itapejara.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1290/fran_-_requerimento_no_273-18-_revisao_salarial_servico_social.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1291/leo_-_requerimento_no_274-18-_senar.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1292/ze-carlos-requerimento-no_275-18-__trabalho_detentos.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1293/daniela__-_requerimento_no_276-18_-_escola_oficina.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1294/elenir_-_requerimento_no_277-18_-_abono_viagem_curitiba.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1295/evandro-_requerimento_no_278-18_-_abono_-_tratamento_saude.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1317/rodrigo_-_indicacao_no_001-18_-_pavimentacao_asfaltica_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1318/rodrigo_-_indicacao_no_002-18_-_tapa_buracos_rua_cabo_frio_e_egito.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1319/rodrigo_-_indicacao_no_003-18_-_melhorias_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1320/elenir-_indicacao_no_004-18_-_melhorias_barra_escondida.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1321/elenir-_indicacao_no_005-18_-_pista_de_skate_industrial.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1323/lourdes_-_indicacao_no_006-18_-_ati_vila_rural_gralha_azul_km_15_osvaldo_cruz_e_agua_branca.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1324/rodrigo_-_indicacao_no_007-17_-melhorias_interior_barra_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1325/rodrigo_-_indicacao_no_008-18_-_faixa_elevada_rua_colorado_com_rua_p_burdum.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/lourdes_-_indicacao_no__009-18_-_melhorias_comunidade_assentamento_missoes.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/rodrigo_-_indicacao_no_010-18_-_rua_caicaras.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/camilo-_indicacao_no_011-18_-_ponto_de_onibus_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/elenir-_indicacao_no_012-18_-_pavimentacao_rua_tapajos.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/fran_e_silmar-_indicacao_no_013-18_-_bancos_e_lixeiras_no_parque_industrial.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/rodrigo_-_indicacao_no_014-18_-_pavimentacao_asfaltica_rua_lajes_e_piracicaba.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/rodrigo_-_indicacao_no__015-18_-_pavimentacao_asfaltica_rua_videira.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/aires_-_indicacao_no__016-18_-_redutor_de_velociadade_rua_curitiba_com_giocondo_felippi.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/camilo_aires_evandro-_indicacao_no_017-18_-_melhorias_na_iluminacao_ginasio_jacare.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1373/camilo-_indicacao_no_018-18_-_redutor_de_velocidade_rua_cabo_frio_e_catanduvas.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1374/camilo-_indicacao_no_019-18_-_melhorias_na_rua_abdul_pohlmann.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1375/camilo-_indicacao_no_020-18_-_ponte_comunidade_piracema.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1376/rodrigo_-_indicacao_no_021-18_-_pavimentacao_asfaltica_e_bueiro_rua_santa_ana_e_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1377/rodrigo_-_indicacao_no_022-18_-_iluminacao_parque_jardim_italia_e_floresta.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1378/lourdes_-_indicacao_no__023-18_-_abertura_da_rua_nelson_sanderson.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1379/elenir-_indicacao_no_024-18_-_manutencao_das_areas_verdes_do_municipio.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1380/camilo-_indicacao_no_025-18_-_limpeza_rua_maria_dandolin.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1381/rodrigo_-_indicacao_no_026-18_-_bebedouros_e_lavatorios_nas_pracas_e_parques.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1382/lourdes_-_indicacao_no__027-18_-_melhorias_na_estrada_km_20.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1384/dile_-_indicacao_no_028-18_-_pavimentacao_diversas_vias_bairros_cristo_rei_sao_miguel_e_sao_francsico.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1385/rodrigo_-_indicacao_no_029-18_-melhorias_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1386/elenir-_indicacao_no_030-18_-_rede_de_esgoto_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1387/rodrigo_-_indicacao_no_031-18_-_banheiro_infantil_e_playgraund_nos_cmeis.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1399/rodrigo_-_indicacao_no_032-18__-_reforma_ginasio_industrial.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1401/ademir_-_indicacao_no__034-18_-_praca_sadia.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1402/camilo-_indicacao_no_035-18_-_pavimentacao_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1403/daniela-_indicacao_no_036-18_-_melhorias_estrada_linha_garbozza.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1404/dile_-_indicacao_no_037-18_-_passeio_na_rua_sao_miguel_colegio_vicente_de_carli.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1405/elenir-_indicacao_no_038-18_-_melhorias_conjunto_esperanca.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1406/leo_-_indicacao_no_039-18_-_vaga_rapida_porto_alegre.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1407/lourdes_-_indicacao_no__040-18_-_banheiros_publicos_parque_alvorada.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1408/aires_-_indicacao_no__041-18_-_sinalizacao_das_obras_no_contorno_leste.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1409/elenir-_indicacao_no_042-18_-_passarela_parque_jayme.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1410/lourdes_-_indicacao_no__043-18_-_recapeamento_rua_juriti.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1411/rodrigo_-_indicacao_no_044-18_-_melhorias_linha_uniao_ate_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1412/rodrigo_-_indicacao_no_045-18_-_faixa_elevada_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1413/elenir-_indicacao_no_046-18_-_escadaria_machado_de_assis.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1416/ademir_-_indicacao_no_047-18_-_tapa_buracos_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1417/ademir_-_indicacao_no_048-18_-_iluminacao_botucatu_e_amazonas.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1418/lourdes_-_indicacao_no_049-18_-_melhorias_pr_483_ate_ponte_nova_e_barra_bonita.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1419/rodrigo_-_indicacao_no_050-18_-_muro_escola_15_de_outubro.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1420/camilo-_indicacao_no__51-18_-_ponto_de_onibus_cre.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1421/dile_e_leo-_indicacao_no_052-18_-_reforma_ginasio_colegio_vicente_de_carli.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1422/leo_-_indicacao_no_053-18_-_pavimentacao_rua_tiete.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1423/ademir_-_indicacao_no_054-18_-_boca_de_lobo_angelo_reinaldo_urio.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1424/ademir_-_indicacao_no_055-18_-_ponto_de_onibus_jardim_italia.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1425/elenir-_indicacao_no_056-18_-_praca_de_lazer_presidente_kennedy_e_luther_king.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1426/elenir-_indicacao_no_057-18_-_patrolamento_e_cascalhamento_km_15.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1427/rodrigo_-_indicacao_no_059-18_-_pavimentacao_asfaltica_rua_novo_hamburgo_e_marilena.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1428/rodrigo_-_indicacao_no__060-18_-_melhorias_comunidade_do_divisor.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1429/rodrigo_-_indicacao_no_061-18_-_pavimentacao_asfaltica_rua_bogota.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1430/ademir_-_indicacao_no_062-18_-_rede_de_esgoto_loteamento_marchiori.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1431/elenir-_indicacao_no_063-18-_pedro_bordum.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1432/elenir-_indicacao_no_064-18_-_sinalizacao_rua_guanabara.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1433/aires_-_indicacao_no_065-18-_estarada_linha_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1434/camilo_leo-_indicacao_no_066-18_-_melhorias_campo_linha_gaucha.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1435/camilo-_indicacao_no_067-18_-_pavimentacao_jose_marcon.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1436/elenir-_indicacao_no_068-18_-_agentes_de_endemias.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1437/elenir-_indicacao_no_069-18-_ponto_de_onibus_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1438/ze_carlos_-_indicacao_no_070-18-_faixa_elevada_judas_tadeu_e_santo_onofre.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1439/fran-_indicacao_no_071-18-_melhorias_rua_barra_mansa.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1440/evandro_-_indicacao_no_072-18_-_linha_telefonica_upa.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1441/camilo-_indicacao_no_073-18_-_pavimentacao_bom_pastor.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1442/aires_-_indicacao_no_074-18_-_santo_fregonese.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1469/lourdes_-_indicacao_no_075-18_-_denominacao_espaco_publico_estanislau.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1471/ademir_-_indicacao_no_077-18_-_redutor_de_velocidade_rua_snata_maria_bernadetti.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1472/ademir_-_indicacao_no_078-18_-_melhorias_no_campo_do_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1473/camilo-_indicacao_no_079-18_-_boca_de_lobo_luiz_hellmann.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1474/dile_-_indicacao_no_080-18-_redutor_de_velocidade_rua_nambu.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1475/rodrigo_-_indicacao_no_081-18-_cascalhamento_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1476/dile_-_indicacao_no_082-18_-_cameras_de_seguranca_rua_nambu.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1477/lourdes_-_indicacao_no_083-18_-_mao_dupla_octaviano_teixeira_dos_santos.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1478/fran-_indicacao_no_084-18_-_estacionamento_av_luiz_antonio_faedo.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1479/pedro_-_indicacao_no_085-18-_faixa_elevada_rua_antonio_carneiro_neto.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1480/evandro_-_indicacao_no_086-18-_ponto_de_onibus_na_upa.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1481/aires_-_indicacao_no_087-18_-_estarada_linha_macagnan.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1482/lourdes_-_indicacao_no_088-18_-_calcamento_ponte_nova_e_barra_bonita.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1483/fran-_indicacao_no_089-18_-_denominacao_rua_entre_o_cre_e_loteamento_esperanca.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1484/rodrigo_-_indicacao_no_090-18-_grama_sintetica_nos_playgrounds.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1485/pedro_-_indicacao_no_091-18-_faixa_elevada_rua_tenente_camargo.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1486/pedro_-_indicacao_no_092-18_-_asfalto_travessa_turmina.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1487/rodrigo_-_indicacao_no_093-18_-_radar_av_guiomar_lopes.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1488/rodrigo_-_indicacao_no_094-18_-_pavimentacao_asfaltica_rua_maravilha.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1489/aires_-_indicacao_no_095-18_-_poco_artesiano_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1490/rodrigo_-_indicacao_no_096-18_-_pavimentacao_travessa_las_palmas.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1491/rodrigo_-_indicacao_no_097-18_-_tapa_buracos_rua_mato_grosso.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1492/pedro_-_indicacao_no_098-18_-_pavimentacao_rua_teresopolis_ate_o_contorno_leste.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1493/lourdes_-_indicacao_no__099-18-_pavimentacao_rua_sao_matheus.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1494/lourdes_-_indicacao_no__100-18-_tapa_buracos_rua_pernambuco.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1495/daniela_e_aires_-_indicacao_no_101-18-_pavimentacao_asfaltiva_elisio_vetorello.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1496/lourdes_-_indicacao_no_102-18-_placa_indicativa_ubs_seminario.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1498/rodrigo_-_indicacao_no_103-18_-_pavimentacao_asfaltica_rua_argentino_salvatti.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1499/elenir-_indicacao_no_104-18-_ponto_de_onibus_apae.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1500/elenir-_indicacao_no_105-18_-_pavimentacao_alameda_gralha_azul.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1507/silmar__-_indicacao_no__106-18_-_alargamento_rua_palmas.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1508/evandro_-_indicacao_no_107-18_-_iluminacao_praca_vila_nova.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1509/lourdes_-_indicacao_no_108-18-_ar_condicionado_cmei_luiz_carlos_-_tio_didio.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1510/rodrigo_-_indicacao_no__109-18_-_melhorias_campo_menino_jesus.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1511/rodrigo_-_indicacao_no_110-18-_pavimentacao_asfaltica_travessa_petronio_de_moraes.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1514/lourdes_-_indicacao_no__111-18-_ponte_rio_ligacao.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1521/lourdes_-_indicacao_no__112-18-_melhorias_na_estrada_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1522/elenir-_indicacao_113-18_-_tapa_buracos_rua_bolivia.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1523/lourdes_-_indicacao_no__114-18_-_melhorias_na_estrada_rio_saltinho.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1524/aires_-_indicacao_no_115-18_-_plantio_de_flores.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1525/dile_-_indicacao_no_116-18_-_tela_campo_rio_saudade.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1526/rodrigo_-_indicacao_no_117-18_-_brinquedos_cmei_diva_martins.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1527/rodrigo_-_indicacao_no_118-18_-_ponte_linha_jandira.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1528/pedro_-_indicacao_no_119-18_-_denominacao_de_via_zoraide.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1529/lourdes_-_indicacao_no__120-18-_melhorias_na_estrada_familia_back.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1530/rodrigo_-_indicacao_no_121-18_-_melhorias_estradas_vicinais_km_20_e_propriedades.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1531/dile_-_indicacao_no_122-18-_melhorias_clube_de_maes_barra_escondida.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1532/elenir-_indicacao_no_123-18-_melhorias_rua_beija_flor_e_tucano_-_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1533/evandro_-_indicacao_no_124-18_-_vigia_para_o_arrudao.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1534/rodrigo_-_indicacao_no_125-18_-_pavimentacao_asfaltica_pensilvania.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1535/camilo-_indicacao_no_126-18_-_orientacao_sobre_fogueiras.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1536/ze_carlos_-_indicacao_no_127-18-_rotatoria_av_cristo_rei_e_rua_nossa_senhora_das_gracas.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1537/aires_-_indicacao_no_128-18-_dedetizar_cmei_e_escola.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1538/pedro_-_indicacao_no_129-18-_melhorias_na_iluminacao_distrito_dante_manfor.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1539/pedro_-_indicacao_no_130-18-_ponte_rio_lonqueador_e_rua_ponta_grossa.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1540/silmar__-_indicacao_no__131-18-_melhorias_escola_germano_meyer_do_marrecas.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1541/elenir-_indicacao_no_132-18_-recapagem_rua_ortigueira.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1542/elenir-_indicacao_no_133-18_-melhorias_rua_pica_pau_e_maranata_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1543/elenir-_indicacao_no_134-18_-_boca_de_lobo_rua_ponta_grossa_e_xerem.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1544/camilo-_indicacao_no_135-18-_sobre_requerimento_86-18.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1545/lourdes_-_indicacao_no__136-18-_porta_automatica_na_prefeitura.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1546/pedro_-_indicacao_no_137-18-_melhorias_distrito_de_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1547/elenir-_indicacao_138-18_-_instalacao_de_semaforos_ponta_grossa_tenente_camargo_romeu_lauro_werlang_e_luiz_antonio_faedo.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1548/pedro_-_indicacao_no_139-18_-_melhorias_aparelhos_academia_lago_alvorada.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1549/silmar__-_indicacao_no_140-18-_modernizacao_e_eficientizacao__no_sistema_de_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1550/lourdes_-_indicacao_no__141-18_-_melhorias_cemiterio_ponte_nova_e_barra_escondida.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1551/rodrigo_-_indicacao_no_142-18-_marginal_prolongamento_julio_assis_cavalheiro.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1552/rodrigo_-_indicacao_no__143-18_-_ponte__linha_pagnoncelli.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1553/rodrigo_-_indicacao_no__144-18_-_reforma_ponte_nova_concordia_e_linha_liston.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1554/lourdes_-_indicacao_no_145-18-_obras_de_restauracao_predio_da_apmi_km20.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1555/rodrigo_-_indicacao_no__146-18-_bueiro_barra_bonita.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1556/rodrigo_-_indicacao_no__147-18_-_poste_de_energia_rua_ponta_grossa.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1557/dile_-_indicacao_no_148-18-_iluminacao_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1558/pedro_-_indicacao_no_149-18-_pavimentacao_ruas_pinheirao.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1559/fran-_indicacao_no_150-18-_faixa_elevada_luiz_antonio_faedo_e_sentido_unico_clevelandia.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1560/rodrigo_-_indicacao_no_151-18_-_pavimentacao_asfaltica_maximiliano_folador_e_joao_pedro_mazaro.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1561/rodrigo_-_indicacao_no_152-18-_pavimentacao_vias_bairro_sadia.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1562/rodrigo_-_indicacao_no_153-18-_melhorias_rua_blumenal_brusque_e_manoel_vieira.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1563/daniela-_indicacao_no__154-18_-_bueiro_sessao_progresso.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1564/lourdes_-_indicacao_no__155-18_-_iluminacao_campo_km20.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1565/rodrigo_-_indicacao_no_156-18-_melhorias_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1566/ze_carlos_-_indicacao_no_157-18_-__denominacao_dom_agenor.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1567/aires_-_indicacao_no__158-18-_pavimentacao_rua_nossa_senhora_da_salete.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1568/ze_carlos_-_indicacao_no_159-18_-_denominacao_de_vias.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1569/rodrigo_-_indicacao_no_160-_18-_pavimentacao_rua_francisco_borghesan.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1579/camilo-_indicacao_no__161-18_-_melhoria_cmei_herbert_de_souza.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1580/rodrigo_-_indicacao_no_162-18_-__tapa_buracos_guanabara.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1581/elenir-_indicacao_no__162-18_-_rede_de_esgoto_jose_de_alencar.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1582/silmar__-_indicacao_no_164-18_-_melhorias_cmei_professora_ivanir_de_albuquerque.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1583/aires_-_indicacao_no_165-18_-_melhorias_linha_isvaldo_cruz.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1584/daniela-_indicacao_no_166-18_-_melhorias_estrada_aterro_sanitario.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1585/pedro_-_indicacao_no_167-18_-_asfalto_rua_santa_monica.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1586/pedro_-_indicacao_no_168-18_-_asfalto_marechal_hermes_da_fonseca.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1587/camilo-_indicacao_no_169-18_-_redutor_de_velocidade_rua_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1588/ze_carlos_-_indicacao_no_170-18_-_rotatoria_atilio_fontana_com_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1592/lourdes_-_indicacao_no_174-18_-_lixeira_comunidade_santo_isidoro.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1593/silmar__-_indicacao_no_175-18_-_restauracao_de_vias.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1594/lourdes_-_indicacao_no_176-18_-_melhorias_parque_alvorada.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1595/rodrigo_-_indicacao_no_177-18_-_tapa_buracos_rua_fortaleza.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1598/rodrigo_-_indicacao_no_178-18-_tendas_para_escolas_e_cmei.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1599/ze_carlos_-_indicacao_no__179-18-_rotatoria_erexim_e_general_osorio.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1600/aires_-_indicacao_no__180-18-_pavimentacao_travessa_graciosa.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1601/aires_-_indicacao_no_181-18-_melhorias_linha_farroupilha.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1602/elenir-_indicacao_no__182-18-_agua_no_rio_do_mato.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1603/elenir-_indicacao_no_183-18-_recapagem_asfaltica_nas_ruas_florenca_toscana_e_verona.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1604/rodrigo_-_indicacao_no_184-18-_pavimentacao_asfaltica_na_travessa_oito_e_rua_catanduvas.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1605/aires_-_indicacao_no___185-18_-_melhorias_loteamento_alto_da_conquista.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1606/rodrigo_-_indicacao_no_186-18-_pavimentacao_asfaltica_rua_chile.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1607/rodrigo_-_indicacao_no_187-18-_faixa_elevada_rua_rua_abdul_sebastiao_pollmann_cemiterio.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1608/rodrigo_-_indicacao_no_188-18-_lixeira_rua_tenente_camargo.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1609/fran-_indicacao_no_189-18-_calcamento_estrada_casa_mais_vida.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1610/ademir_-_indicacao_no_190-18-_abertura_av_pedro_bordum.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1611/aires_-_indicacao_no__191-18-_pavimentacao_rua_capinzal_e_maximiliano_zancan.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1612/ze_carlos_-_indicacao_no_192-18-_loteamento_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1613/ademir_-_indicacao_no_193-18-_redutor_de_velocidade_rua_jose_do_patrocinio.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1614/dile_-_indicacao_no__194-18-_melhorias_campo_vicente_de_carli.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1615/fran-_indicacao_no_195-18-_melhorias_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1616/ademir_-_indicacao_no_196-18_-_via_rapida_na_avenida_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1617/fran_e_silmar-_indicacao_no_197-18_-_implantacao_de_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1618/elenir-_indicacao_no_198-18-_pavimentacao_asfaltica_nas_ruas_aurelio_franciscon_e_joao_giachini.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1619/daniela-_indicacao_no_199-18-_recuperacao_estrada_sede_martini.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1620/rodrigo_-_indicacao_no_200-18-_faixa_elevada_santa_terezinha.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1621/ademir_-_indicacao_no_201-18_-_boca_de_lobo_rua_romeu_lauro_werlang.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1625/rodrigo_-_indicacao_no_202-18_-_faixa_elevada_na_rua_salgado_filho.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1626/leo_-_indicacao_no_203-18-_instrumento_redutor_de_velocidade_na_rua_tenente_camargo_esquina_com_a_rua_brasilia.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1627/ademir_e_dile-_indicacao_no_204-18-_abertura_da_rua_marechal_hermes_da_fonseca.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1628/lourdes_-_indicacao_no__205-18-_aquisicao_de_um_trator_e_uma_ensiladeria_para_a_comunidade_cabeceira_do_rio_do_mato.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1629/elenir-_indicacao_no_206-18_novo_mundo_-_melhorias.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1630/dile_-_indicacao_no__207-18_-_passeio_publico_rua_tabajara.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1631/elenir-_indicacao_no_208-18_-_itinerante_de_onibus_rua_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1632/lourdes_-_indicacao_no__209-18_-_cursos_de_corte_e_costura_para_o_clube_de_maes_da_comunidade_volta_grande_do_marrecas.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1633/lourdes_-_indicacao_no_210-18_-_implantacao_de_linha_de_onibus_em_comunidades_do_interior.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1634/anildo_-_indicacao_no_211-18_-_melhorias_no_cmei_carmem_vargas_vanin.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1635/elenir-_indicacao_no_212-18-_sanepar_ponto_de_atendimento_a_populacao_na_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1636/elenir-_indicacao_no_213-18-_pavimentacao_travessa_bauru.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1637/elenir-_indicacao_no__214-18-_banheiro_terminal.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1638/elenir-_indicacao_no_215-18-_cobertura_feira_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1639/silmar__-_indicacao_no_216-18-_iluminacao_avenida_agua_branca.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1640/lourdes_-_indicacao_no__217-18-_melhorias_comunidade_do_divisor.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1641/evandro_-_indicacao_no_218-18_-_ponte_rio_erval_do_km_a_pedreirinho.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1642/evandro_-_indicacao_no_219-18_-_ponte_linha_hobold.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1643/ademir_e_dile-_indicacao_no_220-18_-_semaforo_avenida_presidente_getulio_vargas_com_a_rua_santa_maria_gorete.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1670/lourdes_-_indicacao_no_221-18_-_melhorias_nas_vias_da_vila_rural_gralha_azul.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1671/elenir-_indicacao_no_222-18_-_poupatempo_movel.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1672/elenir-_indicacao_no_223-18_-_melhorias_no_telhado_da_sede_do_clube_de_maes_sao_jose.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1673/ademir_-_indicacao_no_224-18-_melhorias_na_escola_na_senhora_de_fatima_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1674/ademir_-_indicacao_no_225-18_-_pavimentacao_jupiter.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1675/silmar__-_indicacao_no_226-18-_sinalizacao_saida_de_beltrao.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1676/silmar__-_indicacao_no_227-18-_para_raios_escola_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1677/rodrigo_-_indicacao_no_228-18-_denominacao_via_cmei_dalva_claus.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1678/rodrigo_-_indicacao_no_229-18-_pavimentacao_do_estacionamento_localizado_na_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1679/ademir_-_indicacao_no_230-18-_mudanca_do_ponto_de_onibus_localizado_na_rua_felicio_manfroi.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1680/leo_-_indicacao_no_231-18_-_pavimentacao_asfaltica_na_rua_albina_c._korego.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1681/rodrigo_-_indicacao_no_232-18-_faixa_elevada_rua_buenos_aires.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1683/dile_-_indicacao_no_234-18_-_semaforos_para_pedestres_na_rua_tenente_camargo.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1684/rodrigo_-_indicacao_no_235-18_-_alambrado_nos_campos_da_comunidades_do_interior.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1685/lourdes_-_indicacao_no_236-18_-_iluminacao_travessa_lago_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1686/lourdes_-_indicacao_no__237-18-_rotatoria_antonio_silvio_barbieri.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1687/ze_carlos_-_indicacao_no_238-18-_redutor_de_velocidade_nas_proximidades_da_rua_das_flores.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1688/ademir_-_indicacao_no_239-18_-_melhorias_na_associacao_de_bolao_do_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1689/ademir_-_indicacao_no_240-18_-_pontos_de_recolhimento_de_lixos_eletronicos.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1690/rodrigo_-_indicacao_no_241-18-_tubulacao_e_ascalhamento_na_renovacao.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1691/elenir-_indicacao_no_242-18_-_faixa_elevada_na_rua_graciliano_ramos.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1692/lourdes_-_indicacao_no_243-18_-_ciclovia_ligando_a_empresa_brf_a_fremapar.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1693/rodrigo_-_indicacao_no_244-18_-_recuperacao_das_estradas_da_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1694/rodrigo_-_indicacao_no_245-18-_abertura_de_rua_ligando_a_pr_180_aos_bairros_padre_ulrico_e_loteamento_cohab_tran.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1695/ademir_-_indicacao_no_246-18-_limpeza_das_vias_e_bueiros_da_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1696/rodrigo_-_indicacao_no_247-18_-_cascalhamento_na_estrada_da_comunidade_linha_sao_joao.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1697/rodrigo_-_indicacao_no_248-18_-_melhorias_nas_estradas_da_comunidades__linha_pagnoncelli.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1698/rodrigo_-_indicacao_no_249-18_-_pavimentacao_asfaltica_na_rua_jose_bonifacio.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1699/aires_-_indicacao_no__250-18-_recuperacao_do_calcamento_da_avenida_presidente_castelo_branco.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1700/camilo-_indicacao_no_251-18-_agentes_comunitario_de_saude.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1701/silmar__-_indicacao_no_252-18-_pavimentacao_asfaltica_na_avenida_duque_de_caxias_no_bairro_marrecas.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1702/ze_carlos_-_indicacao_no_253-18-_melhorias_no_bairro_jardim_seminario.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1703/silmar__-_indicacao_no_254-18_-_pavimentacao_asfaltica_na_travessa_copacabana.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1704/ze_carlos_-_indicacao_no_255-18-_melhorias_muro_de_arrimo_nas_margens_do_corrego_lonqueador.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1705/rodrigo_-_indicacao_no_256-18_-_painel_do_impostometro.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1706/aires_-_indicacao_no_257-18_-__redutor_de_velocidade_na_rua_guarulhos.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1707/leo_-_indicacao_no_258-18-_melhorias_na_boca_de_lobo_da_rua_santa_ana.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1708/rodrigo_-_indicacao_no_259-18-_redutor_de_velocidade_na_rua_beija-flor.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1709/rodrigo_-_indicacao_no__260-18-_operacao_tapa_buracos_nas_vias_do_bairro_nova_petropolis.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1710/ademir_-_indicacao_no_261-18_-_melhorias_na_rua_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1711/rodrigo_-_indicacao_no__263-17-_revitalizacao_no_campo_do_bairro_do_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1712/ademir_-_indicacao_no_264-18-_melhorias_em_geral_no_trevo_do_bairro_alvorada.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1713/ze_carlos_-_indicacao_no_265-18_-_academias_ao_ar_livre__marrecas_clube.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1714/aires_-_indicacao_no___266-18_-_pavimentacao_asfaltica_nos_conjuntos_habitacionais_i_e_ii.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1715/daniela_e_aires_-_indicacao_no_267-18__-_vagas_para_gestantes_e_acompanhantes_de_criancas_de_colo.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1716/dile_-_indicacao_no__268-18-_melhorias_no_campo_de_futebol_da_associacao_do_bairro_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1717/dile_-_indicacao_no_269-18-_asfaltica_nas_rua_joao_joarez_daros_e_francisco_catto_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1718/rodrigo_-_indicacao_no_270-18-_lixeiras_na_av_julio_assis_cavalheiro.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1719/ze_carlos_-_indicacao_no_271-18_-_pavimentacao_asfaltica__corrego_lonqueador_entre_o_trecho_da_rua_sergipe_e_rio_grande_do_sul.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1720/elenir-_indicacao_no_272-18-_pavimentacao_asfaltica_na_rua_aurora_marcon.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1721/lourdes_-_indicacao_no_273-18-_revitalizacao_das_estradas_da_comunidade_rio_pedreiro.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1722/ademir_-_indicacao_no__274-18-_revitalizacao_da_praca_belmar_loucas.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1723/ademir_-_indicacao_no_275-18-_servico_de_limpeza_unidades_basicas_de_saude.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1724/rodrigo_-_indicacao_no_276-18_-_ampliacao_do_itinerario.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1725/rodrigo_-_indicacao_no_277-18-_tapa_buracos_na_rua_giocondo_felipe.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1246/projeto_de_resolucao_no_001-18_-_conselho_de_etica_camara.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1326/001-18_-_pl_-_reajuste_salarial_dos_servidores_-_2018.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1327/002-18_-_pl_-_reajuste_subsidios_dos_agentes_politicos_-_2018.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1330/003-18_-_pl_-_altera_4260_14_-_plano_de_cargos_carreira_valorizacao_e_remuneracao_dos_professores_-_pccr.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1331/004-18_-_pl_-_altera_4106_13_-_pedagogo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1332/005-18_-_pl_-_altera_3338_07_-_conselho_municipal_de_meio_ambiente_-_cmma.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1334/006-18_-_pl_-_prorroga_aluguel_social.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1335/007-18_-_pl_-_mais_medicos.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1336/008-18_-_pl_-_plantao_medico.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1337/009-18_-_pl_-_autoriza_concessao_administrativo_para_rotary.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1338/010-18_-_pl_-_criacao_do_fundo_-_prodetec_-_regulamento_da_lei_4149_2014.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1389/011-18_-_pl_-_regra_de_transicao_-_equipe_pedagogica.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1390/012-18_-_pl_-_programa_familia_acolhedora.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1391/013-18_-_pl_-_autoriza_concessao_direito_real_de_uso_master_bike_industria_de_bicicletas_ltda.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1392/014-18_-_pl_-_autoriza_concessao_direito_real_de_uso_marrecas_cooperativa_de_reciclados.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1393/015-18_-_pl_-_autoriza_concessao_direito_real_de_uso_r_j_revestimentos_cimenticios_ltda_me.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1394/016-18_-_pl_-_permuta_-_luiz_graczik.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1395/pl_172018_ldo_2019.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1443/018-18_-_pl_-_autoriza_concessao_direito_real_de_uso_industria_de_bolas_azzolini_ltda_me.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1444/019-18_-_pl_-_autoriza_concessao_direito_real_de_uso_mega_servicos_de_limpeza_e_conservacao_ltda_me.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1445/020-18_-_pl_-_autoriza_concessao_direito_real_de_uso_j_l_artezanato___molduras_ltda_me.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1446/021-18_-_pl_-_autoriza_concessao_direito_real_de_uso_qualitec_artefatos_de_cimento_ltda_me.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1447/022-18_-_pl_-_autoriza_concessao_calcadao.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1448/pl_023-2018_-_nova_lei_do_plano_diretor_3300-2006.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1449/pl_024-2018_-_nova_lei_do_conselho_da_cidade_3019-2003.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1450/pl_025-2018_-_nova_lei_do_parcelamento_3372-2007_2.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1726/pl_026-2018_-_novo_perimetro_urbano_-_redacao_final.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1727/pl_027-2018_-_nova_lei_de_zoneamento__3384-2007.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1728/pl_028-2018_-_nova_lei_do_sistema_viario3352-2007.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1729/pl_029-2018_-_novo_codigo_de_obras_2498-1996.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1730/pl_030-2018_-_novo_codigo_de_posturas_3361-2007.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1731/031-18_-_pl_-_regularizacao_fundiaria_-_frigobel.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1732/032-18_-_pl_-_4106_13_-_atendente_de_farmacia_-_2018.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1733/033-18_-_pl_-_concessao_administrativa_de_uso_-_aterro_sanitario.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1734/034-18_-_pl_-_receber_em_doacao_-_mitra.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1735/035-18_-_pl_-_altera_4039_13_-_corregedor_geral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1736/036-18_-_pl_-_receber_em_doacao_-_claimar_franciscon.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1737/037-18_-_pl_-_receber_em_doacao_e_compra_-_parque_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1738/038-18_-_pl_-_regularizacao_condominio_portal_do_sol.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1739/039-18_-_pl_-_antecipacao_area_institucional.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1740/040-18_-_pl_-_doacao_pedras_-_santa_barbara_1.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1741/041-18_-_sobreaviso_secretarias.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1742/042-18_-_pl_-_autoriza_concessao_direito_real_de_uso_a_m_santos_industria_de_moveis_ltda.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1743/043-18_-_pl_-_autoriza_pagamento_aluguel_social.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1744/044-18_-_pl_-_prorroga_concessao_d_l_equipamentos_agropecuarios_ltda.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1745/045-18_-_pl_-_semana_farroupilha.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1746/046-18_-_pl_-_bolsa_verde.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1747/048-18_-_pl_-_autoriza_concessao_direito_real_de_uso_cacau_company_ltda_me_1.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1748/049-18_-_pl_-_autoriza_concessao_direito_real_de_uso_luiz_c_turozzi_e_cia_ltda.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1749/050-18_-_pl_-_dispoe_sobre_a_estrutura_administrativa_-_rev.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1750/051-18_-_pl_-_altera_3644_09_-_regime_de_adiantamento.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1751/projeto_de_lei_loa_52-2019.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1752/053-18_-_pl_-_autoriza_concessao_direito_real_de_uso_rk7_industria_e_comercio_de_ferragens_em_aluminio_ltda.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1753/054-18_-_pl_-_autoriza_concessao_direito_real_de_uso_tiago_giacomo_nonato___cia_ltda.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1754/055-18_-_pl_-_plantao_medico_natal_e_ano_novo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1755/056-18_-_pl_-_veiculo_-_fundo_do_idoso.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1756/058-18_-_pl_-_4106_13_-_professor_da_rede_municipal_-_2018.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1757/059-18_-_pl_-_doacao_ministerio_publico_mp.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1758/060-18_-_pl_-_prorroga_concessao_pampa_sul_brasil_industria_de_confeccoes_eireli.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1759/061-18_-_pl_-_prorroga_concessao_recapadora_sudoeste_ltda.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1760/062-18_-_pl_-_tratamento_fora_do_domicilio__tfd.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1761/063-18_-_pl_-_sim.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1762/064-18_-_pl_-_chacaras_rurais.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1819/projeto_de_lei_no_001-18_-atualizacao-inflacao-servidores.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1820/projeto_de_lei_no_002-18__atualizacao_inflacao_vereadores.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1822/projeto_de_lei_no_004-18_-_elenir_-_institui_a_semana_da_familia_na_escola.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1823/projeto_de_lei_no_005-18_-_elenir_-_placas_em_farmacias_automedicacao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1824/projeto_de_lei_no_006-18_-_elenir_-_semana_conscientizacao_automedicacao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1825/projeto_de_lei_no_007-18_-rodrigo_utilidade_publica_apmif.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1826/projeto_de_lei_no_008-18_-rodrigo-registro-caes-e-gatos.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1827/projeto_de_lei_no_009-18_-dile_-_proibe_inauguracao_de_obra_inacabada.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1829/projeto_de_lei_no_011-18_-_semana_de_incentivo_a_doacao_de_criancas_e_adolescentes.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1830/projeto_de_lei_no_012-18_-_rodrigo_altera-lei-registro-caes-e-gatos.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1832/projeto_de_lei_no_013-18_-_fran_-_dispensa_reconhecimento_de_firma_e_autenticacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1833/projeto_de_lei_no_014-18_-silmar__-_captacao_agua_ar_condicionado.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1834/projeto_de_lei_no_015-18_-_elenir_-_isencao_em_concursos_-_servico_eleitoral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1835/projeto_de_lei_no_016-18-_aires_e_camilo-_semana_do_ciclismo.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1836/projeto_de_lei_no_017-18_-_ze_carlos_-_multa_trote_samu.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1837/projeto_de_lei_no_018-18_-_ze_carlos_-_conselho_infraestrutura_-_redacao_final.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1838/projeto_de_lei_no_019-18_-_silmar_-_campanha_disque_denuncia_contra_crianca.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1839/projeto_de_lei_no_020-18_-_silmar_-__escola_de_pais.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1840/projeto_de_lei_no_021-18_-_rodrigo_-_fogos_de_artificio.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1841/projeto_de_lei_no_022-18_-_elenir_alteracao_lei_diarias.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1842/projeto_de_lei_no_23-18_-_silmar_-__memorial.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1843/projeto_de_lei_no_24-18_-_ze_carlos_-_substitutito_maus_tratos_animais.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1844/projeto_de_lei_no_25-18_-_fran_-_vovo_sabe_tudo.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1845/projeto_de_lei_no_26-18_-_fran_-_dia_saude_mental.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/989/elenir_-_requerimento_no_001-18_-_sinalizacao_rua_curitiba.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/990/silmar_-_requerimento_no_002-18_-_torre_da_concatedral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/991/camilo_-_requerimento_no_003-18_-_impacto_ambiental_projeto_contencaoa_das_cheias.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/992/rodrigo_-_requerimento_no_004-18_-_clube_idosos_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/993/camilo_-_requerimento_no_005-18_-_parceria_unibel.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/994/aires_camilo_daniela_e_evandro_-_requerimento_no_006-18_-_informacoes_lei_financiamento.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/995/rodrigo_-_requerimento_no_007-18_-_recuo_frontal_obras.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/996/pedro_-_requerimento_no_008-18_-_licenca_doenca.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/997/aires_-_requerimento_no_009-18_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/998/aires_camilo_daniela_e_evandro_-_requerimento_no_010-18_-_esclarecimento_reajuste_educacao.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/999/rodrigo_-_requerimento_no_011-18_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1000/mesa_diretora_-_requerimento_no_012-18__voto_de_pesar_dom_agenor_girardi.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1001/aires_-_requerimento_no_013-18-_portal_transparencia_prefeitura.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1002/lourdes_-_requerimento_no_014-18-_reforma_previdencia_deputados_deferais.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1003/fran_e_silmar-_requerimento_no_015-18_-_asfalto_rua_antonio_de_paiva_cantelmo.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1004/camilo__-_requerimento_no_016-18_-_relacao_cargos_executivo.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1005/leonardo_-_requerimento_no_017-18-_implantacao_de_banco_de_leite_-_hospital_regional.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1006/evandro_-_requerimento_no_018-18_-_plano_de_arborizacao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1007/rodrigo_-_requerimento_no_019-18-_periodo_integral_escola_jardim_primavera.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1008/lourdes-_requerimento_no_020-18_-__abono.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1009/rodrigo_-_requerimento_no_021-18_-_previsao_termino_de_obras_av_guaratingueta.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1010/camilo_daniela_e_evandro_-_requerimento_no_022-18_-_acesso_propriedades.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1011/evandro_-_requerimento_no_023-18_-_pontos_de_onibus_interior.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1012/rodrigo_-_requerimento_no_024-18_-_plano_diretor_-_aumento_area_terrenos.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1013/dile_-_requerimento_no_025-18-_fichas_medicas_posto_saude_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1014/daniela__-_requerimento_no_026-18-_hora_maquina.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1015/aires_-_requerimento_no_027-18-_lotamento_coabel_agua_branca.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1016/ademir_-_requerimento_no_028-18__-_creche_bairro_sadia_-_loteamento_marchiori.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1017/elenir_e_lourdes-_requerimento_no_029-18-_atendimento_hemodinamica_dep_nelson_meurer.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1018/elenir_-_requerimento_no_030-18_-_atendimento_ceonc.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1019/ademir_-_requerimento_no_031-18_-_asfalto_bom_pastor_e_girardi.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1020/dile_-_requerimento_no_032-18_-_abrigos_e_banheiros_postos_de_saude.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1021/rodrigo_-_requerimento_no_033-18_-_preferencial_avenida_guaratingueta.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1022/silmar-_requerimento_no_034-18__-_abono.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1023/mesa_diretora_-_requerimento_no_035-18_sessoes_itinerantes.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1024/elenir_-_requerimento_no_36-18-_calcamento_menino_jesus.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1025/ze_carlos_-_requerimento_no_37-18-_fiscalizacao_contrato.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1026/rodrigo_-_requerimento_no_38-18__casas_populares.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1027/elenir_e_dile_-_requerimento_no_39-18_-_trator_lageado_grande.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1028/ze_carlos_-_requerimento_no_040-18__-_portoes_escola.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1029/aires_e_leo_-_requerimento_no_41-18_-_detran.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1030/aires_e_evandro_-_requerimento_no_42-18-_recuperacao_estrada_santa_barbara_utfpr.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1031/ademir_-_requerimento_no_43-18_-_reducao_da_taxa_de_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1032/mesa-diretora-requerimento-no_044-18-vagas-de-estacionamento-idosos-e-deficientes.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1033/lourdes_-_requerimento_no_045-18_-_orteses_e_proteses_cre.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1034/fran_-_requerimento_no_046-18_-_projeto_unioeste.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1035/ze_carlos_-_requerimento_no_47-18__ferias_servidores_municipais.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1036/elenir_-_requerimento_no_48-18-_avenida_parana.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1037/rodrigo_-_requerimento_no_49-18-_ponte_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1038/ze_carlos_-_requerimento_no_50-18_-_regulamentacao_regime_de_plantao.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1039/dile_-_requerimento_no_51-18_-_empresas_mei.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1040/lourdes_-_requerimento_no_52-18_-_gerado_de_energia_escolas_e_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1041/rodrigo_-_requerimento_no_53-18-_processo_licitatorio.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1042/ze_carlos_-_requerimento_no_54-18-_deputados_verba_para_pavimentacao_vitorio_traiano.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1043/camilo_-_requerimento_no_55-18-_10_anos_de_utfpr.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/camilo_-_requerimento_no_56-18_-_cesta_basica_-_programa_mutirao_solidario.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/ademir_-_requerimento_no_57-18_-_recursos_deputado_osmar_betoldi.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1046/lourdes_-_requerimento_no_58-18-_homenagem_postuma_estanislau.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/fran_e_leo-_requerimento_no_59-18_-_parabenizando_28_expobel_-_comissao_organizadora.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/fran_e_leo-_requerimento_no_60-18-_parabenizando_28_expobel_-_sociedade_rural.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/dani_-_requerimento_no_61-18_-_taximetro.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/ze_carlos_-_requerimento_no_62-18-_melhorias_linha_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/rodrigo-_requerimento_no_63-18_-_rua_abdul_phollmann.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/camilo_-_requerimento_no_64-18-_relatorio_infestacao_dengue.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/ademir_-_requerimento_no_65-18-_terreno_assoacao_de_moradores_pinheirao.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/fran_-_requerimento_no_66-18_-_curso_de_psicologia_unioeste.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/fran_-_requerimento_no_67-18_-_familia_acolhedora.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/camilo_-_requerimento_no_68-18-_horas_extras_sec_urbanismo.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/camilo_-_requerimento_no_69-18-_iptu_verde.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1058/rodrigo_-_requerimento_no_70-18-_diarias_gastas_prefeitura.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1059/ze-carlos-requerimento-no_71-18-programa-de-patrulhas-agricolas.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1060/rodrigo_-_requerimento_no_72-18_-_tec_radiologia.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1061/camilo_-_requerimento_no_73-18-_destino_lixo_campanha.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1062/ze_carlos_-_requerimento_no_74-18_-_area_antigo_frigobel_area_interesse_social.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1063/ze_carlos_-_requerimento_no_75-18_-_insalubridade_servidores.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/silmar_-_requerimento_no_76-18_escola_sao_cristovao_em_creche.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/elenir_-_requerimento_no_77-18_-_centro_dia_idoso.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/rodrigo_-_requerimento_no_78-18_-_curso_pre_vestibular.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/lourdes-requerimento-no_79-18-seguro-licitacao.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/silmar_-_requerimento_no_80-18_-_esgoto.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/camilo_-_requerimento_no_81-18-_descarte_obra_avenida_silvio_barbieri.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/camilo_-_requerimento_no_82-18-_escolas_do_interior.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/elenir_-_requerimento_no_83-18_-_centro_social_novo_horizonte.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/elenir_-_requerimento_no_84-18_-_melhorias_novo_horizonte.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/rodrigo_-_requerimento_no_85-18-_convite_guancino.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/camilo_-_requerimento_no_86-18_-_regulamentacao-de-lei.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/camilo_-_requerimento_no_87-18_-_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/daniela__-_requerimento_no_88-18-_cascalheiras.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/elenir_-_requerimento_no_89-18-_fiscalizacao_passeios.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/pedro_-_requerimento_no_90-18_-_padronizacao_dos_taxis.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/rodrigo_-_requerimento_no_91-18_-_ligacao_rua_antonio_carneiro_neto_com_faedo.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/daniela__-_requerimento_no_92-18_-_horas_extras_sec_desenvolvimento_rural.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/silmar_-_requerimento_no_93-18__-fila_cirurgias_eletivas_e_exames.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/camilo_e_daniela_-_requerimento_no_94-18_-_mutirao_exames.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/rodrigo_-_requerimento_no_95-18_-_terrenos_baldios.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/mesa-diretora-requerimento-no_96-18-licenca-natalidade.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/rodrigo_-_requerimento_no_97-18_-_placas_de_identificacao.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/camilo_-_requerimento_no_98-18_-_concessao_de_barracoes__industriais.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/daniela__-_requerimento_no_99-18_-_merenda_escolar.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/rodrigo_e_pedro_-_requerimento_no_100-18_-_escola_sem_partido.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/silmar_-_requerimento_no_101-18_-_creche_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/dile_-_requerimento_no_102-18_-_creche_noturna.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/elenir_-_requerimento_no_103-18__-colegio_concordia_escola_nossa_sra_fatima.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/rodrigo_-_requerimento_no_104-18_-_sanepar_esgoto.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/camilo_e_daniela_-_requerimento_no_105-18_-_processo_licitatorio_apostilado.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/rodrigo_-_requerimento_no_106-18_-_der_radar_eletronico_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/elenir_-_requerimento_no_107-18-_centro_de_referencia_para_mulheres_em_situacao_de_risco.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/pedro_-_requerimento_no_108-18_-_abono.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/rodrigo_-_requerimento_no_109-18_-_melhorias_escola_basilio_tiecher_km_20.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/pedro_-_requerimento_no_110-18_-_albergue.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/camilo_-_requerimento_no_111-18_-_pintura_de_vias.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/ze-carlos-requerimento-no_112-18_-_ampliacao_pista_aeroporto.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/mesa_diretora_-_requerimento_no_113-18_-_voto_de_pesar_salate_rocha.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/lourdes_-_requerimento_no_114-18_-_cmei_km_20.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1103/rodrigo_-_requerimento_no_115-18_-_convocacao_do_debetran.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/pedro_-_requerimento_no_116-18__-_deputado_osmar_bertoldi.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/camilo_-_requerimento_no_117-18_-servidores_cedidos.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/camilo_-_requerimento_no_118-18_-_programa_mutirao.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/leo_-_requerimento_no_119-18_-__radar__avenida_natalino_faust.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/elenir_-_requerimento_no_120-18-_voto_de_pesar_maria_hilda.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/camilo_-_requerimento_no_121-18_-_multas_debetran.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/camilo_-_requerimento_no_122-18_-_horas_extras_sec_adm.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/elenir_-_requerimento_no_123-18_-_conjunto_esperanca_v.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/lourdes_-_requerimento_no_124-18_-_britador_movel.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1117/mesa_diretora_requerimento_no_125-18-_sessao_itinerante_-_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/camilo_-_requerimento_no_126-18_-_fundo_municipal_mobilidade_urbano.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/ze-carlos-requerimento-no_127-18_-_melhorias_transito.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/mesa_diretora_-_requerimento_no_128-18_-_voto_de_pesar_elza_comunello.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1121/elenir_e_lourdes-requerimento-no_129-18_-licenca-paternidade.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1122/camilo_-_requerimento_no_130-18_-_onus_agua_e_luz_entidades.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/aires__requerimento_no_131-18_-_abono.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/silmar-_requerimento_no_132-18_-_abono_-.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1125/daniela__-_requerimento_no_133-18_-_cre_medico_especialista.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1126/lourdes_-_requerimento_no_134-18_-_atendimento_unidade_saude_assentamento.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1127/rodrigo_-_requerimento_no_135-18_-_sanepar_esgoto_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/ze_carlos_-_requerimento_no_136-18_-_programa_cidade_amiga.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/camilo_e_daniela_-_requerimento_no_137-18_-_convite_unioeste.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/elenir_-_requerimento_no_138-18_-_abono.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/lourdes_-_requerimento_no_139-18-_comunidades_fazendinha-assentamento_missoes.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/rodrigo_-_requerimento_no_140-18_-_incentivo_empresas.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/leo_-_requerimento_no_141-18_-_praca_paul_percy_harris_-_cango_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/mesa_diretora_-_requerimento_no_142-18_-_voto_de_pesar_hermes_flores_kniphoff.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/silmar_-_requerimento_no_143-18_-_bolsa_atleta.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/aires_-_requerimento_no_144-18_-_convite_rudimar.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/lourdes_-_requerimento_-_no_145-18__respeito_pelos_idosos.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/elenir_e_lourdes_-_requerimento_no_146-18__-_lista_de_procedimentos_eletivos_na_cardiologia.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/ze-carlos-requerimento-no_147-18__-conselho_e_fundo_idoso-_relatorio.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/aires_camilo_daniela_-_requerimento_no_148-18-_gastos_publicidade.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/elenir_-_requerimento_no_149-18_-_abono_viagem.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/rodrigo_-_requerimento_no_150-18_-_abono.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/camilo_e_daniela__-_requerimento_no_151-18_-_alteracao_lei_4.106_licenca_natimorto.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/silmar_-_requerimento_no_152-18-_livros_para_blibliotercas_municipais.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/ze-carlos-requerimento_no_153-18_-_parque_das_antenas.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/lourdes-_requerimento_no_154-18_-__abono.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/silmar_-_requerimento_no_155-18-_divisao_de_atletismo.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/daniela__-_requerimento_no_156-18_-_pagamento_indenizacao_tuberculose.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/rodrigo_-_requerimento_no_157-18_-_revitalizacao_da_avenida_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/rodrigo_-_requerimento_no_158-18_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/rodrigo_e_silmar_-_requerimento_no_159-18_-_prouni_municipal.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/lourdes_-_requerimento_no_160-18_-_programa_parana_sem_dor_-_medicamentos.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/camilo_-_requerimento_no_161-18-_capina_quimica.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/mesa_diretora_requerimento_no_162-18-_sessao_itinerante_-_jardim_italia.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/mesa_diretora_-_requerimento_no_163-18_-_voto_de_pesar_pedro.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/daniela__-_requerimento_no_164-18-_lista_agricultores.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/silmar_-_requerimento_no_165-18_-_programa_novos_caminhos.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/ze-carlos-requerimento-no_166-18_-_implantacao_de_ponto_de_taxi.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/elenir_-_requerimento_no_167-18_-_campo_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1160/leo_-_requerimento_no_168-18-_conselhos_site.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1161/aires_e_daniela_no_169-18_-_financiamento_agencia_fomento.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1162/aires_-_requerimento_no_170-18-_denominacao_de_vias_asfaltadas.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1163/silmar_-_requerimento_no_171-18-_brinquedos_cmeis.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1164/evandro_-_requerimento_no_172-18_-_carro_adapatado_materias_esterelizados.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1165/leo_-_requerimento_no_173-18_-_revitalizacao_teresopolis.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1166/dile_-_requerimento_no_174-18-_projeto_piscicultura.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1168/camilo_e_daniela__-_requerimento_no_175-18_-_pagamento_indenizacao_tuberculose_-_secretaria_fazenda.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1169/leo_-_requerimento_no_176-18_-_restos_de_entulho-_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1170/ademir_-_requerimento_no_177-18_-_passarela_avenida_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1171/lourdes-_requerimento_no_178-18_-__abono_13_e_14-18.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1172/silmar-_requerimento_no_179-18__-_abono_13_e_14-18.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1173/elenir_e_leo_-_requerimento_no_180-18_-_local_de_chapa.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1177/dile__-_requerimento_no_181-18-_prolongamento_avenida_guiomar_a_trincheira.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1178/ze-carlos-requerimento-no_182-18_-_doacao_terrenos.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1179/dani_e_fran_-_requerimento_no_183-18_-_psicologos_efs.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1180/silmar_-_requerimento_no_184-18_-_praca_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1181/camilo_-_requerimento_no_185-18_-_funcionarios_hsf.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1182/dani_-_requerimento_no_186-18_-_indicadores_-_apostilado.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1183/camilo__e_daniela_-_requerimento_no_187-18-_lista_medicos_ubs.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1184/camilo_-_requerimento_no_188-18_-_insalubridade_acs.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1185/rodrigo-_requerimento_no_189-18_-_licenca.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1186/daniela__-_requerimento_no_190-18_-_convite_ceju.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1187/elenir_-_requerimento_no_191-18_-_sistema_georrefencial.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1188/ademir_-_requerimento_no_192-18_-_der_trevo_vere.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1189/rodrigo_-_requerimento_no_193-18_-_paraquedismo.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1190/mesa_diretora_-_requerimento_no_194-18_-_voto_de_pesar_osmar_brito.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1191/dani_-_requerimento_no_195-18_-_programa_de_habitacao_rural.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1192/elenir_-_requerimento_no_196-18-_vila_nova__praca_av_uniao_da_vitoria.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1193/camilo_e_daniela_-_requerimento_no_197-18_-_equipe_esf_nutri_e_fisio.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1194/elenir_-_requerimento_no_198-18_-_cemiterio_municipal.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1195/anildo__-_requerimento_no_199-18_-_complexo_cultural_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1196/anildo__-_requerimento_no_200-18-_melhorias_caic.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1197/ze-carlos-requerimento-no_201-18-_adicional_de_responsabilidade_tecnica.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1198/ze-carlos-requerimento-no_202-18-_loteamento_pinheiros.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1210/evandro_-_requerimento_no_203-18_-_rua_peru_calcadas.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1212/ze-carlos-requerimento-no_205-18_-_insabubridade_agentes_de_transito.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1213/lourdes_-_requerimento_no_206-18_-_cardiologista_upa.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1214/anildo__-_requerimento_no_207-18-__pavimentacao_linha_hobold.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1215/silmar_-_requerimento_no_208-18-_relacao_de_livros_biblioteca.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1216/mesa_diretora_requerimento_no_209-18-_sessao_itinerante_-_divisor.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1217/camilo_-_requerimento_no_210-18_-_loteamento_rurais.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1218/silmar_-_requerimento_no_211-18-_ampliacao_centro_convivencia_idoso.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1219/elenir_-_requerimento_no_212-18_-_sanepar.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1220/camilo__-_requerimento_no_213-18-_disciplina_transporte_e_descarga_de_concreto.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1221/ademir_-_requerimento_no_214-18-_atendimento_upa-hospital_regional.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1222/evandro_-_requerimento_no_215-18_-_programa_melhor_em_casa_-_saude.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1223/ze-carlos-requerimento-no_216-18__periculosidade_agentes_de_transito.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1224/camilo_e_daniela_-_requerimento_no_217-18_-_diario_de_bordo.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1225/daniela__-_requerimento_no_218-18_-_areas_periurbanas.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1226/camilo_-_requerimento_no_219-18-_ceju_sao_miguel_e_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1227/rodrigo_-_requerimento_no_221-18-_creche_sadia.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1228/rodrigo_-_requerimento_no_222-18__-_revitalizacao_da_avenida_dom_agostinho_jose_sartori_e_faedo.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1229/aires_-_requerimento_no_223-18_-_obras_forum.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1232/elenir_-_requerimento_no_224-18__abono_-.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1233/lourdes_-_requerimento-no_225-18_-_centro_de_especialidades_municipal.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1234/rodrigo_-_requerimento_no_226-18-_campeonato_municipal.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1235/camilo_-_requerimento_no_227-18-_atendimento_medico_unidade_saude_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1236/camilo_-_requerimento_no_228-18-_upa.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1237/rodrigo_-_requerimento_no_229-18-_previsao_projeto_contencao_cheias.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1238/ze-carlos-requerimento-no_230-18_-_custos_impressao.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1239/aires_-_requerimento_no_231-18_-_processo_licitatorio.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1240/camilo_-_requerimento_no_232-18_-_protocolo_desmoranamento_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1241/aires_-_requerimento_no_233-18-_der_marginais_cre.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1242/rodrigo_-_requerimento_no_234-18-_concessao_ginasios.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1243/leo_-_requerimento_no_235-18-_estacionamento_centro.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1244/rodrigo_-_requerimento_no_236-18-_regulamentacao_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1245/camilo_-_requerimento_no_237-18-_centro_de_eventos_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1247/ze-carlos-requerimento-no_238-18-_cestos_nos_bueiros.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1248/silmar-_requerimento_no_239-18_-_abono_-_tratamento_odontologico.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1249/ze-carlos-requerimento-no_240-18-_contratos_empresas.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1250/ademir_-_requerimento_no_241-18-_ponto_de_moto-taxi.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1251/camilo_-_requerimento_no_242-18-_campanha_tributo_cidadania.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1253/elenir_-_requerimento_no_243-18_-_cremacao_municipal.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1254/camilo_-_requerimento_no_244-18-_termino_obra_estrada_utfpr.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1255/evandro_-_requerimento_no_245-18-_acesso_der_pr_483.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1256/lourdes_-_requerimento-no_246-18-_interprete_espaco_da_arte.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1257/aires_camilo_daniela_e_evandro_-_requerimento_no_247-18-_convenios_cancelados.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1259/elenir_-_requerimento_no_248-18-_unidade_de_saude_cantelmo.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1260/lourdes_-_requerimento-no_249-18-_tubos_bairro_jupiter.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1261/camilo_e_daniela_-_requerimento_no_250-18_-_extrato_projeto_contencao_cheias.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1263/camilo_-_requerimento_no_251-18-_incentivo_esporte.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1264/evandro_-_requerimento_no_252-18_-_botao_do_panico.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1266/camilo_e_daniela_-_requerimento_no_253-18_-_lista_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1267/silmar_-_requerimento_no_254-18-_centro_social_bairro_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1271/camilo_-_requerimento_no_255-18-_iluminacao_trincheira.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1272/aires_-_requerimento_no_256-18-_arena_multiuso_jardim_seminario.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1273/-_requerimento_no_257-18_-_alteracao_lei_regime_celetista.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1274/silmar_-_requerimento_no_258-18-_-_reunioes_conselhos.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1275/camilo_e_daniela_-_requerimento_no_259-18_-_comunidades_atendidas_com_cascalhamento.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1277/ze_-_requerimento_no_260-18-_centro_eventos_alvorada.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1278/camilo_e_daniela_-_requerimento_no_261-18_-_relatorio_concessao_de_barracoes__industriais.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1279/camilo_-_requerimento_no_262-18_-_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1280/silmar_-_requerimento_no_263-18-_aplicativo_debetran.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1281/dile_-_requerimento_no_264-18-_condominio_idoso.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1282/elenir_-_requerimento_no_265-18-_vacinas_matricula.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1283/ademir_-_requerimento_no_266-18_-_unidade_saude_bairro_jupiter.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1284/rodrigo_-_requerimento_no_267-18_-_cameras_de_seguranca_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1285/silmar_-_requerimento_no_268-18-_terrenos_institucionais.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1286/evandro_-_requerimento_no_269-18-_avaliacao_desempenho_escola_integral_-_jacare.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1287/silmar_-_requerimento_no_270-18-_processo_licitatorio_transporte_coletivo.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1288/lourdes_-_requerimento-no_271-18-_previsao_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1289/rodrigo-_requerimento_no_272-18-_municipalizacao_pr_180_trecho_hrs_ate_trevo_itapejara.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1290/fran_-_requerimento_no_273-18-_revisao_salarial_servico_social.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1291/leo_-_requerimento_no_274-18-_senar.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1292/ze-carlos-requerimento-no_275-18-__trabalho_detentos.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1293/daniela__-_requerimento_no_276-18_-_escola_oficina.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1294/elenir_-_requerimento_no_277-18_-_abono_viagem_curitiba.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1295/evandro-_requerimento_no_278-18_-_abono_-_tratamento_saude.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1317/rodrigo_-_indicacao_no_001-18_-_pavimentacao_asfaltica_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1318/rodrigo_-_indicacao_no_002-18_-_tapa_buracos_rua_cabo_frio_e_egito.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1319/rodrigo_-_indicacao_no_003-18_-_melhorias_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1320/elenir-_indicacao_no_004-18_-_melhorias_barra_escondida.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1321/elenir-_indicacao_no_005-18_-_pista_de_skate_industrial.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1323/lourdes_-_indicacao_no_006-18_-_ati_vila_rural_gralha_azul_km_15_osvaldo_cruz_e_agua_branca.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1324/rodrigo_-_indicacao_no_007-17_-melhorias_interior_barra_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1325/rodrigo_-_indicacao_no_008-18_-_faixa_elevada_rua_colorado_com_rua_p_burdum.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/lourdes_-_indicacao_no__009-18_-_melhorias_comunidade_assentamento_missoes.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/rodrigo_-_indicacao_no_010-18_-_rua_caicaras.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1359/camilo-_indicacao_no_011-18_-_ponto_de_onibus_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1361/elenir-_indicacao_no_012-18_-_pavimentacao_rua_tapajos.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1362/fran_e_silmar-_indicacao_no_013-18_-_bancos_e_lixeiras_no_parque_industrial.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1366/rodrigo_-_indicacao_no_014-18_-_pavimentacao_asfaltica_rua_lajes_e_piracicaba.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1368/rodrigo_-_indicacao_no__015-18_-_pavimentacao_asfaltica_rua_videira.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1370/aires_-_indicacao_no__016-18_-_redutor_de_velociadade_rua_curitiba_com_giocondo_felippi.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1371/camilo_aires_evandro-_indicacao_no_017-18_-_melhorias_na_iluminacao_ginasio_jacare.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1373/camilo-_indicacao_no_018-18_-_redutor_de_velocidade_rua_cabo_frio_e_catanduvas.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1374/camilo-_indicacao_no_019-18_-_melhorias_na_rua_abdul_pohlmann.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1375/camilo-_indicacao_no_020-18_-_ponte_comunidade_piracema.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1376/rodrigo_-_indicacao_no_021-18_-_pavimentacao_asfaltica_e_bueiro_rua_santa_ana_e_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1377/rodrigo_-_indicacao_no_022-18_-_iluminacao_parque_jardim_italia_e_floresta.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1378/lourdes_-_indicacao_no__023-18_-_abertura_da_rua_nelson_sanderson.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1379/elenir-_indicacao_no_024-18_-_manutencao_das_areas_verdes_do_municipio.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1380/camilo-_indicacao_no_025-18_-_limpeza_rua_maria_dandolin.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1381/rodrigo_-_indicacao_no_026-18_-_bebedouros_e_lavatorios_nas_pracas_e_parques.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1382/lourdes_-_indicacao_no__027-18_-_melhorias_na_estrada_km_20.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1384/dile_-_indicacao_no_028-18_-_pavimentacao_diversas_vias_bairros_cristo_rei_sao_miguel_e_sao_francsico.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1385/rodrigo_-_indicacao_no_029-18_-melhorias_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1386/elenir-_indicacao_no_030-18_-_rede_de_esgoto_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1387/rodrigo_-_indicacao_no_031-18_-_banheiro_infantil_e_playgraund_nos_cmeis.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1399/rodrigo_-_indicacao_no_032-18__-_reforma_ginasio_industrial.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1401/ademir_-_indicacao_no__034-18_-_praca_sadia.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1402/camilo-_indicacao_no_035-18_-_pavimentacao_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1403/daniela-_indicacao_no_036-18_-_melhorias_estrada_linha_garbozza.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1404/dile_-_indicacao_no_037-18_-_passeio_na_rua_sao_miguel_colegio_vicente_de_carli.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1405/elenir-_indicacao_no_038-18_-_melhorias_conjunto_esperanca.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1406/leo_-_indicacao_no_039-18_-_vaga_rapida_porto_alegre.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1407/lourdes_-_indicacao_no__040-18_-_banheiros_publicos_parque_alvorada.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1408/aires_-_indicacao_no__041-18_-_sinalizacao_das_obras_no_contorno_leste.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1409/elenir-_indicacao_no_042-18_-_passarela_parque_jayme.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1410/lourdes_-_indicacao_no__043-18_-_recapeamento_rua_juriti.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1411/rodrigo_-_indicacao_no_044-18_-_melhorias_linha_uniao_ate_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1412/rodrigo_-_indicacao_no_045-18_-_faixa_elevada_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1413/elenir-_indicacao_no_046-18_-_escadaria_machado_de_assis.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1416/ademir_-_indicacao_no_047-18_-_tapa_buracos_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1417/ademir_-_indicacao_no_048-18_-_iluminacao_botucatu_e_amazonas.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1418/lourdes_-_indicacao_no_049-18_-_melhorias_pr_483_ate_ponte_nova_e_barra_bonita.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1419/rodrigo_-_indicacao_no_050-18_-_muro_escola_15_de_outubro.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1420/camilo-_indicacao_no__51-18_-_ponto_de_onibus_cre.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1421/dile_e_leo-_indicacao_no_052-18_-_reforma_ginasio_colegio_vicente_de_carli.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1422/leo_-_indicacao_no_053-18_-_pavimentacao_rua_tiete.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1423/ademir_-_indicacao_no_054-18_-_boca_de_lobo_angelo_reinaldo_urio.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1424/ademir_-_indicacao_no_055-18_-_ponto_de_onibus_jardim_italia.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1425/elenir-_indicacao_no_056-18_-_praca_de_lazer_presidente_kennedy_e_luther_king.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1426/elenir-_indicacao_no_057-18_-_patrolamento_e_cascalhamento_km_15.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1427/rodrigo_-_indicacao_no_059-18_-_pavimentacao_asfaltica_rua_novo_hamburgo_e_marilena.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1428/rodrigo_-_indicacao_no__060-18_-_melhorias_comunidade_do_divisor.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1429/rodrigo_-_indicacao_no_061-18_-_pavimentacao_asfaltica_rua_bogota.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1430/ademir_-_indicacao_no_062-18_-_rede_de_esgoto_loteamento_marchiori.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1431/elenir-_indicacao_no_063-18-_pedro_bordum.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1432/elenir-_indicacao_no_064-18_-_sinalizacao_rua_guanabara.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1433/aires_-_indicacao_no_065-18-_estarada_linha_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1434/camilo_leo-_indicacao_no_066-18_-_melhorias_campo_linha_gaucha.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1435/camilo-_indicacao_no_067-18_-_pavimentacao_jose_marcon.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1436/elenir-_indicacao_no_068-18_-_agentes_de_endemias.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1437/elenir-_indicacao_no_069-18-_ponto_de_onibus_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1438/ze_carlos_-_indicacao_no_070-18-_faixa_elevada_judas_tadeu_e_santo_onofre.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1439/fran-_indicacao_no_071-18-_melhorias_rua_barra_mansa.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1440/evandro_-_indicacao_no_072-18_-_linha_telefonica_upa.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1441/camilo-_indicacao_no_073-18_-_pavimentacao_bom_pastor.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1442/aires_-_indicacao_no_074-18_-_santo_fregonese.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1469/lourdes_-_indicacao_no_075-18_-_denominacao_espaco_publico_estanislau.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1471/ademir_-_indicacao_no_077-18_-_redutor_de_velocidade_rua_snata_maria_bernadetti.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1472/ademir_-_indicacao_no_078-18_-_melhorias_no_campo_do_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1473/camilo-_indicacao_no_079-18_-_boca_de_lobo_luiz_hellmann.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1474/dile_-_indicacao_no_080-18-_redutor_de_velocidade_rua_nambu.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1475/rodrigo_-_indicacao_no_081-18-_cascalhamento_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1476/dile_-_indicacao_no_082-18_-_cameras_de_seguranca_rua_nambu.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1477/lourdes_-_indicacao_no_083-18_-_mao_dupla_octaviano_teixeira_dos_santos.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1478/fran-_indicacao_no_084-18_-_estacionamento_av_luiz_antonio_faedo.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1479/pedro_-_indicacao_no_085-18-_faixa_elevada_rua_antonio_carneiro_neto.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1480/evandro_-_indicacao_no_086-18-_ponto_de_onibus_na_upa.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1481/aires_-_indicacao_no_087-18_-_estarada_linha_macagnan.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1482/lourdes_-_indicacao_no_088-18_-_calcamento_ponte_nova_e_barra_bonita.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1483/fran-_indicacao_no_089-18_-_denominacao_rua_entre_o_cre_e_loteamento_esperanca.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1484/rodrigo_-_indicacao_no_090-18-_grama_sintetica_nos_playgrounds.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1485/pedro_-_indicacao_no_091-18-_faixa_elevada_rua_tenente_camargo.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1486/pedro_-_indicacao_no_092-18_-_asfalto_travessa_turmina.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1487/rodrigo_-_indicacao_no_093-18_-_radar_av_guiomar_lopes.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1488/rodrigo_-_indicacao_no_094-18_-_pavimentacao_asfaltica_rua_maravilha.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1489/aires_-_indicacao_no_095-18_-_poco_artesiano_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1490/rodrigo_-_indicacao_no_096-18_-_pavimentacao_travessa_las_palmas.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1491/rodrigo_-_indicacao_no_097-18_-_tapa_buracos_rua_mato_grosso.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1492/pedro_-_indicacao_no_098-18_-_pavimentacao_rua_teresopolis_ate_o_contorno_leste.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1493/lourdes_-_indicacao_no__099-18-_pavimentacao_rua_sao_matheus.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1494/lourdes_-_indicacao_no__100-18-_tapa_buracos_rua_pernambuco.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1495/daniela_e_aires_-_indicacao_no_101-18-_pavimentacao_asfaltiva_elisio_vetorello.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1496/lourdes_-_indicacao_no_102-18-_placa_indicativa_ubs_seminario.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1498/rodrigo_-_indicacao_no_103-18_-_pavimentacao_asfaltica_rua_argentino_salvatti.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1499/elenir-_indicacao_no_104-18-_ponto_de_onibus_apae.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1500/elenir-_indicacao_no_105-18_-_pavimentacao_alameda_gralha_azul.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1507/silmar__-_indicacao_no__106-18_-_alargamento_rua_palmas.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1508/evandro_-_indicacao_no_107-18_-_iluminacao_praca_vila_nova.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1509/lourdes_-_indicacao_no_108-18-_ar_condicionado_cmei_luiz_carlos_-_tio_didio.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1510/rodrigo_-_indicacao_no__109-18_-_melhorias_campo_menino_jesus.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1511/rodrigo_-_indicacao_no_110-18-_pavimentacao_asfaltica_travessa_petronio_de_moraes.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1514/lourdes_-_indicacao_no__111-18-_ponte_rio_ligacao.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1521/lourdes_-_indicacao_no__112-18-_melhorias_na_estrada_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1522/elenir-_indicacao_113-18_-_tapa_buracos_rua_bolivia.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1523/lourdes_-_indicacao_no__114-18_-_melhorias_na_estrada_rio_saltinho.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1524/aires_-_indicacao_no_115-18_-_plantio_de_flores.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1525/dile_-_indicacao_no_116-18_-_tela_campo_rio_saudade.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1526/rodrigo_-_indicacao_no_117-18_-_brinquedos_cmei_diva_martins.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1527/rodrigo_-_indicacao_no_118-18_-_ponte_linha_jandira.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1528/pedro_-_indicacao_no_119-18_-_denominacao_de_via_zoraide.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1529/lourdes_-_indicacao_no__120-18-_melhorias_na_estrada_familia_back.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1530/rodrigo_-_indicacao_no_121-18_-_melhorias_estradas_vicinais_km_20_e_propriedades.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1531/dile_-_indicacao_no_122-18-_melhorias_clube_de_maes_barra_escondida.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1532/elenir-_indicacao_no_123-18-_melhorias_rua_beija_flor_e_tucano_-_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1533/evandro_-_indicacao_no_124-18_-_vigia_para_o_arrudao.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1534/rodrigo_-_indicacao_no_125-18_-_pavimentacao_asfaltica_pensilvania.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1535/camilo-_indicacao_no_126-18_-_orientacao_sobre_fogueiras.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1536/ze_carlos_-_indicacao_no_127-18-_rotatoria_av_cristo_rei_e_rua_nossa_senhora_das_gracas.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1537/aires_-_indicacao_no_128-18-_dedetizar_cmei_e_escola.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1538/pedro_-_indicacao_no_129-18-_melhorias_na_iluminacao_distrito_dante_manfor.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1539/pedro_-_indicacao_no_130-18-_ponte_rio_lonqueador_e_rua_ponta_grossa.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1540/silmar__-_indicacao_no__131-18-_melhorias_escola_germano_meyer_do_marrecas.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1541/elenir-_indicacao_no_132-18_-recapagem_rua_ortigueira.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1542/elenir-_indicacao_no_133-18_-melhorias_rua_pica_pau_e_maranata_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1543/elenir-_indicacao_no_134-18_-_boca_de_lobo_rua_ponta_grossa_e_xerem.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1544/camilo-_indicacao_no_135-18-_sobre_requerimento_86-18.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1545/lourdes_-_indicacao_no__136-18-_porta_automatica_na_prefeitura.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1546/pedro_-_indicacao_no_137-18-_melhorias_distrito_de_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1547/elenir-_indicacao_138-18_-_instalacao_de_semaforos_ponta_grossa_tenente_camargo_romeu_lauro_werlang_e_luiz_antonio_faedo.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1548/pedro_-_indicacao_no_139-18_-_melhorias_aparelhos_academia_lago_alvorada.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1549/silmar__-_indicacao_no_140-18-_modernizacao_e_eficientizacao__no_sistema_de_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1550/lourdes_-_indicacao_no__141-18_-_melhorias_cemiterio_ponte_nova_e_barra_escondida.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1551/rodrigo_-_indicacao_no_142-18-_marginal_prolongamento_julio_assis_cavalheiro.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1552/rodrigo_-_indicacao_no__143-18_-_ponte__linha_pagnoncelli.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1553/rodrigo_-_indicacao_no__144-18_-_reforma_ponte_nova_concordia_e_linha_liston.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1554/lourdes_-_indicacao_no_145-18-_obras_de_restauracao_predio_da_apmi_km20.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1555/rodrigo_-_indicacao_no__146-18-_bueiro_barra_bonita.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1556/rodrigo_-_indicacao_no__147-18_-_poste_de_energia_rua_ponta_grossa.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1557/dile_-_indicacao_no_148-18-_iluminacao_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1558/pedro_-_indicacao_no_149-18-_pavimentacao_ruas_pinheirao.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1559/fran-_indicacao_no_150-18-_faixa_elevada_luiz_antonio_faedo_e_sentido_unico_clevelandia.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1560/rodrigo_-_indicacao_no_151-18_-_pavimentacao_asfaltica_maximiliano_folador_e_joao_pedro_mazaro.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1561/rodrigo_-_indicacao_no_152-18-_pavimentacao_vias_bairro_sadia.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1562/rodrigo_-_indicacao_no_153-18-_melhorias_rua_blumenal_brusque_e_manoel_vieira.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1563/daniela-_indicacao_no__154-18_-_bueiro_sessao_progresso.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1564/lourdes_-_indicacao_no__155-18_-_iluminacao_campo_km20.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1565/rodrigo_-_indicacao_no_156-18-_melhorias_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1566/ze_carlos_-_indicacao_no_157-18_-__denominacao_dom_agenor.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1567/aires_-_indicacao_no__158-18-_pavimentacao_rua_nossa_senhora_da_salete.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1568/ze_carlos_-_indicacao_no_159-18_-_denominacao_de_vias.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1569/rodrigo_-_indicacao_no_160-_18-_pavimentacao_rua_francisco_borghesan.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1579/camilo-_indicacao_no__161-18_-_melhoria_cmei_herbert_de_souza.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1580/rodrigo_-_indicacao_no_162-18_-__tapa_buracos_guanabara.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1581/elenir-_indicacao_no__162-18_-_rede_de_esgoto_jose_de_alencar.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1582/silmar__-_indicacao_no_164-18_-_melhorias_cmei_professora_ivanir_de_albuquerque.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1583/aires_-_indicacao_no_165-18_-_melhorias_linha_isvaldo_cruz.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1584/daniela-_indicacao_no_166-18_-_melhorias_estrada_aterro_sanitario.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1585/pedro_-_indicacao_no_167-18_-_asfalto_rua_santa_monica.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1586/pedro_-_indicacao_no_168-18_-_asfalto_marechal_hermes_da_fonseca.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1587/camilo-_indicacao_no_169-18_-_redutor_de_velocidade_rua_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1588/ze_carlos_-_indicacao_no_170-18_-_rotatoria_atilio_fontana_com_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1592/lourdes_-_indicacao_no_174-18_-_lixeira_comunidade_santo_isidoro.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1593/silmar__-_indicacao_no_175-18_-_restauracao_de_vias.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1594/lourdes_-_indicacao_no_176-18_-_melhorias_parque_alvorada.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1595/rodrigo_-_indicacao_no_177-18_-_tapa_buracos_rua_fortaleza.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1598/rodrigo_-_indicacao_no_178-18-_tendas_para_escolas_e_cmei.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1599/ze_carlos_-_indicacao_no__179-18-_rotatoria_erexim_e_general_osorio.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1600/aires_-_indicacao_no__180-18-_pavimentacao_travessa_graciosa.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1601/aires_-_indicacao_no_181-18-_melhorias_linha_farroupilha.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1602/elenir-_indicacao_no__182-18-_agua_no_rio_do_mato.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1603/elenir-_indicacao_no_183-18-_recapagem_asfaltica_nas_ruas_florenca_toscana_e_verona.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1604/rodrigo_-_indicacao_no_184-18-_pavimentacao_asfaltica_na_travessa_oito_e_rua_catanduvas.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1605/aires_-_indicacao_no___185-18_-_melhorias_loteamento_alto_da_conquista.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1606/rodrigo_-_indicacao_no_186-18-_pavimentacao_asfaltica_rua_chile.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1607/rodrigo_-_indicacao_no_187-18-_faixa_elevada_rua_rua_abdul_sebastiao_pollmann_cemiterio.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1608/rodrigo_-_indicacao_no_188-18-_lixeira_rua_tenente_camargo.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1609/fran-_indicacao_no_189-18-_calcamento_estrada_casa_mais_vida.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1610/ademir_-_indicacao_no_190-18-_abertura_av_pedro_bordum.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1611/aires_-_indicacao_no__191-18-_pavimentacao_rua_capinzal_e_maximiliano_zancan.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1612/ze_carlos_-_indicacao_no_192-18-_loteamento_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1613/ademir_-_indicacao_no_193-18-_redutor_de_velocidade_rua_jose_do_patrocinio.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1614/dile_-_indicacao_no__194-18-_melhorias_campo_vicente_de_carli.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1615/fran-_indicacao_no_195-18-_melhorias_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1616/ademir_-_indicacao_no_196-18_-_via_rapida_na_avenida_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1617/fran_e_silmar-_indicacao_no_197-18_-_implantacao_de_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1618/elenir-_indicacao_no_198-18-_pavimentacao_asfaltica_nas_ruas_aurelio_franciscon_e_joao_giachini.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1619/daniela-_indicacao_no_199-18-_recuperacao_estrada_sede_martini.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1620/rodrigo_-_indicacao_no_200-18-_faixa_elevada_santa_terezinha.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1621/ademir_-_indicacao_no_201-18_-_boca_de_lobo_rua_romeu_lauro_werlang.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1625/rodrigo_-_indicacao_no_202-18_-_faixa_elevada_na_rua_salgado_filho.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1626/leo_-_indicacao_no_203-18-_instrumento_redutor_de_velocidade_na_rua_tenente_camargo_esquina_com_a_rua_brasilia.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1627/ademir_e_dile-_indicacao_no_204-18-_abertura_da_rua_marechal_hermes_da_fonseca.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1628/lourdes_-_indicacao_no__205-18-_aquisicao_de_um_trator_e_uma_ensiladeria_para_a_comunidade_cabeceira_do_rio_do_mato.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1629/elenir-_indicacao_no_206-18_novo_mundo_-_melhorias.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1630/dile_-_indicacao_no__207-18_-_passeio_publico_rua_tabajara.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1631/elenir-_indicacao_no_208-18_-_itinerante_de_onibus_rua_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1632/lourdes_-_indicacao_no__209-18_-_cursos_de_corte_e_costura_para_o_clube_de_maes_da_comunidade_volta_grande_do_marrecas.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1633/lourdes_-_indicacao_no_210-18_-_implantacao_de_linha_de_onibus_em_comunidades_do_interior.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1634/anildo_-_indicacao_no_211-18_-_melhorias_no_cmei_carmem_vargas_vanin.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1635/elenir-_indicacao_no_212-18-_sanepar_ponto_de_atendimento_a_populacao_na_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1636/elenir-_indicacao_no_213-18-_pavimentacao_travessa_bauru.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1637/elenir-_indicacao_no__214-18-_banheiro_terminal.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1638/elenir-_indicacao_no_215-18-_cobertura_feira_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1639/silmar__-_indicacao_no_216-18-_iluminacao_avenida_agua_branca.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1640/lourdes_-_indicacao_no__217-18-_melhorias_comunidade_do_divisor.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1641/evandro_-_indicacao_no_218-18_-_ponte_rio_erval_do_km_a_pedreirinho.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1642/evandro_-_indicacao_no_219-18_-_ponte_linha_hobold.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1643/ademir_e_dile-_indicacao_no_220-18_-_semaforo_avenida_presidente_getulio_vargas_com_a_rua_santa_maria_gorete.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1670/lourdes_-_indicacao_no_221-18_-_melhorias_nas_vias_da_vila_rural_gralha_azul.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1671/elenir-_indicacao_no_222-18_-_poupatempo_movel.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1672/elenir-_indicacao_no_223-18_-_melhorias_no_telhado_da_sede_do_clube_de_maes_sao_jose.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1673/ademir_-_indicacao_no_224-18-_melhorias_na_escola_na_senhora_de_fatima_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1674/ademir_-_indicacao_no_225-18_-_pavimentacao_jupiter.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1675/silmar__-_indicacao_no_226-18-_sinalizacao_saida_de_beltrao.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1676/silmar__-_indicacao_no_227-18-_para_raios_escola_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1677/rodrigo_-_indicacao_no_228-18-_denominacao_via_cmei_dalva_claus.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1678/rodrigo_-_indicacao_no_229-18-_pavimentacao_do_estacionamento_localizado_na_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1679/ademir_-_indicacao_no_230-18-_mudanca_do_ponto_de_onibus_localizado_na_rua_felicio_manfroi.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1680/leo_-_indicacao_no_231-18_-_pavimentacao_asfaltica_na_rua_albina_c._korego.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1681/rodrigo_-_indicacao_no_232-18-_faixa_elevada_rua_buenos_aires.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1683/dile_-_indicacao_no_234-18_-_semaforos_para_pedestres_na_rua_tenente_camargo.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1684/rodrigo_-_indicacao_no_235-18_-_alambrado_nos_campos_da_comunidades_do_interior.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1685/lourdes_-_indicacao_no_236-18_-_iluminacao_travessa_lago_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1686/lourdes_-_indicacao_no__237-18-_rotatoria_antonio_silvio_barbieri.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1687/ze_carlos_-_indicacao_no_238-18-_redutor_de_velocidade_nas_proximidades_da_rua_das_flores.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1688/ademir_-_indicacao_no_239-18_-_melhorias_na_associacao_de_bolao_do_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1689/ademir_-_indicacao_no_240-18_-_pontos_de_recolhimento_de_lixos_eletronicos.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1690/rodrigo_-_indicacao_no_241-18-_tubulacao_e_ascalhamento_na_renovacao.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1691/elenir-_indicacao_no_242-18_-_faixa_elevada_na_rua_graciliano_ramos.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1692/lourdes_-_indicacao_no_243-18_-_ciclovia_ligando_a_empresa_brf_a_fremapar.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1693/rodrigo_-_indicacao_no_244-18_-_recuperacao_das_estradas_da_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1694/rodrigo_-_indicacao_no_245-18-_abertura_de_rua_ligando_a_pr_180_aos_bairros_padre_ulrico_e_loteamento_cohab_tran.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1695/ademir_-_indicacao_no_246-18-_limpeza_das_vias_e_bueiros_da_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1696/rodrigo_-_indicacao_no_247-18_-_cascalhamento_na_estrada_da_comunidade_linha_sao_joao.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1697/rodrigo_-_indicacao_no_248-18_-_melhorias_nas_estradas_da_comunidades__linha_pagnoncelli.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1698/rodrigo_-_indicacao_no_249-18_-_pavimentacao_asfaltica_na_rua_jose_bonifacio.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1699/aires_-_indicacao_no__250-18-_recuperacao_do_calcamento_da_avenida_presidente_castelo_branco.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1700/camilo-_indicacao_no_251-18-_agentes_comunitario_de_saude.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1701/silmar__-_indicacao_no_252-18-_pavimentacao_asfaltica_na_avenida_duque_de_caxias_no_bairro_marrecas.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1702/ze_carlos_-_indicacao_no_253-18-_melhorias_no_bairro_jardim_seminario.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1703/silmar__-_indicacao_no_254-18_-_pavimentacao_asfaltica_na_travessa_copacabana.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1704/ze_carlos_-_indicacao_no_255-18-_melhorias_muro_de_arrimo_nas_margens_do_corrego_lonqueador.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1705/rodrigo_-_indicacao_no_256-18_-_painel_do_impostometro.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1706/aires_-_indicacao_no_257-18_-__redutor_de_velocidade_na_rua_guarulhos.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1707/leo_-_indicacao_no_258-18-_melhorias_na_boca_de_lobo_da_rua_santa_ana.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1708/rodrigo_-_indicacao_no_259-18-_redutor_de_velocidade_na_rua_beija-flor.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1709/rodrigo_-_indicacao_no__260-18-_operacao_tapa_buracos_nas_vias_do_bairro_nova_petropolis.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1710/ademir_-_indicacao_no_261-18_-_melhorias_na_rua_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1711/rodrigo_-_indicacao_no__263-17-_revitalizacao_no_campo_do_bairro_do_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1712/ademir_-_indicacao_no_264-18-_melhorias_em_geral_no_trevo_do_bairro_alvorada.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1713/ze_carlos_-_indicacao_no_265-18_-_academias_ao_ar_livre__marrecas_clube.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1714/aires_-_indicacao_no___266-18_-_pavimentacao_asfaltica_nos_conjuntos_habitacionais_i_e_ii.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1715/daniela_e_aires_-_indicacao_no_267-18__-_vagas_para_gestantes_e_acompanhantes_de_criancas_de_colo.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1716/dile_-_indicacao_no__268-18-_melhorias_no_campo_de_futebol_da_associacao_do_bairro_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1717/dile_-_indicacao_no_269-18-_asfaltica_nas_rua_joao_joarez_daros_e_francisco_catto_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1718/rodrigo_-_indicacao_no_270-18-_lixeiras_na_av_julio_assis_cavalheiro.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1719/ze_carlos_-_indicacao_no_271-18_-_pavimentacao_asfaltica__corrego_lonqueador_entre_o_trecho_da_rua_sergipe_e_rio_grande_do_sul.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1720/elenir-_indicacao_no_272-18-_pavimentacao_asfaltica_na_rua_aurora_marcon.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1721/lourdes_-_indicacao_no_273-18-_revitalizacao_das_estradas_da_comunidade_rio_pedreiro.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1722/ademir_-_indicacao_no__274-18-_revitalizacao_da_praca_belmar_loucas.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1723/ademir_-_indicacao_no_275-18-_servico_de_limpeza_unidades_basicas_de_saude.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1724/rodrigo_-_indicacao_no_276-18_-_ampliacao_do_itinerario.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1725/rodrigo_-_indicacao_no_277-18-_tapa_buracos_na_rua_giocondo_felipe.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2018/1246/projeto_de_resolucao_no_001-18_-_conselho_de_etica_camara.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H639"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="202.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="204" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="203.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>