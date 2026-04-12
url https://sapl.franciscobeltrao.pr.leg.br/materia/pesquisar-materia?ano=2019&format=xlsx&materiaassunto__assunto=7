--- v0 (2025-12-02)
+++ v1 (2026-04-12)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ELENIR MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2019/54/elenir_-_requerimento_no_xx-19_-_aplicabilidade_d_Rt7sCg6.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2019/54/elenir_-_requerimento_no_xx-19_-_aplicabilidade_d_Rt7sCg6.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações acerca da aplicabilidade da lei Lei Nº 4.374, de 16 de dezembro de 2015, que “Regulamenta o uso e aplicação de agrotóxicos nos locais em que especifica no município de Francisco Beltrão - Estado do Paraná e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2019/54/elenir_-_requerimento_no_xx-19_-_aplicabilidade_d_Rt7sCg6.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2019/54/elenir_-_requerimento_no_xx-19_-_aplicabilidade_d_Rt7sCg6.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>