--- v0 (2026-01-24)
+++ v1 (2026-04-14)
@@ -54,10952 +54,10952 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>CLEBER FONTANA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_01-2021_-_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_01-2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão de lançamento do ISSQN Fixo dos profissionais que estiveram impedidos de prestar serviços durante o período de restrições em razão da situação de emergência para enfrentamento do COVID-19, trata do reajuste da URMFB, e dá outras providências.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/projeto_de_lei_02-2021_-_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/projeto_de_lei_02-2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Francisco Beltrão - REFIS "Nossa Gente em Dia", altera a Lei Municipal nº 2.152 de 10 de dezembro de 1993 e dá outras providências.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2583/projeto_de_lei_03-2021_-_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2583/projeto_de_lei_03-2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual aos vencimentos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2584/projeto_de_lei_04-2021_-_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2584/projeto_de_lei_04-2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera para prorrogar os efeitos da Lei Municipal n.º 4.732 de 28 de janeiro de 2020 que "concede cesta básica a servidores municipais para o ano de 2020.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/projeto_de_lei_05-2021_-_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/projeto_de_lei_05-2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 4.054 de 24 de abril de 2013 que "dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/projeto_de_lei_06-2021_-_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/projeto_de_lei_06-2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa OCEAN SKY HOLDING LTDA</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2768/projeto_de_lei_07-2021_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2768/projeto_de_lei_07-2021_executivo.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios e valores mínimos como parâmetros para execução fiscal no Município de Francisco Beltrão e altera a Lei Municipal nº 2.152, de 10 de dezembro de 1993 que "dispõe sobre o Código Tributário do Município de Francisco Beltrão - Estado do Paraná".</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2680/008-21_-_pl_bolano.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2680/008-21_-_pl_bolano.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a homologar a cessão do objeto da concessão de que trata o Contrato n.0 242/2004, decorrente da Concorrência n.0 005/2004 e dá outras providências.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2678/009-21_-_precresan.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2678/009-21_-_precresan.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recolhimento e Coprocessamento de Resíduos Sólidos de Animais Mortos	PRECRESAM em propriedades rurais no âmbito municipal.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2679/010-21_-_plano_de_cargos.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2679/010-21_-_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.106, de 11 de outubro de 2013 que "dispõe sobre o plano de cargos, carreira e valorização do servidor público (PCCVSP) ocupante de cargo efetivo do município de Francisco Beltrão e dá outras providências".</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2675/011-21_-_pl_-_faixa_azul.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2675/011-21_-_pl_-_faixa_azul.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3345, de 9 de maio de 2007 que "dispõe sobre a implantação de estacionamento regulamentado - denominado faixa azul - nas vias e logradouros públicos do município de Francisco Beltrão e dá outras providencias".</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2705/pl_013_21.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2705/pl_013_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa AG &amp; SC INDÚSTRIA E COMÉRCIO DE SILOS E SECADORES IMPORTAÇÃO E EXPORTAÇÃO EIRELI</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3006/016-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_animacar_pinturas_ltda_1.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3006/016-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_animacar_pinturas_ltda_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa ANIMACAR PINTURAS LTDA.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3005/018-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_faust__sousa_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3005/018-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_faust__sousa_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa FAUST &amp; SOUSA LTDA.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3004/019-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gilberto_da_silva_brizola_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3004/019-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gilberto_da_silva_brizola_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa GILBERTO DA SILVA BRIZOLA ME.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3003/020-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_agil_distribuidora_de_medicamentos_ltda_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3003/020-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_agil_distribuidora_de_medicamentos_ltda_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa ÁGIL DISTRIBUIDORA DE MEDICAMENTOS LTDA ME.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3002/021-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_wagner_brogin_junior_produtos_do_campo_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3002/021-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_wagner_brogin_junior_produtos_do_campo_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa WAGNER BROGIN JUNIOR PRODUTOS DO CAMPO ME.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3001/022-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_valdir_raimundo_de_oliveira_climatizacao_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3001/022-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_valdir_raimundo_de_oliveira_climatizacao_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa VALDIR RAIMUNDO DE OLIVEIRA CLIMATIZAÇÃO ME.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3000/023-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_rafael_fernando_de_oliveira_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3000/023-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_rafael_fernando_de_oliveira_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa RAFAEL FERNANDO DE OLIVEIRA ME.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2999/026-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_pinheiro_peneiras_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2999/026-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_pinheiro_peneiras_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa PINHEIRO PENEIRAS LTDA.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.567, de 25 de maio de 2018, que "Cria no Município de Francisco Beltrão o PROGRAMA FAMÍLIA ACOLHEDORA para atender as normas de proteção e garantia dos direitos das crianças e adolescente."</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2676/030-21_-_parcelamento_de_solo_eloi_trevisan.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2676/030-21_-_parcelamento_de_solo_eloi_trevisan.pdf</t>
   </si>
   <si>
     <t>Altera, para fins de retificação, a Lei Municipal n.º 4.700, de 16 de outubro de 2019 que “fica parcelado do solo urbano na modalidade de subdivisão de imóvel do lote urbano nº 83-K-Remanescente, da gleba nº 57-FB, de propriedade ELOI TREVISAN e sua esposa KATIA REGINA CANTELLE TREVISAN e autoriza doação de parte deste lote para o MUNICÍPIO DE FRANCISCO BELTRÃO”.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Fica parcelado do solo urbano na modalidade de subdivisão de imóvel do lote n.º 13-N, da gleba n.º 59-FB, de propriedade GENEZIO ZANONE e autoriza doação de parte deste lote para o MUNICÍPIO DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2684/projeto_32_21.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2684/projeto_32_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o art. 212-A da Constituição Federal, regulamentado na forma da Lei Federal n.º 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2757/projeto_de_lei_33-2021-_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2757/projeto_de_lei_33-2021-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Desenvolvimento Rural - PRODER, visando atingir e desenvolver todas as propriedades rurais com prioridade aquelas comunidades menos desenvolvidas.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2681/projeto_de_lei_-_034-2021-_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2681/projeto_de_lei_-_034-2021-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de verba indenizatória excepcional e temporária para profissionais da saúde que atuam no setor COVID-19 da Unidade de Pronto Atendimento e dá outras providências.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2683/pl_035_21.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2683/pl_035_21.pdf</t>
   </si>
   <si>
     <t>Estabelece plano de amortização para equacionamento do déficit atuarial de regimento proprio de previdência social do Município de Francisco Beltrão e dá outras Providencias.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2752/pl_36.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2752/pl_36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivos comerciais às sociedades empresárias que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2753/pl_37.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2753/pl_37.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento da PREVBEL (Previdência Social dos Servidores Públicos do Município de Francisco Beltrão) para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2794/projeto_de_lei_38-21_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2794/projeto_de_lei_38-21_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a adiar o contrato de concessão de direito real de uso com encargos, de bem imóvel, à empresa EDEMIR ELIAS CANTU - ME.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2817/pl_39.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2817/pl_39.pdf</t>
   </si>
   <si>
     <t>Autoriza a realizar apoio emergencial no âmbito do Município de Francisco Beltrão, Estado do Paraná</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2831/pl_40-21.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2831/pl_40-21.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o parcelamento de solo urbano na modalidade de subdivisão de imóvel do lote rural n.º 59A-1, da gleba n.º 01-FB, propriedade Loteamento São Cristóvão e autoriza doação de parte deste lote para o Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2998/041-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sueli_de_fatima_pesin_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2998/041-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sueli_de_fatima_pesin_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa SUELI DE FATIMA PESIN ME.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2997/042-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gastrobel_maquinas_e_equipamentos_eireli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2997/042-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gastrobel_maquinas_e_equipamentos_eireli.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa GASTROBEL MÁQUINAS E EQUIPAMENTOS EIRELI.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3080/043-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gule_industria_de_artefatos_de_aluminio_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3080/043-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gule_industria_de_artefatos_de_aluminio_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa GULÊ INDÚSTRIA DE ARTEFATOS DE ALUMÍNIO LTDA.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2996/044-21_-_pl_-_autoriza_concessao_direito_real_de_uso_badar_empreendimentos_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2996/044-21_-_pl_-_autoriza_concessao_direito_real_de_uso_badar_empreendimentos_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, às empresas RDB LOCAÇÃO DE MÁQUINAS LTDA e BADAR EMPREENDIMENTOS TECNOLÓGICOS LTDA.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2891/045-21-_pl_-juros_zero.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2891/045-21-_pl_-juros_zero.pdf</t>
   </si>
   <si>
     <t>Institui o PROGRAMA JUROS ZERO, de instituições financeiras e cooperativas de crédito, às empresas e agricultores afetados econômicamente e financeiramente em vista da Pandemia da COVID-19.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2925/projeto_de_lei_462021.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2925/projeto_de_lei_462021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do Município de Francisco Beltrão para o exercício de 2022..</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2995/047-21_-_pl_-_autoriza_concessao_direito_real_de_uso_sonnifrutas_comercio_de_frutas_ltda_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2995/047-21_-_pl_-_autoriza_concessao_direito_real_de_uso_sonnifrutas_comercio_de_frutas_ltda_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, às empresas SONNIFRUTAS COMÉRCIO DE FRUTAS LTDA ME.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2994/048-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_guisa_industria_de_utilidades_plasticas_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2994/048-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_guisa_industria_de_utilidades_plasticas_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa GUISA INDÚSTRIA DE UTILIDADES PLÁSTICAS LTDA.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2993/049-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_inova_produtos_de_madeira_e_plasticos_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2993/049-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_inova_produtos_de_madeira_e_plasticos_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa INOVA PRODUTOS DE MADEIRA E PLÁSTICOS LTDA.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2992/051-21_-_pl_-_permuta_-_itomar_setti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2992/051-21_-_pl_-_permuta_-_itomar_setti.doc</t>
   </si>
   <si>
     <t>Fica subdivido o Lote n.º 01-A da quadra 170, de propriedade ITOMAR SETTI e JACIRA SALETE SETTI, o Lote 01-A da quadra 170, de propriedade do MUNICÍPIO DE FRANCISCO BELTRÃO e autoriza a permuta de lotes.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2967/pl_52-21-_bilhetagem_automatica.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2967/pl_52-21-_bilhetagem_automatica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a medida temporária na Lei Municipal n.º 3.298 de 25 de outubro de 2006 que "dispõe sobre a utilização de bilhetagem automática e outros mecanismos nos veículos de transporte coletivo, conforme especifica.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2966/pl_53_-_21_-_subdivisao_imovel_anderson_vicenzi.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2966/pl_53_-_21_-_subdivisao_imovel_anderson_vicenzi.pdf</t>
   </si>
   <si>
     <t>Fica parcelado do solo urbano na modalidade de subdivisão de imóvel do lote nº 10-E, da gleba n.º 15-FB, de propriedade ANDREI ANDERSON VICENZI e outros e do imóvel do lote n.º 10-E-1, da gleba nº 15-FB, de propriedade IRES MARTA ZORNITA, autorizam doação de parte deste lote para o MUNICÌPIO DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3093/054-21_-_pl_-_consad.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3093/054-21_-_pl_-_consad.docx</t>
   </si>
   <si>
     <t>Referenda a retirada do Município de Francisco Beltrão do Consórcio Intermunicipal de Segurança Alimentar, Atenção à Sanidade Agropecuária e Desenvolvimento Local - CONSAD.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Autoriza o Município de Francisco Beltrão, Estado do Paraná a receber em doação bem móvel que especifica mediante parceria com o Rotary Club de Francisco Beltrão-Urio Park.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3040/056-21_-_pl_-_consorcio_chamada_de_capital.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3040/056-21_-_pl_-_consorcio_chamada_de_capital.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de Crédito Adicional Especial na Lei Orçamentária Anual, para o exercício de 2021, com recursos oriundos do superávit financeiro do exercício anterior.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3079/057-21_-_pl_-_cesta_basica_2.0.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3079/057-21_-_pl_-_cesta_basica_2.0.doc</t>
   </si>
   <si>
     <t>Altera a Lei 4.646, de 29 de março de 2019 que “concede cesta básica a servidores municipais para o ano de 2019”.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3103/058-21_-_pl_-_previdencia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3103/058-21_-_pl_-_previdencia.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3141 de 28 de dezembro de 2004 que “dispõe sobre o regime próprio de previdência social do município e sobre a entidade de previdência e dá outras providências”.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3204/059-21_-_pl_-_tributario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3204/059-21_-_pl_-_tributario.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2152, de 10 de dezembro de 1993 que “dispõe sobre o código tributário do município de Francisco Beltrão - Estado do Paraná”.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3206/060-21_-_pl_-_termo_cooperacao_sudenge.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3206/060-21_-_pl_-_termo_cooperacao_sudenge.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica com a ASSOCIAÇÃO DOS ENGENHEIROS E ARQUITETOS DO SUDOESTE DO PARANÁ – SUDENGE, para realização de projeto de regularização fundiária, denominado “De Papel Passado”, no Município e dá outras providências.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3205/061-21_-_pl_-_altera_4701_19.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3205/061-21_-_pl_-_altera_4701_19.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 4.701, de 16 de outubro de 2019 que “desafeta as áreas públicas e fusiona a áreas públicas de propriedade do Município de Francisco Beltrão”.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3207/062-21_-_pl_-_compra_-_conab.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3207/062-21_-_pl_-_compra_-_conab.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir por compra o imóvel que especifica de propriedade de Companhia Nacional de Habitação – CONAB.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3208/063-21_-_pl_-_altera_2859_01.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3208/063-21_-_pl_-_altera_2859_01.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.859, de 22 de novembro de 2001 que “obriga as agências bancárias, no âmbito do município, a colocar à disposição dos usuários, pessoal suficiente no setor de caixas, para que o atendimento seja efetivado em tempo razoável”.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3209/064_21_-_pl_-_subdivisao_-_doacao_-_giovano_bender.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3209/064_21_-_pl_-_subdivisao_-_doacao_-_giovano_bender.doc</t>
   </si>
   <si>
     <t>Fica parcelado do solo urbano na modalidade de subdivisão de imóvel do lote n.º 110-B, da gleba n.º 57-FB, de propriedade GIOVANO BENDER, autorizam doação de parte deste lote para o MUNICÍPIO DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3210/065-21_-_pl_-_altera_3829_11.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3210/065-21_-_pl_-_altera_3829_11.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3.829, de 25 de maio de 2011 que “dispõe sobre a Política Municipal dos Direitos da Criança do Adolescente e dá outras providências”.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3211/066_21_-_pl_-_subdivisao_-_doacao_-_enio_jose_de_oliveira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3211/066_21_-_pl_-_subdivisao_-_doacao_-_enio_jose_de_oliveira.doc</t>
   </si>
   <si>
     <t>Fica parcelado do solo urbano na modalidade de subdivisão de imóvel do lote n.º 80-E-REMANESCENTE, da gleba n.º 03-FB, de propriedade ENIO JOSÉ DE OLIVEIRA e ERACILDA DA APARECIDA DE LARA OLIVEIRA, autorizam doação de parte deste lote para o MUNICÍPIO DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3212/067-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_jk_servicos_eletricos_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3212/067-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_jk_servicos_eletricos_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa JK SERVIÇOS ELETRICOS LTDA.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3213/068-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_crowil_do_brasil_industria_pet_foods_ltda_1.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3213/068-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_crowil_do_brasil_industria_pet_foods_ltda_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa CROWIL DO BRASIL INDÚSTRIA PET FOODS LTDA.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3214/069-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_term_concreto__argamassa_ltda_2.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3214/069-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_term_concreto__argamassa_ltda_2.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa TERM CONCRETO &amp; ARGAMASSA LTDA.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3215/070-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_nei_rodrigo_santin_solucoes_metalicas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3215/070-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_nei_rodrigo_santin_solucoes_metalicas.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa NEI RODRIGO SANTIN SOLUÇÕES METÁLICAS.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3216/071-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_pegoraro__giacomini_comercio_de_tintas_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3216/071-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_pegoraro__giacomini_comercio_de_tintas_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa PEGORARO &amp; GIACOMINI COMÉRCIO DE TINTAS LTDA.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3217/072-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_soares_cia_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3217/072-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_soares_cia_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa SOARES CIA LTDA.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3267/074-21_-_pl_-_fpm.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3267/074-21_-_pl_-_fpm.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, e da outras providencias.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3275/075-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_guisa_industria_de_utilidades_plasticas_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3275/075-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_guisa_industria_de_utilidades_plasticas_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa GUISA INDÚSTRIA DE UTILIDADE PLÁSTICA LTDA.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3313/projeto_de_lei_076.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3313/projeto_de_lei_076.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 4.728, de 17 de dezembro de 2019 que "dispõe sobre incentivos à pesquisa científica e tecnológica e à inovação no ambiente produtivo em Francisco Beltrão e dá outras providências</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_077.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_077.pdf</t>
   </si>
   <si>
     <t>Fica permutado parte da área institucional excedente de 767,13 m² com o Lote 01 (um) da quadra 1.923 de propriedade do MUNICÍPIO DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3371/projeto_de_lei_no_78_ppa_2022_a_2025_de_28-09-2021.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3371/projeto_de_lei_no_78_ppa_2022_a_2025_de_28-09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de  Francisco Beltrão para o período de 2022 a 2025 e dá  outras providências.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3372/projeto_de_lei_no_79_loa_2022.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3372/projeto_de_lei_no_79_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Francisco Beltrão para o Exercício de 2022</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3403/080-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sanepar_1.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3403/080-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sanepar_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder direito real de uso de bem imóvel à COMPANHIA DE SANEAMENTO DO PARANÁ – SANEPAR</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3438/081-21_-_pl_-_altera_4829_21_-_doacao_-_andrei_anderson_vicenzi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3438/081-21_-_pl_-_altera_4829_21_-_doacao_-_andrei_anderson_vicenzi.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 4.829, de 30 de junho de 2021 que “fica parcelado do solo urbano na modalidade de subdivisão de imóvel do lote n.º 10-E, da gleba n.º 15-FB, de propriedade ANDREI ANDERSON VICENZI e outros e do imóvel do lote n.º 10-E-1, da gleba n.º 15-FB, de propriedade IRES MARTA ZORNITA, autorizam doação de parte deste lote para o MUNICÍPIO DE FRANCISCO BELTRÃO”.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3439/082-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_estado_do_parana_-_reinaldo_sass.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3439/082-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_estado_do_parana_-_reinaldo_sass.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder direito real de uso de bem imóvel ao ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3440/083-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sirineu_telles.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3440/083-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sirineu_telles.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa GIRO FIX SERVIÇOS E COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3441/084-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_ardumar_instalacao_hidraulica_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3441/084-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_ardumar_instalacao_hidraulica_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa ARDUMAR INSTALAÇÕES HIDRÁULICAS LTDA.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3442/085-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_nivaldo_araujo_de_barros__cia_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3442/085-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_nivaldo_araujo_de_barros__cia_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa NIVALDO ARAUJO DE BARROS &amp; CIA LTDA.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3443/086-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_brilhofer_utilidades_domesticas_eireli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3443/086-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_brilhofer_utilidades_domesticas_eireli.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa BRILHOFER UTILIDADES DOMÉSTICAS EIRELI.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3444/087-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_li_industria_de_utilidades_domesticas_em_aluminio_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3444/087-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_li_industria_de_utilidades_domesticas_em_aluminio_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa LI INDÚSTRIA DE UTILIDADES DOMÉSTICAS EM ALUMÍNIO LTDA.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3445/088-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_kike_estrutura_metalicas_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3445/088-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_kike_estrutura_metalicas_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa KIKE ESTRUTURA METÁLICAS LTDA.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3446/089-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_joao_cora.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3446/089-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_joao_cora.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à JOÃO CORA.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3447/090-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_ccs_plasticos_industria_e_comercio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3447/090-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_ccs_plasticos_industria_e_comercio.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à CCS PLÁSTICOS INDÚSTRIA E COMÉRCIO.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3448/091-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_funibel_funilaria_beltrao_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3448/091-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_funibel_funilaria_beltrao_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à FUNIBEL FUNILARIA BELTRÃO LTDA.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3449/092-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_fundicao_triangulo_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3449/092-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_fundicao_triangulo_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à FUNDIÇÃO TRIANGULO LTDA.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3450/093-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_cilene_aparecida_de_aruda_lara_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3450/093-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_cilene_aparecida_de_aruda_lara_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à CILENE DE ARUDA LARA ME.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3451/094-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_fabrica_de_aluminio_almeida_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3451/094-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_fabrica_de_aluminio_almeida_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à FÁBRICA DE ALUMÍNIO ALMEIDA LTDA.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3452/095-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_criart_bordados_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3452/095-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_criart_bordados_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à CRIART BORDADOS LTDA.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3437/096-21_-_pl_-_expobel_2022.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3437/096-21_-_pl_-_expobel_2022.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica com a ASSOCIAÇÃO EMPRESARIAL DE FRANCISCO BELTRÃO - ACEFB e SOCIEDADE RURAL DE FRANCISCO BELTRÃO - SRFB, para realização da 30.ª EXPOBEL e dá outras providências.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3475/097-21_-_pl_-_permuta_-_cleonice_e_darci.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3475/097-21_-_pl_-_permuta_-_cleonice_e_darci.doc</t>
   </si>
   <si>
     <t>Desafeta, autoriza a permuta e a compra dos imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3476/098-21_-_pl_-_altera_2152_1993_-_codigo_tributario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3476/098-21_-_pl_-_altera_2152_1993_-_codigo_tributario.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.152 de 10 de dezembro de 1993 que “dispõe sobre o Código Tributário do Município de Francisco Beltrão - Estado do Paraná”.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3474/099-21_-_pl_-_altera_rpps_-_regime_complementar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3474/099-21_-_pl_-_altera_rpps_-_regime_complementar.doc</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social dos Servidores Públicos do Município de Francisco Beltrão de que trata a Lei Municipal nº 3.141/2004, de acordo com a Emenda Constitucional nº 103, de 2019, institui o Regime de Previdência Complementar no âmbito de Francisco Beltrão, altera a Lei Municipal nº 4.106/2013, altera a Lei Municipal nº 4.260/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3478/100-21_-_pl_-_refis_nossa_gente_em_dia_ii.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3478/100-21_-_pl_-_refis_nossa_gente_em_dia_ii.docx</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Francisco Beltrão - REFIS “NOSSA GENTE EM DIA II”.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3477/101-21_-_pl_-_altera_4835_2021_-_conab.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3477/101-21_-_pl_-_altera_4835_2021_-_conab.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 4.835 de 11 de agosto de 2021 que “Autoriza o Executivo Municipal a adquirir por compra o imóvel que especifica de propriedade de Companhia Nacional de Abastecimento - CONAB”.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3479/102-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_suelen_fernanda_mazzeto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3479/102-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_suelen_fernanda_mazzeto.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa SUELEN FERNANDA MAZZETO.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3480/103-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_mazza_compensados_e_laminados_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3480/103-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_mazza_compensados_e_laminados_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à MAZZA COMPENSADOS E LAMINADOS LTDA.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3481/106-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_bom_lar_estofados_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3481/106-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_bom_lar_estofados_ltda.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à BOM LAR ESTOFADOS LTDA.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3482/107-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_tubinox_inox_ltda_me.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3482/107-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_tubinox_inox_ltda_me.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar por igual período a concessão de direito real de uso, com encargos, de bem imóvel de propriedade do Município, à TUBINOX INOX LTDA ME.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3493/pl_108_21.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3493/pl_108_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de credito adicional especial na lei orçamentária anual, para o exercício de 2021, e dá outras providencias.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3576/109-21_-_pl_-_altera_4612_2021_-_recuo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3576/109-21_-_pl_-_altera_4612_2021_-_recuo.doc</t>
   </si>
   <si>
     <t>Recepciona a Lei Federal n.º 13.913 de 25 de novembro de 2019 que “altera a Lei nº 6.766, de 19 de dezembro de 1979, para assegurar o direito de permanência de edificações na faixa não edificável contígua às faixas de domínio público de rodovias e para possibilitar a redução da extensão dessa faixa não edificável por lei municipal ou distrital”.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3577/110-21_-_pl_-_revisao_geral_2022.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3577/110-21_-_pl_-_revisao_geral_2022.doc</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3578/111-21_-_pl_-_3298_06_-_bilhetagem_automatica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3578/111-21_-_pl_-_3298_06_-_bilhetagem_automatica.doc</t>
   </si>
   <si>
     <t>Revoga o art. 2º da Lei Municipal n.º 3.298 de 25 de outubro de 2006que “dispõe sobre a utilização de bilhetagem automática e outros mecanismos nos veículos de transporte coletivo, conforme especifica”.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3582/112-21-_pl_-_executivo_-_cesta_basica.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3582/112-21-_pl_-_executivo_-_cesta_basica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.0 4.646, de 29 de março de 2019 que "concede cesta básica a servidores municipais".</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/projeto_de_lei_no_01-2021_-revisao_geral_anual_servidores.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/projeto_de_lei_no_01-2021_-revisao_geral_anual_servidores.doc</t>
   </si>
   <si>
     <t>Recomposição dos vencimentos dos servidores da Câmara Municipal de Francisco Beltrão, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_no_002-21_-_tupy_-_dia_do_motociclista.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_no_002-21_-_tupy_-_dia_do_motociclista.doc</t>
   </si>
   <si>
     <t>Institui o “Dia do Motociclista” a ser comemorado anualmente no Município de Francisco Beltrão estado do Paraná.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2703/projeto-de-lei-pedro-meia-entrada_id_jovem.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2703/projeto-de-lei-pedro-meia-entrada_id_jovem.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o benefício do pagamento de meia-entrada para jovens de 15 a 29 anos comprovadamente carentes em espetáculos artístico-culturais e desportivos, bem como passagens interestaduais mediante a apresentação do ID jovem, no município de Francisco Beltrão, e dá outras providências.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>Cidão, Junior Nesi, Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2758/projeto_de_lei_-_oberdan_e_cidao_no_-004-21-_obrigatoriedade_de_estabelecimentos_de_saude_fixarem_em_lguar_visivel_lista_dos_medicos_certo.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2758/projeto_de_lei_-_oberdan_e_cidao_no_-004-21-_obrigatoriedade_de_estabelecimentos_de_saude_fixarem_em_lguar_visivel_lista_dos_medicos_certo.docx</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade dos estabelecimentos de saúde fixarem, em lugar visível, a lista dos médicos, odontólogos, enfermeiros, gerentes ou gestores e demais servidores que estejam lotados nas unidades e que devam prestar atendimento à população</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>MESA DIRETORA, ANILDO KRUG, Cidão, Dile Tonello, IVANIR TUPY PROLO, JEAN EMILIANO, Junior Nesi, Oberdan Raul Saretta, Pedro Tufão Filho, QUINTINO GIRARDI, RODRIGO INHOATTO, RONALDO BIZOTTO, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2723/projeto_de_lei_no_005-2021-_altera_lei_4.148-2013.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2723/projeto_de_lei_no_005-2021-_altera_lei_4.148-2013.doc</t>
   </si>
   <si>
     <t>Altera dispositivos e anexos da Lei Municipal nº. 4.148/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>Oberdan Raul Saretta, RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2756/projeto_de_lei_-_rodrigo_oberdan_-_no_-2021_-atividade_essencial_educacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2756/projeto_de_lei_-_rodrigo_oberdan_-_no_-2021_-atividade_essencial_educacao.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento como atividades essenciais, no âmbito do Município de Francisco Beltrão, dos serviços educacionais prestados por estabelecimentos escolares públicos e privados, através de oferta de aulas presenciais total ou em conjunto na modalidade híbrida, e dá outras providências.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2792/projeto_de_lei_-_oberdan_e_cidao_e_junior_no_007-2021-obrigatoriedade_expor_remedios_disponiveis_no_site.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2792/projeto_de_lei_-_oberdan_e_cidao_e_junior_no_007-2021-obrigatoriedade_expor_remedios_disponiveis_no_site.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE DOS SALDOS DE ESTOQUES DE MEDICAMENTOS E INSUMOS PARA ATENÇÃO À SAÚDE NO PORTAL DE TRANSPARÊNCIA NO MUNICÍPIO DE FRANCISCO BELTRÃO E ESTABELECE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>Junior Nesi</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_-_junior_008_-2021-_receitas_medicas_digitadas.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_-_junior_008_-2021-_receitas_medicas_digitadas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de emissão de receituários médicos e odontológicos digitalizados em computador, e dá outras providências.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no__009-21-_jean-__aluno_nota_10.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no__009-21-_jean-__aluno_nota_10.docx</t>
   </si>
   <si>
     <t>Institui no Munícipio de Francisco Beltrão o Programa ”Aluno Nota 10” que premia os melhores alunos da rede pública municipal, criando o prêmio de “Incentivo ao bom aluno”.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no__10-21-_rodrigo_academias_atividade_essencial_e_esportes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no__10-21-_rodrigo_academias_atividade_essencial_e_esportes.doc</t>
   </si>
   <si>
     <t>Reconhece a prática da atividade física e do exercício físico como essenciais para saúde da população de Francisco Beltrão e declara Essencialidade dos estabelecimentos de prestação de serviços de educação física públicos ou privados bem como de atividades esportivas como formas de prevenir doenças físicas e mentais no âmbito do Município de Francisco Beltrão, e dá outras providências</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>ANILDO KRUG</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2901/projeto_de_lei_-_anildo-_11-21-_-_altera_prodetec.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2901/projeto_de_lei_-_anildo-_11-21-_-_altera_prodetec.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 4149/2014, que instituiu o Programa de Desenvolvimento Econômico e Tecnológico de Francisco Beltrão – PRODETEC, e dá outras providências.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dile Tonello</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2956/projeto-de-lei-_dile-12-2021-__autorizacao_legislativa_locacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2956/projeto-de-lei-_dile-12-2021-__autorizacao_legislativa_locacao.doc</t>
   </si>
   <si>
     <t>Condiciona a validade jurídica dos contratos e aditivos de locação de imóveis particulares destinados ao atendimento do interesse público da administração à autorização legislativa prévia, no âmbito do Município de Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>Junior Nesi, QUINTINO GIRARDI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2991/projeto_de_lei_-_quintino_e_junior_-_cervejeiros.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2991/projeto_de_lei_-_quintino_e_junior_-_cervejeiros.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Regulamentação e incentivo ao desenvolvimento de nanocervejarias e cervejeiros caseiros profissionais no âmbito do município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>JEAN EMILIANO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3072/projeto_de_lei_n_014-21_-_jean_-_altera_programa_juro_zero.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3072/projeto_de_lei_n_014-21_-_jean_-_altera_programa_juro_zero.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 4805/2021, que institui o PROGRAMA JUROS ZERO, de instituições financeiras e cooperativas de crédito, às empresas e agricultores afetados econômica e financeiramente em vista da Pandemia da COVID-19, e dá outras providências</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3092/projeto_de_lei_no_15-21_-_silmar_-_semana_de_conscientizacao_contra_violencia-contra-a-mulher.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3092/projeto_de_lei_no_15-21_-_silmar_-_semana_de_conscientizacao_contra_violencia-contra-a-mulher.docx</t>
   </si>
   <si>
     <t>Denomina semana de conscientização municipal de combate a violência doméstica e familiar contra a mulher, nos dias 20 a 26 de novembro de cada ano.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3114/projeto_de_lei_junior_nesi_-_obrigatoriedade_de_carteira_de_vacinacao_no_ato_da_matricula_escolar.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3114/projeto_de_lei_junior_nesi_-_obrigatoriedade_de_carteira_de_vacinacao_no_ato_da_matricula_escolar.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da apresentação nas redes de ensino pública e particular, da carteira de vacinação e declaração de vacinação no ato da matrícula escolar</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3115/projeto_de_lei_-_oberdan_-_no_-_utilidade_publica_associacao_dos_policiais_militares_do_sudoeste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3115/projeto_de_lei_-_oberdan_-_no_-_utilidade_publica_associacao_dos_policiais_militares_do_sudoeste.doc</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Policiais Militares do Sudoeste do Paraná, no município de Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3116/projeto_de_lei_18-21-_habitacao_idoso_-_tiago_antunes.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3116/projeto_de_lei_18-21-_habitacao_idoso_-_tiago_antunes.docx</t>
   </si>
   <si>
     <t>Institui no Município de Francisco Beltrão reserva de pelo menos 20% (vinte por cento) das unidades habitacionais residenciais para atendimento aos idosos e aos deficientes e dá outras providências</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>Cidão, JEAN EMILIANO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3128/projeto-de-lei-_cidao_-19-21-__obrigatoriedade_de_uso_de_led_em_novos_loteamentos_e_empreendimentos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3128/projeto-de-lei-_cidao_-19-21-__obrigatoriedade_de_uso_de_led_em_novos_loteamentos_e_empreendimentos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de Lâmpadas de LED (Diodo Emissor de Luz) na rede de iluminação pública em novos loteamentos e empreendimentos imobiliários no âmbito do Município de Francisco Beltrão, Estado do Paraná</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3129/projeto-de-lei-_cidao_-20-21__substituicao_gradativa_das_lampadas_de_led.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3129/projeto-de-lei-_cidao_-20-21__substituicao_gradativa_das_lampadas_de_led.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição gradativa das lâmpadas utilizadas nos bens públicos e na rede municipal de iluminação pública por lâmpadas de LED (Diodo Emissor de Luz) no âmbito do Município de Francisco Beltrão, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3154/projeto-de-lei-pedro-_placas_de_sinalizacao.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3154/projeto-de-lei-pedro-_placas_de_sinalizacao.docx</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a realizar parcerias público privada com empresas e entidades do município, para instalação de placas restritas a indicação de nomes de ruas, logradouros e avenidas no município de Francisco Beltrão e dá outras providências</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>Dile Tonello, Oberdan Raul Saretta, RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3155/projeto_de_lei_no_22-21-_rodrigo_-_dile_-_oberdan-_cameras_de_seguranca_em_cmeis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3155/projeto_de_lei_no_22-21-_rodrigo_-_dile_-_oberdan-_cameras_de_seguranca_em_cmeis.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de vigilância com central de monitoramento nos Centros Municipais de Educação Infantil e Escolas Públicas mantidas pelo Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>Dile Tonello, IVANIR TUPY PROLO, Oberdan Raul Saretta, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3156/projeto-de-lei-_dile_23-21_regulamenta_aplicativos_de_transporte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3156/projeto-de-lei-_dile_23-21_regulamenta_aplicativos_de_transporte.doc</t>
   </si>
   <si>
     <t>Regulamenta os serviços de transporte remunerado privado individual de passageiros por aplicativos ou outras plataformas de comunicação em rede, no âmbito do Município de Francisco Beltrão - PR.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Cidão</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3157/projeto-de-lei-_cidao_-_contratos_adm_pessoas_com_vulnerabilidade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3157/projeto-de-lei-_cidao_-_contratos_adm_pessoas_com_vulnerabilidade.doc</t>
   </si>
   <si>
     <t>Estabelece que nos contratos celebrados pela Administração Pública Municipal com pessoas jurídicas para execução de obras, prestação de serviços, termos de parceria e colaboração ou qualquer outro ajuste que envolva postos de trabalho não especializado deverá constar cláusula que assegure a reserva do percentual de 5% (cinco por cento) das vagas para mão de obra a ser utilizada no cumprimento do respectivo objetivo para pessoas em situação de rua</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3158/projeto-de-lei-_cidao_-_registro_de_entregas_de_alimentos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3158/projeto-de-lei-_cidao_-_registro_de_entregas_de_alimentos.doc</t>
   </si>
   <si>
     <t>Determina que os serviços de entrega de materiais, condimentos alimentícios e demais produtos adquiridos pelo Poder Público, tenham registro fotográfico na entrega e dá outras providências.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3169/projeto-de-lei-pedro_26-21-_assistencia_religiosa_hospitalar_capelania.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3169/projeto-de-lei-pedro_26-21-_assistencia_religiosa_hospitalar_capelania.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a assistência religiosa hospitalar, assim entendida a prestação de assistência religiosa no âmbito das instituições de saúde, das redes públicas e privadas.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Cidão, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3170/projeto_de_lei_n_27-21_-_gps_nos_veiculos.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3170/projeto_de_lei_n_27-21_-_gps_nos_veiculos.docx</t>
   </si>
   <si>
     <t>Determina que os serviços terceirizados pelo Poder Público que utilizam veículos, caminhões e máquinas para a prestação de serviços sejam equipados com GPS para rastreamento, e dá outras providências</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3171/projeto_de_lei_n__-_jean_-_retira_possibilidade_de_prorrogracao_pss.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3171/projeto_de_lei_n__-_jean_-_retira_possibilidade_de_prorrogracao_pss.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 4.054 de 24 de abril de 2013, que “dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>RONALDO BIZOTTO, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3298/projeto_de_lei_-_silmar_-_no_29-21-_faixa_nao_edificavel.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3298/projeto_de_lei_-_silmar_-_no_29-21-_faixa_nao_edificavel.docx</t>
   </si>
   <si>
     <t>Reduz a extensão da faixa não edificável, contígua à faixa de domínio das rodovias, Vitorio Traiano, PR-483, PR-566, PR-180 e PR-475 e Contorno Norte no âmbito do território do Francisco Beltrão, convalida edificações realizadas no perímetro urbano e dá outras providências.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>Cidão, IVANIR TUPY PROLO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3299/projeto_de_lei__2021_30-21_cidao_-_tradicionalismo_gaucho.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3299/projeto_de_lei__2021_30-21_cidao_-_tradicionalismo_gaucho.docx</t>
   </si>
   <si>
     <t>Institui na rede municipal de ensino, atividades de incentivo ao cultivo das tradições gaúchas, anualmente e dentro das festividades da semana farroupilha e dá outras providências.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3308/projeto_de_lei_no_31-2021-_anildo_-_titulo_cidada_honoraria_samira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3308/projeto_de_lei_no_31-2021-_anildo_-_titulo_cidada_honoraria_samira.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Francisco Beltrão – Estado do Paraná, a Senhora Samira Karam Araujo.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3333/projeto_de_lei_-_silmar_-_no_32-21-_semana_municipal_da_reciclagem_e_do_meio_ambiente_nas_escolas_municipais.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3333/projeto_de_lei_-_silmar_-_no_32-21-_semana_municipal_da_reciclagem_e_do_meio_ambiente_nas_escolas_municipais.docx</t>
   </si>
   <si>
     <t>Cria a Semana Municipal da Reciclagem e do Meio Ambiente nas escolas municipais do Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3394/projeto-de-lei-_dile-_33-21-_obriga_a_cobranca_de_alimento_para_entrada_em_eventos_sem_ingresso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3394/projeto-de-lei-_dile-_33-21-_obriga_a_cobranca_de_alimento_para_entrada_em_eventos_sem_ingresso.doc</t>
   </si>
   <si>
     <t>Condiciona a participação em eventos artísticos e culturais, subsidiados pelo poder público, que seja dispensada a cobrança de ingresso, a entrega de alimentos não perecíveis</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3324/projeto_de_lei_-_rodrigo-_no_34-21_-_altera_faixa_azul.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3324/projeto_de_lei_-_rodrigo-_no_34-21_-_altera_faixa_azul.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº. 3345, de 9 de maio de 2007, que dispõe sobre a implantação de estacionamento regulamentado denominado faixa azul nas vias e logradouros públicos do município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3395/projeto_de_lei_n__-_jean_35-21--_obriga_executivo_usar_sapl.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3395/projeto_de_lei_n__-_jean_35-21--_obriga_executivo_usar_sapl.docx</t>
   </si>
   <si>
     <t>Disciplina o envio de proposições legislativas de iniciativa do Executivo Municipal ao Poder Legislativo.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3396/projeto_de_lei_n__36-21-_jean_-subsidio_volencia_contra_mulher.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3396/projeto_de_lei_n__36-21-_jean_-subsidio_volencia_contra_mulher.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio aluguel às mulheres vítimas de violência doméstica extrema vulnerabilidade no Município de Francisco Beltrão, que, por esta condição, não podem retornar às suas casas e dá outras providências.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3397/projeto_de_lei_n_37-21_-_jean_-bem_estar_animal_nas_escolas.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3397/projeto_de_lei_n_37-21_-_jean_-bem_estar_animal_nas_escolas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da inclusão do tema "Bem-estar animal e consciência de preservação do meio ambiente" no conteúdo transversal nas escolas da rede municipal de ensino no Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3398/projeto_de_lei_n___38-21-_jean_-_muda_plano_diretor_prazo_para_projetos.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3398/projeto_de_lei_n___38-21-_jean_-_muda_plano_diretor_prazo_para_projetos.docx</t>
   </si>
   <si>
     <t>Altera o artigo 21 da Lei municipal nº 4.613 de 31 de outubro de 2018.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3399/projeto_de_lei_n___39-21-_jean_-_muda_lei_do_pss_4054.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3399/projeto_de_lei_n___39-21-_jean_-_muda_lei_do_pss_4054.docx</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3453/projeto-de-lei-40-21-_cidao__-_cartao_de_credito_e_pix_para_pagamento_de_impostos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3453/projeto-de-lei-40-21-_cidao__-_cartao_de_credito_e_pix_para_pagamento_de_impostos.doc</t>
   </si>
   <si>
     <t>Regulamenta a forma de pagamento dos tributos e preços públicos municipais por meio de cartão de débito ou crédito e por meio de transferências pix, na forma estabelecida em lei.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3454/projeto-de-lei-41-21_-_cidao__autoriza_parcelamento_do_itbi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3454/projeto-de-lei-41-21_-_cidao__autoriza_parcelamento_do_itbi.doc</t>
   </si>
   <si>
     <t>Altera o artigo 63 da Lei Municipal nº 2.152 de 10 de dezembro de 1993, que “Dispõe sobre o Código Tributário do Município de Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3494/projeto_de_lei_no_042-21_-_mesa_diretora_-_suspende_revisao_geral.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3494/projeto_de_lei_no_042-21_-_mesa_diretora_-_suspende_revisao_geral.docx</t>
   </si>
   <si>
     <t>Suspende os efeitos da Lei Municipal nº. 4782 de 20 de janeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/pedro_tufao_-_requerimento_no__-01-2021-_informacoes_sobre_as_mini_arenas_no_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/pedro_tufao_-_requerimento_no__-01-2021-_informacoes_sobre_as_mini_arenas_no_padre_ulrico.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações acerca do andamento dos projetos das mini arenas no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/oberdan_-_requerimento_no__002-2021-_informacoes_obras_publica_sistema_solar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/oberdan_-_requerimento_no__002-2021-_informacoes_obras_publica_sistema_solar.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações do cumprimento da Lei Municipal 4.495/2017, que “dispõe sobre a utilização de energia solar pelo poder público municipal de Francisco Beltrão- Estado do Paraná”, acerca das obras que estão sendo concluídas desde 2019 até o presente, como a nova rodoviária municipal (e entre outras concluídas), e entre as que estão em processo de construção, como a Escola Municipal Rubens Amélio Bonatto, Casa do Chá assim como outros prédios públicos, solicitando ainda os estudos de viabilidade técnica e econômica de cada obra em construção (caso já exista) e das concluídas, que não tenham sido implantadas nelas o sistema de energia solar.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/silmar_-_requerimento_no_003-2021__-_informacoes_sobre_o_estar_digital.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/silmar_-_requerimento_no_003-2021__-_informacoes_sobre_o_estar_digital.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre a existência de estudos para a viabilidade de implantação do aplicativo Estar Digital.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/pedro_tufao_-_requerimento_no_004-21-_informacoes_sobre_novos_barracoes_e_processo_de_separacao_de_residuos_solidos_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/pedro_tufao_-_requerimento_no_004-21-_informacoes_sobre_novos_barracoes_e_processo_de_separacao_de_residuos_solidos_padre_ulrico.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre a localidade e previsão para realização de novos barracões e espaço para a separação de resíduos sólidos no bairro Padre Ulrico e proximidades.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/tupy_dile_-_requerimento_no_05-2021_-_voto_de_pesar_sadi_salvadori.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/tupy_dile_-_requerimento_no_05-2021_-_voto_de_pesar_sadi_salvadori.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor Sadi Salvadori, ocorrido no dia 19 de janeiro de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2594/tupy_-_requerimento_no_06-2021-_voto_de_pesar_rodrigo_melatti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2594/tupy_-_requerimento_no_06-2021-_voto_de_pesar_rodrigo_melatti.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor Rodrigo Melati, ocorrido no dia 01 de janeiro de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/anildo_-_requerimento_no_07-2021__-_convidar_gerente_sanepar_para_falar_sobre_o_sistema_de_agua.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/anildo_-_requerimento_no_07-2021__-_convidar_gerente_sanepar_para_falar_sobre_o_sistema_de_agua.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à SANEPAR, na pessoa do Sr. Valdir Dalsente, convidando-o para comparecer a essa Casa de Leis, com data a ser agendada, para que realize explicações acerca do abastecimento e tratamento de água em nosso município, mais especificamente sobre a demanda e capacidade atual, não só do fornecimento de água mais também dos serviços prestados pela concessionária.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/cidao_-_requerimento_no_08_-2021-_convidar_secretaria_de_educacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/cidao_-_requerimento_no_08_-2021-_convidar_secretaria_de_educacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, convidando a Senhora Secretária de Educação Mariah Ivonete Silva, com data a ser agendada, para comparecer a esta Casa de Leis a fim de explanar sobre a retomada das aulas no município.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/pedro_tufao_-_requerimento_no_09-2021__-_oficio_a_guancino.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/pedro_tufao_-_requerimento_no_09-2021__-_oficio_a_guancino.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício á Empresa Guancino Transporte Coletivo Ltda, por meio de seu representante Muran Almeida, solicitando informações sobre a frota de ônibus e veículos utilizados no transporte público municipal, como o tempo de uso, o ano de fabricação de cada veículo de transporte e documentação relativa a manutenção e revisão dentro do tempo adequado para cada veículo.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>Pedro Tufão Filho, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/pedro_tufao_tiago-_requerimento_no_10-2021_-acoes_da_administracao_para_fila_de_creches_online.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/pedro_tufao_tiago-_requerimento_no_10-2021_-acoes_da_administracao_para_fila_de_creches_online.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações acerca do cumprimento da Lei Municipal 4492/2017 que “Determina a publicação eletrônica da lista de espera dos inscritos para vagas nos Centros Municipais de Educação Infantil no âmbito do Município de Francisco Beltrão e dá outras providências”, mais precisamente quanto ao processo de efetivação da mesma, se já existe o cadastro eletrônico e se está sendo amplamente divulgado pela Administração Municipal.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/silmar_-_requerimento_no__11-2021-_informacoes_sobre_a_concretagem_dos_pontos_criticos_zona_rural.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/silmar_-_requerimento_no__11-2021-_informacoes_sobre_a_concretagem_dos_pontos_criticos_zona_rural.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, de viação e obras, solicitando informações sobre a existência de estudos para realização de concretagem dos pontos críticos nas estradas do interior do município.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/oberdan_-_requerimento_no__012-2021-_gastos_com_energia_dos_orgaos_publicos_e_dos_alugados.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/oberdan_-_requerimento_no__012-2021-_gastos_com_energia_dos_orgaos_publicos_e_dos_alugados.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações acerca dos valores gastos com energia elétrica nos prédios públicos e prédios alugados pela Administração Municipal, como valores mensais desde o ano de 2019 até o presente.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>Cidão, Junior Nesi, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/cidao_junior_tiago_-_requerimento_no__-013-2021-_ceonc_pedido_de_informacoes_e_providencias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/cidao_junior_tiago_-_requerimento_no__-013-2021-_ceonc_pedido_de_informacoes_e_providencias.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao CEONC, Hospital do Câncer de Francisco Beltrão, solicitando informações se existe previsão e estudos para ampliação do espaço interno para fila de espera bem como adequação do espaço externo.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2618/pedro_tufao_-_requerimento_no__-_relatorio_sobre_a_fiscalizacao_de_lotes_baldios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2618/pedro_tufao_-_requerimento_no__-_relatorio_sobre_a_fiscalizacao_de_lotes_baldios.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações, como relatórios e demais atos de fiscalização realizados, na aplicabilidade das Leis Municipais nº 3.941, de 14 de março de 2012 e 2.873, de 19 dezembro de 2001 referente a limpeza dos lotes baldios e abandonados.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/cidao_-_requerimento_no__-15-2021-_maquinas_pesadas_e_previsao_de_investimentos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/cidao_-_requerimento_no__-15-2021-_maquinas_pesadas_e_previsao_de_investimentos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando relatório de máquinas pesadas vinculadas à Secretaria Municipal de Viação e Obras, e sobre a existência de previsão de investimentos na aquisição de maquinário.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/cidao_-_requerimento_no__-16-2021-_cronograma_e_planejamento_das_equipes_do_interior__cidao_correto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/cidao_-_requerimento_no__-16-2021-_cronograma_e_planejamento_das_equipes_do_interior__cidao_correto.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando cronograma de obras e serviços com respectivo planejamento das equipes que atuam no interior.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/tupy_-_requerimento_no_-_convocacao_secretario_claudio_borges_viacao_e_obras.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/tupy_-_requerimento_no_-_convocacao_secretario_claudio_borges_viacao_e_obras.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, em conformidade com o Art. 159 do Regimento Interno, que seja encaminhado Ofício convocando o Secretário Municipal de Viação e Obras, Senhor Claudio Borges, para que na Tribuna dessa Casa de Leis, em data a ser agendada, compareça para prestar informações sobre as ações realizadas na secretária.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/pedro_tufao_-_requerimento_no__18-2021-_sistema_de_esgoto_cidade_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/pedro_tufao_-_requerimento_no__18-2021-_sistema_de_esgoto_cidade_norte.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal e à SANEPAR, solicitando informações de quais bairros serão contemplados com o sistema de esgoto sanitário na Cidade Norte, bem como sua previsão.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/tupy_-_requerimento_no_19-2021_-_dep_guerra_gruta_jacutinga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/tupy_-_requerimento_no_19-2021_-_dep_guerra_gruta_jacutinga.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado Oficio ao Excelentíssimo Deputado Estadual Luiz Fernando Guerra, solicitando a viabilização de recursos através de emenda parlamentar para a melhorias na Gruta Nossa Senhora de Lourdes, da Comunidade do Jacutinga.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/rodrigo_-_requerimento_no_-20-2021-_solicitar_informacoes_acerca_dos_distritos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/rodrigo_-_requerimento_no_-20-2021-_solicitar_informacoes_acerca_dos_distritos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações quanto a previsão para realização do projeto de ampliação e expansão das áreas dos distritos e caso já exista, o cronograma para efetivação.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/pedro_tufao_-_requerimento_no_004-21-_informacoes_sobre_novos_barracoes_e_processo_de_separacao_de_residuos_solidos_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/pedro_tufao_-_requerimento_no_004-21-_informacoes_sobre_novos_barracoes_e_processo_de_separacao_de_residuos_solidos_padre_ulrico.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações, se existem projetos e licitações previstas para melhoria dos pontos de ônibus no município.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/dile_22-2021_requerimento_-_fumace.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/dile_22-2021_requerimento_-_fumace.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando cronograma do carro “fumacê” nos bairros do município.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/rodrigo_-_requerimento_no_23-2021-_setor_de_eventos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/rodrigo_-_requerimento_no_23-2021-_setor_de_eventos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações sobre as ações da Administração Municipal para auxiliar, subsidiar e apoiar o setor de eventos no município.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/pedro_tufao_-_requerimento_no__-_situacao_da_obra_na_estrada_do_quibebe.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/pedro_tufao_-_requerimento_no__-_situacao_da_obra_na_estrada_do_quibebe.doc</t>
   </si>
   <si>
     <t>REQUER, após ouvir o plenário, que seja encaminhado oficio ao Executivo Municipal, solicitando informações sobre o processo de melhoria da estrada de acesso ao Rio Quibebe com pedras irregulares, mais especificamente sobre a previsão do inicio das obras.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/tupy_-_requerimento_no_-_dep_traiano_rio_saltinho_e_ponte_nova.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/tupy_-_requerimento_no_-_dep_traiano_rio_saltinho_e_ponte_nova.doc</t>
   </si>
   <si>
     <t>REQUER, após ouvir o plenário, seja encaminhado oficio ao presidente da Assembleia Legislativa do paraná, Deputado Estadual Ademar Traiano, solicitando apoio para obras de restauração e pavimentação asfáltica na estrada rural da Comunidade Rio Santinho até a Comunidade da Ponte Nova do Cotegipe.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/dile_-_requerimento_-_voto_de_pesar_emerson_luiz_serena.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/dile_-_requerimento_-_voto_de_pesar_emerson_luiz_serena.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor Emerson Luiz Serena, ocorrido no dia 10 de fevereiro de 2021. Solicitamos ainda que seja encaminhado oficio aos familiares.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2651/cidao_-_requerimento_no__-_convocacao_secretario_de_meio_ambiente.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2651/cidao_-_requerimento_no__-_convocacao_secretario_de_meio_ambiente.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, em conformidade com o Art. 159 do Regimento Interno, que seja encaminhado Ofício convocando o Secretário Municipal de Meio Ambiente, Senhor Adriano Roberto David, para que na Tribuna dessa Casa de Leis, em data a ser agendada, compareça para prestar informações sobre a coleta seletiva em nosso município bem como de que forma o município colabora com a Marrecas Cooperativa de Reciclados - MARCOP, estendendo em forma de convite para que na data a ser agendada, possa comparecer também o presidente da MARCOP, Sr. Edivaldo karczewski, para que possa apresentar o andamento dos trabalhos, como demandas, espaço físico, quantidade de material reciclado, demandas e principais desafios.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2652/junior_-_requerimento_no__18-2021-_16o_esquadrao_de_cav_mec.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2652/junior_-_requerimento_no__18-2021-_16o_esquadrao_de_cav_mec.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Comandante do 16º Esquadrão de Cavalaria Mecanizado, convidando-o para que na Tribuna dessa Casa de Leis em data a ser agendada, compareça para explanar sobre as ações e trabalhos realizados pela 16º Esquadrão de Cavalaria Mecanizado.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Oberdan Raul Saretta, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2653/silmar_oberdan_e_jean_-_requerimento_-_29-2021-_audiencia_publica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2653/silmar_oberdan_e_jean_-_requerimento_-_29-2021-_audiencia_publica.doc</t>
   </si>
   <si>
     <t>REQUERER, a Mesa Diretora da Câmara Municipal de Vereadores, que promova audiência pública nessa Casa de Leis, em data a ser agendada, com o objetivo de discutir sobre o transporte público coletivo em Francisco Beltrão.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>Oberdan Raul Saretta, Pedro Tufão Filho, RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2654/rodrigo_oberdan_e_pedro-_requerimento-_30-2021_-_setor_de_eventos_oficio_ao_governador.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2654/rodrigo_oberdan_e_pedro-_requerimento-_30-2021_-_setor_de_eventos_oficio_ao_governador.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Governador do Estado do Paraná Carlos Massa Ratinho Júnior e ao Excelentíssimo Senhor Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, que seja realizado estudos no sentido de promover e aprovar medidas que auxiliem na retomada do setor de eventos, como exemplo cita-se:_x000D_
 1.	Isenção de impostos para ajudar o setor. Tais como, IPTU, IPVA, LICENCIAMENTO para veículos registrados no nome da empresa, proprietário (desde que comprovado uso de trabalho), assim como MEIs e profissionais autônomos. Esses últimos poderão ter apenas um veículo isento._x000D_
 2.	Parcelamento de ICMS._x000D_
 3.	 Retorno de eventos para 100 pessoas ou 30% ou 50% da ocupação do local, a exemplo do plano de retomada de eventos do estado vizinho, SC. _x000D_
 4.	Aumento do tempo de duração do evento de 4 para 6h. _x000D_
 5.	 Isenção de ISS por 1 ano até conseguir iniciar o reerguimento do segmento. _x000D_
 6.	 Direcionar licitação de eventos e produtos</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>RONALDO BIZOTTO, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2663/ronaldo_tiago_-_requerimento_no_31-2021-_convocacao_nadia_bonatto_e_valdecir_priester.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2663/ronaldo_tiago_-_requerimento_no_31-2021-_convocacao_nadia_bonatto_e_valdecir_priester.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, em conformidade com o Art. 159 do Regimento Interno, que seja encaminhado Ofício convocando a Secretária da Assistência Social Sra. Nadia Bonatto, bem como o Chefe de Divisão Apoio à Família Sr. Valdecir Priester, para comparecer a essa Casa de Leis no prazo de 15 dias, a fim de explanar sobre a organização, legalização e distribuição dos lotes no Conjunto Habitacional Terra Nossa.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2664/pedro_tufao_-_requerimento_no_32-2021__-_rua_lajes_e_osasco_iluminacao_e_pavimentacao_pedras.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2664/pedro_tufao_-_requerimento_no_32-2021__-_rua_lajes_e_osasco_iluminacao_e_pavimentacao_pedras.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da existência de projetos e estudos para melhorias na Rua Lajes e Rua Osasco, no Bairro Pinheirão, como pavimentação com pedras irregulares e melhorias na rede de iluminação pública, próximo ao Incubatório da BRF.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2665/tupy_-_requerimento_no_33-2021-__voto_de_pesar_andrea_mafessoni.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2665/tupy_-_requerimento_no_33-2021-__voto_de_pesar_andrea_mafessoni.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da empresária beltronense Andreia Maffessoni, ocorrido no dia 06 de fevereiro de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2685/junior_nesi_-34-2021-_convite_escola_oficina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2685/junior_nesi_-34-2021-_convite_escola_oficina.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, convidando a coordenadora da Escola Oficina Adelíria Meurer, Senhora Claudia Tonello, para se fazer presente nessa Casa de Leis, com data a ser agendada, para explanar acerca dos trabalhos sociais desenvolvidos pela escola.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2686/jean_-_requerimento_-_35-2021_-_dep_luersen.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2686/jean_-_requerimento_-_35-2021_-_dep_luersen.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja enviado ofício ao Excelentíssimo Deputado Nelson Luersen, solicitando apoio na angariação de recursos para aquisição de Kits Esportivos, a fim de incentivar o esporte em nosso Município</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2687/pedro_tufao_-_requerimento_no_36-2021_-_voto_de_pesar_uziel_grimm_da_silva.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2687/pedro_tufao_-_requerimento_no_36-2021_-_voto_de_pesar_uziel_grimm_da_silva.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Sr. Pastor Uziel Grimm da Silva, ocorrido no dia 23 de fevereiro de 2021, devido a complicações decorrentes do Covid-19. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2702/cidao_-_requerimento_no_37__-convocacao_gestora_do_prevbel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2702/cidao_-_requerimento_no_37__-convocacao_gestora_do_prevbel.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, em conformidade com o Art. 159 do Regimento Interno, que seja encaminhado Ofício convocando a Gestora do PREVBEL, Senhora Cris Zuconelli, para que compareça a essa Casa de Leis, com data a ser agendada, para realizar explicações acerca do PREVBEL, bem como o plano de amortização proposto pela Administração Pública por meio do Projeto de Lei 35/2021.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2704/tiago_-_requerimento_no_38-2021-informacoes_da_empresa_tercerizada_de_limpeza_se_estao_pagando_beneficios_aos_funcionarios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2704/tiago_-_requerimento_no_38-2021-informacoes_da_empresa_tercerizada_de_limpeza_se_estao_pagando_beneficios_aos_funcionarios.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado ofício à MAV serviços terceirizados, empresa responsável pela limpeza dos prédios públicos principalmente no que tange locais onde pessoas permaneceram com o COVID-19, solicitando informações se a empresa está pagando aos seus colaboradores o adicional de insalubridade para aqueles que trabalham nas áreas com risco de contaminação e se os vales de alimentação estão em dia, ou estão sendo regularizados.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>ANILDO KRUG, Cidão, Dile Tonello, IVANIR TUPY PROLO, JEAN EMILIANO, Junior Nesi, Oberdan Raul Saretta, Pedro Tufão Filho, QUINTINO GIRARDI, RODRIGO INHOATTO, RONALDO BIZOTTO, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2707/todos_os_vereadores_-_requerimento_no_39_-21_-_governador_pmpr.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2707/todos_os_vereadores_-_requerimento_no_39_-21_-_governador_pmpr.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Governador do Estado, Carlos Massa Ratinho Junior, Secretário de Estado da Segurança Pública, Coronel Romulo Marinho Soares e ao Coronel Hudson Leôncio Teixeira, Comandante Geral da Policia Militar do Paraná, solicitando informações e as devidas providencias quanto a atual situação da Segurança Publica em nosso Estado, tendo em consideração os agentes de segurança, quer sejam civis ou militares, no que se trata de salário, bem como providencias para a vacinação contra a Covid-19 dos mesmos.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2706/cidao_-_requerimento_no__40-2021-_informacoes_sobre_melhorias_na_estrada_do_pedreirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2706/cidao_-_requerimento_no__40-2021-_informacoes_sobre_melhorias_na_estrada_do_pedreirinho.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado ofício ao Executivo Municipal, solicitando informações se existe previsão para melhorias na Estrada para o Pedreirinho, via que liga a Avenida Atílio Fontana a demais localidades do interior e loteamento Nortão</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2708/quintino_junior_-_requerimento_no_41-2021_-_voto_de_pesar_belmiro_jose_ecker.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2708/quintino_junior_-_requerimento_no_41-2021_-_voto_de_pesar_belmiro_jose_ecker.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Sr. Belmiro José Ecker, ocorrido no dia 06 de março de 2021, devido a complicações decorrentes do Covid-19. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2709/tupy_e_quintino_-_requerimento_no_42-21__voto_de_pesar_darci_jose_reolon.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2709/tupy_e_quintino_-_requerimento_no_42-21__voto_de_pesar_darci_jose_reolon.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor Darci José Reolon, ocorrido no dia 04 de março de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2710/jean_-_requerimento_no_43-2021-_voto_de_pesar_miguel_ferolin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2710/jean_-_requerimento_no_43-2021-_voto_de_pesar_miguel_ferolin.doc</t>
   </si>
   <si>
     <t>, VOTO DE PESAR, pelo falecimento do Senhor Miguel Forlin, ocorrido no dia 23 de fevereiro de 2021. Solicitamos ainda, que seja enviado ofício aos familiares.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>QUINTINO GIRARDI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2727/quintino_-_requerimento_no_44-21-_voto_de_pesar_carlos_seli_gregorio_marcilio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2727/quintino_-_requerimento_no_44-21-_voto_de_pesar_carlos_seli_gregorio_marcilio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor Carlos Seli Gregorio Marcílio, ocorrido no dia 11 de março de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2728/cidao_-_requerimento_no_45-2021-_respirador_para_fco_beltrao_dep_aliel_machado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2728/cidao_-_requerimento_no_45-2021-_respirador_para_fco_beltrao_dep_aliel_machado.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado ofício ao Excelentíssimo Deputado Federal Aliel Machado, para que possa estar intervindo junto ao Ministério da Saúde, angariando meios de se destinar respiradores e bombas de infusão para utilização no Pronto Atendimento Municipal do Município em combate à COVID-19.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2736/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2736/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre plano de ampliação da cobertura do faixa-azul, para a Romeu Lauro Werlang até a Avenida Luiz Antônio Faedo.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2740/rodrigo_-_requerimento_no_47-2021-_dep__ricardo_jose_magalhaes_barros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2740/rodrigo_-_requerimento_no_47-2021-_dep__ricardo_jose_magalhaes_barros.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício aos Excelentíssimos senhores, Deputado Federal Ricardo José Magalhães Barros e Deputado Estadual Paulo Litro, solicitando apoio para angariação de recursos para aquisição de um “trator New Holland TL 85 – 4x4” e um conjunto de concha dianteira para trator TL 85, que servirá para atender a Comunidade da Água Vermelha, com cerca de 45 famílias, bem como à patrulha rural, que atende comunidades também de Santa Bárbara, Lageado Grande, Linha Volpato e Linha Ramos.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2748/cidao_-_requerimento_no__-_assistencia_social_informacoes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2748/cidao_-_requerimento_no__-_assistencia_social_informacoes.doc</t>
   </si>
   <si>
     <t>, REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações da Assistência Social, acerca das ações realizadas, de forma específica, nos últimos 60 dias em face das pessoas em estado de vulnerabilidade social, solicitando ainda se houveram distribuição de alimentos, se algum recurso fora destinado para tal frente a atual pandemia, de que forma fora realizado e quantas famílias foram beneficiadas.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2749/cidao_-_requerimento_no__-_quais_consorcios_o_executivo_participa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2749/cidao_-_requerimento_no__-_quais_consorcios_o_executivo_participa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando quais consórcios de saúde a atual Administração está vinculada, e quais resultados e ações já foram obtidos.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2750/cidao_-_requerimento_no__-_auxilio_transporte_de_professores_explicacoes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2750/cidao_-_requerimento_no__-_auxilio_transporte_de_professores_explicacoes.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações acerca se fora realizado o pagamento do auxílio transporte aos professores da rede municipal de ensino e a justificativa do não pagamento em fevereiro de 2021.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2765/pedro_tufao_-_requerimento_no_51-2021-__previsao_para_compra_de_vacinas_e_plano_de_imunizacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2765/pedro_tufao_-_requerimento_no_51-2021-__previsao_para_compra_de_vacinas_e_plano_de_imunizacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se existe previsão para chegada de mais lotes de vacinas contra o COVID-19, sobre a existência de remessas advindas do Governo Federal e quais estariam sendo enviadas da aquisição por parte do Poder Estadual, ainda sobre a existência de cronograma de vacinação em massa e qual a previsão de vacinação de toda população.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2766/cidao_-_requerimento_no_52-2021_-_aterro_municipal_informacoes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2766/cidao_-_requerimento_no_52-2021_-_aterro_municipal_informacoes.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria do Meio Ambiente, solicitando quais equipamentos e pessoal estão trabalhando e estão disponíveis, para o aterro municipal, bem como a quantidade de toneladas de lixo recolhida, qual a vida útil do aterro e ainda quais investimentos foram feitos no aterro nos últimos dois anos no que se refere à ampliação e em equipamentos e maquinários. Solicitamos ainda se existe algum Termo de Ajustamento de Condita (TAC) firmado com o Ministério Público relativo às atividades do aterro.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2767/cidao_-_requerimento_no__-_informacoes_sobre_manutencoes_de_trator.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2767/cidao_-_requerimento_no__-_informacoes_sobre_manutencoes_de_trator.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações dos últimos 6 meses acerca das manutenções realizadas em três tratores esteira, um do modelo D60 Caterpillar e dois do modelo D50 Komatsu, solicitamos ainda, o tempo que estiveram parados em manutenção, tanto preventiva quanto corretiva nesse período, ainda solicitamos notas fiscais dos serviços caso tenham ocorridas essas manutenções. Por fim, solicitamos ainda se os mesmos se encontram na atualidade em operação.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2769/tupy_-_requerimento_no_054-21_-_convite_gerente_da_brf.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2769/tupy_-_requerimento_no_054-21_-_convite_gerente_da_brf.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando o Senhor Cláudio Ferreira Jaime, gerente da unidade BRF em Francisco Beltrão, para que na Tribuna dessa Casa de Leis, em data a ser agendada, compareça para explanar a cerca do fechamento do 3º turno, assim como explanar sobre a habilitação de exportação de perus para o México.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2773/cidao_-_requerimento_no_55_-2021-_assepcia_urbana_rprevisao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2773/cidao_-_requerimento_no_55_-2021-_assepcia_urbana_rprevisao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações se existe previsão e estudos para realização da assepsia urbana, desde equipamentos de saúde, quanto transporte público e utilitários urbanos, em caso afirmativo solicitamos ainda o cronograma para tal ação.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>Junior Nesi, Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2774/junior_e_oberdan_-_requerimento_no_56_-21_-__voto_de_pesar_gerson_rebelatto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2774/junior_e_oberdan_-_requerimento_no_56_-21_-__voto_de_pesar_gerson_rebelatto.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do empresário beltronense Gerson Rebelatto, ocorrido no dia 20 de março de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2775/pedro_tufao_e_tiago_-_requerimento_no_057-21_-__guancino_pedindo_explicacoes_sobre_o_distanciamento_nos_onibus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2775/pedro_tufao_e_tiago_-_requerimento_no_057-21_-__guancino_pedindo_explicacoes_sobre_o_distanciamento_nos_onibus.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à Guancino Transporte Coletivo Ltda., solicitando quais medidas sanitárias estão sendo adotadas para evitar o contágio do COVID-19 entre passageiros e funcionários.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2776/cidao_-_requerimento_no_058-21_-_auxilio_emergencial_no_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2776/cidao_-_requerimento_no_058-21_-_auxilio_emergencial_no_municipio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações sobre a viabilidade de se instituir Auxílio Municipal Emergencial (AME), para famílias em situação de vulnerabilidade social, se existem estudos para tal e qual a previsão de implantação caso exista.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2777/silmar_-_requerimento_no_059-21_-_informacoes_como_andam_as_copilacoes_da_leis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2777/silmar_-_requerimento_no_059-21_-_informacoes_como_andam_as_copilacoes_da_leis.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações sobre o estágio do processo de compilação das leis municipais</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2778/cidao_-_requerimento_no_060-21_-__kit_merenda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2778/cidao_-_requerimento_no_060-21_-__kit_merenda.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria de Educação solicitando informações se com a volta das aulas no formato hibrido, existirá o fornecimento do kit merenda.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2779/jean_-_requerimento_no_061-21__-_pedido_listagem_de_todas_as_propriedades_e_areas_do_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2779/jean_-_requerimento_no_061-21__-_pedido_listagem_de_todas_as_propriedades_e_areas_do_municipio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando relatório de todas as propriedades imóveis do Município</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2789/cidao_-_requerimento_no_62-21-_oficio_ao_governo_do_estado_pedindo_volta_do_programa_comida_boa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2789/cidao_-_requerimento_no_62-21-_oficio_ao_governo_do_estado_pedindo_volta_do_programa_comida_boa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Governo do Estado do Paraná, na pessoa do Excelentíssimo Senhor Governador Carlos Massa Junior, ao Chefe da Casa Civil Guto Silva e ao Presidente da Assembleia Legislativa, Ademar Traiano, solicitando o retorno do programa “Comida Boa” no estado.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>Pedro Tufão Filho, QUINTINO GIRARDI, RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2791/rodrigo_quintino_pedro_tufao_-_requerimento_no_voto_de_pesar_euclides_scalco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2791/rodrigo_quintino_pedro_tufao_-_requerimento_no_voto_de_pesar_euclides_scalco.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Cidadão Honorário, Ex-Ministro da Saúde, ex-Deputado Federal, Ex-Vereador, presidente do legislativo e Ex-Prefeito de Francisco Beltrão, Euclides Scalco, ocorrido na data de 16 de março de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2795/junior__-_indicacao_no_64-_21_muro_na_escola_municipal_epitacio_pessoa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2795/junior__-_indicacao_no_64-_21_muro_na_escola_municipal_epitacio_pessoa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, por meio do setor competente, requerendo informações sobre a justificativa da não suspensão da taxa de Transporte Rodoviário Coletivo de Passageiros sob o regime de fretamento municipal, mais especificamente no que tange ao transporte escolar, tendo em vista a suspensão de aulas e a pandemia do COVID-19 e se existem incentivos financeiros em estudo para o setor.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2796/tiago_e_jean_65-21-_requerimento_no_data_de_entrega_do_kit_merenda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2796/tiago_e_jean_65-21-_requerimento_no_data_de_entrega_do_kit_merenda.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado ofício ao Executivo Municipal, por meio da Secretaria de Educação, solicitando informações se os contratos com as empresas fornecedoras de alimentação estão ativos ou suspensos, estando vigentes, solicitamos qual a destinação dos mesmos, ainda sobre a distribuição do Kit Merenda, de que forma se dará, se existe cronograma, quem fará jus e a quantidade que será entregue.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2797/cidao_-_requerimento_no_66-21-_envio_de_prestacao_de_contas_sobre_o_covid19.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2797/cidao_-_requerimento_no_66-21-_envio_de_prestacao_de_contas_sobre_o_covid19.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, considerando que os princípios da transparência, eficiência, legalidade, moralidade e publicidade devem nortear a atuação da administração pública, por meio de seus gestores, para fins de esclarecimento público, que envie a essa Casa de Leis, detalhadamente, prestação de contas relativa a todos os recursos financeiros recebidos pelo município dos governos federal e estadual e das ações de contingenciamento adotadas, para o enfrentamento e combate ao coronavírus (covid-19), desde o início da pandemia até a presente data.  Ressaltando que os documentos relativos a essa prestação de contas deverão ser elaborados de forma mais didática possível, viabilizando a sua compreensão por toda a comunidade, tendo em conta que se trata de informações técnicas da área contábil, as quais muitas vezes são de difícil compreensão pela comunidade em geral – incluindo em tais documentos de forma expressa onde e de que forma estes recursos foram aplicados com o apontamento em planilhas, demonstrando a respectiva aplicação.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2798/cidao_-_requerimento_no_67-21-_hospital_intermunicipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2798/cidao_-_requerimento_no_67-21-_hospital_intermunicipal.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal solicitando informações, a esta casa de leis, para fins de esclarecimento público, de forma detalhada, todos os dados relativos aos valores investidos nas obras de construção do Hospital Intermunicipal, de onde veio o recurso, informando também o cronograma de finalização dessas obras e apontando, inclusive, as datas de inauguração do hospital em questão e início do atendimento à comunidade, quantos leitos e quais municípios serão atendidos, Também solicitamos informações de quem será o responsável pela gestão do mesmo (município ou consórcio). Bem como, envie todos os documentos necessários à comprovação de tais informações, tais como relatórios, dentre outros, perquirindo essas informações e documentos junto aos demais órgãos e entidades envolvidos na construção de tal hospital, caso necessário.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2799/cidao_-_requerimento_no_68-21-_informacoes_sobre_a_resposta_ao_mp_pelo_executivo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2799/cidao_-_requerimento_no_68-21-_informacoes_sobre_a_resposta_ao_mp_pelo_executivo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando a resposta dada pela Administração ao ofício nº 109/2021 da 5ª Promotoria de Justiça de Francisco Beltrão, enviando a esta Casa o conteúdo na íntegra.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2800/cidao_-_requerimento_no_69-21-_auxlio_emergencial_para_professores.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2800/cidao_-_requerimento_no_69-21-_auxlio_emergencial_para_professores.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Governo do Estado, na pessoa do Excelentíssimo Governador Carlos Massa Junior, solicitando que seja implementado no Paraná um auxílio financeiro voltado a professores, funcionários de escola e estudantes da rede pública de ensino, para aquisição de equipamentos eletrônicos e pacotes de internet para serem utilizados nas atividades educacionais durante a pandemia do COVID-19.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2801/silmar_-_requerimento_no_70-21-_convite_giuliana_picanzo_falar_sobre_o_dia_do_autismo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2801/silmar_-_requerimento_no_70-21-_convite_giuliana_picanzo_falar_sobre_o_dia_do_autismo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando a pedagoga e psicopedagoga, especialista em educação especial e inclusiva Sra. Giuliana Picanzo, para que esteja comparecendo a esta casa de leis, em data a ser agendada, a fim explanar sobre a educação de pessoas com autismo, os cuidados e as especificidades da convivência com os mesmos.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2802/ronaldo_-_requerimento_no_071-21_-_voto_de_pesar_ajair_menin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2802/ronaldo_-_requerimento_no_071-21_-_voto_de_pesar_ajair_menin.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor Ajair Menin, ocorrido no dia 25 de março de 2021, devido infecção causada pelo COVID-19.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2803/junior_-_requerimento_no_072-21-__voto_de_pesar_sirley_salete_reolon_felipetto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2803/junior_-_requerimento_no_072-21-__voto_de_pesar_sirley_salete_reolon_felipetto.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora Sirley Salete Reolon Felipetto, ocorrido no dia 20 de março de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2814/jean_-_requerimento_no_pedido_se_ha_possibilidade_estrutural_para_volta_as_aulas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2814/jean_-_requerimento_no_pedido_se_ha_possibilidade_estrutural_para_volta_as_aulas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações se existe na atualidade viabilidade para volta as aulas presenciais na rede municipal de ensino, principalmente no que se refere à estrutura e recursos para que exista efetivação das medidas sanitárias vigentes.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>Pedro Tufão Filho, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2818/pedro_tufao_e_tiago_-_requerimento_no_074_-_21_-_convocacao_marilda_debetran.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2818/pedro_tufao_e_tiago_-_requerimento_no_074_-_21_-_convocacao_marilda_debetran.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à Diretora do Departamento Beltronense de Trânsito Sra. Marilda Galvan Ribeito, para que com data a ser agendada, compareça a essa Casa de Leis, a fim de explanar acerca dos trabalhos realizados pelo DEBETRAN no presente ano, bem como explane sobre inserção do aplicativo digital, instalação de faixas elevadas e sua viabilidade e os trabalhos do departamento frente à pandemia do COVID-19.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2819/dile_-_requerimento_no_075-21_-_rio_marrecas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2819/dile_-_requerimento_no_075-21_-_rio_marrecas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal e ao Secretário de Meio Ambiente, solicitando informações das ações de preservação das nascentes da bacia hidrográfica do rio Marrecas.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2820/tiago_-_requerimento_no076-21_-_convidar_representante_da_arca_de_noe.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2820/tiago_-_requerimento_no076-21_-_convidar_representante_da_arca_de_noe.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado ofício convidando a Representante da ONG Arca de Noé, Sra. Carla werkhauser, para que com data a ser agendada, compareça a essa Casa de Leis, a fim de explanar acerca dos trabalhos realizados pela ONG, resultados obtidos e projetos futuros.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2821/silmar_-_requerimento_no_077-21_-_informacoes_a_copel_auxilio_eficiencia_energetica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2821/silmar_-_requerimento_no_077-21_-_informacoes_a_copel_auxilio_eficiencia_energetica.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações se existem estudos para viabilização do Programa de Eficiência Energética, que é gerido pela ANEEL, para incentivo de entidades públicas</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2830/cidao_-_requerimento_no_78-21-_informacoes_sobre_o_plano_de_amortizacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2830/cidao_-_requerimento_no_78-21-_informacoes_sobre_o_plano_de_amortizacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando informações de todos os passos do plano de amortização do PREVBEL, aprovado nesta Casa, cronograma para qual estágio e relatório descritivo de cada avanço no plano e se já houve início ao processo judicial para realização do mesmo.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2832/pedro_tufao_-_requerimento_no_79-21-_dep_luis_fernando_guerra.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2832/pedro_tufao_-_requerimento_no_79-21-_dep_luis_fernando_guerra.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Deputado Estadual Luiz Fernando Guerra, solicitando viabilização de recursos por emendas parlamentares para auxílio na área do esporte em nosso município.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2833/mesa_diretora_-_requerimento_no_80-21-_questionamentos_sobre_o_kartodromo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2833/mesa_diretora_-_requerimento_no_80-21-_questionamentos_sobre_o_kartodromo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, por meio do setor competente, solicitando as seguintes informações:_x000D_
 1.	Quais os valores gastos com aluguel na área do kartódromo até a presente data no que se refere seu estacionamento;_x000D_
 2.	Requeremos se houve estudo de viabilidade econômica para a aquisição do local do terreno onde se encontra área para o estacionamento;_x000D_
 3.	Qual a justificativa para pagamento do estacionamento aos usuários do kartódromo desde o mês de abril de 2020, se ainda não fora inaugurado. _x000D_
 4.	Qual a justificativa da não desapropriação de área de estacionamento, no Decreto Municipal nº037/2018.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2838/requerimento_pedro_e_tiago_81-21_programa_porteira_para_dentro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2838/requerimento_pedro_e_tiago_81-21_programa_porteira_para_dentro.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando as informações a seguir, referentes ao Programa Porteira Para Dentro, instituído pela Lei Municipal nº. 3565/2009 e regulamentado pelo Decreto Municipal nº. 353/2017:_x000D_
 _x000D_
 a)	Estradas secundárias rurais que dão acesso às propriedades rurais, atualmente estão contempladas pelo Programa Porteira Para Dentro?_x000D_
 b)	Qual a abrangência do conceito de acesso, previsto na Lei e Decreto mencionados acima? Se considera para fins do Programa Porteira Para Dentro a partir da entrada na propriedade particular ou desde a saída da estrada rural principal?_x000D_
 c)	Caso se entenda que acesso à propriedade se considera desde a saída da estrada rural principal, questionamos acerca da possibilidade de alteração legal para excluir do Programa a manutenção do acesso, para ficar sob responsabilidade da Secretaria de Viação e Obras, que já cuida da manutenção das vias rurais principais._x000D_
 d)	Existe possibilidade de a operacionalização e fiscalização do Programa ficar sob a competência da Secretaria de Viação e Obras, tendo em vista que esta poderia atender de forma mais eficiente as propriedades rurais?</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2842/silmar_-_requerimento_no_082-21_-_informacoes_acerca_da_pavimentacao_com_pedras_na_linha_macagnan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2842/silmar_-_requerimento_no_082-21_-_informacoes_acerca_da_pavimentacao_com_pedras_na_linha_macagnan.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações, se existem estudos para realização de pavimentação com pedras irregulares na Linha Macagnan, que contemple o trecho até a empresa El Plus</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2843/pedro_tufao_-_requerimento_no_083-21-__informacoes_academias_ao_ar_livre_vila_rural_e_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2843/pedro_tufao_-_requerimento_no_083-21-__informacoes_academias_ao_ar_livre_vila_rural_e_nova_concordia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações da previsão e cronograma para instalação de uma Academia ao Ar Livre na Vila Rural e Nova Concórdia.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2844/dile_-_requerimento_no_084-21_-_ensino_apostilado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2844/dile_-_requerimento_no_084-21_-_ensino_apostilado.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações acerca dos valores investidos para aquisição do material do Sistema de Ensino Apostilado implantado na rede municipal de ensino, bem como o cronograma de implantação desse material.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2852/voto_de_pesar_silvio_rodrigues_-_poder_legislativo_-_requerimento_no.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2852/voto_de_pesar_silvio_rodrigues_-_poder_legislativo_-_requerimento_no.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do suplente de vereador do PP, ex-diretor e ex-assessor de gabinete da Câmara Municipal, Sílvio Junior Cintra de Araújo, ocorrido na manhã do dia 06 de abril de 2021.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>RONALDO BIZOTTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2855/ronaldo_-_requerimento_no_convocacao_secretaria_do_desenvolvimento_economico_e_tecnologico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2855/ronaldo_-_requerimento_no_convocacao_secretaria_do_desenvolvimento_economico_e_tecnologico.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, em conformidade com o Art. 159 do Regimento Interno, que seja encaminhado Ofício convocando à Secretária da Secretaria de Desenvolvimento Econômico e Tecnológico Senhora Liliana Paula Nogueira de Andrade, para que compareça a essa Casa de Leis, com data a ser agendada, para realizar explicações acerca dos pontos a seguir elencados:_x000D_
 1.	Quantas empresas possuem aporte de espaço físico pela Administração Municipal;_x000D_
 2.	quantos empregos são gerados por essas empresas;_x000D_
 3.	a existência de barracões disponíveis para alocar novas industrias e geração de emprego; _x000D_
 4.	existência de empresas em fila de espera; _x000D_
 5.	justificativa de muitas empresas terem espaço físico da prefeitura porém os referidos barracões se encontram fechados; _x000D_
 6.	Plano de ampliação de espaços cedidos pela prefeitura para geração de emprego e renda.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2858/oberdan_-_requerimento_no_87-21-__convite_secretario_agricultura_e_o_produtor_leiteiro_geovane_dinon.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2858/oberdan_-_requerimento_no_87-21-__convite_secretario_agricultura_e_o_produtor_leiteiro_geovane_dinon.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando o Ilustríssimo Senhor Secretário Municipal de Agricultura Claudimar Isidoro de Carli, bem como ao produtor de gado leiteiro Geovane Dinon, para com data a ser agendada, compareça a essa Casa de Leis, a fim de explanar sobre o Programa de Recolhimento e Coprocessamento de Resíduos Sólidos de Animais Mortos – PRECRESAM, que será implantado nas propriedades do âmbito rural no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>RODRIGO INHOATTO, ANILDO KRUG, JEAN EMILIANO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2859/rodrigo_-_requerimento_no_88-21-_oficio_ao_governador_e_ademar_traiano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2859/rodrigo_-_requerimento_no_88-21-_oficio_ao_governador_e_ademar_traiano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Governador do Estado do Paraná, Carlos Massa Ratinho Junior e também ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná Ademar Traiano, solicitando a viabilização para flexibilizar e estender o horário de atendimento do Comércio no estado.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2867/cidao_-_requerimento_no_89-21-_convidar_muran_da_guancino_para_explicar_sobre_a_paralizacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2867/cidao_-_requerimento_no_89-21-_convidar_muran_da_guancino_para_explicar_sobre_a_paralizacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando o gerente da Transportes Coletivos Guancino, Senhor Muran Almeida, para que com data a ser agendada, compareça a essa Casa de Leis, a fim de explicar acerca da situação financeira da empresa, bem como possa estar esclarecendo a paralisação do transporte público ocorrido na primeira semana de abril de 2021.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2868/cidao_-_requerimento_no_90-21-_informacoes_sobre_melhoria__rua_canisio_hildebrandt_com_a_abdul_pholman.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2868/cidao_-_requerimento_no_90-21-_informacoes_sobre_melhoria__rua_canisio_hildebrandt_com_a_abdul_pholman.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando informações se existem estudos para melhoria da sinalização no cruzamento das Ruas Prof. Canizio Hilebrandt, Abdul Pholman, Santa Maria e Nossa Senhora da Glória.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2870/jean_-_requerimento_no_091-21_-_informacoes_chamamento_dos_pss.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2870/jean_-_requerimento_no_091-21_-_informacoes_chamamento_dos_pss.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações acerca dos servidores chamados por PSS no mês de março do presente ano, sobre o prazo para efetivação dos mesmos e quando acontecerá.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2871/rodrigo_-_requerimento_no_092-21_-_oficio_ao_governador_e_ademar_traiano_-_copel_e_sanepar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2871/rodrigo_-_requerimento_no_092-21_-_oficio_ao_governador_e_ademar_traiano_-_copel_e_sanepar.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Governador do Estado do Paraná, Carlos Massa Ratinho Junior e também ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná Ademar Traiano, bem como seja encaminhado ofícios à SANEPAR e à COPEL, solicitando que não se tenha aumento de taxas de energia e água, no estado do Paraná enquanto perdurar a pandemia do COVID-19.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2872/jean_-_requerimento_no_093-21_-_estutos_e_previsao_para_reforma_do_cmei_idalino_rinaldi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2872/jean_-_requerimento_no_093-21_-_estutos_e_previsao_para_reforma_do_cmei_idalino_rinaldi.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações se existe previsão para realização da reforma no CMEI Idalino Rinaldi, Bairro Sadia</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2873/oberdan_-_requerimento_no_094-21_-_convidar_pm_falar_sobre_acoes_da_pm.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2873/oberdan_-_requerimento_no_094-21_-_convidar_pm_falar_sobre_acoes_da_pm.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Major Edson Cechinel da Silva e Sub Comandante Rogério Gomes Pitz do 21º Batalhão de Polícia Militar, convidando-os para comparecer a essa Casa de Leis, com data a ser agendada, a fim de explanar sobre as ações da Policia Militar no combate ao COVID-19, estejam ainda nos trazendo informações acerca da quantidade de infectados até o momento na tropa e quantos foram vacinados</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>Dile Tonello, IVANIR TUPY PROLO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2874/dile__e_tupy_-requerimento_no_095-21_-egydio_zanatta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2874/dile__e_tupy_-requerimento_no_095-21_-egydio_zanatta.doc</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, após ouvido o Plenário, seja consignado em Ata, VOTO DE PESAR, pelo falecimento do pioneiro beltronense Egydio Zanatta, ocorrido no dia 11 de abril de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2882/jean_-_requerimento_no_96-21-_informacoes_se_existem_estudos_para_por_led_nos_parques.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2882/jean_-_requerimento_no_96-21-_informacoes_se_existem_estudos_para_por_led_nos_parques.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações se existem estudos para troca de iluminação em Led para os parques municipais.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2883/rodrigo_-_requerimento_no_97-21-_oficio_ao_dep_litro_e_ricardo_barros_pedindo_onibus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2883/rodrigo_-_requerimento_no_97-21-_oficio_ao_dep_litro_e_ricardo_barros_pedindo_onibus.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Federal Ricardo Barros, bem como ao Deputado Estadual Paulo Litro, solicitando apoio para viabilização de um ônibus para a Secretaria de Esportes do Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2888/silmar_-_requerimento_no_98-21-_chamando_diretor_da_unioeste__e_do_centro_de_especialidades_falar_na_tribuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2888/silmar_-_requerimento_no_98-21-_chamando_diretor_da_unioeste__e_do_centro_de_especialidades_falar_na_tribuna.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando o Ilustríssimo Senhor Diretor da Unioeste Campus de Francisco Beltrão, Dr. Adilson Carlos da Rocha, bem como a Ilustríssima Professora Franciele Ani Caovilla Follador, Diretora do Centro de Ciências da Saúde, para que compareçam a essa Casa de Leis, com data a ser agendada, para explanar sobre os 10 anos do curso de medicina, sobre as conquistas, desafios e objetivos futuros, ainda estejam explanando sobre a viabilidade de um ambulatório.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2892/jean_-_requerimento_no_099-21_-estudos_para_reforma_da_ponte_da_comunidade_do_rio_saudade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2892/jean_-_requerimento_no_099-21_-estudos_para_reforma_da_ponte_da_comunidade_do_rio_saudade.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações se existem estudos para reforma e melhoria a ponte que liga a Comunidade do Rio Saudade, bem como se existe cronograma</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2893/pedro_tufao_-_requerimento_no100-21_-_dep_franceschini_recursos_para_pavimentacao_do_perimetro_urbano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2893/pedro_tufao_-_requerimento_no100-21_-_dep_franceschini_recursos_para_pavimentacao_do_perimetro_urbano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Deputado Federal Felipe Francischini, solicitando apoio na angariação de recursos para as obras de pavimentação asfáltica no perímetro urbano do Município.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2899/silmar_-_requerimento_no_estudos_para_nova_ponte_sobre_o_rio_marrecas_que_liga_santa_barbara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2899/silmar_-_requerimento_no_estudos_para_nova_ponte_sobre_o_rio_marrecas_que_liga_santa_barbara.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações, se existem estudos para realização de nova ponte sobre o Rio Marrecas, que dá acesso à Comunidade do Santa Barbara.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2903/pedro_tufao_-_requerimento_no_voto_de_pesar_pr._hugo_vilmes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2903/pedro_tufao_-_requerimento_no_voto_de_pesar_pr._hugo_vilmes.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Pastor Hugo Vilmes, ocorrido no dia 18 de abril de 2021.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2904/jean_-_requerimento_no_103-21-custos_para_o_centro_de_zoonoses.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2904/jean_-_requerimento_no_103-21-custos_para_o_centro_de_zoonoses.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações acerca de quais são os custos da Administração Municipal para com o Centro de Zoonoses, qual a quantidade de veterinários, quais são os custos com medicamentos e mão de obra, se a demanda é atendida e quantos atendimentos são realizados até o presente ano.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2905/rodrigo_-_requerimento_no_104-21-_perdao_de_multa_para_comerciantes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2905/rodrigo_-_requerimento_no_104-21-_perdao_de_multa_para_comerciantes.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações se há possibilidade de perdão das multas realizadas ao comerciante beltronense, devido à pandemia do COVID-19</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2906/cidao_-_requerimento_no_105-21-__abono_de_faltas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2906/cidao_-_requerimento_no_105-21-__abono_de_faltas.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de faltas das sessões dos dias 19, 20, 26, 27 de abril, e nos dias 3 e 4 de maio, tendo em vista o afastamento para procedimento cirúrgico.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2914/oberdan_-_requerimento_no___voto_de_pesar_-_andre_roberto_peres.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2914/oberdan_-_requerimento_no___voto_de_pesar_-_andre_roberto_peres.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Subtenente André Roberto Peres, ocorrido no dia 23 de abril de 2021.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2915/pedro_tufao_-_requerimento_no_107-21-_existencia_de_estudos_para_pavimentacao_da_linha_nova_secao_ate_o_frigorifico_sigma.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2915/pedro_tufao_-_requerimento_no_107-21-_existencia_de_estudos_para_pavimentacao_da_linha_nova_secao_ate_o_frigorifico_sigma.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se existem projetos ou estudos para pavimentação no trecho compreendido de acesso a comunidade de Nova Seção até o frigorífico Sigma.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2916/rodrigo_-_requerimento_no_108-21-_oficio_a_copel_e_ao_governador_voltra_de_entrega_das_contas_de_luz_nos_pontos_do_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2916/rodrigo_-_requerimento_no_108-21-_oficio_a_copel_e_ao_governador_voltra_de_entrega_das_contas_de_luz_nos_pontos_do_interior.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à COPEL, bem como ao Excelentíssimo Senhor Governador Carlos Massa Junior, solicitando que se viabilize a volta dos pontos de distribuição das faturas de energia na zona rural.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2917/tupy_-_requerimento_no_109-21_inicio_das_obras_km_20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2917/tupy_-_requerimento_no_109-21_inicio_das_obras_km_20.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações quanto a previsão de início das obras do projeto de expansão do calçamento da Comunidade do KM 20.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2924/silmar_junior_tiago_oberdan_e_anildo_-_requerimento_no_dep_ademar_traiano_angariacao_de_recursos_para_ambulatorio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2924/silmar_junior_tiago_oberdan_e_anildo_-_requerimento_no_dep_ademar_traiano_angariacao_de_recursos_para_ambulatorio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembléia Legislativa do Paraná, Deputado Ademar Triano, solicitando apoio na angariação de recursos para abertura de um ambulatório a fim de atender o curso de medicina da UNIOESTE, qual já completa 10 anos.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2926/dile_-111-21_requerimento_no_deputada_federal_leandre_dal_ponte_pavimentacao_asfaltica_no_bairro_sao_francisco..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2926/dile_-111-21_requerimento_no_deputada_federal_leandre_dal_ponte_pavimentacao_asfaltica_no_bairro_sao_francisco..doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Oficio a Excelentíssima Deputada Federal Leandre Dal Ponte, solicitando a viabilização de recursos para pavimentação asfáltica das ruas Tocantins, Rio Nego, Francisco Cassiano, Tupiniquin e Severino Daros no bairro São Francisco.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2927/silmar_-_requerimento_no__112-21-_pastilhamento_da_torre_da_concatedral.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2927/silmar_-_requerimento_no__112-21-_pastilhamento_da_torre_da_concatedral.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando viabilização financeira para concretização da Proposta nº 016530/2019 Protocolado junto ao Ministério de Cultura e Turismo sobre o Projeto de pastilhamento da Torre da Concatedral Nossa Senhora da Gloria</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2928/pedro_tufao_-_requerimento_no_113-21-terra_nossa_informacoes_de_pavimentacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2928/pedro_tufao_-_requerimento_no_113-21-terra_nossa_informacoes_de_pavimentacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se existe previsão para realização de calçamento nas ruas do conjunto habitacional Terra Nossa, em caso positivo, apresentar quais ruas serão contempladas, cronograma para início da obra e quais o montante do orçamento destinado para a obra</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Cidão, Dile Tonello</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2940/cidao_e_dile_-_requerimento_no_144-21-convidar_cordenador_da_arss_falar_sobre_hospital_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2940/cidao_e_dile_-_requerimento_no_144-21-convidar_cordenador_da_arss_falar_sobre_hospital_municipal.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Ilustre Coordenador da Associação Regional de Saúde do Sudoeste Helton Pfeiffer, para com data a ser agendada, compareça a essa Casa Legislativa a fim de explanar sobre como estão acontecendo os trabalhos do Hospital Regional, apresentando a atual demanda, disponibilidade de recursos e demais questões relacionadas a atual situação de pandemia.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Silmar Gallina, ANILDO KRUG, IVANIR TUPY PROLO, Junior Nesi, Oberdan Raul Saretta, Pedro Tufão Filho, QUINTINO GIRARDI, RODRIGO INHOATTO, RONALDO BIZOTTO, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2941/silmar_-_requerimento_no_115-21-_informacoes_acerca_dos_moradores_no_santa_barbara_na_trincheira_sobre_documentacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2941/silmar_-_requerimento_no_115-21-_informacoes_acerca_dos_moradores_no_santa_barbara_na_trincheira_sobre_documentacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações das famílias que foram retiradas da trincheira e realocadas no loteamento social no Bairro Santa Barbara, em qual estágio encontra-se a documentação e cronograma para regularização final.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2942/rodrigo_-_requerimento_no_116-21-_residuo_de_asfalto_nas_ruas_do_terra_nossa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2942/rodrigo_-_requerimento_no_116-21-_residuo_de_asfalto_nas_ruas_do_terra_nossa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações se há possibilidade do uso de resíduos de asfalto para as ruas do Conjunto Habitacional Terra Nossa e se existem estudos de viabilidade para tal melhoria.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2943/oberdan_-_requerimento_no_117-2021-_voto_de_pesar_edgar_poli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2943/oberdan_-_requerimento_no_117-2021-_voto_de_pesar_edgar_poli.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor Edgar Poli, ocorrido no dia 03 de maio de 2021.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2945/pedro_tufao_-_requerimento_no_118-2021-_informacoes_do_debetran_acerca_dos_cartoes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2945/pedro_tufao_-_requerimento_no_118-2021-_informacoes_do_debetran_acerca_dos_cartoes.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Departamento Beltronense de Transito, solicitando informações acerca da motivação pela qual houve o cancelamento da entrega do bloco de cartões, após o pagamento das notificações de irregularidade pelos usuários dos estacionamentos rotacionados.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2946/quintino_-_requerimento_no_119-2021-_voto_de_pesar_jorge_cella.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2946/quintino_-_requerimento_no_119-2021-_voto_de_pesar_jorge_cella.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Sr. Jorge Cella, ocorrido no dia 29 de abril de 2021.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2947/junior_-_requerimento_no_120-2021-_voto_de_pesar_rafael_rodrigo_nezzi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2947/junior_-_requerimento_no_120-2021-_voto_de_pesar_rafael_rodrigo_nezzi.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Rafael Rodrigo Nezzi, ocorrido no dia 26 de abril de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2954/cidao_-_requerimento_no_121_-2021-_nformacoes_previsao_para_iluminacao_no_terra_nossa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2954/cidao_-_requerimento_no_121_-2021-_nformacoes_previsao_para_iluminacao_no_terra_nossa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando informações se existe cronograma para ampliação da iluminação pública no conjunto habitacional Terra Nossa.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2955/oberdan_-_requerimento_no_122-21-_voto_de_pesar_josiel_tadeu_teles.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2955/oberdan_-_requerimento_no_122-21-_voto_de_pesar_josiel_tadeu_teles.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor Josiel Tadeu Teles, Presidente do Sindicato dos Trabalhadores em Transporte Rodoviário de Francisco Beltrão – PR, ocorrido na madrugada do dia 10 de maio de 2021, devido a uma parada cardiorrespiratória.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2957/silmar_-_requerimento_no_123-2021-_estudos_para_plantio_de_arvores_nas_vias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2957/silmar_-_requerimento_no_123-2021-_estudos_para_plantio_de_arvores_nas_vias.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações, se existem estudos para realização para o plantio de árvores nas vias do município, bem como esteja realizando estudos para a seleção do porte e espécies que serão plantadas nas avenidas Porto Alegre e União da Vitória.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2958/junior_-_requerimento_no__134-2021-_ensiladeira_comunidade_de_seccao_sao_miguel_traiano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2958/junior_-_requerimento_no__134-2021-_ensiladeira_comunidade_de_seccao_sao_miguel_traiano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Estadual Ademar Traiano, solicitando angariação de recursos para aquisição de uma ensiladeira de área total para a Comunidade de Secção São Miguel.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2959/pedro_tufao_-_requerimento_no_125-2021-_informacoes_sobre_a_escola_2030.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2959/pedro_tufao_-_requerimento_no_125-2021-_informacoes_sobre_a_escola_2030.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre a efetivação do Programa Escola 2030, mais especificamente no que se refere quais os resultados obtidos na Escola Sagrado Coração, quais os investimentos já despendidos para realização do programa e quantidade de recursos destinados para tal e qual o cronograma para implementação nas demais escolas municipais.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Oberdan Raul Saretta, RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2972/rodrigo_jean_e_oberdan_-_requerimento_no_126-21-_oficio_a_copel_der_e_sanepar_para_melhoria_dos_prolemas_no_contorno_leste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2972/rodrigo_jean_e_oberdan_-_requerimento_no_126-21-_oficio_a_copel_der_e_sanepar_para_melhoria_dos_prolemas_no_contorno_leste.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à SANEPAR, DER e SANEPAR, solicitando que se realize melhorias no Contorno Leste, para:_x000D_
 1.	Transposição de rede de água via galeria subterrânea do asfalto para atendimento do loteamento às margens do Contorno Leste; _x000D_
 2.	Acesso adequado aos terrenos que existem nas proximidades;_x000D_
 3.	Instalação de transformador para ampliação da energia elétrica, qual perpassa pela Rua França.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Cidão, RONALDO BIZOTTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2973/cidao_-_requerimento_no_127-21__dep_aliel_machado_mamografo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2973/cidao_-_requerimento_no_127-21__dep_aliel_machado_mamografo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Deputado Federal Aliel Machado, solicitando apoio na angariação de recursos para aquisição de um mamógrafo digital.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2974/tupy_e_pedro__-_requerimento_no_128-21-__voto_de_pesar_fernanda_apolinario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2974/tupy_e_pedro__-_requerimento_no_128-21-__voto_de_pesar_fernanda_apolinario.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Fernanda Apolinario. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2975/ronaldo_-_requerimento_no_129-21-__voto_de_pesar_ivo_santos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2975/ronaldo_-_requerimento_no_129-21-__voto_de_pesar_ivo_santos.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do ex-vereador e presidente da Camara Municipal Ivo Santos, ocorrido no dia 15 de maio de 2021.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2976/cidao_-_requerimento_no_convidar_diretores_hospital_sao_francisco_explanar_sobre_intervencao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2976/cidao_-_requerimento_no_convidar_diretores_hospital_sao_francisco_explanar_sobre_intervencao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Hospital São Francisco, convidando o Diretor do hospital Sr. Maico Trevisol e o Diretor-técnico André Kioshi Priante Kayano, para com data a ser agendada, compareçam a essa Casa de Leis, a fim de explanar sobre a atual situação da intervenção do hospital, quais os resultados obtidos e os pontos positivos do mesmo.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2978/ronaldo_-_requerimento_no_recursos_para_aroldo_martins_instalacao_do_pab_da_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2978/ronaldo_-_requerimento_no_recursos_para_aroldo_martins_instalacao_do_pab_da_saude.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado ofício ao Deputado Federal Aroldo Martins, solicitando apoio na angariação de recursos para incremento do Piso de Atenção Básica – PAB, na ordem de cem mil reais, a fim de atender os programas de saúde em nosso município.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2979/ronaldo_-_requerimento_no_132-21-_recursos_para_aroldo_martins_reforma_arrudao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2979/ronaldo_-_requerimento_no_132-21-_recursos_para_aroldo_martins_reforma_arrudao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado ofício para o Deputado Federal Aroldo Martins, solicitando apoio na angariação de recursos para a reforma geral do Ginásio de Esportes Arrudão.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando à COPEL, na pessoa do Gerente Sr. Leandro Portela da Luz, solicitando a viabilização de rede elétrica de baixa tensão para a região considerada perímetro urbano, porém que ainda não fora municipalizada, nos entornos da Rodovia Vitorio Traiano, sendo que existem estudos para tal medida, ainda solicitamos que haja a instalação da luminária para os postes próximo às indústrias e empresas locais.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2981/cidao_-_requerimento_no_134-2021-_dep_aliel_machado_onibus_para_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2981/cidao_-_requerimento_no_134-2021-_dep_aliel_machado_onibus_para_saude.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Deputado Federal Aliel Machado, solicitando apoio na angariação de recursos para aquisição de um micro-ônibus para a Secretaria de Saúde do Município.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2982/jean_-_requerimento_no_135-2021-_abono_de_faltas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2982/jean_-_requerimento_no_135-2021-_abono_de_faltas.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de faltas das sessões dos dias 10 e 11 de maio, onde o afastamento se deu para o tratamento contra o covid-19.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2983/silmar_-_requerimento_no_136-21-__abono_de_faltas_-_17.05.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2983/silmar_-_requerimento_no_136-21-__abono_de_faltas_-_17.05.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da sessão do dia 17 de maio, o qual ocorreu por motivo de força maior.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3007/cidao_-_requerimento_no_137-21-_reabertura_de_servicos_de_saude_no_bairro_sao_francisco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3007/cidao_-_requerimento_no_137-21-_reabertura_de_servicos_de_saude_no_bairro_sao_francisco.doc</t>
   </si>
   <si>
     <t>REQUERER, ao Executivo Municipal, por meio do setor competente, informações sobre previsão para reabertura e a manutenção dos serviços médicos, de enfermagem e ACS no posto Estratégia Saúde da Familia, localizado no Bairro São Francisco, bem como o serviço de atendimento odontológico.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3008/cidao_jean_-_requerimento_no_138-21-_previsao_para_implantacao_casa_facil_parana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3008/cidao_jean_-_requerimento_no_138-21-_previsao_para_implantacao_casa_facil_parana.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando previsão para implantação do programa Casa Fácil Paraná, e se existem estudos para identificação de quantas pessoas seriam beneficiárias do programa.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3014/tupy_-_requerimento_no_139-21-_calcadao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3014/tupy_-_requerimento_no_139-21-_calcadao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício Executivo Municipal, solicitando se há estudos ou projetos para ampliação do Calçadão Central</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3016/cidao_e_jean_no_140-21_-_requerimento_no_restaurante_popular.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3016/cidao_e_jean_no_140-21_-_requerimento_no_restaurante_popular.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações sobre a previsão de abertura de um restaurante popular no Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3017/tupy_-_requerimento_no_141-21_-_ricardo_barros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3017/tupy_-_requerimento_no_141-21_-_ricardo_barros.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado Oficio ao Excelentíssimo Deputado Federal Ricardo Barros, solicitando que seja viabilizado recursos financeiros através de emenda parlamentar para pavimentação asfáltica, implantação de poços artesianos e calçamento para as Comunidade rurais do nosso município.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3018/silmar_-_requerimento_no_142-21-__concretagem_sobre_os_pontos_criticos_no_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3018/silmar_-_requerimento_no_142-21-__concretagem_sobre_os_pontos_criticos_no_interior.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, de viação e obras, solicitando cronograma para concretagem dos pontos críticos do interior, bem como informações se ocorrerão testes de qualidade e demais análises técnicas.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3019/jean_-_requerimento_no_143-21_-_oficio_a_empresa_q_fez_a_rodoviaria_e_executivo_fiscalizacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3019/jean_-_requerimento_no_143-21_-_oficio_a_empresa_q_fez_a_rodoviaria_e_executivo_fiscalizacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, e à Empresa Alom Construções Eireli, solicitando averiguação da obra na nova Rodoviária Municipal, principalmente no que tange a pintura, acabamento das salas, teto amarelado, piso soltando em alguns lugares, sujeira de concreto deixada, o gesso na parte dos futuros restaurantes, todos encontrando-se amarelados, apresentando manchas de humidade, as paredes de divisórias muitas apresentam mofo. Solicitamos ainda a justificativa da inexistência das escadarias de entrada, onde consta no projeto original. Averiguação das entradas dos ônibus, com estudo para retirada do ressalto no estacionamento dos mesmos, tendo em vista o potencial risco de prejudicar os pneus dos veículos.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Tiago Correa, Dile Tonello, JEAN EMILIANO, Oberdan Raul Saretta, RONALDO BIZOTTO, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3025/tiago_-_requerimento_no_144-21_-_vacinas_covid_autismo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3025/tiago_-_requerimento_no_144-21_-_vacinas_covid_autismo.doc</t>
   </si>
   <si>
     <t>REQUERER, ao Governo de Estado do Paraná, por meio do setor competente, a fim de que seja incluído em vossos quadros de vacinação prioritária, todas as pessoas com autismo e seus pais e/ou cuidadores.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Cidão, JEAN EMILIANO, Dile Tonello</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3026/cidao_jean_-_requerimento_no_145-21_-_programa_saude_com_agente.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3026/cidao_jean_-_requerimento_no_145-21_-_programa_saude_com_agente.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando informações se o município aderiu ou pretende aderir ao Programa “Saúde com Agente”, lançado pelo Ministério da Saúde.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>ANILDO KRUG, RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3028/rodrigo_anildo_-_requerimento_n_146-21_-_programa_casa_facil.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3028/rodrigo_anildo_-_requerimento_n_146-21_-_programa_casa_facil.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Senhor Luis Corti, Diretor de Regularização Fundiária da Companhia de Habitação do Paraná (Cohapar), solicitando que seja incluído o município do Francisco Beltrão no Programa “Casa Fácil”.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3029/cidao_-_requerimento_no_147-21_-_documentos_da_concretagem_no_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3029/cidao_-_requerimento_no_147-21_-_documentos_da_concretagem_no_interior.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando cópia de projetos, ART’s, processos licitatórios existentes e planilhas de custos das obras de concretagem que serão realizadas nos pontos críticos das estradas rurais.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3030/oberdan_-_requerimento_no_148-21-__convite_bonetti_-_precresam.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3030/oberdan_-_requerimento_no_148-21-__convite_bonetti_-_precresam.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando o Ilustríssimo Senhor, Antônio Carlos Bonetti, Secretário Municipal da Administração, para com data a ser agendada, compareça a essa Casa de Leis, a fim de explanar sobre o Programa de Recolhimento e Coprocessamento de Resíduos Sólidos de Animais Mortos – PRECRESAM, que será implantado nas propriedades do âmbito rural no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>ANILDO KRUG, Cidão, Dile Tonello, IVANIR TUPY PROLO, JEAN EMILIANO, Junior Nesi, MESA DIRETORA, Oberdan Raul Saretta, Pedro Tufão Filho, QUINTINO GIRARDI, RODRIGO INHOATTO, RONALDO BIZOTTO, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3031/mesa_-_subscrito_por_todos__-_requerimento_no_149-21_-_voto_de_pesar_elizete.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3031/mesa_-_subscrito_por_todos__-_requerimento_no_149-21_-_voto_de_pesar_elizete.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora Elizete Maria Millani, ocorrido no dia 27 de maio de 2021.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3032/cidao_-_requerimento_no_150-21-_iluminacao_av._dom_agostinho_jose_sartori.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3032/cidao_-_requerimento_no_150-21-_iluminacao_av._dom_agostinho_jose_sartori.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando se há previsão de investimentos para ampliação e melhoria da iluminação pública da Avenida Dom Agostinho José Sartori, no trecho compreendido entre a Peixaria Sabores Do Mar e as futuras instalações da Loja Havan.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3033/aildo_-_requerimento_no_151-21_-_voto_de_pesar_familia_mendonca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3033/aildo_-_requerimento_no_151-21_-_voto_de_pesar_familia_mendonca.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, à família Mendonça pelo falecimento de Evaristo Nunes Mendonça, Veroni Nunes Mendonça, Osni Nunes Mendonça e Valdecir Zancheta, em decorrência do Covid-19. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3041/silmar_-_requerimento_no_152-21_-_dep_traiano_arado_subsolador_comunidade_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3041/silmar_-_requerimento_no_152-21_-_dep_traiano_arado_subsolador_comunidade_nova_concordia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembléia Legislativa do Paraná Sr Ademar Traiano, solicitando apoio em busca de recursos para aquisição de um Arado Subsolador de Controle Remoto sendo de 7 hastes com discos de corte e rolo destorroador, para a comunidade do Distrito de Nova Concórdia.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3042/pedro_tufao_-_requerimento_no_153-21_-_parque_adaptado_deputada_mara_lima.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3042/pedro_tufao_-_requerimento_no_153-21_-_parque_adaptado_deputada_mara_lima.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssima Deputada Estadual Mara Lima, solicitando viabilização de recursos Parque Adaptado para o Centro Municipal de Educação Infantil Cantinho do Céu, no Bairro Marrecas.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3044/jean_-_requerimento_no_154-21_-_estudos_para_cmei_noturno.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3044/jean_-_requerimento_no_154-21_-_estudos_para_cmei_noturno.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações se existem projetos e estudos para abertura de um CMEI para atendimento no período noturno.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3043/ronaldo_-_requerimento_no_155-21_-_abono_dia_25.05.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3043/ronaldo_-_requerimento_no_155-21_-_abono_dia_25.05.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 25 de maio de 2021.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3051/jean_-_requerimento_no_156-21_-_informacoes_sobre_melhorias_no_cmei_nice_braga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3051/jean_-_requerimento_no_156-21_-_informacoes_sobre_melhorias_no_cmei_nice_braga.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações se existem projetos e estudos para melhoria do CMEI Nice Braga.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3052/jean_-_requerimento_no_157-_21_-_estudos_para_rampa_de_acesso_em_todos_cmeis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3052/jean_-_requerimento_no_157-_21_-_estudos_para_rampa_de_acesso_em_todos_cmeis.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações sobre a previsão para adaptação de rampa de acesso para todos os CMEIS e escolas municipais de nosso município.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3053/pedro_tufao_-_requerimento_no_-158_-_2021-_esgoto_rua_osasco_com_fortaleza.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3053/pedro_tufao_-_requerimento_no_-158_-_2021-_esgoto_rua_osasco_com_fortaleza.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal e à SANEPAR, solicitando estudos de revisão do sistema de esgoto da Cidade Norte, para possível implantação de tubulações de escoamento maiores, especificamente na Rua Osasco, cruzamento com a Fortaleza.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>ANILDO KRUG, IVANIR TUPY PROLO, Junior Nesi, Oberdan Raul Saretta, Pedro Tufão Filho, QUINTINO GIRARDI, RODRIGO INHOATTO, RONALDO BIZOTTO, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3054/vereadores_da_base_-_requerimento_no_159-21_-_paver.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3054/vereadores_da_base_-_requerimento_no_159-21_-_paver.doc</t>
   </si>
   <si>
     <t>REQUER, após ouvir o plenário, que seja encaminhado oficio ao Executivo Municipal, solicitando informações quando a viabilidade de começar a utilizar paver’s para pavimentação das vias do Município.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Tiago Correa, RONALDO BIZOTTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3055/tiago_-_requerimento_no_160-21_-_sanepar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3055/tiago_-_requerimento_no_160-21_-_sanepar.doc</t>
   </si>
   <si>
     <t>REQUERER, ao Executivo Municipal, por meio do setor competente, informações acerca do cumprimento da Lei Municipal nº 4.354 de 27 de novembro de 2015, a qual dispõe sobre a obrigatoriedade de conserto dos buracos e valas abertas em vias e passeios públicos pela empresa concessionária do serviço público neste município.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>ANILDO KRUG, IVANIR TUPY PROLO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3061/anildo_e_tupy_-_requerimento_no__161-21_-_convite_associacao_de_apoio_ao_tratamento_a_covid-19.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3061/anildo_e_tupy_-_requerimento_no__161-21_-_convite_associacao_de_apoio_ao_tratamento_a_covid-19.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício a Associação de Apoio ao Tratamento à Covid-19, com data a ser agendada, a fim de explanar sobre as ações da associação no combate a COVID-19.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>RODRIGO INHOATTO, ANILDO KRUG, Oberdan Raul Saretta, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3062/rodrigo_-_requerimento_no__162-21_-_isencao_da_taxa_do_alvara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3062/rodrigo_-_requerimento_no__162-21_-_isencao_da_taxa_do_alvara.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações sobre a viabilidade de isenção da taxa do alvará para os exercícios 2021 e 2022 das empresas que constem em seu CNPJ o CNAE relacionado as atividades econômicas de organização, produção e promoção de eventos em geral.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3063/tiago_-_requerimento_no_163-21-_abono_maio-junho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3063/tiago_-_requerimento_no_163-21-_abono_maio-junho.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de faltas das sessões dos dias 31 de maio e 1º de junho</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná Sr. Ademar Traiano, ao Secretário de Estado da Saúde, Sr. Beto Preto e ao Deputado Estadual Wilmar Reichembach, solicitando o empenho dos Nobres Deputados na angariação de recursos através de emendas parlamentares para a instalação de uma torre para sinal de telefonia móvel nas proximidades do Hospital Regional Walter Alberto Pecoits e também que seja disponibilizado acesso gratuita à uma rede de internet (WiFi) para os paciente e visitantes.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3073/rodrigo_-_requerimento_no_-_autorizar_treinamento_das_categorias_de_base_do_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3073/rodrigo_-_requerimento_no_-_autorizar_treinamento_das_categorias_de_base_do_municipio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações sobre a possibilidade de autorização para realização de treinamento das categorias de base desportivas no município.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3078/pedro_tufao_-_requerimento_no_-166-21-_contrato_estagiarios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3078/pedro_tufao_-_requerimento_no_-166-21-_contrato_estagiarios.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando se há possibilidades de prorrogar os contratos firmados com os estagiários do município.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3091/silmar_ronaldo__-_requerimento_no_previsao_para_reforma_do_cmei_joao_delfo_fregonese.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3091/silmar_ronaldo__-_requerimento_no_previsao_para_reforma_do_cmei_joao_delfo_fregonese.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações da previsão para ampliação das salas de aula, refeitório e estrutura já existente do CMEI Delfo João Fregonese, bairro Industrial.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3082/rodrigo_-_requerimento_no__168-21-_ciclofaixas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3082/rodrigo_-_requerimento_no__168-21-_ciclofaixas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há estudos e/ou projetos para implantação de ciclofaixas no município.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3083/cidao_-_requerimento_no_169-21_pesquisa_de_satisfacao_comissao_especial_de_avaliacao_transporte_coletivo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3083/cidao_-_requerimento_no_169-21_pesquisa_de_satisfacao_comissao_especial_de_avaliacao_transporte_coletivo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando cópia da pesquisa de satisfação realizada pela Comissão Especial de Avaliação criada através do Decreto Municipal nº 190, de 27 de abril de 2021, que busca identificar os principais pontos a serem corrigidos no transporte Coletivo Urbano de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3084/cidao_-_requerimento_no_170-21-_documentacao_comissao_especial_de_avaliacao_transporte_coletivo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3084/cidao_-_requerimento_no_170-21-_documentacao_comissao_especial_de_avaliacao_transporte_coletivo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando a cópia de todos os relatório pertinente ao caso, planilhas de custo já apuradas, bem como as atas das reuniões já realizadas pela Comissão Especial de Avaliação criada através do Decreto Municipal nº 190, de 27 de abril de 2021, que trata sobre as medidas a serem tomadas pelo Poder Executivo quanto às falhas na execução do Contrato de Concessão do Serviço Publico do Transporte Coletivo Urbano do nosso município.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3101/rodrigo_-_requerimento_no_171-21-_traiano_onibus_esporte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3101/rodrigo_-_requerimento_no_171-21-_traiano_onibus_esporte.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Sr Ademar Traiano, solicitando apoio para angariação de recursos de um ônibus para a Secretaria de Esportes do Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3102/dile_-_requerimento_172-21-_alugueis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3102/dile_-_requerimento_172-21-_alugueis.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando planilha detalhada discriminando os seguintes dados de todos os imóveis que estão locados em nome da Prefeitura Municipal no ano de 2021:_x000D_
 _x000D_
 Valor do aluguel_x000D_
 1.	Endereço do imóvel_x000D_
 2.	Nome do órgão que utiliza a estrutura alugada_x000D_
 3.	Nome do proprietário do imóvel _x000D_
 4.	Especificar o tipo de estrutura (casa, barracão, sala comercial ou terreno)</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3104/pedro_tufao_-_requerimento_no_173-21-_-_informacoes_ceju_para_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3104/pedro_tufao_-_requerimento_no_173-21-_-_informacoes_ceju_para_padre_ulrico.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações acerca da previsão para instalação de um Centro da Juventude – CEJU, para o Bairro Padre Úlrico.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3105/dile_-_requerimento_173-21-_cameras_de_monitoramento.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3105/dile_-_requerimento_173-21-_cameras_de_monitoramento.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando quanto a viabilidade de instalação de câmeras de monitoramento Nas Escolas e nos Centros de Educação Infantil do Município.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3106/jean_-_requerimento_no__175-21-_informacao_copel_prazo_para_conserto_dos_postes_no_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3106/jean_-_requerimento_no__175-21-_informacao_copel_prazo_para_conserto_dos_postes_no_interior.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à COPEL, solicitando informações acerca da existência de prazo para conserto de postes de luz na área rural, em caso afirmativo, em quanto tempo deve-se realizar o conserto e se existe setor próprio ou deriva de terceirização.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3117/silmar__-_requerimento_no_176-21-_todas_ruas_com_paiver_para_o_terra_nossa_dep_traiano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3117/silmar__-_requerimento_no_176-21-_todas_ruas_com_paiver_para_o_terra_nossa_dep_traiano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando apoio na angariação de recursos para pavimentação com paiver nas ruas do conjunto habitacional Terra Nossa.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Oberdan Raul Saretta, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3125/jean_-_indicacao_no_177-21_averiguacao_das_lombadas_eletronicas_do_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3125/jean_-_indicacao_no_177-21_averiguacao_das_lombadas_eletronicas_do_municipio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício a Sanepar de Francisco Beltrão, solicitando informações do projeto para implantação da rede coletora de esgoto sanitário dos Conjuntos Habitacional Cohabittran II e Conjunto Esperança.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3126/cidao_178-21-_requerimento_no_-_precatorios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3126/cidao_178-21-_requerimento_no_-_precatorios.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando planilha detalhada com as seguintes informações sobre os pagamentos de precatórios de 2021:_x000D_
 1.	Assunto_x000D_
 2.	Valor Atualizado_x000D_
 3.	Data de expedição _x000D_
 4.	Data limite para pagamento _x000D_
 5.	Natureza_x000D_
 6.	Situação_x000D_
 7.	Número dos autos</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3127/oberdan_179-21-_requerimento_estudo_de_explosoes_proximo_ao_tunel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3127/oberdan_179-21-_requerimento_estudo_de_explosoes_proximo_ao_tunel.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando documentação acerca do estudo realizado para realização das explosões que farão parte dos trabalhos no entorno do Rio Urutago, do sistema de contenção de cheias, demonstrando o impacto que poderá causar nas residências nas ruas Ponta Grossa e Venezuela</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Silmar Gallina, Junior Nesi, Oberdan Raul Saretta, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3135/silmar_tiago_junior_e_oberdan-_requerimento_no_180-21-_tablets_para_o_caic_dep_traiano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3135/silmar_tiago_junior_e_oberdan-_requerimento_no_180-21-_tablets_para_o_caic_dep_traiano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Estadual Presidente da Assembleia Legislativa Ademar Traiano, apoio na viabilização de recursos para realização da entrega de tablets para utilização com o quarto e quinto ano da Escola Municipal Recanto Feliz – CAIC.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3136/pedro_tufao_-_requerimento_no_181-21-_centro_dia_para_o_idoso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3136/pedro_tufao_-_requerimento_no_181-21-_centro_dia_para_o_idoso.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações do andamento do projeto para a criação do Centro dia Para o Idoso.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3137/jean_-_requerimento_no_182-21-_abono_de_faltas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3137/jean_-_requerimento_no_182-21-_abono_de_faltas.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de faltas das sessões dos dias 29 de junho de 2021.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3139/cidao_-_requerimento_no_183-21-_oficio_ao_governador_para_assumir_leitos_de_uti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3139/cidao_-_requerimento_no_183-21-_oficio_ao_governador_para_assumir_leitos_de_uti.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Governador Carlos Massa Junior, solicitando para que o Estado assuma as despesas dos leitos de Unidade de Terapia Intensiva – UTI ocupados por pacientes com Covid-19, em hospitais particulares;</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3140/vereadores_-_requerimento_no_-21-__voto_de_pesar_leonilda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3140/vereadores_-_requerimento_no_-21-__voto_de_pesar_leonilda.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora Leonilda Corazza, ocorrido no dia 20 de junho de 2021. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3141/tiago_-_requerimento_no_185-2021-_cobrando_indicacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3141/tiago_-_requerimento_no_185-2021-_cobrando_indicacao.doc</t>
   </si>
   <si>
     <t>REQUER, ao Poder Executivo, informações acerca do cumprimento da indicação nº 007/2021, a qual solicita a canalização e revitalização do córrego próximo à Rua Arthur Júlio Nacke, Bairro Beija-Flor, Conjunto Esperança.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3142/cidao_-_requerimento_no_-_aluguel_secretario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3142/cidao_-_requerimento_no_-_aluguel_secretario.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, através da procuradoria jurídica do município, solicitando informações sobre a legalidade e sua fundamentação do termo aditivo ao contrato de locação nº 988/2017, assinado como testemunha pelo Secretário Municipal da Administração Antônio Carlos Bonetti, em favor do locador seu irmão, Tarsizio Carlos Bonetti.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3144/pedro_tufao_-_requerimento_no_187-21-_indagacao_falta_de_agua_cidade_norte_sanepar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3144/pedro_tufao_-_requerimento_no_187-21-_indagacao_falta_de_agua_cidade_norte_sanepar.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à SANEPAR, solicitando explicações da constante falta de água principalmente no bairro Cidade Norte.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3145/cidao_-_requerimento_no_188-21-_previsao_para_melhorias_na_estrada_do_santa_barbara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3145/cidao_-_requerimento_no_188-21-_previsao_para_melhorias_na_estrada_do_santa_barbara.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando previsão e cronograma para melhorias na estrada vicinal que dá acesso à Comunidade do Santa Barbara.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da empresária beltronense Dejanira Furlan Almeida. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3159/jean_-_requerimento_no__190-21-_informacoes_casa_verde_e_amarela.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3159/jean_-_requerimento_no__190-21-_informacoes_casa_verde_e_amarela.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações se o município se encontra cadastrado no programa “Casa Verde e Amarela”, para regularização fundiária de forma eficiente no setor de habitação urbana.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3161/cidao_e_jean_no-_requerimento_n_191-21-_questionamento_decreto_suspende_gratuidade_para_idosos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3161/cidao_e_jean_no-_requerimento_n_191-21-_questionamento_decreto_suspende_gratuidade_para_idosos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da procuradoria jurídica do município, solicitando a legalidade bem como a fundamentação do decreto 112/2021 que suspende a gratuidade do transporte coletivo urbano para idosos, em face da Lei Federal 10.741/2003, art. 39, onde assegura a gratuidade para maiores de 65 anos nos transportes coletivos públicos urbanos e semiurbanos, se o decreto afronta norma hierarquicamente superior e fere direito adquirido. Solicitamos ainda, se haverá ressarcimento desses usuários maiores de 65 anos, tendo em vista que foram obrigados a aceitar um ônus que contraria seu direito adquirido e uma Lei Federal.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3172/tupy_e_dile_-_requerimento_no_192-21_-_programa_de_calcario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3172/tupy_e_dile_-_requerimento_no_192-21_-_programa_de_calcario.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Poder Executivo, solicitando informações se o  município tem ou pretende implantar algum programa para distribuição de calcário para atender as demandas dos agricultores.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3173/tupy-_requerimento_no_voto_de_pesar_no_193-21-_idalino_batista_lazarotto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3173/tupy-_requerimento_no_voto_de_pesar_no_193-21-_idalino_batista_lazarotto.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do beltronense Idalino Batista Lazarotto, ocorrido no dia 21 de junho de 2021, com 81 anos de idade.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3179/jean_-_requerimento_no_194-21-_informacoes_sobre_creches.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3179/jean_-_requerimento_no_194-21-_informacoes_sobre_creches.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações se as câmeras de segurança instaladas nos CMEIs do município, são de responsabilidade direta do Executivo Municipal, em caso afirmativo, qual o custo e investimento mensal de cada CMEI, quem realiza as manutenções e os valores totais por ano.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando cópia do cronograma de conclusão das obras do córrego lambari, no bairro São Miguel.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3182/pedro_tufao_-_requerimento_no_196-21-_novas_creches_bairro_jupiter_e_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3182/pedro_tufao_-_requerimento_no_196-21-_novas_creches_bairro_jupiter_e_pinheirinho.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando a previsão para viabilização de novas CMEIs para os bairros Júpiter e Pinheirinho.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3183/pedro_-_requerimento_no_197-21_abono_13_de_julho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3183/pedro_-_requerimento_no_197-21_abono_13_de_julho.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 13 de julho, qual se deu para realizar curso de aperfeiçoamento.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3184/oberdan_-_requerimento_no_198-21-_abono_13_de_julho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3184/oberdan_-_requerimento_no_198-21-_abono_13_de_julho.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 13 de julho, qual se deu para realizar curso de aperfeiçoamento</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3185/silmar_-_requerimento_no_199-21-_abono_12_de_julho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3185/silmar_-_requerimento_no_199-21-_abono_12_de_julho.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 12 de julho, conforme atestado médico.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3190/cidao_silmar_-_requerimento_no_200-21_-quando_fechara_o_ciclo_da_segunda_dose_da_vacina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3190/cidao_silmar_-_requerimento_no_200-21_-quando_fechara_o_ciclo_da_segunda_dose_da_vacina.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, através do setor competente, solicitando como está o cronograma de aplicação da segunda dose da vacina contra o COVID-19, para os professores municipais e estaduais, tanto da rede pública quando privada e qual a previsão para aplicação em todos os profissionais.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3191/tiago_-_requerimento_no_201-2021-_rua_sentido_unico_av_atilio_fontana_sentido_jardim_floresta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3191/tiago_-_requerimento_no_201-2021-_rua_sentido_unico_av_atilio_fontana_sentido_jardim_floresta.doc</t>
   </si>
   <si>
     <t>REQUERER, ao Poder Executivo, por meio do setor competente, estudo de viabilidade para que a Rua Ipanema e Lapa do bairro Jardim Floresta, passem a ser sentido única, a quem sai da Avenida Atilho Fontana sentido ao bairro Jardim Floresta, assim, a entrada para o bairro Jardim Floresta fica facilitada pela rua Ipanema e Lapa, as quais serão de sentido único._x000D_
 Do mesmo modo que a Rua Gramado passe a ser sentido único, no trecho em que tem cruzamento com a Rua Lapa, com direção a Av. Atilho Fontana, possibilitando o retorno à referida Avenida, melhorando o fluxo de veículos no sinaleiro da Av. Atilho Fontana com Rua Gramado.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3192/cidao_-_requerimento_no_202-21_-_art_da_antiga_rodoviaria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3192/cidao_-_requerimento_no_202-21_-_art_da_antiga_rodoviaria.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, através do setor competente   solicitando planilha orçamentária, cronograma físico financeiro e ART do projeto e execução da atual rodoviária municipal</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO, QUINTINO GIRARDI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3200/quintino-_requerimento_no_voto_de_pesar_no__iduir_bordotti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3200/quintino-_requerimento_no_voto_de_pesar_no__iduir_bordotti.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do beltronense tradicionalista e empresário, Iduir Bortot, ocorrido no dia 20 de julho de 2021, com 60 anos de idade.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3201/tiago_-_requerimento_no_-2021-requer_oficio_a_assembleia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3201/tiago_-_requerimento_no_-2021-requer_oficio_a_assembleia.doc</t>
   </si>
   <si>
     <t>REQUERER, a expedição de ofício a Assembleia Legislativa do Paraná endereçado as Lideranças do Sudoeste, com escopo de pedir para que se manifestem contrários ao Projeto de Lei 289/2021, o qual irá retirar a vantagem competitiva para o setor de eletroeletrônicos, telecomunicação e informática da região sudoeste dada pela Lei 14.895, de 9 de novembro de 2005.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>ANILDO KRUG, Junior Nesi, Oberdan Raul Saretta, QUINTINO GIRARDI, RONALDO BIZOTTO, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3203/silmar_tiago_junior_e_oberdan-_requerimento_no_caminhoes_de_lixo_dep_traiano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3203/silmar_tiago_junior_e_oberdan-_requerimento_no_caminhoes_de_lixo_dep_traiano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Estadual Presidente da Assembleia Legislativa Ademar Traiano, apoio na viabilização de recursos para destinar dois Caminhões de coleta seletiva para a secretaria municipal do meio ambiente.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3218/tiago_-_requerimento_no_206-2021-_tunel_de_contencao_das_enchentes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3218/tiago_-_requerimento_no_206-2021-_tunel_de_contencao_das_enchentes.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja enviado ofício ao Poder Executivo, solicitando cópia dos relatórios de impactos da construção do túnel de contenção das enchentes em Francisco Beltrão, precisamente sobre eventuais danos causados nas edificações locais, em razão dos tremores de terra causados por explosões.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3219/ronaldo_-_requerimento_no_207-21-_recurso_dep_pedro_martins_maquinario_agricola.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3219/ronaldo_-_requerimento_no_207-21-_recurso_dep_pedro_martins_maquinario_agricola.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Deputado Federal Paulo Eduardo Martins, solicitando viabilização de verba parlamentar na ordem de R$ 250.000,00 (duzentos e cinquenta mil reais), para aquisição de maquinário agrícola para atendimento do setor no município.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3220/jean_-_requerimento_no_208-21_dep_vermelho_apoio_ampliacao_da_castracao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3220/jean_-_requerimento_no_208-21_dep_vermelho_apoio_ampliacao_da_castracao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Federal Nelsi Coguetto Maria, solicitando apoio na viabilização de recursos para ampliação da castração de animais, realizada no centro de zoonoses.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3221/jean_-_requerimento_no_209-21-_reforma_aerorporto_dep_vermelho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3221/jean_-_requerimento_no_209-21-_reforma_aerorporto_dep_vermelho.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Federal Nelsi Coguetto Maria, solicitando apoio na viabilização de recursos a fim de se realizar reforma no aeroporto de Francisco Beltrão, Dr. Paulo Abdala.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3226/silmar__-_requerimento_no_210-21-_dep_traiano_pulverizador_para_trator.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3226/silmar__-_requerimento_no_210-21-_dep_traiano_pulverizador_para_trator.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando apoio na angariação de recursos para aquisição de um pulverizador para tratores, destinado à associação da Comunidade da Secção Progresso.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3234/oberdan-_requerimento_no_211-21_-_plano_para_sustentabilidade_placas_fotovoltaicas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3234/oberdan-_requerimento_no_211-21_-_plano_para_sustentabilidade_placas_fotovoltaicas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando o resultado dos estudos dos programas de sustentabilidade através de placas fotovoltaicas, instaladas nas obras em andamento e concluídas no município, como capacidade de geração de energia, economia e demais resultados pertinentes.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3237/tiago_-_requerimento_no_212-2021-_residuos_de_arvores_porix_upa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3237/tiago_-_requerimento_no_212-2021-_residuos_de_arvores_porix_upa.doc</t>
   </si>
   <si>
     <t>REQUERER, ao Poder Executivo, por meio do setor competente, estudo de viabilidade, para proceder com a retirada do depósito de resíduos vegetais das intermediações da UPA, tendo em vista princípios de incêndio, podendo oferecer risco aos moradores e motoristas que transitam pela PR-180.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3249/quintino-_requerimento_no_voto_de_pesar_no_voto_de_pesar_ausilio_frederico_pit.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3249/quintino-_requerimento_no_voto_de_pesar_no_voto_de_pesar_ausilio_frederico_pit.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do beltronense, Ausilio Frederico Pit, ocorrido no dia 08 de julho de 2021, com 78 anos de idade.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3250/tiago_-_requerimento_no_214-2021-_vaga_em_cmeis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3250/tiago_-_requerimento_no_214-2021-_vaga_em_cmeis.doc</t>
   </si>
   <si>
     <t>REQUERER ao Poder Executivo, informações acerca da fiscalização do quadro de vagas dos CMEIs, sendo possível, precisar a última data em que o quadro de vagas foi revisto.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3253/rodrigo_-_requerimento_no_215-21_oficio_ao_procon_preco_dos_combustiveis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3253/rodrigo_-_requerimento_no_215-21_oficio_ao_procon_preco_dos_combustiveis.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao PROCON, solicitando averiguação do preço do combustível em nosso município, investigando se os preços encontram-se abusivos ou em consonância com o preço médio da região, para tanto que se realize estudos e seja enviado a essa Casa de Leis todos os estudos e tabelas relativas ao tema. Solicitamos ainda, que haja investigação acerca de possíveis associações não regulares entre postos de combustíveis para prática de alinhamento de preços e limitação de concorrência,</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3256/silmar_-_requerimento_no_216-21-_circuito_cicloviario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3256/silmar_-_requerimento_no_216-21-_circuito_cicloviario.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal e ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná Sr. Ademar Traiano, solicitando a construção de uma ciclo faixa  para os seguintes trechos:_x000D_
 •	Avenida Dom Agostinho José Sartori até o trevo do Posto da Policia Rodoviária voltando pela Rua Pato Branco – Água Branca; ou_x000D_
 •	Avenida Dom Agostinho José Sartori até a Avenida Ernesto Gaglioto e seguindo pela Rua Pato Branco – Água Branca.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3258/anildo_-_requerimento_no_217-21-_informacoes_sobre_atendmiento_ambulatorial_em_casa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3258/anildo_-_requerimento_no_217-21-_informacoes_sobre_atendmiento_ambulatorial_em_casa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações se existe a possibilidade de disponibilizar uma equipe de saúde para atendimento de cuidados paliativos nas residências de pacientes da rede pública de saúde que não possuem condições de se deslocarem até os centros médicos.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações se existem estudos de viabilidade para destinar espaços físicos do futuro terminal urbano e mercado municipal, para ONGs e demais entidades filantrópicas.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3265/todos_os_vereadores_-_requerimento_no_convidar_maria_para_falar_do_fundeb.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3265/todos_os_vereadores_-_requerimento_no_convidar_maria_para_falar_do_fundeb.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, convidando a Senhora Secretária de Educação Mariah Ivonete Silva, para comparecer a essa Casa de Leis, a fim de explanar sobre o Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – Fundeb.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3269/jean_-_requerimento_no_220-2021-_projeto_trincheira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3269/jean_-_requerimento_no_220-2021-_projeto_trincheira.doc</t>
   </si>
   <si>
     <t>REQUERER, a expedição de ofício ao Departamento de Estradas e Rodagem do Paraná, a fim de obter cópia do projeto da trincheira, edificada entre a Av. Duque de Caxias e PR – 483.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3270/anildo_e_tupy_-_requerimento_no_221-21_informacao_se_existe_previsao_para_um_cemiterio_municipal_na_cidade_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3270/anildo_e_tupy_-_requerimento_no_221-21_informacao_se_existe_previsao_para_um_cemiterio_municipal_na_cidade_norte.doc</t>
   </si>
   <si>
     <t>ERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações se existem estudos e projetos para a construção de um cemitério municipal para o Bairro Cidade Norte.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3276/cidao_-_requerimento_no_222-21__abono_de_faltas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3276/cidao_-_requerimento_no_222-21__abono_de_faltas.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da sessão dia 24 de agosto, no qual este parlamentar se ausentou devido a uma viagem oficial.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3277/tiago_-_requerimento_no_223-21_abono_de_falta_dia_24.08.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3277/tiago_-_requerimento_no_223-21_abono_de_falta_dia_24.08.doc</t>
   </si>
   <si>
     <t>REQUERER abono de falta na sessão ordinária do dia 24 de agosto, tendo em vista este parlamentar ter se ausentado para realizar viagem oficial.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3285/rodrigo_-_requerimento_no_224-21-_oficio_ao_inss_e_governador_para_abertura_das_agencias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3285/rodrigo_-_requerimento_no_224-21-_oficio_ao_inss_e_governador_para_abertura_das_agencias.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à Administração Central do Instituto Nacional do Seguro Social – INSS, bem como ao Secretário Especial da Previdência e Trabalho, Bruno Bianco, solicitando a reabertura do atendimento ao público nas agências físicas do INSS.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3286/silmar_e_ronaldo_-_requerimento_no_225-21_convidar_coordenadora_do_clube_de_maes_para_vir_falar_das_atividades.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3286/silmar_e_ronaldo_-_requerimento_no_225-21_convidar_coordenadora_do_clube_de_maes_para_vir_falar_das_atividades.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando a Coordenadora dos Clubes de Mães, Fátima Cadore, para comparecer a essa Casa de Leis, com data a ser agendada, a fim de explanar sobre as atividades realizadas pelos Clubes de Mães no corrente ano.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3290/tiago_-_requerimento_no_226-2021-_rua_clevelandia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3290/tiago_-_requerimento_no_226-2021-_rua_clevelandia.doc</t>
   </si>
   <si>
     <t>REQUERER, ao Poder Executivo, informações acerca da existência ou não de estudos, para conectar dois trechos da Rua Clevelândia no bairro Vila Nova, facilitando o acesso ao interior do bairro sem a necessidade de realizar conversão na Rua Argentina.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3291/cidao_-_requerimento_no_227-21-_informacoes_fisalizacao_de_fotos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3291/cidao_-_requerimento_no_227-21-_informacoes_fisalizacao_de_fotos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, através do setor competente   solicitando informações se existe a possibilidade de que se exija registro fotográfico na entrega de produtos, materiais e condimentos alimentícios, adquiridos pela Prefeitura Municipal, pelas empresas fornecedoras desses produtos, sendo as imagens, divulgadas no site oficial da Prefeitura Municipal, como forma de transparência das aquisições que são realizadas pelo ente público.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3292/jean_-_requerimento_no_228-21_-_informacao_sobre_racionamento_de_medicamentos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3292/jean_-_requerimento_no_228-21_-_informacao_sobre_racionamento_de_medicamentos.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado ofício ao Executivo Municipal, por meio da Secretaria de Saúde e demais setores competentes, solicitando informações se existe racionamento de medicamentos entregues na Farmácia Popular à população e a justificativa caso exista, tendo em vista alguns cidadãos terem recebido apenas metade da medicação receitada</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3293/rodrigo_-_requerimento_no229-21_solicitando_bonificacao_policial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3293/rodrigo_-_requerimento_no229-21_solicitando_bonificacao_policial.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à 6ª Companhia do Batalhão de Polícia Rodoviária, solicitando que seja promovido o policial do Posto do Batalhão de Polícia Rodoviária de Francisco Beltrão, Soldado Jonatas Mateus de Queiroz Pereira, pelo salvamento de um bebê que estava engasgado, na noite do dia 22 de agosto.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3294/tiago_-_requerimento_no_230-2021-_retirada_do_lixo_depositado_nos_entornos_da_igreja_do_bairro_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3294/tiago_-_requerimento_no_230-2021-_retirada_do_lixo_depositado_nos_entornos_da_igreja_do_bairro_novo_mundo.doc</t>
   </si>
   <si>
     <t>REQUER, ao Poder Executivo, por meio do setor competente, estudo de viabilidade, para proceder com a retirada do lixo depositado nos entornos da Igreja do Bairro Novo Mundo, Rua José do Patrocínio e informe se o terreno em que está depositado os resíduos é de propriedade da prefeitura ou de particular.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3296/todos-_requerimento_no_informacoes_para_atedimento_do_setor_rural.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3296/todos-_requerimento_no_informacoes_para_atedimento_do_setor_rural.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações, se existem estudos para criação e subsidio de nova modalidade de serviços prestados aos produtores rurais, além do programa “Porteira Para Dentro”, para atendimento e incentivo ao agronegócio no município.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3302/tiago_-_requerimento_no_232-2021-_expedicao_de_oficio_ao_der_e_empresa_dalba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3302/tiago_-_requerimento_no_232-2021-_expedicao_de_oficio_ao_der_e_empresa_dalba.doc</t>
   </si>
   <si>
     <t>REQUERER, a expedição de ofício ao Departamento de Estradas e Rodagem de Francisco Beltrão e empresa Dalba Engenharia e Empreendimentos, solicitando a realização de estudo de viabilidade, para instalação de guarda de reio nos trechos em que estão sendo realizadas as obras das trincheiras do Contorno Oeste.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3303/cidao_-_requerimento_no_233-21-_novo_contorno_saida_para_vere_ate_a_566.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3303/cidao_-_requerimento_no_233-21-_novo_contorno_saida_para_vere_ate_a_566.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal e ao Governo do Estado, na pessoa do Governador Carlos Roberto Massa Junior, solicitando apoio para viabilização de novo contorno para o município de Francisco Beltrão, ligando a PR-475 e PR-566.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3306/tupy-_requerimento_no_234-21-_apresentacao_dia_20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3306/tupy-_requerimento_no_234-21-_apresentacao_dia_20.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando João Pedro de Oliveira Cluzeni e Lorenzo Borella de Souza para que façam uma apresentação musical no dia 20 de setembro nessa Casa de Leis em homenagem a Semana Farroupilha e ao dia do gaúcho.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3307/pedro_tufao_-_requerimento_no_235-21-_informacoes_sobre_cirurgias_eletivas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3307/pedro_tufao_-_requerimento_no_235-21-_informacoes_sobre_cirurgias_eletivas.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, solicitando informações, se existe previsão para realização de mutirões de cirurgias de especialidades e eletivas.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3310/jean_-_requerimento_no_espaco_para_hrs.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3310/jean_-_requerimento_no_espaco_para_hrs.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações, da viabilidade de doação de um terreno, a ser cedido à Associação dos Funcionários do Hospital Regional do Sudoeste, para construção da sede da associação.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3311/silmar_-_requerimento_no_237-21-_convite_presidente_do_conselho_municipal_de_educacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3311/silmar_-_requerimento_no_237-21-_convite_presidente_do_conselho_municipal_de_educacao.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, convidando a Presidente do Conselho Municipal de Educação, Sra. Sandra Benedito, para que, em data a ser agendada, compareça a essa Casa de Leis, para explanar sobre as atividades do conselho no corrente ano e sobre o planejamento para 2022.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3312/tiago_-_requerimento_no_238-2021-_relacao_dos_programas_habitacionais_em_que_o_municipio_participa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3312/tiago_-_requerimento_no_238-2021-_relacao_dos_programas_habitacionais_em_que_o_municipio_participa.doc</t>
   </si>
   <si>
     <t>REQUERER, expedição de pedido de informação ao Executivo, solicitando relação de todos os programas habitacionais, estaduais ou federias que o município participa e/ou projeta participar.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3315/rodrigo_-_requerimento_no_239-21_-__oficio_ao_deputado_paulo_litro_solicitando_recursos_para_casas_populares.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3315/rodrigo_-_requerimento_no_239-21_-__oficio_ao_deputado_paulo_litro_solicitando_recursos_para_casas_populares.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Estadual Paulo Litro, solicitando viabilização de recursos para construção de casas populares no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3316/silmar__-_requerimento_no_240-21_-_traiano_recurso_asfalto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3316/silmar__-_requerimento_no_240-21_-_traiano_recurso_asfalto.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando viabilização de verba parlamentar na ordem de R$ 400.000,00 (quatrocentos mil reais) para pavimentação asfáltica no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3321/jean_-_requerimento_no_241-21-_oficio_a_funai_para_fiscalizar_criancas_indigenas_nas_ruas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3321/jean_-_requerimento_no_241-21-_oficio_a_funai_para_fiscalizar_criancas_indigenas_nas_ruas.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado ofício à Fundação Nacional do Índio – FUNAI, solicitando que a mesma realize estudos programas de acolhimento de crianças indígenas que pedem esmolas nos semáforos e praças de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3320/jean_-_requerimento_no_oficio_dep_vermelho_recursos_colegio_agricola.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3320/jean_-_requerimento_no_oficio_dep_vermelho_recursos_colegio_agricola.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Federal Nelsi Coguetto Maria – Vermelho, solicitar apoio na viabilização de recursos para melhoria do ambiente escolar do Colégio Agrícola do Sudoeste, assim, para:_x000D_
 •	Instalação de uma estufa, para produção de hortaliças de 1200m para fazenda escola;_x000D_
 •	Instalação de um galpão para guardar as máquinas agrícolas na fazenda escola; _x000D_
 •	Aquisição de uma semeadora, adubadora de precisão de 7 linhas para plantio direto de soja, milho e feijão. _x000D_
 •	Instalação de uma academia ao ar livre, com equipamentos diversos na área externa do colégio para lazer dos estudantes;_x000D_
 •	Mesas de ping pong;_x000D_
 •	Cercar o terreno pertencente a fazenda escola; _x000D_
 •	Pasteurizador de leite e queijos para utilização na agroindústria; _x000D_
 •	Bebedouros de 4 torneiras; _x000D_
 •	Necessidades para os alojamentos (cortinas, armários de madeira de duas portas, conserto e recuperação do piso);_x000D_
 •	 Readequação da rede elétrica dos alojamentos.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3325/pedro_tufao_-_requerimento_no_243-21-_informacoes_sobre_ampliacao_do_horario_de_atendimento_dos_cmeis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3325/pedro_tufao_-_requerimento_no_243-21-_informacoes_sobre_ampliacao_do_horario_de_atendimento_dos_cmeis.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, solicitando informações, se existem estudos para ampliação do horário de atendimento dos CMEIs, para entrada e saída de alunos.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Junior Nesi, RONALDO BIZOTTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3330/junior_ronaldo_-_requerimento_no_244-21_estudos_para_remocao_de_pombos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3330/junior_ronaldo_-_requerimento_no_244-21_estudos_para_remocao_de_pombos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através da Secretaria Municipal de Meio Ambiente, solicitando informações da existência de estudos para controle e manejo dos pombos das regiões com maior quantidade dessas aves.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3331/tiago_-_requerimento_no_245-21-_informacoes_sobre_o_guarda_corpo_no_rio_lonqueador.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3331/tiago_-_requerimento_no_245-21-_informacoes_sobre_o_guarda_corpo_no_rio_lonqueador.doc</t>
   </si>
   <si>
     <t>REQUERER, expedição de Ofício ao Executivo Municipal, solicitando informações, se existe previsão para instalação de guarda-corpo e/ou muro na extensão do rio Lonqueador, de modo a melhorar a sinalização e evitar acidentes.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3332/pedro_tufao_-_requerimento_no_246-21-_estudo_para_pavimentacao_em_estrada_rural.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3332/pedro_tufao_-_requerimento_no_246-21-_estudo_para_pavimentacao_em_estrada_rural.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, solicitando informações, se existem estudos e planejamento para pavimentação das principais vias de acesso a todas comunidades do interior do município.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3334/cidao_-_requerimento_no_licenca_n_247-21_do_mandato.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3334/cidao_-_requerimento_no_licenca_n_247-21_do_mandato.doc</t>
   </si>
   <si>
     <t>REQUERER, licença por 30 (trinta) dias a contar do dia 1 de outubro de 2021, por motivos particulares, em conformidade com o Artigo 30, alínea “b” da Lei Orgânica Municipal, bem como o Artigo 55, Inciso II do Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3340/dile_-_requerimento_-_capela_mortuaria_dep_vermelho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3340/dile_-_requerimento_-_capela_mortuaria_dep_vermelho.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado Oficio ao Excelentíssimo Deputado Federal Nelsi Coguetto Maria “Vermelho” solicitando a viabilização de recursos através de emenda parlamentar para construção de uma Capela Mortuária para atender os bairros São Miguel, São Francisco, Novo Mundo e Cristo Rei.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>ANILDO KRUG, Cidão, Dile Tonello, JEAN EMILIANO, Pedro Tufão Filho, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3342/cidao_-_requerimento_no_249-21-_cpi_do_transporte_publico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3342/cidao_-_requerimento_no_249-21-_cpi_do_transporte_publico.doc</t>
   </si>
   <si>
     <t>COMISSÃO DE INQUÉRITO para apurar o não cumprimento integral do contrato de concessão que contratou empresa de fornecimento de serviço para o transporte público urbano municipal, bem como, apurar denúncia de má gestão qual prejudicou o fornecimento do serviço público. A Comissão será composta de 07 (sete) Vereadores e terá um prazo de 120 (cento e vinte) dias para realização dos trabalhos.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3349/cidao__e_jean-_requerimento_no_convocacao_fernando_misturini.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3349/cidao__e_jean-_requerimento_no_convocacao_fernando_misturini.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Diretor do Departamento Esporte Sr. Fernando Misturini, para que com data a ser agendada, compareça a essa Casa de Leis, a fim de explanar acerca dos trabalhos realizados pela Secretaria de Esportes no corrente ano.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3352/junior-_requerimento_no_-_mutirao_especialidades.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3352/junior-_requerimento_no_-_mutirao_especialidades.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando informações se há previsão para realização de mutirão de consultas especializadas no município.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3353/ronaldo_-_requerimento_no_252-21_previsao_pavimentacao_rua_carlos_legramante.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3353/ronaldo_-_requerimento_no_252-21_previsao_pavimentacao_rua_carlos_legramante.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, solicitando previsão de pavimentação da Rua Carlos Legramante, bairro Júpiter.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO, JEAN EMILIANO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3357/tupy_-_requerimento_no_-_voto_de_pesar_italina_zancan_scotti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3357/tupy_-_requerimento_no_-_voto_de_pesar_italina_zancan_scotti.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da pioneira e primeira professora do município, Italina Zancan Scotti. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>QUINTINO GIRARDI, RONALDO BIZOTTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3359/quintino-_requerimento_no_voto_de_pesar_no_benito_joao_zanin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3359/quintino-_requerimento_no_voto_de_pesar_no_benito_joao_zanin.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do beltronense, ex presidente da Câmara Municipal, Benito João Zanin, ocorrido no dia 04 de outubro de 2021.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3360/silmar_-_requerimento_n_255-21_previsao_passeio_publico_ruas_niteroi_carneiro_neto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3360/silmar_-_requerimento_n_255-21_previsao_passeio_publico_ruas_niteroi_carneiro_neto.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações sobre a previsão da construção de passeio público, em área institucional, com piso tátil, demarcações e demais sinalizações, faixa elevada na via e acesso para cadeirantes, em área institucional nas ruas Alagoas, Niterói e Antônio Carneiro Neto.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3364/tupy_-_dile_-_requerimento_no_256-21_-_dep_traiano_-_prensa_e_esteira_-_catadores_de_papel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3364/tupy_-_dile_-_requerimento_no_256-21_-_dep_traiano_-_prensa_e_esteira_-_catadores_de_papel.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Presidente da Assembleia Legislativa do Paraná, Deputado Estadual Ademar Traiano solicitando apoio na angariação de recursos financeiros para aquisição de uma esteira e uma prensa hidráulica para reciclagem para a Associação dos Catadores de papel de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3366/junior_-_requerimento_no__257-21-_ambulancia_traiano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3366/junior_-_requerimento_no__257-21-_ambulancia_traiano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Estadual Ademar Traiano, solicitando a destinação de recursos financeiros para aquisição de uma ambulância para o município.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3370/tiago_-_requerimento_no_258-2021-_oficio_a_copel_linha_santa_barbara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3370/tiago_-_requerimento_no_258-2021-_oficio_a_copel_linha_santa_barbara.doc</t>
   </si>
   <si>
     <t>REQUER, a expedição de ofício a empresa Guancino Transporte Coletivo LTDA, a fim de obter esclarecimentos quanto ao cumprimento da Rota da Linha Santa Barbara, a qual passa pelo Colégio Agrícola.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3373/tiago_-_requerimento_no_259-21_recursos_para_aquisicao_de_ambulancia_dep_leandre_aliel_rechembach_traiano_e_luciana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3373/tiago_-_requerimento_no_259-21_recursos_para_aquisicao_de_ambulancia_dep_leandre_aliel_rechembach_traiano_e_luciana.doc</t>
   </si>
   <si>
     <t>REQUERER, a expedição de ofício à Deputada Federal Leandre Dal Ponte, Deputado Federal Aliel Machado, Deputado Estadual Wilmar Reichembach, Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano e Deputada Estadual Luciana Rafagnin, solicitando apoio na angariação de recursos para aquisição de duas ambulâncias para o município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3374/anildo_-_requerimento_no_260-21_dep_paulo_litro_recursos_para_o_assentamento_missoes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3374/anildo_-_requerimento_no_260-21_dep_paulo_litro_recursos_para_o_assentamento_missoes.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Estadual Paulo Litro, solicitando apoio na angariação de recursos para construção de um poço artesiano para o Assentamento Missões no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3385/dile_-_requerimento_no_261-21-_cronograma_para_volta_do_lago_do_sao_francisco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3385/dile_-_requerimento_no_261-21-_cronograma_para_volta_do_lago_do_sao_francisco.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando o cronograma de conclusão das obras no lago do Bairro São Francisco.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3402/tiago_-_requerimento_no_-2021-_-_copia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3402/tiago_-_requerimento_no_-2021-_-_copia.doc</t>
   </si>
   <si>
     <t>REQUERER, a expedição de ofício a Sanear, para que proceda melhoria na rede de esgoto da Rua Alagoas, próximo ao número nº 3011, bairro São Cristóvão, tendo em vista o entupimento do bueiro local.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3410/quintino-_requerimento_no_voto_de_pesar_no_padre_harry.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3410/quintino-_requerimento_no_voto_de_pesar_no_padre_harry.doc</t>
   </si>
   <si>
     <t>PADRE HARRY VAN BRIEL ocorrido na manhã do dia 23 de outubro de 2021.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3411/pedro_e_tiago_-_requerimento_no_264-21-__convite_psicologa_sabrina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3411/pedro_e_tiago_-_requerimento_no_264-21-__convite_psicologa_sabrina.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando o Ilustríssimo Senhora, Psicóloga Sabrina do Amarilho Gaspar da Silva, para com data a ser agendada, compareça a essa Casa de Leis, a fim de explanar sobre a relevância e objetivos do Programa de Intervenção Precoce de Transtornos do Neuro Desenvolvimento.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3416/junior_-_requerimento_no_265-21-__voto_de_pesar_bruno_nesi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3416/junior_-_requerimento_no_265-21-__voto_de_pesar_bruno_nesi.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor Bruno Nesi, ocorrido no dia 10 de outubro de 2021, com 61 anos de idade. Solicitamos ainda, que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3421/quintino-_requerimento_no_266-21-restringir_plantio_de_arvores_em_passeios_publicos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3421/quintino-_requerimento_no_266-21-restringir_plantio_de_arvores_em_passeios_publicos.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado ofício ao Poder Executivo, solicitando informações da existência de estudos a serem incorporados no plano diretor, para restringir o plantio de árvores nos passeios públicos.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>REQUERER, abono de falta na sessão ordinária do dia 25 de outubro.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3425/silmar_-_requerimento_no_268-21-__abono_de_faltas_-_25_e_26.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3425/silmar_-_requerimento_no_268-21-__abono_de_faltas_-_25_e_26.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta das sessões ordinárias dos dias 25 e 26 de outubro, o qual realizou viagem oficial, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3426/ronaldo_-_requerimento_no_269-21_-_abono_dia_18_e_19.10.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3426/ronaldo_-_requerimento_no_269-21_-_abono_dia_18_e_19.10.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta das Sessões Ordinárias dos dias 18 e 19 de outubro de 2021.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3427/cidao_-_requerimento_no_270-21-_oficio_ao_tce_e_contador_da_prefeitura.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3427/cidao_-_requerimento_no_270-21-_oficio_ao_tce_e_contador_da_prefeitura.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, através do setor de controle interno, bem como seja expedido ofício ao Tribunal de Contas do Estado, TCE-PR e ao Ministério Público de Contas do Paraná, MPC-PR, solicitando a justificativa das informações acerca das obras de contenção de cheias no município, medições, fotos e demais documentos relativos ao contrato de empreitada 550/2019, viabilizado pela licitação de concorrência nº003/2019, não encontram-se na Atoteca do portal do TCE-PR.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3432/tupy_-_silmar_-_requerimento_no__271-21_der_solicando_readequacao_da_entrada_do_acesso_ao_km20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3432/tupy_-_silmar_-_requerimento_no__271-21_der_solicando_readequacao_da_entrada_do_acesso_ao_km20.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício Departamento de Estradas e Rodagem, solicitando estudos para readequação do acesso à Comunidade do Km 20, na PR-483, para realizar faixa de desaceleração e demais demarcações de entrada e saída da via.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3436/silmar__-_requerimento_no_272-21_-_traiano_recurso_caminhao_pipa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3436/silmar__-_requerimento_no_272-21_-_traiano_recurso_caminhao_pipa.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando a viabilização de um caminhão pipa, para atendimento das comunidades do interior de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3455/cidao_-_requerimento_no_273-21_solicitar_a_presenca_da_acefb_para_falra_como_vai_ser_a_comercializacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3455/cidao_-_requerimento_no_273-21_solicitar_a_presenca_da_acefb_para_falra_como_vai_ser_a_comercializacao.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja enviado Ofício à Associação empresarial de Francisco Beltrão – ACEFB, convidando a Direção organizadora da Expobel, para que com data a ser agendada, compareça a essa Casa de Leis, a fim de explanar sobre a organização e comercialização dos espaços físicos na feira, destinados a microempreendedores e para os produtores alimentícios do município.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3459/junior_-_requerimento_no_274-21-cantina_italiana_dep_vermelho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3459/junior_-_requerimento_no_274-21-cantina_italiana_dep_vermelho.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Federal Nelsi Coguetto Maria – Vermelho, solicitando apoio na angariação de recursos para construção de uma cozinha italiana para a Secção Jacaré.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3462/jean_-_requerimento_no_setor_tributario_para_que_informe_se_houve_auditoria_em_razao_da_elaboracao_do_contrato_de_concessao_do_transporte_publico_no_8052015.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3462/jean_-_requerimento_no_setor_tributario_para_que_informe_se_houve_auditoria_em_razao_da_elaboracao_do_contrato_de_concessao_do_transporte_publico_no_8052015.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado ao Executivo Municipal pedido de informação ao setor Tributário, para que informe se houve auditoria em razão da elaboração do contrato de concessão do transporte público nº 805/2015, requerendo também relatório e/ou atas destas auditórias.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3464/tupy_-_silmar_-276-21_requerimento_no__der_solicitando_adequacao_no_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3464/tupy_-_silmar_-276-21_requerimento_no__der_solicitando_adequacao_no_nova_concordia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício Departamento de Estradas e Rodagem, solicitando cascalhamento nas margens da Rodovia Ricieri Cella, melhorando seu acostamento próximo à Comunidade de Nova Concórdia.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3466/junior_-_requerimento_no_277-21-_dep_vermelho_reforma_para_centro_comunitario_seccao_jacare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3466/junior_-_requerimento_no_277-21-_dep_vermelho_reforma_para_centro_comunitario_seccao_jacare.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Federal Nelsi Coguetto Maria – Vermelho, solicitando apoio na angariação de recursos para realização da reforma do centro comunitário da Comunidade da Secção Jacaré.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3467/tupy_-_requerimento_no_278-21_encontro_de_carros_antigos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3467/tupy_-_requerimento_no_278-21_encontro_de_carros_antigos.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à Comissão Organizadora da Confraria de Carros Antigos de Francisco Beltrão, parabenizando pelo 9º Encontro de Carros Antigos de Francisco Beltrão que foi realizado nos dias 5, 6 e 7 de novembro, no Centro de Eventos do Parque de Exposições Jayme Canet Júnior.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3468/junior_-_requerimento_no279-21-_dep_vermelho_pavimentacao_ruas_do_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3468/junior_-_requerimento_no279-21-_dep_vermelho_pavimentacao_ruas_do_municipio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Federal Nelsi Coguetto Maria – Vermelho, solicitando apoio na angariação de recursos para pavimentação asfáltica para as vias do município.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3469/anildo_-_requerimento_no_280-21-_dep_nelson_luersen_academia_para_nova_petropolis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3469/anildo_-_requerimento_no_280-21-_dep_nelson_luersen_academia_para_nova_petropolis.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Estadual Nelson Luersen, solicitando apoio na angariação de recursos para destinar uma Academia ao Ar Livre para o Bairro Nova Petrópolis no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3472/jean_-_requerimento_no_-_educatron.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3472/jean_-_requerimento_no_-_educatron.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Chefe da Casa Civil, Senhor Guto Silva, para que os Colégios estaduais de Francisco Beltrão sejam contemplados com os kits de equipamentos do EDUCATRON, projeto que pretende implantar tecnologia em 100% das salas de aulas do Paraná.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3485/cidao_-_requerimento_no_282-21-_audiencia_publica_prevbel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3485/cidao_-_requerimento_no_282-21-_audiencia_publica_prevbel.doc</t>
   </si>
   <si>
     <t>REQUERER, a Mesa Diretora da Câmara Municipal de Vereadores, após ouvido o plenário, que seja realizado audiência pública nessa Casa de Leis, em data a ser agendada, para discutir o Projeto de Lei nº 099 de 2021 proposta pelo Poder Executivo.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3486/dile_-requerimento_no__283-21-_deputado_vermelho_recurso_hospital_regional.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3486/dile_-requerimento_no__283-21-_deputado_vermelho_recurso_hospital_regional.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Oficio a Excelentíssimo Deputado Federal Nelsi Coguetto Maria – Vermelho, solicitando apoio na angariação de recursos na ordem de R$ 300.000,00 (trezentos mil reais) para o Hospital Regional Walter Alberto Pecoits.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3487/oberdan_-_requerimento_no_284-21-_abono_dia_01.11.21.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3487/oberdan_-_requerimento_no_284-21-_abono_dia_01.11.21.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta da Sessão Ordinária do dia 1º de novembro de 2021, conforme atestado em anexo</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3488/anildo_-_requerimento_no_285-21-_quantos_comodatos_de_barracoes_foram_realizados.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3488/anildo_-_requerimento_no_285-21-_quantos_comodatos_de_barracoes_foram_realizados.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo municipal solicitando informações de quantas empresas possuem direito real de uso, por meio de concessões pelo Município, e destas, quantas tem suas sedes fora do município e quantas são do município.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3491/silmar__-_requerimento_no__286-21-_campo_de_futebol_no_terreno_institucional_localizado_no_bairro_novo_mundo_dep_traiano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3491/silmar__-_requerimento_no__286-21-_campo_de_futebol_no_terreno_institucional_localizado_no_bairro_novo_mundo_dep_traiano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando apoio na angariação de recursos para construção de um campo de futebol com alambrado e iluminação, em área institucional para o Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3500/anildo_-_requerimento_no_287-21_possibilidade_de_ampliacao_cras_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3500/anildo_-_requerimento_no_287-21_possibilidade_de_ampliacao_cras_padre_ulrico.doc</t>
   </si>
   <si>
     <t>REQUERER, seja enviando ofício ao Executivo Municipal, solicitando informações se existem estudos para ampliação do CRAS no bairro Padre Ulrico, em caso afirmativo, solicitamos cronograma de realização.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3501/dile_-requerimento_no__288-21-_relatorio_debetran_de_acidentes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3501/dile_-requerimento_no__288-21-_relatorio_debetran_de_acidentes.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Departamento Beltronense de Trânsito, solicitando relatório detalhando contendo o número de acidentes de transido ocorridos no perímetro do município no corrente ano (2021), bem como o número de vítimas fatais do trânsito.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3502/cidao_-_requerimento_no_289-21_andamento_para_implantacao_do_poco_artesiano_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3502/cidao_-_requerimento_no_289-21_andamento_para_implantacao_do_poco_artesiano_rio_tuna.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja enviado Ofício ao Executivo Municipal, solicitando informações do andamento do projeto para implantação de poço artesiano na Comunidade do Rio Tuna.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3503/cidao_-_requerimento_no_290-21_-_convite_diretor_de_cutlura.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3503/cidao_-_requerimento_no_290-21_-_convite_diretor_de_cutlura.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja enviado Ofício ao Executivo Municipal, através do departamento de cultura, na pessoa do Diretor Vilmar Mazzetto, convidando-o para comparecer com data a ser agendada, a essa Casa de Leis para explanar sobre a programação para o Natal no corrente ano de nosso município.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, em conformidade com o Art. 159 do Regimento Interno, que seja encaminhado Ofício convocando o Secretário de Agricultura Sr. Claudimar de Carli, para que com data a ser agendada, compareça a essa casa de Leis, a fim de explanar sobre as ações do Programa de Inseminação Artificial (PIA).</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3515/quintino_-_requerimento_no_292-21-_dep_osmar_seraglio_para_o_frigorifico_sigma.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3515/quintino_-_requerimento_no_292-21-_dep_osmar_seraglio_para_o_frigorifico_sigma.doc</t>
   </si>
   <si>
     <t>REQUERER seja enviado Ofício ao Deputado Federal Osmar Serraglio, solicitando apoio na viabilização de recursos para realização de pavimentação asfáltica no trecho que compreende o acesso a comunidade de Nova Seção até o Frigorífico Sigma.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, com base na Lei Municipal nº 4.605/2018 e Decreto Municipal nº 49/2021, que regulamenta a criação da Bolsa Verde e institui a Ação Verde, solicitar informações, acerca de quantas e quais foram as regularizações realizadas, desde a publicação da lei até o momento, bem como quais áreas foram já autorizadas para negociação com base no referido programa.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Cidão, JEAN EMILIANO, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3524/cidao_jean_tiago_-_requerimento_no_294-21-_formacao_de_comissao_especial_para_revisao_do_regimento_interno.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3524/cidao_jean_tiago_-_requerimento_no_294-21-_formacao_de_comissao_especial_para_revisao_do_regimento_interno.doc</t>
   </si>
   <si>
     <t>REQUERER, a formação de uma Comissão Parlamentar Temporária Interna para revisão do Regimento Interno, nos termos do art. 39, inciso I, alínea a), a ser formada por cinco vereadores, para realizar os trabalhos em até 120 (cento e vinte) dias.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3571/jean_-_requerimento_no_295-21_informacoes_imoveis_do_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3571/jean_-_requerimento_no_295-21_informacoes_imoveis_do_municipio.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Município Municipal, solicitando as seguintes informações:_x000D_
 1 – Quantos são os imóveis próprios do Município?_x000D_
 2 – Qual é o endereço de cada um dos imóveis próprios do município?_x000D_
 3 – Qual é a área total de cada um dos imóveis próprios do município?_x000D_
 4 – Especificar para cada um se é imóvel em uso ou se ainda não há destinação.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3572/jean_-_requerimento_no_296-21_valor_gasto_centro_de_zoonoses.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3572/jean_-_requerimento_no_296-21_valor_gasto_centro_de_zoonoses.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Município Municipal, solicitando as seguintes informações:_x000D_
 1 – Qual o valor mensal gasto com o centro de zoonoses no ano de 2021? _x000D_
 2 – solicitamos o detalhamento das despesas como funcionários, remédios, vacinação, castração, investimentos em infraestrutura e ampliação bem como demais despesas.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3580/anildo_-_requerimento_no_297-21_informacoes_casa_de_apoio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3580/anildo_-_requerimento_no_297-21_informacoes_casa_de_apoio.doc</t>
   </si>
   <si>
     <t>REQUERER, seja enviando ofício ao Executivo Municipal, solicitando informações acerca dos valores quantitativos acerca dos gastos com funcionários, aluguel e transporte na Casa de Apoio localizada em Curitiba.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3583/cidao_-_requerimento_no_horas_extras_funcionarios_298-21.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3583/cidao_-_requerimento_no_horas_extras_funcionarios_298-21.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando informações se existiram autorizações prévias devidamente justificadas para a realização e o pagamento das horas extras aos servidores públicos municipais efetivos no corrente ano, solicitamos documentação relativa as autorizações das horas extras.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3637/20220209_165330_000075.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3637/20220209_165330_000075.pdf</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, que esteja viabilizando com urgência o conserto do aparelho de Raio X da UPA 24 horas.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/pedro_tufao_-_indicacao_no_01-2021-_revitalizacao_da_quadra_de_areia_do_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/pedro_tufao_-_indicacao_no_01-2021-_revitalizacao_da_quadra_de_areia_do_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando a revitalização da quadra de areia do bairro Padre Ulrico, localizada na Associação de moradores na Rua Marília.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>Dile Tonello, Pedro Tufão Filho, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/pedro_tufao_dile_tiago_-_indicacao_no_02-2021-_rua_tabajara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/pedro_tufao_dile_tiago_-_indicacao_no_02-2021-_rua_tabajara.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do DEBETRAN, solicitando o alargamento da rua Tabajara e a implementação de passeios públicos na referida via, tendo em vista a ligação entre os bairros São Miguel, Novo Mundo e São Francisco, bem como estudos para tornar a Rua Tupiniquim em via de mão única.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/pedro_tufao_-_indicacao_no_03-_2021-_pavimentacao_asfaltica_rua_azulao_coleira_e_chopin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/pedro_tufao_-_indicacao_no_03-_2021-_pavimentacao_asfaltica_rua_azulao_coleira_e_chopin.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando pavimentação asfáltica no Bairro Padre Ulrico, nas ruas Azulão, Coleira e Chopim.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/jean_-_indicacao_no_04_-_2021-_desapropriacao_por_utilidade_publica_bairro_sadia_avenida_velio_de_sordi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/jean_-_indicacao_no_04_-_2021-_desapropriacao_por_utilidade_publica_bairro_sadia_avenida_velio_de_sordi.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a desapropriação por utilidade pública no terreno que perpassa pela Avenida Velio de Sordi, Bairro Sadia, em conformidade com o art. 5º alínea i) do Decreto-Lei nº 3.365 de 21 de junho de 1941.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2601/rodrigo_-_indicacao_no_-05-2021-_revitalizacao_rua_teresopolis_atilio_fontana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2601/rodrigo_-_indicacao_no_-05-2021-_revitalizacao_rua_teresopolis_atilio_fontana.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que proceda a revitalização da Rua Teresópolis, Bairro Pinheirinho e Avenida Atílio Fontana, com pintura de sinalização, conserto de passeio público e recapagem asfáltica.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/cidao_-_indicacao_no_06-2021-_prioridade_vacinacao_para_a_educacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/cidao_-_indicacao_no_06-2021-_prioridade_vacinacao_para_a_educacao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja incluindo os profissionais que atuam na educação como grupo prioritário para receber a vacina anti-covid.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/tiago___-_indicacao_no_07-2021-__corrego_perto_da_rua_arthur_julio_nacke.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/tiago___-_indicacao_no_07-2021-__corrego_perto_da_rua_arthur_julio_nacke.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias, com canalização e revitalização do córrego próximo à Rua Artur Júlio Nacke, Bairro Beija Flor, Conjunto Esperança.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/silmar__-_indicacao_no08-2021-_remodelacao_da_pista_parque_jorge_backes-alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/silmar__-_indicacao_no08-2021-_remodelacao_da_pista_parque_jorge_backes-alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda remodelação da pista de caminha do Parque Ambiental Jorge Backes, bem como demarcação e sinalização para pedestres e ciclistas.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/pedro_tufao_-_requerimento_no_09-2021__-_oficio_a_guancino.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/pedro_tufao_-_requerimento_no_09-2021__-_oficio_a_guancino.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a viabilização de ponto de parada de ônibus na Rua União da Vitória, mais precisamente em frente ao Banco Evolua.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/jean_-_indicacao_no_010-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_da_agua_vermelha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/jean_-_indicacao_no_010-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_da_agua_vermelha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a realização de pavimentação asfáltica ou pavimentação com pedras irregulares na estrada vicinal da Comunidade da Agua Vermelha.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/anildo_-_indicacao_no_11-2021-_pavimentacao_asfaltica_ruas_jundiai_rua_maria_dondolini_gazola_indianapolis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/anildo_-_indicacao_no_11-2021-_pavimentacao_asfaltica_ruas_jundiai_rua_maria_dondolini_gazola_indianapolis.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que proceda a pavimentação asfáltica da Rua Maria Dondolini Gazola, Bairro Marrecas, Rua Jundiaí, Bairro Pinheirinho e Rua Indianápolis, Bairro Jardim Virginia.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/tiago___-_indicacao_no_12-_2021-_escoamento_de_agua_rua_vere_bairro_sadia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/tiago___-_indicacao_no_12-_2021-_escoamento_de_agua_rua_vere_bairro_sadia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a viabilização de tubulação para escoamento de água pluvial bem como todo sistema de escoamento na Rua Verê, bairro Sadia.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/pedro_tufao_-_indicacao_no_13-2021-_pavimentacao_asfaltica_travessa_santa_monica_-_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/pedro_tufao_-_indicacao_no_13-2021-_pavimentacao_asfaltica_travessa_santa_monica_-_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda pavimentação asfáltica na Travessa Santa Monica, Bairro São Miguel.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/pedro_tufao_-_indicacao_no_14-2021-_executivo_e_sanepar_para_rede_de_esgoto_no_aeroporto_-_r_guatambu_e_canafistula.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/pedro_tufao_-_indicacao_no_14-2021-_executivo_e_sanepar_para_rede_de_esgoto_no_aeroporto_-_r_guatambu_e_canafistula.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja intervindo junto à SAPENAR, para que se viabilize rede e sistema de esgoto no Bairro Aeroporto, especificamente nas Ruas Guatambú e Canafístula.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/ivanir_-_indicacao_no_15-2021-_melhoria_rio_guarapuava_linha_nova_uniao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/ivanir_-_indicacao_no_15-2021-_melhoria_rio_guarapuava_linha_nova_uniao.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias na estrada vicinal da Comunidade Rio Guarapuava e Linha Nova União no Assentamento Missões.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/jean_-_indicacao_no_-16-2021-_ponto_de_onibus_rua_uniao_da_vitoria_em_frente_a_igreja.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/jean_-_indicacao_no_-16-2021-_ponto_de_onibus_rua_uniao_da_vitoria_em_frente_a_igreja.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a viabilização de novo ponto de parada de ônibus na Rua União da Vitória, em frente à Igreja Católica.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/jean_-_indicacao_no_-17-2021-_ponto_de_onibus_rua_do_seminario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/jean_-_indicacao_no_-17-2021-_ponto_de_onibus_rua_do_seminario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a viabilização de novo ponto de parada de ônibus na Rua do Seminário esquina com Laurindo Pit.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>Oberdan Raul Saretta, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/pedro_tufao_oberdan_-_indicacao_no_18-2021-_pavimentacao_manoela_pecoits_e_clenio_faust.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/pedro_tufao_oberdan_-_indicacao_no_18-2021-_pavimentacao_manoela_pecoits_e_clenio_faust.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando pavimentação asfáltica no Bairro Padre Ulrico, próximo ao lago das torres, mais precisamente nas Ruas Clenio Faust e Manuela Pecoits</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/pedro_tufao_-_indicacao_no_19-2021-_rua_sorocaba_ligacao_do_tubos_de_agua.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/pedro_tufao_-_indicacao_no_19-2021-_rua_sorocaba_ligacao_do_tubos_de_agua.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda a revitalização da quadra de esportes existente na Travessa Dezenove de Dezembro com a Rua Sergipe, Bairro São Cristóvão ao lado da farmácia municipal “Cidade Sul”, com estudos para construção de uma mini arena.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/anildo__-_indicacao_no20-2021-_volta_do_bolao_nas_comunidades.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/anildo__-_indicacao_no20-2021-_volta_do_bolao_nas_comunidades.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda o retorno das atividades do bolão municipal, a fim de incentivar e deixar em aberto para a população.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/ivanir_-_indicacao_no_21-2021-_horas-maquina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/ivanir_-_indicacao_no_21-2021-_horas-maquina.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, indicar que proceda as seguintes ampliações das horas-máquina do Programa “Porteira Para Dentro” instituído pela Lei Municipal nº 3.565 de 2009:_x000D_
 •	De 04 horas para 05 horas_x000D_
 •	De 05 horas para 06 horas_x000D_
 •	De 06 horas para 07 horas_x000D_
 •	De 07 horas para 08 horas_x000D_
 •	De 08 horas para 09 horas</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/jean_-_indicacao_no_22-2021-_ponto_de_onibus_rua_uniao_da_vitoria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/jean_-_indicacao_no_22-2021-_ponto_de_onibus_rua_uniao_da_vitoria.doc</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/junior__-_indicacao_no_23-2021-__pavimentacao_ruas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/junior__-_indicacao_no_23-2021-__pavimentacao_ruas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a pavimentação asfáltica das Ruas Abílio da Rocha, Auri Lorenço de Macedo, Valentim de Lima e Rosane Maria Bizotto.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/pedro_tufao_-_indicacao_no_24-2021-_limpeza_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/pedro_tufao_-_indicacao_no_24-2021-_limpeza_novo_mundo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que seja feita limpeza no terreno da Associação e igreja do bairro Novo Mundo.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2638/pedro_tufao_oberdan_-_indicacao_no_25-2021-_flexibilizacao_das_restricoes_e_incentivo_ao_setor_de_eventos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2638/pedro_tufao_oberdan_-_indicacao_no_25-2021-_flexibilizacao_das_restricoes_e_incentivo_ao_setor_de_eventos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja flexibilizando as restrições para realização das atividades do setor de eventos, bem como realize incentivos para incentivo do setor.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/anildo__-_indicacao_no_26-2021-_pavimentacao_asfaltica_pedro_bordun.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/anildo__-_indicacao_no_26-2021-_pavimentacao_asfaltica_pedro_bordun.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a pavimentação asfáltica da Rua Pedro Bordun no Bairro Jardim Virginia.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/tiago___-_indicacao_no_-__melhorias_nos_pontos_criticos_do_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/tiago___-_indicacao_no_-__melhorias_nos_pontos_criticos_do_interior.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias nos pontos críticos das vias rurais.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2645/quintino_-_indicacao_no_tubo_para_a_comunidade_do_rio_do_mato_para_escoamento.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2645/quintino_-_indicacao_no_tubo_para_a_comunidade_do_rio_do_mato_para_escoamento.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a viabilização de tubulação para escoamento de água pluvial próximo a Igreja da Comunidade do Rio do Mato, ao lado da Marmoraria local.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2646/rodrigo_-_indicacao_no_-_melhorias_nas_estradas_vicinais_do_rio_14_osvaldo_cruz_e_linha_faroupilha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2646/rodrigo_-_indicacao_no_-_melhorias_nas_estradas_vicinais_do_rio_14_osvaldo_cruz_e_linha_faroupilha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, realize melhorias nas estradas vicinais do acesso as Comunidades do Rio Quatorze, Linha Osvaldo Cruz d linha Farroupilha.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/anildo_-_indicacao_no_-_lago_municipal_no_bairro_cantelmo_neto_e_bom_pastor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/anildo_-_indicacao_no_-_lago_municipal_no_bairro_cantelmo_neto_e_bom_pastor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que proceda a viabilização e construção de um lago municipal para o bairro Antônio de Paiva Cantelmo e Loteamento Bom Pastor.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2648/tupy_-_indicacao_no_-_pavimentacao_rio_saltinho_e_ponte_nova.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2648/tupy_-_indicacao_no_-_pavimentacao_rio_saltinho_e_ponte_nova.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, através do Setor Competente, proceda obras de restauração e pavimentação asfáltica na estrada rural da Comunidade Rio Saltinho até a Comunidade de Ponte Nova do Cotegipe. (segue anexo abaixo-assinado)</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2649/pedro_tufao_-_indicacao_no_-_redutor_de_velocidade_rua_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2649/pedro_tufao_-_indicacao_no_-_redutor_de_velocidade_rua_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do DEBETRAN, que instale instrumento redutor de velocidade na Rua São Miguel, bairro São Miguel, em frente a igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2650/quintino_-_indicacao_no_melhoria_cobertura_da_feira_do_produtor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2650/quintino_-_indicacao_no_melhoria_cobertura_da_feira_do_produtor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda adequação da cobertura onde se realiza a feira do produtor, aumentando a área de cobertura lateral da mesma, a fim de que em dias chuvosos os feirantes possam não ser atingidos pela chuva.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2655/quintino_-_indicacao_no_34-2021-_placas_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2655/quintino_-_indicacao_no_34-2021-_placas_interior.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda implantação de placas de identificação direcional nos acessos às Comunidades do Interior ainda não contempladas, bem como a substituição das placas já existentes.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/jean_-_indicacao_no_35-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_do_morro_dos_malage.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/jean_-_indicacao_no_35-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_do_morro_dos_malage.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a realização de pavimentação asfáltica ou pavimentação com pedras irregulares na estrada vicinal da Comunidade Morro dos Malage.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>Dile Tonello, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2657/pedro_e_dile-_indicacao_no_36_-2021-_pavimentacao_asfaltica_e_limpeza_da_rua_rio_negro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2657/pedro_e_dile-_indicacao_no_36_-2021-_pavimentacao_asfaltica_e_limpeza_da_rua_rio_negro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos junto ao setor competente, que proceda a pavimentação asfáltica da Rua Rio Negro, bem como limpeza e roçagem da via.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2658/dile_-_requerimento_37-2021-_ceju_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2658/dile_-_requerimento_37-2021-_ceju_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do Setor Competente, solicitando estudos no sentido de viabilizar a implantação de um projeto nos moldes do Centro da Juventude – CEJU, no bairro São Miguel, mais especificamente na antiga instalação da Associação Sensibilizar, uma vez que a mesma está em desuso.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2659/ivanir_-_indicacao_no_38-2021-_pev_km_20_km_15_e_km_23.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2659/ivanir_-_indicacao_no_38-2021-_pev_km_20_km_15_e_km_23.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda implantação de Pontos de Entrega Voluntária (PEV) na Comunidade do Km 20, saída para o Km 15, e na Comunidade do Km 23.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2660/oberdan_-_indicacao_no39-pavimentacao_travessa_pedra_branca_dolmir_jose_bresolin_antonia_maria_frigo_maria_dondolini_gazolla.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2660/oberdan_-_indicacao_no39-pavimentacao_travessa_pedra_branca_dolmir_jose_bresolin_antonia_maria_frigo_maria_dondolini_gazolla.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando pavimentação asfáltica nas Ruas Dolmir Jose Bresolin, Antonia Maria Frigo, Maria Dandolini Gazolla, Helena J. Zonta, bem como esteja pavimentando a Travessa Pedra Branca no Bairro Marrecas.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que viabilize junto ao Departamento de Estradas e Rodagem – DER do Paraná, veículos e equipamentos quais encontram-se paralisados aguardando destinação, sendo três automóveis, dois caminhões furgão, uma Caminhoneta, um espargidor, uma moto niveladora, um rolo compressor, uma unsina asfáltica, cinco tanques de betume e quatro tanques de água.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>JEAN EMILIANO, RONALDO BIZOTTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2662/jean_e_ronaldo_-_indicacao_no_41-2021-_limpeza_rio_lonqueador.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2662/jean_e_ronaldo_-_indicacao_no_41-2021-_limpeza_rio_lonqueador.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a limpeza do Rio Lonqueador, principalmente nos pontos críticos para melhor passagem da água.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2666/ivanir_-_indicacao_no_42-2021-_marginal_penitenciaria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2666/ivanir_-_indicacao_no_42-2021-_marginal_penitenciaria.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda construção de uma via marginal na BR 483, mais precisamente entre a penitencia Estadual, até os Barracões industriais, passando pela empresa Rumo Nutrição Animal.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2667/cidao_-_indicacao_no_43-2021-_quadra_de_areia_cantelmo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2667/cidao_-_indicacao_no_43-2021-_quadra_de_areia_cantelmo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a construção de uma quadra de areia na Associação de Moradores do Bairro Antonio de Paiva Cantelmo.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>ANILDO KRUG, QUINTINO GIRARDI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2668/anildo_e_quintino__-_indicacao_no_44-2021-_reforma_da_quadra_de_esportes_do_colegio_francisco_manoel_da_silva_no_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2668/anildo_e_quintino__-_indicacao_no_44-2021-_reforma_da_quadra_de_esportes_do_colegio_francisco_manoel_da_silva_no_novo_mundo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a reforma da quadra de esportes do Colégio Municipal Francisco Manoel da Silva no Bairro Novo Mundo e esteja viabilizando novas mesas para o refeitório.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2669/jean_-_indicacao_no_45-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_linha_osvaldo_cruz.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2669/jean_-_indicacao_no_45-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_linha_osvaldo_cruz.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a realização de pavimentação asfáltica ou pavimentação com pedras irregulares na estrada vicinal da Comunidade da Linha Osvaldo cruz</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>ANILDO KRUG, JEAN EMILIANO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2670/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2670/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a viabilização de ponto de parada de ônibus na PR-180, mais precisamente em frente à BRF</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2671/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2671/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do DEBETRAN, que instale instrumento redutor de velocidade, sugerindo-se faixa elevada, na Rua Marília, no logradouro nº 6, em frente à Capela Mortuária e a Igreja IRPM.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2672/oberdan_-_indicacao_no_48-2021-_revitalizacao_do_play_ground_rua_guarulhos_bairro_pinheirao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2672/oberdan_-_indicacao_no_48-2021-_revitalizacao_do_play_ground_rua_guarulhos_bairro_pinheirao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda a revitalização do playground e Academia ao Ar Livre localizada na Rua Guarulhos, Bairro Pinheirão.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2689/ronaldo_-_indicacao_no_-_melhorias_nas_estradas_vicinais_da_vila_rural.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2689/ronaldo_-_indicacao_no_-_melhorias_nas_estradas_vicinais_da_vila_rural.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, realize melhorias nas estradas vicinais da Vila rural.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2690/ronaldo_-_indicacao_no50-2021_-_volta_de_coleta_de_lixo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2690/ronaldo_-_indicacao_no50-2021_-_volta_de_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, viabilize o retorno da coleta seletiva.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2691/junior__-_indicacao_no_51-2021-_calcada_escola_epitacio_pessoa_caomunidade_jacare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2691/junior__-_indicacao_no_51-2021-_calcada_escola_epitacio_pessoa_caomunidade_jacare.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda estudos no sentido de viabilizar a construção de uma calçada ligando os dois prédios da Escola Municipal Epitácio Pessoa, na comunidade de Seção Jacaré.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2692/junior__-_indicacao_no52_-2021-__farmacias_aos_domingos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2692/junior__-_indicacao_no52_-2021-__farmacias_aos_domingos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através da Secretaria de Saúde, proceda estudos no sentido de disponibilizar o atendimento das farmácias municipais da Cango e da Cidade Norte aos domingos.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2693/pedro_tufao_e_oberdan-_indicacao_no53_-2021-_refis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2693/pedro_tufao_e_oberdan-_indicacao_no53_-2021-_refis.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda estudos no sentido de prorrogar o prazo de adesão ao programa REFIS “Nossa Gente em Dia” que se encerra em 26 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2694/oberdan_-_indicacao_no54_-2021-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_ajulio_assis_cavalheiro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2694/oberdan_-_indicacao_no54_-2021-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_ajulio_assis_cavalheiro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda a sinalização semafórica para pedestres no cruzamento da Rua Curitiba com a Avenida Júlio Assis Cavalheiro.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2695/pedro_-_indicacao_no55_-21-_passeio_publico_da_rua_otacilio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2695/pedro_-_indicacao_no55_-21-_passeio_publico_da_rua_otacilio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos do setor competente, proceda a conclusão do passeio público da Rua Otacílio de Brito, mais especificamente nas proximidades do Parque Ambiental Irmão Cirilo, no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2696/tiago_-_indicacao_no_56-2021_-_pulseiras.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2696/tiago_-_indicacao_no_56-2021_-_pulseiras.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando a viabilização de pulseiras de identificação para pessoas que apresentarem sintomas ou suspeitas de infecção do COVID-19, com a cor laranja e para confirmados a cor vermelha.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2697/jean_-_indicacao_no_57-2021_-_juros_zero.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2697/jean_-_indicacao_no_57-2021_-_juros_zero.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja implantando o programa “Juros Zero, de subsídio de juros de instituições financeiras e cooperativas de crédito, às empresas e agricultores de Francisco Beltrão, afetados econômica e financeiramente devido à Pandemia da COVID-19”, por meio de projeto de lei conforme anexo.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2698/ivanir_-_indicacao_no_58-2021_melhoria_no_acesso_do_recanto_renascer.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2698/ivanir_-_indicacao_no_58-2021_melhoria_no_acesso_do_recanto_renascer.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias na estrada vicinal de acesso ao Recanto Renascer, na Água Vermelha.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2699/jean_-_indicacao_no_59-2021-_-_pavimentacao_e_ou_pedra_irregular_na_estrada_linha_santa_barbara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2699/jean_-_indicacao_no_59-2021-_-_pavimentacao_e_ou_pedra_irregular_na_estrada_linha_santa_barbara.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a realização de pavimentação asfáltica ou pavimentação com pedras irregulares na estrada vicinal da Comunidade da Linha Santa Barbara.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2700/cidao_e_jean_-_indicacao_no_60-21-_prorrogacao_do_iptu.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2700/cidao_e_jean_-_indicacao_no_60-21-_prorrogacao_do_iptu.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a prorrogação do prazo para pagamento do IPTU, tendo em vista a suspensão de serviços não essenciais.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2701/cidao_e_rodrigo-_indicacao_no_61-2021-_compra_de_vacinas_para_covid_1.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2701/cidao_e_rodrigo-_indicacao_no_61-2021-_compra_de_vacinas_para_covid_1.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando a aquisição de vacinas imunizantes de combate ao COVID-19.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2711/ivanir_-_indicacao_no_62-2021-melhorias_estradas_do_jacutinga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2711/ivanir_-_indicacao_no_62-2021-melhorias_estradas_do_jacutinga.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, que proceda melhorias nas estradas vicinais de acesso à Comunidade do Jacutinga.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2712/junior__-_indicacao_no_63-2021__pavimentacao_lago_das_torres.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2712/junior__-_indicacao_no_63-2021__pavimentacao_lago_das_torres.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a pavimentação asfáltica das Ruas Humberto Hobold, Henrique Corda, Angelo Luiz Vanzan, Ademir kaminski, Valdir Hilleshein e Otávio Félix Andreoli, bem como a conclusão da pavimentação das seguintes vias Miroslau Sass, Dalci Cadore, Manoela Pecoits e Ernestor Miguel Benetti, no Loteamento Lago das Torres.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2713/junior__-_indicacao_no_64-_21_muro_na_escola_municipal_epitacio_pessoa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2713/junior__-_indicacao_no_64-_21_muro_na_escola_municipal_epitacio_pessoa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda construção de muros no entorno da Escola Municipal Epitácio Pessoa, na comunidade de Seção Jacaré.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2714/ronaldo_-_indicacao_no_65-21_posto_de_saude_para_o_bairro_jupiter.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2714/ronaldo_-_indicacao_no_65-21_posto_de_saude_para_o_bairro_jupiter.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda por meio do setor competente, a viabilização de um Posto de Saúde, para o Bairro Jupiter.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2715/anildo_e_quintino__-_indicacao_no_066-21_cosntrucao_casa_mais_vida.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2715/anildo_e_quintino__-_indicacao_no_066-21_cosntrucao_casa_mais_vida.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a conclusão da obra da Casa Mais Vida qual está sendo reconstruída e se readequando para atender os dependentes químicos e outras drogas (comunidade terapêutica).</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>ANILDO KRUG, Cidão</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2716/anildo_e_cidao__-_indicacao_no_067-21__equipe_de_limpeza_da_atilio_fontana_antonio_silvio_barbieri_e_teresopolis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2716/anildo_e_cidao__-_indicacao_no_067-21__equipe_de_limpeza_da_atilio_fontana_antonio_silvio_barbieri_e_teresopolis.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a viabilização de equipe de limpeza, para que de forma habitual esteja realizando a limpeza das Ruas Teresópolis e Antônio Silvio Barbieri e Avenida Atílio Fontana.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2717/oberdan_-_indicacao_no_068-21_-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_av_antonio_de_paiva_cantelmo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2717/oberdan_-_indicacao_no_068-21_-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_av_antonio_de_paiva_cantelmo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda a sinalização semafórica para pedestres no cruzamento da Rua Curitiba com a Avenida Antônio de Paiva Cantelmo.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2718/jean_-_indicacao_no_069-21__-_passeio_publico_na_rua_do_aeroporto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2718/jean_-_indicacao_no_069-21__-_passeio_publico_na_rua_do_aeroporto.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda estudos de viabilidade para a construção de passeio público na Rua do Aeroporto.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2719/jean_-_indicacao_no_070-21_-_lago_municipal_bairro_sadia_e_loteamentos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2719/jean_-_indicacao_no_070-21_-_lago_municipal_bairro_sadia_e_loteamentos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda estudos de viabilidade para a construção de um lago municipal no Bairro Sadia, contemplando o Loteamento Marchiori, Santa Rosa, De Sordi, Beija-Flor, Loteamento Guerra, Nortão e Costa Norte</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2729/oberdan_-_indicacao_no_71-2021-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_luiz_antonio_faedo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2729/oberdan_-_indicacao_no_71-2021-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_luiz_antonio_faedo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda a sinalização semafórica para pedestres no cruzamento da Rua Curitiba com a Avenida Luiz Antônio Faedo.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2730/cidao_-_indicacao_no_72-2021-_transformar_upa_apenas_para_atendimento_do_covid-19.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2730/cidao_-_indicacao_no_72-2021-_transformar_upa_apenas_para_atendimento_do_covid-19.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja direcionando todos os pacientes com COVID-19 para a Unidade de Pronto Atendimento, tornando-o referência na triagem bem como prioritário no atendimento da infecção, transferindo o atendimento das demais emergências para o centro médico 18h no pinheirinho, tornando-o 24h por período determinado e excepcional.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2731/anildo_-_indicacao_no_73-2021-_iluminacao_da_trincheira_trevo_sentivo_utfpr.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2731/anildo_-_indicacao_no_73-2021-_iluminacao_da_trincheira_trevo_sentivo_utfpr.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que proceda a iluminação em baixo da trincheira na Avenida Duque de Caxias, que dá acesso ao Santa Barbara, bem como esteja instalando super postes nos canteiros de contorno.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2738/ronaldo_-_indicacao_no_74-2021-_melhorias_nas_pontes_da_cango.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2738/ronaldo_-_indicacao_no_74-2021-_melhorias_nas_pontes_da_cango.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda melhorias nas pontes que ligam ao Bairro Cango, na Avenida General Osório e Avenida Cristo Rei, com nova iluminação, pintura e restauração.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2733/jean_-_indicacao_no_75-2021__ampliacao_da_fiscalizacao_do_debetran.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2733/jean_-_indicacao_no_75-2021__ampliacao_da_fiscalizacao_do_debetran.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do DEBETRAN, esteja estendendo a fiscalização dos agentes exclusivamente para as medidas sanitárias e de segurança contra o COVID-19.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2734/ronaldo_-_indicacao_no_76-2021-_melhorias_nos_acessos_da_cidade_bem_como_agua_branca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2734/ronaldo_-_indicacao_no_76-2021-_melhorias_nos_acessos_da_cidade_bem_como_agua_branca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a revitalização das entradas da cidade, mais precisamente na Água Branca, onde é necessário reorganizar as áreas de invasão, pelos meios legais e necessários, ainda proceda revitalização no trevo da Rua Porto Alegre, Trevo próximo à UNISEP, trevo sentido a Dois Vizinhos e rua do Aeroporto.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2735/pedro_tufao_-_indicacao_no_77-2021-_operacao_tapa_buracos_na_rua_terezopolis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2735/pedro_tufao_-_indicacao_no_77-2021-_operacao_tapa_buracos_na_rua_terezopolis.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando operação tapa buracos na rua Terezópolis e proximidades, bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2737/cidao_-_indicacao_n_78-2021-_medidas_para_fco_beltrao_parcelamento_e_iss.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2737/cidao_-_indicacao_n_78-2021-_medidas_para_fco_beltrao_parcelamento_e_iss.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja viabilizando as seguintes medidas, tendo em vista a pandemia pela qual a humanidade perpassa:_x000D_
 1.	Prorrogação de pagamento das competências de março, abril e maio do ISS em 90 dias._x000D_
 2.	Suspenção de protestos extrajudiciais da dívida ativa e inclusão no Serasa por 90 dias._x000D_
 3.	Suspensão dos prazos dos processos administrativos fiscais que estão em tramitação. _x000D_
 4.	Ampliação do prazo de validade da certidão negativa de débitos em 90 dias.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2739/silmar__-_indicacao_no-2021_reforma_e_revitalizacao_ginasio_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2739/silmar__-_indicacao_no-2021_reforma_e_revitalizacao_ginasio_rio_tuna.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a reforma e revitalização do Ginásio de Esportes da Escola Municipal Juscelino Kubitschek – Eief localizada no Rio Tuna.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2741/pedro_tufao_rodrigo_oberdan-_indicacao_no_80-2021-_placas_de_sinalizacao_na_cidade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2741/pedro_tufao_rodrigo_oberdan-_indicacao_no_80-2021-_placas_de_sinalizacao_na_cidade.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja avaliando e colocando placas de sinalização na zona urbana do município.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2742/pedro_tufao_dile_-_indicacao_no_81-21-_muro_e_melhorias_corrego_progresso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2742/pedro_tufao_dile_-_indicacao_no_81-21-_muro_e_melhorias_corrego_progresso.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que esteja realizando o término das obras no córrego progresso, como o muro de contenção, concretagem e demais melhorias.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2743/pedro_tufao_-_indicacao_no_82-2021_limpeza_corrego_progresso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2743/pedro_tufao_-_indicacao_no_82-2021_limpeza_corrego_progresso.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que seja realizada limpeza no Córrego Progresso, com retirada de vegetação e demais obstruções;</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2744/ronaldo_-_indicacao_no_83-2021-_isolicitar_2500_metros_de_canos_para_linha_jandira_e_mais_coisas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2744/ronaldo_-_indicacao_no_83-2021-_isolicitar_2500_metros_de_canos_para_linha_jandira_e_mais_coisas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a viabilização de 2500 metros de canos, bomba e caixa de água para os moradores da Linha Jandira, para atender a vinte famílias que se encontram sem fornecimento de àgua.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2745/jean_-_indicacao_no_84-2021_-_limpeza_lotes_baldios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2745/jean_-_indicacao_no_84-2021_-_limpeza_lotes_baldios.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja fiscalizando a limpeza de lotes baldios no município.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2746/jean_-_indicacao_no_-_limpeza_lotes_baldios_das_ubs.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2746/jean_-_indicacao_no_-_limpeza_lotes_baldios_das_ubs.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a limpeza dos lotes das Unidades Básicas de Saúde, com retirada de ervas daninhas, revitalização do entorno e corte de grama, bem como esteja realizando o presente nos lotes públicos.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando aquisição de usina de oxigênio para atendimento no município dos pacientes que contraíram o COVID-19.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2751/rodrigo-_indicacao_no_tratamento_precoce_para_covid.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2751/rodrigo-_indicacao_no_tratamento_precoce_para_covid.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando estudo para implantar o tratamento precoce ou profilático contra o COVID-19.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2754/junior_ronaldo_e_jean__-_indicacao_no__-_medidas_aos_profissionais_do_18_horas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2754/junior_ronaldo_e_jean__-_indicacao_no__-_medidas_aos_profissionais_do_18_horas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda a viabilização de verba indenizatória excepcional e temporária, sendo de 10% para os profissionais da área da saúde que atuam na linha de frente de combate ao COVID-19, acrescendo 1/3 de férias não remuneradas, para esses profissionais</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2755/junior_ronaldo_e_jean__-_indicacao_no_-_medidas_aos_profissionais_do_upa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2755/junior_ronaldo_e_jean__-_indicacao_no_-_medidas_aos_profissionais_do_upa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda a viabilização de verba indenizatória excepcional e temporária de 20% para os profissionais atuantes na Unidade de Pronto Atendimento – UPA, na ala COVID-19, incluindo motoristas e serviços gerais, entre efetivos, chamamento público e terceirizados.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2759/jean_-_indicacao_no_90-2021_restaurante_popular_para_francisco_beltrao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2759/jean_-_indicacao_no_90-2021_restaurante_popular_para_francisco_beltrao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a viabilização de um restaurante popular para o Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2760/jean_-_indicacao_no_91-2021__recapeamento_asfaltico_na_rua_antonio_carneiro_neto_com_belo_horizonte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2760/jean_-_indicacao_no_91-2021__recapeamento_asfaltico_na_rua_antonio_carneiro_neto_com_belo_horizonte.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda o recapeamento asfáltico na Rua Antônio Carneiro Neto, esquina com a Rua Belo Horizonte, Bairro Alvorada.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2761/tiago_-_indicacao_no_92-2021-_quebra_molas_entrada_da_linha_triton.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2761/tiago_-_indicacao_no_92-2021-_quebra_molas_entrada_da_linha_triton.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio da Empresa Dalva Engenharia, esteja viabilizando quebra-molas na entrada da Linha Triton, Distrito Industrial.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2762/anildo__-_indicacao_no_93-2021-_sistema_de_abastecimento_de_agua_na_linha_farroupilha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2762/anildo__-_indicacao_no_93-2021-_sistema_de_abastecimento_de_agua_na_linha_farroupilha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a viabilização de sistema de abastecimento para o poço artesiano da Linha Farroupilha, como encanamento para atender as famílias da localidade.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2763/ronaldo_-_indicacao_no_94-2021-_pavimentacao_rua_tupiniquim_sao_francisco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2763/ronaldo_-_indicacao_no_94-2021-_pavimentacao_rua_tupiniquim_sao_francisco.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a pavimentação asfáltica nas Ruas Tupiniquim e São Francisco no Bairro São Miguel.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2764/ronaldo_-_indicacao_no_95-2021-_pavimentacao_av._nova_secao_e_delfino_casagrande.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2764/ronaldo_-_indicacao_no_95-2021-_pavimentacao_av._nova_secao_e_delfino_casagrande.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a pavimentação asfáltica na Avenida Nova Seção e Avenida Delfino Casagrande, Bairro Miniguaçu.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>ANILDO KRUG, Junior Nesi, Oberdan Raul Saretta, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2770/silmar_krug_oberdan_junior_tiago_-_indicacao_no_96-2021-__equipe_de_manutencao_das_ruas_no_bairro_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2770/silmar_krug_oberdan_junior_tiago_-_indicacao_no_96-2021-__equipe_de_manutencao_das_ruas_no_bairro_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a disponibilização de uma equipe de limpeza, de forma fixa para atuar nas ruas do bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>RONALDO BIZOTTO, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2771/tiago_silmar_e_ronaldo_-_indicacao_no_97-21-__destinacao_de_uma_ubs_para_atender_o_covid.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2771/tiago_silmar_e_ronaldo_-_indicacao_no_97-21-__destinacao_de_uma_ubs_para_atender_o_covid.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja destinando uma Unidade Básica de Saúde para atendimento exclusivo ao tratamento contra o COVID-19.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2780/pedro_tufao_-_indicacao_no_098-21_-__limpeza_ginasio_sao_miguel_flavio_morcelli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2780/pedro_tufao_-_indicacao_no_098-21_-__limpeza_ginasio_sao_miguel_flavio_morcelli.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando a limpeza do Ginásio de Esportes do Bairro São Miguel, Flavio Morcelli.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2781/pedro_tufao_oberdan_-_indicacao_no_099-21_-__melhorias_na_linha_buratto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2781/pedro_tufao_oberdan_-_indicacao_no_099-21_-__melhorias_na_linha_buratto.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando as seguintes melhorias na Linha Buratto, mais especificamente na Rua Rafael Buratto e Arlindo Buratto, aos fundos do CRE e hospital Municipal:_x000D_
 1.	Estudos para a pavimentação asfáltica das vias;_x000D_
 2.	Melhorias no calçamento;_x000D_
 3.	Instalação de caixas coletoras de água pluvial (bocas de lobo);_x000D_
 4.	Limpeza da via;_x000D_
 5.	Rede de esgoto.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2782/pedro_tiago_-_indicacao_no_100-21_-__indicacao_estrada_linha_grassi_e_santa_barbara_e_sao_joao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2782/pedro_tiago_-_indicacao_no_100-21_-__indicacao_estrada_linha_grassi_e_santa_barbara_e_sao_joao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que realize melhorias na estrada vicinal de acesso à Linha Grassi, Santa Barbara e São João</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a viabilização de verba indenizatória excepcional e temporária, na modalidade de adicional de insalubridade de 30%, a todos os profissionais que estão atuando na linha de frente contra o COVID-19.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2784/ivanir_-_indicacao_no_102-21_-_pavimentacao_e_sinalizacao_km20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2784/ivanir_-_indicacao_no_102-21_-_pavimentacao_e_sinalizacao_km20.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, que proceda melhorias nos pontos críticos da pavimentação asfáltica, bem como melhorias nas sinalizações de solo e pinturas de faixas, na Comunidade do KM 20.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2785/ronaldo_-_indicacao_no_103-21_-_pavimentacao_rua_castro_alves.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2785/ronaldo_-_indicacao_no_103-21_-_pavimentacao_rua_castro_alves.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a pavimentação asfáltica na Rua Castro Alves, Bairro Novo Mundo</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2786/tiago_-_indicacao_no_104-21_-_instalacao_nos_parques_aparelhos_de_ginastica_de_aco_inox.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2786/tiago_-_indicacao_no_104-21_-_instalacao_nos_parques_aparelhos_de_ginastica_de_aco_inox.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja substituindo os aparelhos de ginástica e alongamento dos parques e praças, para outros feitos de aço inox.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2787/tiago_-_indicacao_no_105-21_-_indicar_que_o_executivo_compre_uma_fabrica_de_concreto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2787/tiago_-_indicacao_no_105-21_-_indicar_que_o_executivo_compre_uma_fabrica_de_concreto.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja viabilizando uma fábrica de concreto para o município, para atender o projeto municipal de concretagem dos pontos críticos do interior e as diversas áreas do mesmo que necessitam ser concretadas.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2788/junior__-_indicacao_no_106-21_-_realocacao_barracao_de_coleta_seletivo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2788/junior__-_indicacao_no_106-21_-_realocacao_barracao_de_coleta_seletivo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda estudos no sentido de viabilizar realocação do barracão de coleta seletivo, localizado na Rua Mandaguari, no bairro Luther King, junto ao terro sanitário localizado na Comunidade Menino Jesus.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2790/rodrigo_-_indicacao_no_placa_de_sinalizacao_na_rodoviaria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2790/rodrigo_-_indicacao_no_placa_de_sinalizacao_na_rodoviaria.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a sinalização indicativa nos acessos à nova rodoviária municipal.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2804/jean_-_indicacao_-_no_108-21_-_parque_linear_do_rio_marrecas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2804/jean_-_indicacao_-_no_108-21_-_parque_linear_do_rio_marrecas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a implantação do parque linear do Rio Marrecas na localidade do Jardim Itália II, com respectiva implementação de programas de infraestrutura e equipamentos para atividades de lazer e recreação, conforme já proposto na Lei nº 4.594/2018 de 28.08.2018 (Lei do Plano Diretor do Município de Francisco Beltrão) e na Lei nº 4.612/2018 de 31.10.2018 (Zoneamento do Uso e Ocupação do Solo Urbano).</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2805/pedro_tufao_-_indicacao_no109-21-_revitalizacao_rua_guaratingueta_com_fortaleza_do_ponto_de_onibus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2805/pedro_tufao_-_indicacao_no109-21-_revitalizacao_rua_guaratingueta_com_fortaleza_do_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja revitalizando o ponto de parada de ônibus da Rua Fortaleza com a Guaratinguetá, no Bairro Pinheirinho</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2806/ivanir_-_indicacao_no_110-21_-_campeonato_municipal_de_bocha-48.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2806/ivanir_-_indicacao_no_110-21_-_campeonato_municipal_de_bocha-48.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, que proceda inclusão no calendário oficial de esportes o Campeonato Municipal de Bocha/48.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2807/ronaldo_-_indicacao_no_111-21_-_pavimentacao_rua_sibipurina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2807/ronaldo_-_indicacao_no_111-21_-_pavimentacao_rua_sibipurina.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a pavimentação asfáltica na Rua Sibipiruna, Bairro Aeroporto.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2809/tiago_-_indicacao_no112-21_-__abertura_da_rua_tailandia_no_sadia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2809/tiago_-_indicacao_no112-21_-__abertura_da_rua_tailandia_no_sadia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que realize a abertura da Rua Tailândia no Bairro Sadia, divisa com a fazenda “antigo confinamento”, tendo em vista já haver previsão de passagem nos mapas da cidade, porém sem a existência real da mesma.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2810/rodrigo_-_indicacao_no_113-21_-_indicar_para_relizar_audencia_publica_sobre_o_plano_diretor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2810/rodrigo_-_indicacao_no_113-21_-_indicar_para_relizar_audencia_publica_sobre_o_plano_diretor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a realização de audiência pública, para debater a ampliação das áreas dos distritos, bem como o plano diretor.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2811/pedro_-_indicacao_no__114-21_-_denominacao_de_via_zoraide.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2811/pedro_-_indicacao_no__114-21_-_denominacao_de_via_zoraide.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a alteração da denominação da “Avenida Getúlio Vargas” para “Zoraide Rodrigues Martins”, no bairro Cristo Rei, tendo em vista que no Bairro São Miguel já existe uma via com a denominação de Avenida Presidente Getulio Vargas.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2812/quintino_-_indicacao_no_115-21_-__entrada_loteamento_agua_branca_ligacao_de_rede_de_esgoto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2812/quintino_-_indicacao_no_115-21_-__entrada_loteamento_agua_branca_ligacao_de_rede_de_esgoto.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, viabilize a ligação da rede de esgoto na entrada do Loteamento Agua Branca.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2813/tiago_-_indicacao_no_116-21_-_pontos_de_internet_em_cada_sala_de_aula_wifi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2813/tiago_-_indicacao_no_116-21_-_pontos_de_internet_em_cada_sala_de_aula_wifi.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando estudos para viabilização de pontos de internet e WI-FI em cada sala de aula das Escolas Municipais, esteja ainda, caso necessário, adentrando em contato com a empresa fornecedora desses serviços, averiguando se existe suporte para em cada sala de aula exista aparelhos eletrônicos para utilização dos alunos que necessitem ou não tenham acesso de suas casas a aulas online e demais atividades, para tanto, indicamos que se realize o aparelhamento das salas de aulas para acesso dos alunos e professores.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a estruturação das escolas para uma futura volta as aulas presenciais ou híbridas, com ambientes planejados para que se atendam as medidas sanitárias, tecnologias de rápido e fácil acesso a conteúdo pelos alunos e professores, bem como disponibilização de rede de Wi-fi.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2816/rodrigo_-_indicacao_no_abertura_de_comercio_nos_sabados.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2816/rodrigo_-_indicacao_no_abertura_de_comercio_nos_sabados.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando abertura do comércio aos sábados, flexibilizando o horário das 8h30 às 14h00.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2822/ronaldo_-_indicacao_no119-21_-_pavimentacao_rua_marau.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2822/ronaldo_-_indicacao_no119-21_-_pavimentacao_rua_marau.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a pavimentação asfáltica na Rua Maraú, Bairro Jardim Floresta.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2823/jean_-_indicacao_no_120-21-_limpeza_rua_bolivia_e_rua_do_seminario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2823/jean_-_indicacao_no_120-21-_limpeza_rua_bolivia_e_rua_do_seminario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a limpeza da Rua Bolívia e Rua do Seminário, com demais melhorias.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2824/quintino_-_indicacao_no121-21_-_ponte_entre_presidente_kennedy_e_luther_king.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2824/quintino_-_indicacao_no121-21_-_ponte_entre_presidente_kennedy_e_luther_king.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando estudos para construção de uma ponte sobre o Rio Lonqueador, entre o bairro Presidente Kennedy e Luther king, mais especificamente na região da Rua Guaporé com a Avenida Paraná.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2825/dile_-_indicacao_no_122-21-_vacinacao_dos_agentes_do_conselho_tutelar..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2825/dile_-_indicacao_no_122-21-_vacinacao_dos_agentes_do_conselho_tutelar..doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor Competente, que inclua na lista de vacinação contra a COVID-19 os agentes do Conselho Tutelar.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2827/tiago_-_indicacao_no_123-21_-__colcoar_peivers_nos_arredores_de_bancos_publicos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2827/tiago_-_indicacao_no_123-21_-__colcoar_peivers_nos_arredores_de_bancos_publicos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja viabilizando peivers para serem colocados nas bases dos bancos de áreas públicas como parques e praças, a fim de que se elimine a lama causada em dias de chuva.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>RODRIGO INHOATTO, Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2828/rodrigo_-_indicacao_no_124-21_-_cameras_de_seguranca_na_rodoviaria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2828/rodrigo_-_indicacao_no_124-21_-_cameras_de_seguranca_na_rodoviaria.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando câmeras de segurança para a nova Rodoviária Municipal</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2829/anildo__-_indicacao_no_-125-21__auxilio_financeiro_para_motoristas_escolar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2829/anildo__-_indicacao_no_-125-21__auxilio_financeiro_para_motoristas_escolar.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a viabilização de incentivo financeiro para os motoristas do transporte escolar, bem como esteja estudando ampliação para todo o setor de motoristas de vans e demais autônomos.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2834/silmar__-_indicacao_no_126-21-_revitalizacao_da_praca_do__nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2834/silmar__-_indicacao_no_126-21-_revitalizacao_da_praca_do__nova_concordia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda jardinagem e plantio de árvores no canteiro central e na praça do Distrito de Nova Concordia.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2835/quintino_-_indicacao_no_127-21-_alargamento_da_rua_guapore_presidente_kennedy.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2835/quintino_-_indicacao_no_127-21-_alargamento_da_rua_guapore_presidente_kennedy.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda o alargamento da Rua Guaporé no Bairro Presidente Kennedy</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2836/jean_-_indicacao_no_128-21-cameras_de_seguranca_e_redutor_de_velocidade__rua_bolivia_e_rua_do_seminario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2836/jean_-_indicacao_no_128-21-cameras_de_seguranca_e_redutor_de_velocidade__rua_bolivia_e_rua_do_seminario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Departamento Beltronense de Transito - DEBETRAN, esteja realizando estudos para implantação de câmeras de segurança e instrumento redutor de velocidade na Rua do Seminário e Rua Bolívia, Bairro Luther King.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2837/rodrigo_-_indicacao_no_129-21_-pavimentacao_rua_tocantis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2837/rodrigo_-_indicacao_no_129-21_-pavimentacao_rua_tocantis.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando pavimentação asfáltica na Rua Tocantins, Bairro São Miguel.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2839/dile_-indicacao_no_130-21_-_regularizacao_praca_sao_miguel_ii..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2839/dile_-indicacao_no_130-21_-_regularizacao_praca_sao_miguel_ii..doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor Competente, proceda regularização e entrega dos títulos provisórios de posse dos terrenos para as famílias residentes na Praça São Miguel II.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2840/cidao_-_indicacao_n_131-21-_compra_de_capacete_respirador.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2840/cidao_-_indicacao_n_131-21-_compra_de_capacete_respirador.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando viabilização de respiradores normais e capacetes respiradores para atendimento dos pacientes em tratamento contra o COVID-19.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2841/jean_-_indicacao_no_132-21-_estender_horario_de_atendimento_do_comercio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2841/jean_-_indicacao_no_132-21-_estender_horario_de_atendimento_do_comercio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja flexibilizando as medidas de restrição no atendimento para o setor do comércio durante os dias úteis.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2845/oberdan_-_indicacao_no133-21-_manutencao_de_estradas_pelos_proprietarios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2845/oberdan_-_indicacao_no133-21-_manutencao_de_estradas_pelos_proprietarios.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que encaminhe Projeto de Lei que disponha sobre a obrigatoriedade dos proprietários lindeiros pelo chanframento e manutenção dos barrancos e dos acostamentos ao longo das estradas rurais, bem como da proibição em manter ou depositar nas áreas lindeiras próximas às estradas rurais municipais, ervas daninhas, pedras, tocos, restos de culturas ou qualquer outro material indesejável que prejudique o tráfego, a segurança, a conservação e manutenção da via rural</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2846/pedro_e_oberdan-_indicacao_no_134-21-_melhorias_na_estrada_sessao_progresso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2846/pedro_e_oberdan-_indicacao_no_134-21-_melhorias_na_estrada_sessao_progresso.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias na estrada vicinal de acesso à Seção Progresso próximo a propriedade de Juca Matciulevcz.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, esteja realizando o veto ao artigo 2° do Projeto de Lei 006/21 do Legislativo, aprovado nesta Casa, qual segue para sanção do Prefeito Municipal.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2848/silmar__-_indicacao_no_136-21-_nomeacao_de_praca_do_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2848/silmar__-_indicacao_no_136-21-_nomeacao_de_praca_do_nova_concordia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que nomeie a praça da Comunidade de Nova Concórdia, em nome do Sr. Vitório Pezente, tendo em vista seu exemplo de vida e seus esforços para o desenvolvimento da Comunidade.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2849/rodrigo_-_indicacao_no_136-21_-_paula_freitas_recuperacao_da_via.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2849/rodrigo_-_indicacao_no_136-21_-_paula_freitas_recuperacao_da_via.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando recuperação da Rua Paula Freitas no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2850/junior__-_indicacao_no_138-21_-_ampliacao_horario_posto_de_saude_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2850/junior__-_indicacao_no_138-21_-_ampliacao_horario_posto_de_saude_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda ampliação no horário de atendimento do posto de saúde do Bairro Padre Ulrico, passando a atender de segunda a sábado, em 2 turnos, sendo eles das 7:00 às 13h e das 13h às 19h</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2851/dile_-_indicacao_no_139-21-_poco_artesiano_na_comunidade_rio_saudade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2851/dile_-_indicacao_no_139-21-_poco_artesiano_na_comunidade_rio_saudade.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda implantação de um poço artesiano na Comunidade Rio Saudade.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2856/cidao_-_indicacao_no_140-21-_lampadas_de_led_na_atilio_fontana_e_antonio_silvio_barbieri.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2856/cidao_-_indicacao_no_140-21-_lampadas_de_led_na_atilio_fontana_e_antonio_silvio_barbieri.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja viabilizando a instalação de lâmpadas de Led para a iluminação pública na Av. Atílio Fontana e Av. Antônio Silvio Barbieri bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2861/jean_-_indicacao_no_141-21_-_retirada_de_arvora_que_causou_acidentes_rua_sorocaba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2861/jean_-_indicacao_no_141-21_-_retirada_de_arvora_que_causou_acidentes_rua_sorocaba.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a retirada ou poda da árvore localizada próxima a esquina da Rua Sorocaba com a Rua Acre, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2862/dile_-_indicacao_142-21_-_pavimentacao_asfaltica_coohabtran_i_e_loteamento_noroeste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2862/dile_-_indicacao_142-21_-_pavimentacao_asfaltica_coohabtran_i_e_loteamento_noroeste.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfáltica no Loteamento Coohabtran I e Loteamento Noroeste, no bairro Aeroporto.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2863/rodrigo_-_indicacao_no_143-21_-__melhoria_nas_estradas_do_rio_macaco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2863/rodrigo_-_indicacao_no_143-21_-__melhoria_nas_estradas_do_rio_macaco.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando melhorias nas estradas vicinais na Comunidade do Rio Macaco.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2864/jean_-_indicacao_no_144-21_-_pavimentacao_rua_patativas_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2864/jean_-_indicacao_no_144-21_-_pavimentacao_rua_patativas_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando pavimentação asfáltica na Rua das Patativas no Bairro Padre Úrico.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2865/tiago_-_indicacao_no_144-21_-_procon_fizcalizar_precos_realizados_pela_policlinica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2865/tiago_-_indicacao_no_144-21_-_procon_fizcalizar_precos_realizados_pela_policlinica.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do PROCON, esteja notificando a Policlínica São Vicente de Paula, a fim de que apresente no que se refere o COVID-19, planilhas de custos, notas fiscais de compras de insumos de produtos e serviços utilizados no funcionamento dos leitos das UTIs, assim como a tabela de valores praticados antes e durante esse período pandêmico. Ainda esteja averiguando formas ofertadas para pagamentos e listas de convênios e planos de atendimento sobre o aumento nos valores dos serviços oferecidos na unidade, especificamente nos que se referem à internação em seus leitos durante a pandemia do coronavírus.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2866/ivanir_-_indicacao_no_146-21_-_campanha_de_castracao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2866/ivanir_-_indicacao_no_146-21_-_campanha_de_castracao.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda estudos no sentido de realizar uma campanha para castração gratuita de animais de rua e animais de família de baixa rende.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2869/anildo__-_indicacao_no_-_rancho_raviero_nova_secao_escoamento_de_agua.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2869/anildo__-_indicacao_no_-_rancho_raviero_nova_secao_escoamento_de_agua.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a realização de sistema de escoamento de água pluvial nas proximidades do Rancho Raviero na Linha Nova Seção.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2875/silmar_-_indicacao_no_148-21-_play_ground_no_sao_cristovao_recuperado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2875/silmar_-_indicacao_no_148-21-_play_ground_no_sao_cristovao_recuperado.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a construção de um playground no Bairro São Cristóvão em terreno institucional próximo ao Capitel.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2876/jean_-_indicacao_no_149-21_-_pavimentacao_loteamento_cesari_e_dallabera_ou_malha_asfaltica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2876/jean_-_indicacao_no_149-21_-_pavimentacao_loteamento_cesari_e_dallabera_ou_malha_asfaltica.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a realização de pavimentação com pedras irregulares ou malha asfáltica no Loteamento Cesari até a entrada do loteamento Dallabeta e Linha São Marcos.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2877/dile_-_indicacao_no_150-21_-_regularizacao_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2877/dile_-_indicacao_no_150-21_-_regularizacao_novo_mundo.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor Competente, proceda regularização e entrega dos títulos provisórios de posse dos terrenos para as famílias residentes do bairro Novo Mundo, mais precisamente nos terrenos localizados nas Ruas Tupiniquim, Rubens Fonseca e Lima Barreto.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2878/pedro_-_indicacao_no_151-21_-melhoria_da_ponte_ou_nova_na_travessa_petronio_de_morais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2878/pedro_-_indicacao_no_151-21_-melhoria_da_ponte_ou_nova_na_travessa_petronio_de_morais.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a melhoria da ponte no final da Travessa Petrônio Morais com a Rua Alameda Tangará.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2879/rodrigo_-_indicacao_no_152-21_-melhorias_na_ponte_em_nova_ponte_do_cotegipe_com_nova_esperanca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2879/rodrigo_-_indicacao_no_152-21_-melhorias_na_ponte_em_nova_ponte_do_cotegipe_com_nova_esperanca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando melhorias na ponte que liga a comunidade de Ponte Nova do Cotegipe a Nova Esperança do Sudoeste.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2880/rodrigo_-_indicacao_no_153-21-_ponto_de_onibus_no_rio_macaco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2880/rodrigo_-_indicacao_no_153-21-_ponto_de_onibus_no_rio_macaco.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilização de um ponto de ônibus para na Comunidade do Rio Macaco.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2884/junior__-_indicacao_no_154-21-__melhoria___no_lago_das_torres.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2884/junior__-_indicacao_no_154-21-__melhoria___no_lago_das_torres.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a melhoria da área do lago, praça e passeio público no Loteamento Lago das Torres, com plantio de grama, retirada de ervas daninhas.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2885/rodrigo_-_indicacao_no_155-21-_autorizacao_para_esportes_retornarem.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2885/rodrigo_-_indicacao_no_155-21-_autorizacao_para_esportes_retornarem.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja flexibilizando as restrições para as atividades de esporte coletivo no município.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2886/jean_-_indicacao_no_156-21_conserto_bueiro_caindo_rua_nelson_baiaocco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2886/jean_-_indicacao_no_156-21_conserto_bueiro_caindo_rua_nelson_baiaocco.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando conserto da boca de lobo, na Rua Nelson Baiocco, próximo ao logradouro nº 57, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/jean_-_indicacao_no_157-21_rua_buenos_aires_iluminacao_de_led.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/jean_-_indicacao_no_157-21_rua_buenos_aires_iluminacao_de_led.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando melhorias na iluminação da Rua Buenos Aires com lâmpadas de led.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2889/ivanir_-_indicacao_no_158-21_-_reforma_no_posto_de_saude_da_comunidade_ponte_nova_do_cotegipe..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2889/ivanir_-_indicacao_no_158-21_-_reforma_no_posto_de_saude_da_comunidade_ponte_nova_do_cotegipe..doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda reforma no posto de saúde da Comunidade Ponte Nova do Cotegipe.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2890/silmar_-_indicacao_no_pavimentacao_rua_catanduvas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2890/silmar_-_indicacao_no_pavimentacao_rua_catanduvas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com setor competente esteja realizando pavimentação asfáltica na Rua Catanduvas, Bairro Pinheirinho entre a Rua Teresópolis e Copa Cabana.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2894/junior__-_indicacao_no_160-21_-_placas_de_identificacao_de_logradouro_das_vias_no_loteamento_rota_do_sol_ii.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2894/junior__-_indicacao_no_160-21_-_placas_de_identificacao_de_logradouro_das_vias_no_loteamento_rota_do_sol_ii.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda implantação de placas de identificação de logradouro das vias no Loteamento Rota do Sol II, no bairro Luther King.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2895/pedro_tufao_-_indicacao_no_161-21-_reforma_dos_ginasios_flavio_morceli_do_padre_ulrico_e_sarara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2895/pedro_tufao_-_indicacao_no_161-21-_reforma_dos_ginasios_flavio_morceli_do_padre_ulrico_e_sarara.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando a reforma dos Ginásios de Esportes do Bairro Padre Ulrico, do Bairro São Miguel, Flavio Morcelli e do Bairro Pinheirinho Sarará.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2896/ronaldo_-_indicacao_no_162-21_-_pavimentacao_rua_tulio_zanchet.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2896/ronaldo_-_indicacao_no_162-21_-_pavimentacao_rua_tulio_zanchet.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a pavimentação asfáltica na Rua Tulio Zanchet, Bairro Jupiter.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2897/jean_-_indicacao_no_163-21_-_averiguacao_do_mau_cheiro_na_rua_santo_fregonese.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2897/jean_-_indicacao_no_163-21_-_averiguacao_do_mau_cheiro_na_rua_santo_fregonese.doc</t>
   </si>
   <si>
     <t>NDICAR, ao Executivo Municipal, através do setor competente, esteja realizando averiguação do Rio Lonqueador no trecho que compreende a Avenida Santo Fregonese, e realizando ação para eliminar o mau cheiro existente.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2898/tiago_-_indicacao_no_164-21_-_auxilio_aos_cuidadores_de_animais_abandonados.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2898/tiago_-_indicacao_no_164-21_-_auxilio_aos_cuidadores_de_animais_abandonados.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja viabilizando cadastro das ONGs, Associações e cuidadores de animais abandonados, a fim de destinar recursos como ração e cuidados médicos a esses animais.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2900/silmar_-_indicacao_no_165-21-_lampadas_de_led_centro_n_senhora_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2900/silmar_-_indicacao_no_165-21-_lampadas_de_led_centro_n_senhora_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com setor competente esteja realizando a instalação de lâmpadas de Led para a iluminação pública dos bairros Nossa Senhora Aparecida, Centro e Alvorada.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2907/silmar_-_indicacao_no__166-21-_melhoria_do_parque_boa_vista_industrial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2907/silmar_-_indicacao_no__166-21-_melhoria_do_parque_boa_vista_industrial.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com setor competente esteja realizando melhorias no parque Boa Vista, no Bairro Industrial, com jardinagem, pintura da pista de atletismo e ornamentação do parque.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2908/ronaldo_-_indicacao_no_167-21-_passeio_publico_rua_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2908/ronaldo_-_indicacao_no_167-21-_passeio_publico_rua_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, proceda a realização nos trechos faltantes e melhoria do passeio público na Rua São Miguel no Bairro São Miguel.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2909/quintino_-_indicacao_no_168-21-_estudo_para_troca_de_placas_de_preferencia_por_placas_de_pare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2909/quintino_-_indicacao_no_168-21-_estudo_para_troca_de_placas_de_preferencia_por_placas_de_pare.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do DEBETRAN, esteja realizando estudos para verificar a necessidade de substituição de placas de trânsito “R-2 – Dê a preferência” por placas de “R-1 – Parada obrigatória”, nas vias do município.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2911/anildo__-_indicacao_no_169-21-_onibus_para_a_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2911/anildo__-_indicacao_no_169-21-_onibus_para_a_saude.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a aquisição de um ônibus para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2912/pedro_tufao_-indicacao_170_pavimentacao_ruas_nelson_sanderson_angelo_pastre_altamir_bonetti_alfredo_cavagnoli_vadson_sabadin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2912/pedro_tufao_-indicacao_170_pavimentacao_ruas_nelson_sanderson_angelo_pastre_altamir_bonetti_alfredo_cavagnoli_vadson_sabadin.doc</t>
   </si>
   <si>
     <t>NDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando pavimentação asfáltica nas Ruas Nelson Sanderson, Angelo Pastre, Altamir Bonetti, Alfredo Cavagnoli e Vadson Sabadin, bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2913/junior_indicacao_171-21-_melhorias_nas_estradas_seccao_jacare_sao_miguel_seccao_progresso_nova_seccao_vargem_alegre_vila_lobos_linha_sao_paulo_e_sao_roque.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2913/junior_indicacao_171-21-_melhorias_nas_estradas_seccao_jacare_sao_miguel_seccao_progresso_nova_seccao_vargem_alegre_vila_lobos_linha_sao_paulo_e_sao_roque.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda melhorias nas estradas vicinais das Comunidades Secção Jacaré, São Miguel, Secção Progresso, Nova Secção, Vargem Alegre, Vila Lobos, Linha São Paulo e São Roque.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2918/todos_os_vereadores_-_indicacao_no__172-21-_pontos_de_vacinacao_arrecadacao_de_alimentos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2918/todos_os_vereadores_-_indicacao_no__172-21-_pontos_de_vacinacao_arrecadacao_de_alimentos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja viabilizando arrecadação de alimentos nos pontos de vacinação contra o COVID-19, com a campanha “Vacina Contra a Fome”.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2919/tiago_173-21-_indicacao_no_faixa_elevada_santa_maria_gorete.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2919/tiago_173-21-_indicacao_no_faixa_elevada_santa_maria_gorete.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja viabilizando uma faixa elevada na Rua Santa Maria Gorete, esquina com a Marechal Hermes da Fonseca.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2920/rodrigo_-_indicacao_no_174-21-_realizar_perdao_de_multa_aos_comerciantes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2920/rodrigo_-_indicacao_no_174-21-_realizar_perdao_de_multa_aos_comerciantes.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a anulação, perdão ou outro meio adequando para eliminação das multas sobre o comércio acerca dos horários de atendimentos durante a pandemia, bem como àquelas advindas das restrições de funcionamento.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2922/jean_tiago_-_indicacao_no_intervencao_transporte_publico_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2922/jean_tiago_-_indicacao_no_intervencao_transporte_publico_municipal.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a intervenção do transporte coletivo urbano municipal, pela insuficiência financeira para arcar com as despesas, bem como ineficiência da empresa responsável pelo transporte.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2923/pedro_tufao_-_indicacao_no_176-21-_pagimentacao_rua_guilherme_lindner_bairro_jupiter.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2923/pedro_tufao_-_indicacao_no_176-21-_pagimentacao_rua_guilherme_lindner_bairro_jupiter.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando a pavimentação asfáltica na Rua Guilherme Lindner, Bairro Jupiter.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2930/jean_-_indicacao_no_177-21_averiguacao_das_lombadas_eletronicas_do_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2930/jean_-_indicacao_no_177-21_averiguacao_das_lombadas_eletronicas_do_municipio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através dos meios competentes, esteja realizando a averiguação dos radares e instrumentos medidores de velocidade, no município para análise se estão funcionando corretamente.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2931/rodrigo_-_indicacao_n_178-2021-_melhoria_ginasio_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2931/rodrigo_-_indicacao_n_178-2021-_melhoria_ginasio_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando melhorias no ginásio de esportes do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2932/tiago_-_indicacao_no_179-2021-__camera_de_seguranca_e_radar_na_rua_atilio_fontana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2932/tiago_-_indicacao_no_179-2021-__camera_de_seguranca_e_radar_na_rua_atilio_fontana.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja viabilizando um radar semafórico na Avenida Atílio Fontana cruzamento com a Rua Gramado, no Bairro Jardim Floresta.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando pavimentação asfáltica nas vias do Loteamento Cohabtran II.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2935/pedro_tufao_oberdan_e_rodrigo_-_indicacao_no_181-21_incentivos_ao_setor_de_eventos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2935/pedro_tufao_oberdan_e_rodrigo_-_indicacao_no_181-21_incentivos_ao_setor_de_eventos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja flexibilizando e viabilizando incentivos financeiros para o setor de eventos, como: _x000D_
 •	Isenção de IPTU por 1 ano até conseguir iniciar o reerguimento do segmento;_x000D_
 •	Juros e acesso ao crédito facilitado com prazos e carência atrativas;_x000D_
 •	Retorno imediato para 50 pessoas e retorno gradativo para 100 pessoas com o prazo de 30 dias. (Caso não tenha aumento no número de casos de Covid). E assim gradativamente para 200 pessoas com 60 dias._x000D_
 •	Normas para a licença e liberação de eventos com as devidas fiscalizações;_x000D_
 •	Isenção total ou parcial das Taxa de alvará. Taxa do bombeiro. Isenção de taxa alvará temporário.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2939/jean_-_indicacao_no_182-21-_regularizacao_beija_flor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2939/jean_-_indicacao_no_182-21-_regularizacao_beija_flor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a regularização dos lotes no Conjunto Beija-Flor tornando-o loteamento social e realize as demarcações</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2936/junior__-_indicacao_no_183-21-_reducao_de_jornada_de_trabalho_enfermeiros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2936/junior__-_indicacao_no_183-21-_reducao_de_jornada_de_trabalho_enfermeiros.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda estudos no sentido de viabilizar a redução da jornada de trabalho de 40 para 30 horas semanais sem redução salarial de enfermeiros, técnicos e auxiliares de enfermagem que trabalham nas unidades de saúde que funcionam em regime de plantão.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO, Cidão</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2937/ivanir_-_indicacao_no_184-21-_telefone_movel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2937/ivanir_-_indicacao_no_184-21-_telefone_movel.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, seja encaminhado Ofício ao Secretário Municipal de Administração, Senhor Antônio Carlos Bonetti, para que viabilize recursos através de outras esferas de Governo, para instalação de uma torre para sinal de telefonia móvel que beneficiará as comunidades do Divisor, Pedreiro, Pedreirinho, Barra Escondida, Rio Tuna, Linha Hobold, Olaria, São João, Gaúcha, Vila Rural, Distrito KM 20, Jacutinga, KM 15, Santo Isidoro, Ponte Nova do Cotegipe, Barra Bonita, Assentamento Missões, São Braz, Palmeirinha e Osvaldo Cruz.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2944/tupy_e_silmar-_indicacao_no_-_poco_artesiano_na_comunidade_do_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2944/tupy_e_silmar-_indicacao_no_-_poco_artesiano_na_comunidade_do_rio_tuna.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda implantação de um poço artesiano na Comunidade Rio Tuna.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2948/tiago_-_indicacao_no_186-2021-__volta_das_cirurgias_eletivas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2948/tiago_-_indicacao_no_186-2021-__volta_das_cirurgias_eletivas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando o retorno das cirurgias eletivas no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2949/pedro_tufao_oberdan_e_rodrigo_-_indicacao_no_181-21_incentivos_ao_setor_de_eventos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2949/pedro_tufao_oberdan_e_rodrigo_-_indicacao_no_181-21_incentivos_ao_setor_de_eventos.doc</t>
   </si>
   <si>
     <t>INDICAR, que seja encaminhado oficio ao Executivo Municipal é à Caixa Econômica Federal solicitando informações acerca da possibilidade de implantação de uma agência na Cidade Norte.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2950/anildo__-_indicacao_no_188-2021-_aquisicao_de_computadores_para_as_escolas_municipais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2950/anildo__-_indicacao_no_188-2021-_aquisicao_de_computadores_para_as_escolas_municipais.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a viabilização de computadores de qualidade superior para as escolas municipais.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2951/ronaldo_-_indicacao_no_189-2021-_reforma_do_instituto_da_mulher.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2951/ronaldo_-_indicacao_no_189-2021-_reforma_do_instituto_da_mulher.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a reforma do instituto da mulher.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2952/rodrigo_-_indicacao_no_190-2021-_residuo_de_asfalto_nas_ruas_do_terra_nossa_resiodo_de_asfalto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2952/rodrigo_-_indicacao_no_190-2021-_residuo_de_asfalto_nas_ruas_do_terra_nossa_resiodo_de_asfalto.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja utilizando resíduo de asfalto para as ruas do Conjunto Habitacional Terra Nossa.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2953/silmar_-_indicacao_no_191-2021-__led_iluminacao_publica_vila_nova_industrial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2953/silmar_-_indicacao_no_191-2021-__led_iluminacao_publica_vila_nova_industrial.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com setor competente esteja realizando a instalação de lâmpadas de Led para a iluminação pública nas principais ruas dos bairros Vila Nova e Industrial.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2960/quintino_-_indicacao_no__192-2021-__denominacao_dom_agenor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2960/quintino_-_indicacao_no__192-2021-__denominacao_dom_agenor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda estudos para alterar a denominação da Rua do Seminário passando a denominar “Avenida Dom Agenor Girardi”.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2961/anildo__-_indicacao_no_193-2021-_aquisicao_de_triturdador_de_galhos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2961/anildo__-_indicacao_no_193-2021-_aquisicao_de_triturdador_de_galhos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a aquisição de um triturador de galhos para o município.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2962/dile_-_indicacao_no_194-21_operacao_tapa_buracos_na_comunidade_do_km_8_santa_rosa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2962/dile_-_indicacao_no_194-21_operacao_tapa_buracos_na_comunidade_do_km_8_santa_rosa.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda a operação tapa buracos nas vias de acesso da comunidade do Km 8 e Santa Rosa.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2963/rodrigo_-_indicacao_no_195-2021_-_operacao_tapa_buracos_nos_pontos_criticos_da_cidade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2963/rodrigo_-_indicacao_no_195-2021_-_operacao_tapa_buracos_nos_pontos_criticos_da_cidade.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando operação tapa-buracos nos pontos críticos das ruas do município.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2964/junior__-_indicacao_no_196-2021-_redutor_de_velocidade_na_comunidade_de_seccao_jacare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2964/junior__-_indicacao_no_196-2021-_redutor_de_velocidade_na_comunidade_de_seccao_jacare.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda estudos no sentido de viabilizar a implantação de um redutor de velocidade na Comunidade de Secção Jacaré, mais precisamente próximo a propriedade de Leonir Dalasem.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2965/cidao_-_indicacao_n_melhorias_estrada_vicinal_acesso_ao_divisor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2965/cidao_-_indicacao_n_melhorias_estrada_vicinal_acesso_ao_divisor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando melhorias na estrada vicinal de acesso à Comunidade do Divisor.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2968/anildo__-_indicacao_no_198-2021-_limpeza_corrego_rua_andorinha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2968/anildo__-_indicacao_no_198-2021-_limpeza_corrego_rua_andorinha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a limpeza e canalização do córrego na rua Andorinha, bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2969/bizotto_e_silmar-_indicacao_no_199-2021-_sistema_de_canalizacao_para_cabeceira_do_rio_do_mato.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2969/bizotto_e_silmar-_indicacao_no_199-2021-_sistema_de_canalizacao_para_cabeceira_do_rio_do_mato.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda a viabilização do sistema de canalização para o poço artesiano da Comunidade de Cabeceira do Rio do Mato.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2970/pedro_tufao_-indicacao_200-2021-_academia_ao_ar_livre_playground_no_cohabtran_ii.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2970/pedro_tufao_-indicacao_200-2021-_academia_ao_ar_livre_playground_no_cohabtran_ii.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja viabilizando uma academia ao ar livre e um playground para o Loteamento Cohabtran II, bem como se viabilize recursos para construção da sede da associação de moradores.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2971/quintino_-_escola_de_transito_-_converter_em_indicacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2971/quintino_-_escola_de_transito_-_converter_em_indicacao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, realização de estudo de viabilidade para implantação de Escola Pública de Trânsito Municipal, destinada à educação de crianças e adolescentes, por meio de aulas teóricas e práticas sobre legislação, sinalização e comportamento no trânsito.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>ANILDO KRUG, IVANIR TUPY PROLO, JEAN EMILIANO, Junior Nesi, Oberdan Raul Saretta, Pedro Tufão Filho, QUINTINO GIRARDI, RODRIGO INHOATTO, RONALDO BIZOTTO, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2986/bancada_situacao_-_indicacao_no_202-2021-_indicar_construcao_de_mais_barracoes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2986/bancada_situacao_-_indicacao_no_202-2021-_indicar_construcao_de_mais_barracoes.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com setor competente esteja realizando a viabilização, por meio de recursos e emendas parlamentares, de barracões para apoio do setor industrial e empresarial em nosso município.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2987/jean_-_indicacao_no_203-21-_rua_theobaldo_valentim_beckmann.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2987/jean_-_indicacao_no_203-21-_rua_theobaldo_valentim_beckmann.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando pavimentação asfáltica na Rua Theobaldo Valentim Beckmann, Bairro Jardim Floresta.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2988/jean_-_indicacao_no_010-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_da_agua_vermelha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2988/jean_-_indicacao_no_010-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_da_agua_vermelha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja utilizando melhorias nas estradas vicinais da Comunidade Agua Vermelha e Lajeado Grande.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2989/quintino_-_indicacao_no_205-21-_averiguacao_dos_fios_de_internet_e_luz_soltos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2989/quintino_-_indicacao_no_205-21-_averiguacao_dos_fios_de_internet_e_luz_soltos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja averiguando o cumprimento da lei Municipal n.º 4.763 de 23 de setembro de 2020, que “Dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica atender às normas técnicas aplicáveis à ocupação do espaço público e promover a retirada dos fios inutilizados nos postes, notificar as demais empresas que utilizam os postes como suporte de seus cabeamentos, em vias públicas de Francisco Beltrão e dá outras providências”.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2990/ronaldo_e_quintino-_indicacao_no_206-2021-_construcao_centro_de_esportes_radicais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2990/ronaldo_e_quintino-_indicacao_no_206-2021-_construcao_centro_de_esportes_radicais.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que esteja viabilizando recursos para a construção do Centro de Treinamento de Esportes Radicais de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>Dile Tonello, RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3009/rodrigo_dile-_indicacao_no_207-21-__guarda_escolar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3009/rodrigo_dile-_indicacao_no_207-21-__guarda_escolar.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja criando a Guarda Municipal Escolar para o município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3010/pedro_-_indicacao_no_208-2021-__rua_videira_pavimentacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3010/pedro_-_indicacao_no_208-2021-__rua_videira_pavimentacao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a pavimentação asfáltica na Rua Videira, trecho que compreende o logradouro nº 223, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>Tiago Correa, Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3011/tiago_-_indicacao_no_209-21-_parque_infantil_no_irmao_cirilo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3011/tiago_-_indicacao_no_209-21-_parque_infantil_no_irmao_cirilo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, a fim de que seja realizado estudo para viabilizar a construção de parque infantil nas dependências da Escola Municipal Irmão Cirílo, localizada no Assentamento Missões, zona rural deste município.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>QUINTINO GIRARDI, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3012/quintino_silmar_-_indicacao_no_210-21-_abertura_rua_miniguacu_rua_canario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3012/quintino_silmar_-_indicacao_no_210-21-_abertura_rua_miniguacu_rua_canario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, abertura da Rua Canário, no Bairro Miniguaçu, ligando à Rua Ângelo Marcelo, aos fundos do parque de exposições onde estão instaladas as mangueiras dos animais para leilão da sociedade rural.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3013/rodrigo_-_indicacao_no_211-21-_digitalizacao_de_leis_antigas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3013/rodrigo_-_indicacao_no_211-21-_digitalizacao_de_leis_antigas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a viabilização para digitalização da integralidade das leis antigas de nosso município.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3015/silmar_-_indicacao_no_212-21_-_superpostes_jardim_floresta_e_cidade_norte..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3015/silmar_-_indicacao_no_212-21_-_superpostes_jardim_floresta_e_cidade_norte..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com setor competente esteja viabilizando superpostes para as ruas centrais dos bairros Jardim Floresta e Cidade Norte</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3020/ronaldo_-_indicacao_no_213-21_-_pavimentacao_rua_indaiatuba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3020/ronaldo_-_indicacao_no_213-21_-_pavimentacao_rua_indaiatuba.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proceda a recapagem asfáltica da Rua Indaiatuba, bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3021/junior__-_indicacao_no_214-21_-_arena_multiuso_na_comunidade_nova_concordia..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3021/junior__-_indicacao_no_214-21_-_arena_multiuso_na_comunidade_nova_concordia..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda instalação de uma Arena multiuso na Comunidade Nova Concordia.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3022/junior__-_indicacao_no_215-21_-_revitalizacao_arrudao..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3022/junior__-_indicacao_no_215-21_-_revitalizacao_arrudao..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda revitalização do ginásio de esportes Arrudão.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3023/quintino_-_indicacao_no_216-21_-_abertura_rua_miniguacu_-_copia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3023/quintino_-_indicacao_no_216-21_-_abertura_rua_miniguacu_-_copia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, abertura da Rua Canário, no Bairro Miniguaçu, ligando à Rua Ângelo Marcelo, aos fundos do parque de exposições onde estão instaladas as mangueiras dos animais para leilão da sociedade rural</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3024/rodrigo_-_indicacao_no_217-21-_conserto_da_boa_de_lobo_em_frente_a_brf.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3024/rodrigo_-_indicacao_no_217-21-_conserto_da_boa_de_lobo_em_frente_a_brf.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando conserto da boca de lobo localizada em frente à BRF.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3027/cidao_-_indicacao_no_218-21_-_lei_da_marmita.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3027/cidao_-_indicacao_no_218-21_-_lei_da_marmita.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda a prorrogação do prazo da Lei Municipal nº 4.792, de 1º de abril de 2021, que autoriza o apoio emergencial para distribuição de refeições prontas(marmitas) para população com necessidades por decorrência a COVID-19.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>Junior Nesi, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3034/junior__-_indicacao_no_219-21_-_reforma_posto_de_saude_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3034/junior__-_indicacao_no_219-21_-_reforma_posto_de_saude_interior.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda reforma nas Unidades Básicas de Saúde das Comunidades Secção Jacaré, Secção Progresso, Divisor e Rio Tuna.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3035/rodrigo_e_oberdan_-_indicacao_n_220-21_-_libras_para_debetran_pm_e_bombeiros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3035/rodrigo_e_oberdan_-_indicacao_n_220-21_-_libras_para_debetran_pm_e_bombeiros.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através da Central de Libras, esteja realizando programa de ensino de LIBRAS, para soldados da Polícia Militar, Corpo de Bombeiros Militar e Agentes do DEBETRAN, especificamente no que tange a comunicação nas abordagens e procedimentos administrativos.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Junior Nesi, Pedro Tufão Filho, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3036/jean_-_pedro_e_tiago-_indicacao_n_221-21_-__inclusao_de_estagiarios_no_plano_de_vacinacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3036/jean_-_pedro_e_tiago-_indicacao_n_221-21_-__inclusao_de_estagiarios_no_plano_de_vacinacao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja incluindo os estagiários no cronograma para vacinação contra o COVID-19.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3037/pedro_-_indicacao_no_222-21_-_lockdown_inverso_e_testagem.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3037/pedro_-_indicacao_no_222-21_-_lockdown_inverso_e_testagem.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos junto ao setor competente, que o município adote a operação “lockdown inverson” e aumente a testagem para Covid-19.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>Pedro Tufão Filho, Junior Nesi, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3038/pedro_junior_tiago-_indicacao_no_223-21_-_programa_remedio_em_casa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3038/pedro_junior_tiago-_indicacao_no_223-21_-_programa_remedio_em_casa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos do setor competente, que seja criado o Programa “Remédio em Casa” no âmbito do município de Francisco Beltrão, conforme anexo.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3045/pedro_tufao_-_indicacao_no__-224-2021-_der.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3045/pedro_tufao_-_indicacao_no__-224-2021-_der.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao DEPARTAMENTO DE ESTRADAS DE RODAGEM – DER, com escritório regional neste município, solicitando a viabilização de uma faixa elevada no trecho da PR-180 que passa em frente à entrada da BRF.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3046/tupy_-_indicacao_no_225-21-_poco_artesiano_na_comunidade_rio_macaco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3046/tupy_-_indicacao_no_225-21-_poco_artesiano_na_comunidade_rio_macaco.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda Instalação do poço artesiano na Comunidade Rio Macaco.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>Tiago Correa, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3047/tiago_-__indicacao_226-_21_-_construcao_faixa_elevada_em_frente_cmei_peter_pan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3047/tiago_-__indicacao_226-_21_-_construcao_faixa_elevada_em_frente_cmei_peter_pan.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, a fim de que seja realizado estudo de viabilidade para implantação de faixa elevada em frente ao Centro Municipal de Educação Infantil (CMEI) Peter Pan, localizado neste município.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3048/junior__-_indicacao_no_227-21-_passeio_publico_na_rua_valentin_de_lima_rota_do_sol.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3048/junior__-_indicacao_no_227-21-_passeio_publico_na_rua_valentin_de_lima_rota_do_sol.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda construção de passeio público na Rua Valentin de Lima, no Loteamento Rota do Sol I , do bairro Luther King.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3049/rodrigo_-_indicacao_no_228-21_-_reinstalacao_da_iluminacao_publica_na_rua_pato_branco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3049/rodrigo_-_indicacao_no_228-21_-_reinstalacao_da_iluminacao_publica_na_rua_pato_branco.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a reinstalação de iluminação pública na rua Pato Branco, mais precisamente próximo à subestação da COPEL.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>ANILDO KRUG, Junior Nesi</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3050/junior_e_anildo-_requerimento_n_228-21_-__vacina_pais_e_cuidadores_de_criancas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3050/junior_e_anildo-_requerimento_n_228-21_-__vacina_pais_e_cuidadores_de_criancas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, a fim de que seja incluído no quadro de vacinação prioritárias os genitores, tutores, cuidadores que cuidam ou auxiliam nos cuidados e bem-estar de crianças com doenças ou deficiências: Paralisia Cerebral, Sindrome de Aspenger. Sindrome de Down, Sindrome de West, Síndrome de lennox, Mielomeningocele, Epilepsia, Síndrome de Angelman, Microcefalia, Neurofibromatose tipo 1, Cardiopatias Congênitas, Hidrocefalia e Síndrome de Turner.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3056/pedro_-_indicacao_no_230-21-_melhorias_na_estrada_cabeceira_rio_do_mato.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3056/pedro_-_indicacao_no_230-21-_melhorias_na_estrada_cabeceira_rio_do_mato.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor competente, proceda melhorias na estrada vicinal que dá acesso à Linha Cabaceira Rio do Mato, zona rural deste município.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3057/rodrigo_-_indicacao_no_231-21_-_rolo_compressor_santa_rosa_ao_aterro_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3057/rodrigo_-_indicacao_no_231-21_-_rolo_compressor_santa_rosa_ao_aterro_municipal.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a compactação do solo com o rolo compressor na via que liga a Comunidade Santa Rosa ao aterro municipal.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3058/tiago_-_indicacao_232-21_-_piso_antiderrapante_cmei_peter_pan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3058/tiago_-_indicacao_232-21_-_piso_antiderrapante_cmei_peter_pan.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, a fim de que seja realizado estudo de viabilidade para implantação de piso antiderrapante na calçada em frente ao Centro Municipal de Educação Infantil (CMEI) Peter Pan, localizado neste município.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3059/ivanir_-_indicacao_no_233-21_-_plantadeira_7_linhas_para_a_comunidade_barra_bonita.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3059/ivanir_-_indicacao_no_233-21_-_plantadeira_7_linhas_para_a_comunidade_barra_bonita.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda aquisição de uma plantadeira 7 linhas para a Comunidade Barra Bonita.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3060/silmar_e_tiago_-_indicacao_no_234-21-_caic.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3060/silmar_e_tiago_-_indicacao_no_234-21-_caic.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja procedida as seguintes melhorias na Escola Municipal Recanto Feliz – CAIC:_x000D_
 a)	pintura do prédio;_x000D_
 b)	reforma dos banheiros;_x000D_
 c)	remodelação da fachada.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3064/rodrigo_e_anildo_-_indicacacao_no_235-21_-_casa_apoio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3064/rodrigo_e_anildo_-_indicacacao_no_235-21_-_casa_apoio.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja procedido as seguintes melhorias na Casa Apoio em Curitiba/PR:_x000D_
 a)	Aquisição de freezer;_x000D_
 b)	Reforma no piso da cozinha;_x000D_
 c)	Reforma dos estofados;_x000D_
 d)	Aquisição de colchões;_x000D_
 e)	Aquisição de freezer para armazenar frutas;_x000D_
 f)	Conserto ou troca do portão de entrada.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3065/pedro_tufao_-_indicacao_no_236-21-_redutor_de_velocidade_rua_curitiba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3065/pedro_tufao_-_indicacao_no_236-21-_redutor_de_velocidade_rua_curitiba.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do DEBETRAN, que instale instrumento redutor de velocidade na Rua Curitiba cruzamento com a Av. Paraná.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3066/rodrigo_-_indicacao_no__237-21-_semaforo_av_atilio_fontana_com_gramado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3066/rodrigo_-_indicacao_no__237-21-_semaforo_av_atilio_fontana_com_gramado.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando readequação da programação do semáforo instalado no cruzamento da Avenida Atílio Fontana com a Rua Gramado, para diminuir o tempo de espera dos motoristas no sinal vermelho.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3067/jean_-_indicacao_no_238-21_-_melhorias_cmei_marli_abdala.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3067/jean_-_indicacao_no_238-21_-_melhorias_cmei_marli_abdala.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando uma rampa de acesso, reforma do chão, pintura e ampliação da cozinha no CMEI Marli Abdala, bairro pinheirinho</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3068/anildo__-_indicacao_no_239-21-_passeio_publico_atilio_fontana_e_teresopolis_no_ponto_supermercado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3068/anildo__-_indicacao_no_239-21-_passeio_publico_atilio_fontana_e_teresopolis_no_ponto_supermercado.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda construção de passeio publico na Avenida Atílio Fontana, esquina com a Teresópolis, mais precisamente nas proximidades do “No Ponto Supermercado”.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3069/ivanir_-_indicacao_no_340-21-_equipamentos_agricolas_para_a_comunidade_da_linha_sao_joao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3069/ivanir_-_indicacao_no_340-21-_equipamentos_agricolas_para_a_comunidade_da_linha_sao_joao.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda aquisição dos seguintes equipamentos agrícolas para a Comunidade da Linha São João:_x000D_
 •	Semendeira de arrasto para plantio com 17 linhas;_x000D_
 •	Semendeira de adubo para Fertisystem com capacidade de 640l;_x000D_
 •	Pantográfica com caixa de semente individual linha a linha.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3070/junior_e_quintino_-_indicacao_no_241-21-_calcamento_entre_as_comunidades_linha_sao_paulo_e_nova_seccao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3070/junior_e_quintino_-_indicacao_no_241-21-_calcamento_entre_as_comunidades_linha_sao_paulo_e_nova_seccao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, solicitar que seja realizado melhorias no calçamento da estrada vicinal entre as Comunidades Linha São Paulo e Nova Secção, que encontra-se em estado crítico.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3074/silmar_quintino__-_indicacao_no_-_arena_multi_uso_para_o_bairro_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3074/silmar_quintino__-_indicacao_no_-_arena_multi_uso_para_o_bairro_novo_mundo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que esteja instalando uma arena multiuso para o Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3075/anildo_-_indicacao_243-2021-_pavimentacao_asfaltica_rua_arthur_bernardes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3075/anildo_-_indicacao_243-2021-_pavimentacao_asfaltica_rua_arthur_bernardes.doc</t>
   </si>
   <si>
     <t>INDICAR, ao executivo Municipal, que esteja realizando pavimentação asfáltica na Rua Artur Bernardes no Bairro São Miguel.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3076/tiago_-_indicacao_no_244-2021-_biblioteca_na_escola_irmao_cirilo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3076/tiago_-_indicacao_no_244-2021-_biblioteca_na_escola_irmao_cirilo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, a fim de que seja realizado estudo para viabilizar a construção de biblioteca nas dependências da Escola Municipal Irmão Cirílo.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3077/tupy_-_indicacao_no_245-21_poco_artesiano_na_linha_jandira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3077/tupy_-_indicacao_no_245-21_poco_artesiano_na_linha_jandira.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda Instalação do poço artesiano na Comunidade Linha Jandira.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3085/ivanir_-_indicacao_no_246-21-_ensiladeira_para_a_comunidade_banco_da_terra__rio_14.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3085/ivanir_-_indicacao_no_246-21-_ensiladeira_para_a_comunidade_banco_da_terra__rio_14.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda aquisição de uma ensiladeira para a Comunidade Banco da Terra – Rio 14.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3086/tiago_-_indicacao_no_247-21-_ponto_de_onibus_jardim_italia_ii.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3086/tiago_-_indicacao_no_247-21-_ponto_de_onibus_jardim_italia_ii.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, a fim de que seja realizado estudo de viabilidade para implantação de um ponto de ônibus nas intermediações do Jardim Itália II, mais precisamente as margens da PR 180, em frente ao posto Pandolfi Combustíveis, local de conexão entre Jardim Itália e Jardim Floresta e demais bairros da cidade norte.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3087/pedro_tufao_-_indicacao_no_248-21-_lampadas_de_led__cango_sao_judas_tadeu_e_parigot.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3087/pedro_tufao_-_indicacao_no_248-21-_lampadas_de_led__cango_sao_judas_tadeu_e_parigot.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, proceda instalação de lâmpadas de LED na avenida Parigot de Souza e São Judas Tadeu, no bairro da Cango.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize a readequação da caixa coletora de água pluvial localizada na Rua Ponta Grossa, no logradouro nº 2409, com alteração de local tendo em vista que não consegue conter toda a água da chuva adentrando nas residências locais.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3089/anildo_-_indicacao_250-21-_pavimentacao_asfaltica_ruas_carlos_legramante_e_jose_hellman.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3089/anildo_-_indicacao_250-21-_pavimentacao_asfaltica_ruas_carlos_legramante_e_jose_hellman.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, que proceda a pavimentação asfáltica da Rua Carlos Legramante bairro Jupiter e Avenida José Hellman, na Comunidade do Jacutinga.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>JEAN EMILIANO, RONALDO BIZOTTO, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3090/silmar_ronaldo_jean__-_indicacao_no_251-21-_regularizacao_fundiaria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3090/silmar_ronaldo_jean__-_indicacao_no_251-21-_regularizacao_fundiaria.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que viabilize estudos no sentido de contratar através de processo licitatório uma empresa especializada em regularização fundiária, afim de regularizar os terrenos institucionais ocupados clandestinamente no município.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3094/tiago-_indicacao_no_252-2021-_linha_sao_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3094/tiago-_indicacao_no_252-2021-_linha_sao_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, a fim de que seja realizado na Linha São Marcos, as seguintes melhorias:_x000D_
 _x000D_
 •	Calçamento em pontos críticos;_x000D_
 •	Um barracão, para o uso das diversas atividades desenvolvidas pela comunidade;_x000D_
 •	Iluminação na área central da comunidade para melhor segurança;_x000D_
 •	Substituição de algumas pontes hoje feitas de madeira por pontes de concreto;_x000D_
 •	Revitalização da pracinha e a construção de uma academia para a terceira idade;_x000D_
 •	Construção de um bueiro, para melhor a trafegabilidade , mas precisamente próximo a propriedade da Sra. Mara Calegari._x000D_
 •	Construção de um lago (reservatório d’água) para auxiliar em tempos de estiagem.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3095/pedro_e_silmar-_indicacao_no_253-21-_melhorias_cmei_diva_martins_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3095/pedro_e_silmar-_indicacao_no_253-21-_melhorias_cmei_diva_martins_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a melhoria do CMEI Diva Martins, Bairro Padre Ulrico, com ampliação de 4 salas de aula e melhoria na estrutura já existente.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3096/ronaldo_-_indicacao_no_254-2021-_pavimentacao_rua_coleira_canario_belga_e_quero-quero.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3096/ronaldo_-_indicacao_no_254-2021-_pavimentacao_rua_coleira_canario_belga_e_quero-quero.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, que proceda a pavimentação asfáltica nas seguintes vias do Bairro Padre Ulrico: Rua Canario Belga e Quero-Quero.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, proceda instalação de câmeras de monitoramento no Conjunto habitacional Cohabittran II.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3098/cidao_256-21-_indicacao_-_vacina_profs_ensino_superior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3098/cidao_256-21-_indicacao_-_vacina_profs_ensino_superior.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, a fim de que seja incluído no quadro prioritário de vacinação os profissionais de educação do Ensino Superior, caixas de supermercado e instrutores de auto escola, acima de 18 anos com comorbidades.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3099/tupy_-_indicacao_no_257-21-_poco_artesiano_na_comunidade_km_26.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3099/tupy_-_indicacao_no_257-21-_poco_artesiano_na_comunidade_km_26.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda abertura de poço artesiano na Comunidade KM 26, conforme abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3100/junior_-_indicacao_258-21-_vacina_agentes_de_limpeza.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3100/junior_-_indicacao_258-21-_vacina_agentes_de_limpeza.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, a fim de que seja incluído no quadro prioritário de vacinação os profissionais de educação física, bem como os profissionais que colaboram na limpeza urbana e na coleta de lixo do nosso município.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>JEAN EMILIANO, QUINTINO GIRARDI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3107/jean_e_quintino__-_indicacao_no_259-21-_cascalhamento_rua_aurora_marcon.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3107/jean_e_quintino__-_indicacao_no_259-21-_cascalhamento_rua_aurora_marcon.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, realize o cascalhamento da Rua Aurora Marcon, bairro aeroporto.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>Oberdan Raul Saretta, RONALDO BIZOTTO, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3108/roanldo_e_silmar_-_indicacao_no_260-21-_cascalhamento_recurso_bairro_marrecas_ate_a_ponte_do_santa_barbara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3108/roanldo_e_silmar_-_indicacao_no_260-21-_cascalhamento_recurso_bairro_marrecas_ate_a_ponte_do_santa_barbara.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, esteja realizando a pavimentação com pedras irregulares no trecho que compreende o bairro marrecas à ponte de acesso a comunidade Santa Barbara, por meio de recurso previsto na ordem de 778 mil reais.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3109/silmar_ronaldo__-_indicacao_no_261-21-_feira_do_mei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3109/silmar_ronaldo__-_indicacao_no_261-21-_feira_do_mei.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que viabilize a feira itinerante do Microempreendedor Individual – MEI, para o Bairro Cidade Norte, sugerindo-se às segundas-feiras. Aos domingos que seja realizada no Parque Alvorada, além das quintas e sábados que já ocorre na praça central.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3110/rodrigo_-_indicacao_no_262-21-_redutor_de_veolcidade_na_antonio_silvio_barbieri.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3110/rodrigo_-_indicacao_no_262-21-_redutor_de_veolcidade_na_antonio_silvio_barbieri.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que esteja realizando estudos para instalação de um instrumento redutor de velocidade na Avenida Antônio Silvio Barbieri, próximo à Brasil Motos.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3111/junior_-_indicacao_263-21-_pista_de_caminhada_no_bosque_do_bairro_jardim_italia..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3111/junior_-_indicacao_263-21-_pista_de_caminhada_no_bosque_do_bairro_jardim_italia..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, que proceda a construção de uma pista de caminhada/corrida no bosque do bairro Jardim Itália.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3112/tiago_-_indicacao_264-21-_traves_e_alambrado_quadra_de_futebol_da_escola_irmao_cirilo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3112/tiago_-_indicacao_264-21-_traves_e_alambrado_quadra_de_futebol_da_escola_irmao_cirilo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, a fim de que seja viabilizado a aquisição de traves e alambrado (tela de cercamento) para o campo de futebol e quadra de futebol suíço da Escola Municipal Irmão Cirílo, localizada no Assentamento Missões, zona rural deste município.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3113/ronaldo_-_indicacao_no_265-21-_pavimentacao_rua_rua_manoel_bandeira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3113/ronaldo_-_indicacao_no_265-21-_pavimentacao_rua_rua_manoel_bandeira.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, que proceda a pavimentação asfáltica da Rua Manoel Bandeira, no bairro Novo Mundo.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3118/cidao_-_indicacao_no_266-21-_alcool_em_gel_nos_onibus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3118/cidao_-_indicacao_no_266-21-_alcool_em_gel_nos_onibus.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda a afixação de dispensadores de álcool em gel a 70% nos veículos que fazem o transporte público em todo o território do município, bem como esteja averiguando se as limpezas dos ônibus estão sendo realizadas de forma correta.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3119/tiago_-_indicacao_no_267-21-_faixa_elevada_ou_tachao_refletivo_rua_guarulhos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3119/tiago_-_indicacao_no_267-21-_faixa_elevada_ou_tachao_refletivo_rua_guarulhos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, a fim de que seja realizado estudo de viabilidade para implantação de faixa elevada ou tachão refletivo na Rua Guarulhos, bairro Pinheirão.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3120/ronaldo_-_indicacao_no_268-21-_pavimentacao_rua_francisco_cassiano_sao_francisco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3120/ronaldo_-_indicacao_no_268-21-_pavimentacao_rua_francisco_cassiano_sao_francisco.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, que proceda a pavimentação asfáltica na Rua Francisco Cassiano e Rua Rio Negro, ambas do bairro São Francisco.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, solicitando a implementação de uma ciclofaixa partindo da Rodovia Vitorio Traiano, mais precisamente do Hospital Regional Walter Alberto Pecoits até o trevo na saída para a Cidade do Verê.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3122/junior_-_indicacao_270-21-_veiculos_para_secretaria_de_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3122/junior_-_indicacao_270-21-_veiculos_para_secretaria_de_saude.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, proceda estudos no sentido de viabilizar aquisição de veículos para atender as necessidades da Secretária de Saúde.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando uma biblioteca pública municipal para o bairro Cidade Norte, sugerindo-se que se utilize o antigo posto de saúde do bairro sadia.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3124/quintino__-_indicacao_no_272-21-_revitalizacao_das_pontes_julio_assis_cavalheiro_general_osorio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3124/quintino__-_indicacao_no_272-21-_revitalizacao_das_pontes_julio_assis_cavalheiro_general_osorio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, realize a revitalização das pontes sobre o Rio Marrecas, mais especificamente na Avenida General Osorio e Júlio Assis Cavalheiro, para ampliar o passeio público e aumentando a altura do guarda corpo.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3130/quintino__-_indicacao_no__273-21-_rua_nova_petropolis_rua_olimpio_donatti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3130/quintino__-_indicacao_no__273-21-_rua_nova_petropolis_rua_olimpio_donatti.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, realize a pavimentação asfáltica rua Olímpio Donatti, bairro Nova Petrópolis.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3131/jean_-_indicacao_no_274-21-_melhorias_cmei_delfo_joao_fregonese.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3131/jean_-_indicacao_no_274-21-_melhorias_cmei_delfo_joao_fregonese.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando melhorias no CMEI Delfo João Fregonese, como ampliação e melhoria da cozinha, brinquedoteca e construção de novas salas de aula.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3143/junior_-_indicacao_275-21-_pavilhao_do_bairro_jardim_seminario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3143/junior_-_indicacao_275-21-_pavilhao_do_bairro_jardim_seminario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, proceda reforma do pavilhão do bairro Jardim Seminário.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3133/rodrigo_-_indicacao_no_275-21-_realizar_praca_no_antigo_terminal_rodoviario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3133/rodrigo_-_indicacao_no_275-21-_realizar_praca_no_antigo_terminal_rodoviario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, solicitando que construa uma praça na área do terminal rodoviário, qual será mudado para a antiga rodoviária municipal.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3134/ronaldo_-_indicacao_no_277-2021-_ppavimentacao_rua_pensilvania..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3134/ronaldo_-_indicacao_no_277-2021-_ppavimentacao_rua_pensilvania..doc</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3138/ivanir_-_indicacao_no_-_passeio_publico_na_rua_florianopolis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3138/ivanir_-_indicacao_no_-_passeio_publico_na_rua_florianopolis.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda construção de passeio público na Rua Florianópolis, mais precisamente no trecho entre as Ruas Sergipe e Otaviano Teixeira dos Santos, no bairro Alvorada.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3146/ronaldo_-_indicacao_no_279-21_pavimentacao_avenida_nova_seccao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3146/ronaldo_-_indicacao_no_279-21_pavimentacao_avenida_nova_seccao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, que proceda a pavimentação asfáltica da Avenida Nova Secção, atrás do Centro de Eventos da Marabá, bairro Miniguaçu.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3147/rodrigo_-_indicacao_no_280-21-_banheiros_praca_do_bairro_vila_nova.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3147/rodrigo_-_indicacao_no_280-21-_banheiros_praca_do_bairro_vila_nova.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, solicitando que seja disponibilizado sanitários químicos portáteis, ou que o sejam construídos banheiros públicos na praça do bairro Vila Nova.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3148/quintino__-_indicacao_no-_281-21-__recapeamento_asfaltico_rua_sao_joao_cango.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3148/quintino__-_indicacao_no-_281-21-__recapeamento_asfaltico_rua_sao_joao_cango.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, realize a pavimentação asfáltica no final da Rua São João, bairro Cango, próximo a antiga madeireira Zandoná.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3149/junior_-_indicacao_282-21-_ensiladeira_area_total_para_a_comunidade_seccao_jacare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3149/junior_-_indicacao_282-21-_ensiladeira_area_total_para_a_comunidade_seccao_jacare.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, proceda aquisição de uma ensiladeira area total para a Comunidade Secção Jacaré.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda realização de melhorias, com limpeza na rua Patativas com a Pelicano, Bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3151/silmar__-_indicacao_no_284-21-_passeio_publico_rua_taubate.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3151/silmar__-_indicacao_no_284-21-_passeio_publico_rua_taubate.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize passeio público, em área institucional na Rua Taubaté, Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3152/jean_-_indicacao_no_285-21-_melhoria_feira_do_produtor_no_vila_nova.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3152/jean_-_indicacao_no_285-21-_melhoria_feira_do_produtor_no_vila_nova.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, esteja realizando estudos para melhoria da feira do produtor no Bairro Vila Nova, para melhor adequação do espaço.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3160/pedro-_indicacao_no_286-21-_lago_na_comunidade_associacao_jardim_primavera.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3160/pedro-_indicacao_no_286-21-_lago_na_comunidade_associacao_jardim_primavera.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através de estudos com o setor competente, que proceda a viabilização de um algo com pista de caminhada para a Associação de moradores da Comunidade do Jardim Primavera</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3163/ivanir_-_indicacao_no_287-21-_placa_indicativa_rodoviaria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3163/ivanir_-_indicacao_no_287-21-_placa_indicativa_rodoviaria.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda instalação de placas de orientação de destino afim de indicar ao condutor a direção da nova rodoviária localizada no bairro Água Branca, a partir do centro da cidade.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3164/jean_-_indicacao_no_288-21-_equipamentos_agricolas_colhedora_de_forragem.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3164/jean_-_indicacao_no_288-21-_equipamentos_agricolas_colhedora_de_forragem.doc</t>
   </si>
   <si>
     <t>respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do Setor Competente, esteja viabilizando, junto à Secretaria da Agricultura e do Abastecimento do Estado do Paraná, através do programa Paraná mais Cidades, recursos na ordem de R$ 60.000,00 (sessenta mil reais) para aquisição de equipamentos agrícolas, especificamente, colhedora de forragem e carreta agrícola, destinados a atender a zona rural no município.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3165/junior__-_indicacao_no_289-21-_reforma_igreja_jacare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3165/junior__-_indicacao_no_289-21-_reforma_igreja_jacare.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda obra de revitalização nos arredores da Igreja da Comunidade Seção Jacaré.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3166/rodrigo_-_indicacao_no_290_-_21_-_guard_rail_av_santo_fregonese_perto_do_colegio_alfa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3166/rodrigo_-_indicacao_no_290_-_21_-_guard_rail_av_santo_fregonese_perto_do_colegio_alfa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja instalando guard rail nas extremidades da Avenida Santo Fregonese, ao longo do Rio Lonqueador, mais especificamente próximo ao Colégio Alfa.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3167/roanldo_-_indicacao_no_291-21_rua_pitassilgo_e_dalci_cadore.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3167/roanldo_-_indicacao_no_291-21_rua_pitassilgo_e_dalci_cadore.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, esteja realizando a pavimentação asfáltica na Rua Pitassilgo e Rua Dalci Cadore, próximo ao Lago Parque das Torres no Padre Ulrico</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3168/tiago___-_indicacao_no_292-2021_-_pavimentacao_asfaltica_na_conab_rua_governador_parigot_de_souza.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3168/tiago___-_indicacao_no_292-2021_-_pavimentacao_asfaltica_na_conab_rua_governador_parigot_de_souza.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a pavimentação asfáltica nas mediações externas da CONAB - Companhia Nacional de Abastecimento de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3174/anildo_-_indicacao_293-21-_pavimentacao_asfaltica_rua_da_sanepar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3174/anildo_-_indicacao_293-21-_pavimentacao_asfaltica_rua_da_sanepar.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, que proceda a pavimentação asfáltica na Rua da Sanepar, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3175/cidao_-_indicacao_no_294-21-__academia_ao_ar_livre_loteamento_marchiori.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3175/cidao_-_indicacao_no_294-21-__academia_ao_ar_livre_loteamento_marchiori.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que esteja viabilizando uma Academia ao Ar Livre no Loteamento Marchiori, Bairro Sadia.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3176/junior__-_indicacao_no_295-21-_horario_cmei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3176/junior__-_indicacao_no_295-21-_horario_cmei.doc</t>
   </si>
   <si>
     <t>, INDICAR, ao Executivo Municipal, através do Setor Competente, proceda ampliação no horário de atendimento dos Centros Municipais de Educação Infantil – CMEI, com horário de funcionamento a partir das 7h da manhã, conforme a necessidade apresentada por cada instituição.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3177/rodrigo_-_indicacao_no_296-21_ampliar_horario_de_atendimento_vila_nova_e_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3177/rodrigo_-_indicacao_no_296-21_ampliar_horario_de_atendimento_vila_nova_e_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, solicitando estudos da viabilidade de ampliação no horário de atendimento das Unidades Básicas de Saúde dos bairros Vila Nova e Alvorada, em 2 turnos, sendo eles das 7:00 às 13h e das 13h às 19h.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3178/quintino__-_indicacao_no_297-21-__melhoria_campo_de_futebol_bangu.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3178/quintino__-_indicacao_no_297-21-__melhoria_campo_de_futebol_bangu.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, transforme o campo de futebol Bangu, no Bairro Cango, em complexo esportivo para atendimento das mais diversas modalidades de esportes, ainda, esteja destinando espaço na localidade para instalação do clube de mães do bairro, playground e salão de eventos.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, para que proceda a melhoria na Rua São José, esquina com a Rua São Pedro, próximo a CONAB.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3186/tiago-_indicacao_no_299-2021-_cruzamento_das_ruas_antonina_com_a_av._porto_alegre_e_av._antonio_de_paiva_cantelmo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3186/tiago-_indicacao_no_299-2021-_cruzamento_das_ruas_antonina_com_a_av._porto_alegre_e_av._antonio_de_paiva_cantelmo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, para que proceda a melhoria e revitalização no cruzamento das Ruas Antonina com a Av. Porto Alegre e Av. Antonio de Paiva Cantelmo, sendo convergência de três importantes vias do município, ademais, tendo em vista que o terminal de ônibus será retirado da localidade, é medida de economia e celeridade estender as melhorias ao referido cruzamento também.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3187/rodrigo_-_indicacao_no_300-21_banheiros_para_o_parques.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3187/rodrigo_-_indicacao_no_300-21_banheiros_para_o_parques.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, solicitando que seja disponibilizado sanitários químicos portáteis, ou que o sejam construídos banheiros públicos no Parque Cidade Norte, Parque Lago das Torres, no bairro Padre Ulrico  e Parque Boa Vista, no bairro Industrial.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3188/junior__-_indicacao_no_301-21_-_banheiros_no_morro_do_calvario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3188/junior__-_indicacao_no_301-21_-_banheiros_no_morro_do_calvario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda a construção de banheiros públicos no Morro do Calvário.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3189/junior_e_quintino_-_indicacao_no_302_21-_calcamento_comunidade_seccao_progresso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3189/junior_e_quintino_-_indicacao_no_302_21-_calcamento_comunidade_seccao_progresso.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, solicitar que seja realizado melhorias no calçamento que se encontra em estado crítico na Comunidade Secção Progresso mais precisamente próximo a Cemitério.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3193/pedro-_indicacao_no_303-21-_pavimentacao_asfaltica_rua_edygio_cornelius.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3193/pedro-_indicacao_no_303-21-_pavimentacao_asfaltica_rua_edygio_cornelius.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda pavimentação com pedras irregulares ou asfáltica na Rua Egydio Cornelius, Bairro Guanabara.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Silmar Gallina, Oberdan Raul Saretta, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3194/silmar__-_indicacao_no_304-21-_paseio_publico_ruas_do_antigo_cre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3194/silmar__-_indicacao_no_304-21-_paseio_publico_ruas_do_antigo_cre.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize um novo passeio público, em área institucional próximo ao CMEI Arco-íris, Associação Sensibilizar, Procon, sindicato rural, Departamento Psicopedagógico, Alcoólicos Anônimos, Defensoria Pública, Central de Credenciais e Escritório do Depen – PR,  localizados na estrutura do antigo CRE, mais precisamente nas Ruas Alagoas, Niterói e Antônio Carneiro Neto.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3195/quintino__-_indicacao_no_305-21_ampliacao_da_rua_antonina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3195/quintino__-_indicacao_no_305-21_ampliacao_da_rua_antonina.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, realize a ampliação da Rua Antonina, Bairro Nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3196/cidao_-_indicacao_no_306-21-_operacao_tapa_buraco_rua_riogrande_do_sul_com_av_porto_alegre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3196/cidao_-_indicacao_no_306-21-_operacao_tapa_buraco_rua_riogrande_do_sul_com_av_porto_alegre.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que esteja realizando operação tapa buracos na Rua Rio Grande do Sul com a Rua Porto Alegre.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3197/junior__-_indicacao_no_307-21-_tapa-buracos_na_rua_sao_benedito.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3197/junior__-_indicacao_no_307-21-_tapa-buracos_na_rua_sao_benedito.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda operação tapa-buracos na Rua São Benedito, no bairro da Cango.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3198/rodrigo_-_indicacao_no_308-21-_letreiro_na_entrada_da_cidade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3198/rodrigo_-_indicacao_no_308-21-_letreiro_na_entrada_da_cidade.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, solicitando que seja viabilizado um letreiro com o nome do município nos principais acessos dessa cidade.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>QUINTINO GIRARDI, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3202/quintino__-_indicacao_no_309-21-__faixa_elevada_rua_paraiba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3202/quintino__-_indicacao_no_309-21-__faixa_elevada_rua_paraiba.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, viabilize uma faixa elevada na Rua Paraíba, nº 641, em frente ao Centro de Educação Infantil Integração.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3222/quintino__-_indicacao_no_310-21-_ampliacao_poupa_tempo_cidade_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3222/quintino__-_indicacao_no_310-21-_ampliacao_poupa_tempo_cidade_norte.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, realize a ampliação do Poupa Tempo da Cidade Norte.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3223/cidao_-_indicacao_no_311-21_-vasos_de_flor_na_atilio_fontana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3223/cidao_-_indicacao_no_311-21_-vasos_de_flor_na_atilio_fontana.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja viabilizando a instalação de decoração arbórea com vasos de flores no canteiro central da Avenida Atílio Fontana.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que fornecerem equipamentos eletrônicos portáteis, como tablets, para o trabalho dos Agente de Combate a Endemias (ACE)</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo por meio do setor competente, para que instale lombada ou tachão refletivo na Rua Luiz Prolo, esquina com a Rua Elpídio Antônio Merísio, tendo em vista que este cruzamento converge com uma descida acentuada, sendo o local palco de diversos acidentes.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3227/rodrigo_-_indicacao_no_314-21-_britador_de_cascalho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3227/rodrigo_-_indicacao_no_314-21-_britador_de_cascalho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando por meio de recursos, a aquisição de um britador móvel de cascalho, para manutenção das estradas rurais com maior qualidade e trafegabilidade.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3228/junior__-_indicacao_no_315-21_-_tapa-buracos_na_rua_taubate.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3228/junior__-_indicacao_no_315-21_-_tapa-buracos_na_rua_taubate.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda operação tapa-buracos na Rua Taubaté, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3229/indicacao_cidao_e_tiago_316-21-_melhoria_na_entrada_do_bairro_agua_branca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3229/indicacao_cidao_e_tiago_316-21-_melhoria_na_entrada_do_bairro_agua_branca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, para que proceda a melhoria na entrada do bairro Água Branca e Loteamento CORSO.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3231/junior__-_indicacao_no_317-21-_trabalho_norturno_secretaria_interior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3231/junior__-_indicacao_no_317-21-_trabalho_norturno_secretaria_interior.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda estudos no sentido de viabilizar a ampliação da carga horária de trabalho das equipes que atuam na recuperação das estradas do interior do município, bem como para as equipes que trabalham na manutenção das vias na área urbana.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda estudos para a construção de uma faixa elevada para a Rua João Pessoa, Bairro Presidente Kennedy, em frente à Capela Mortuária Cristo Ressuscitado.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3233/jean_-_indicacao_no_319-21_-_pavimentacao_rua_sao_tome.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3233/jean_-_indicacao_no_319-21_-_pavimentacao_rua_sao_tome.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor de Viação e Obras, que esteja realizando pavimentação asfáltica na Rua São Tomé, bairro São Miguel.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3235/rodrigo_-_indicacao_no_320-21-_lago__pista_de_caminhada_conjunto_habitacional_cohabittran_ii_certo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3235/rodrigo_-_indicacao_no_320-21-_lago__pista_de_caminhada_conjunto_habitacional_cohabittran_ii_certo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que seja construído um lago com pista de caminhada e corrida no conjunto Habitacional Cohabtran II.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3236/pedro_anildo-_indicacao_no_revitalizacao_rua_lajes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3236/pedro_anildo-_indicacao_no_revitalizacao_rua_lajes.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a revitalização da Rua Lajes, acesso ao conjunto Beija-flor.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3238/ronaldo_-_indicacao_no_322-21-plantacao_de_arvores_ernesto_gaglioto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3238/ronaldo_-_indicacao_no_322-21-plantacao_de_arvores_ernesto_gaglioto.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize o plantio de árvores na Avenida Ernesto Gagliotto, bem como esteja realizando estudos para a seleção do porte e espécies que serão plantadas.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3239/silmar__-_indicacao_no_323-21-_plantacao_de_arvores_dom_agostinho_sartori.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3239/silmar__-_indicacao_no_323-21-_plantacao_de_arvores_dom_agostinho_sartori.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize o plantio de árvores na Avenida Dom Agostinho José Sartori, bem como esteja realizando estudos para a seleção do porte e espécies que serão plantadas.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3240/todos_os_vereadores_-_indicacao_no_-_exposicao_sobre_o_esporte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3240/todos_os_vereadores_-_indicacao_no_-_exposicao_sobre_o_esporte.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, que realize a 1ª Exposição sobre a história do esporte em Francisco Beltrão, na rodoviária Dr. Sadi De Marco.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3241/silmar__325-21-_indicacao_no_ampliacao_do_cemaem.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3241/silmar__325-21-_indicacao_no_ampliacao_do_cemaem.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que esteja viabilizando ampliação do espaço para o Centro Municipal de Apoio Educacional Multidisciplinar Maria de Fátima Péres Oliveira, localizado no Bairro Alvorada.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3242/silmar__-_indicacao_no_326-21-_realocacao_de_entidades_para_antina_rodoviaria_procon.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3242/silmar__-_indicacao_no_326-21-_realocacao_de_entidades_para_antina_rodoviaria_procon.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize a realocação do Procon e da Corregedoria, da estrutura do antigo CRE, para a estrutura do futuro mercado municipal, com fim de atender a população em local mais acessível.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3243/pedro-_indicacao_no_327-21_pavimentacao_bem-te-vi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3243/pedro-_indicacao_no_327-21_pavimentacao_bem-te-vi.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda pavimentação asfáltica na rua Ben-Te-Vi, bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3244/oberdan_-_indicacao_no_328-21-_instalacao_de_placas_fotovoltaicas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3244/oberdan_-_indicacao_no_328-21-_instalacao_de_placas_fotovoltaicas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que realize estudos de viabilidade para instalação de placas fotovoltaicas para geração de energia solar, nas obras públicas municipais em andamento e já concluídas.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3245/jean_-_indicacao_no__329-21-_termino_da_pavimentacao_vicente_setembrino.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3245/jean_-_indicacao_no__329-21-_termino_da_pavimentacao_vicente_setembrino.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando pavimentação asfáltica para o trecho faltante na Rua Vicente Setembrino Balotin, mais especificamente no trecho de acesso à empresa Portas Machado.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3246/quintino__-_indicacao_no_330-21-_revitalizacao_da_avenida_general_ozorio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3246/quintino__-_indicacao_no_330-21-_revitalizacao_da_avenida_general_ozorio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, realize a revitalização da Avenida General Osório, bairro Cango.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3247/cidao_-_indicacao_no_faixa_elevada_rua_botucatu.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3247/cidao_-_indicacao_no_faixa_elevada_rua_botucatu.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que esteja viabilizando uma faixa elevada na Rua Botucatu, bairro Pinheirão, próximo ao ponto de ônibus.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3248/rodrigo_-_indicacao_no_332-21-_banheiros_para_o_lago_boa_vista_no_industrial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3248/rodrigo_-_indicacao_no_332-21-_banheiros_para_o_lago_boa_vista_no_industrial.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, solicitando que seja disponibilizado sanitários químicos portáteis, ou que o sejam construídos banheiros públicos na no Parque Boa Vista, Bairro Industrial.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3254/jean_-_indicacao_no__333-21_melhoria_posto_de_saude_luther_king.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3254/jean_-_indicacao_no__333-21_melhoria_posto_de_saude_luther_king.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando a reforma da Unidade Básica de Saúde do Bairro Luther King.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3252/pedro-_indicacao_no_334-21-_semaforo_de_tres_tempos_general_osorio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3252/pedro-_indicacao_no_334-21-_semaforo_de_tres_tempos_general_osorio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a instalação se semáforo de três tempos na Avenida General Osório, Bairro Cango.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através da secretaria municipal de viação e obras, em conjunto com o Debetran, esteja analisando e projetando medida de segurança, como faixa elevada, tachões refletivos, com ilha para pedestres, no cruzamento da Avenida Luiz Antonio Faedo com a Rua Clevelandia e Rua Sergipe, Bairro São Cristóvão, sendo que no local existem vários registros de ocorrência de acidentes de trânsito e as melhorias servem para redução da velocidade de veículos.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3257/tiago_-_indicacao_no_336-21-_revitalizacao_da_ponte_do_bairro_sadia_pr_180.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3257/tiago_-_indicacao_no_336-21-_revitalizacao_da_ponte_do_bairro_sadia_pr_180.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que realize a revitalização da ponte sobre a PR-180, Avenida Olívio Zanella, Bairro Sadia.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3261/junior__-_indicacao_no_337-21-_central_de_material_e_esterilizacao_cme.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3261/junior__-_indicacao_no_337-21-_central_de_material_e_esterilizacao_cme.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, a criação de uma Central de Material e Esterilização (CME) para atender todas as unidades e estabelecimentos de saúde do município conforme regulamento técnico estabelecido pela ANVISA através da Resolução - RDC nº 15, de março de 2021.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3262/jean_-_indicacao_no_338-21-_clube_de_maes_seminario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3262/jean_-_indicacao_no_338-21-_clube_de_maes_seminario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando reforma na sede do Clube de Mães do bairro Jardim Seminário.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3263/rodrigo_-_indicacao_no_339-21-_wi_fi_na_feira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3263/rodrigo_-_indicacao_no_339-21-_wi_fi_na_feira.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que esteja viabilizando rede de Wi-fi na feira do produtor.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3264/oberdan_-_indicacao_no_340-21-_estudos_de_placas_fotovoltaicas_atraves_da_secretaria_do_meio_ambiente.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3264/oberdan_-_indicacao_no_340-21-_estudos_de_placas_fotovoltaicas_atraves_da_secretaria_do_meio_ambiente.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através da secretaria municipal de Meio Ambiente, que esteja realizando estudos de viabilidade econômica, para cumprimento da Lei Municipal nº 4.495 de 15 de julho de 2017, para instalar energia solar nos prédios públicos do município.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3266/ivanir_-_indicacao_no_341-21-_denominacao_belmiro_ecker.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3266/ivanir_-_indicacao_no_341-21-_denominacao_belmiro_ecker.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda denominação do novo terminal urbano em homenagem ao empresário pioneiro Belmiro Ecker.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3271/silmar__-_indicacao_no_342-21-_apostila_a_ser_escolhida_pelo_poder_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3271/silmar__-_indicacao_no_342-21-_apostila_a_ser_escolhida_pelo_poder_municipal.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que viabilize licitação para aquisição de apostilas e livros didáticos para utilização dos sextos aos nonos anos das escolas municipais, a ser definida e escolhida pela Secretaria de Educação.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3272/junior_-_indicacao_343-21-_distribuidor_de_sementes_e_fertilizantes_para_a_comunidade_de_seccao_progresso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3272/junior_-_indicacao_343-21-_distribuidor_de_sementes_e_fertilizantes_para_a_comunidade_de_seccao_progresso.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, proceda aquisição de um distribuidor de sementes e fertilizantes para a Comunidade de Secção progresso</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3273/pedro-_indicacao_no_344-21-semaforo_de_tres_tempos_luiz_antonio_faedo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3273/pedro-_indicacao_no_344-21-semaforo_de_tres_tempos_luiz_antonio_faedo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda estudos para a instalação se semáforo de três tempos na Avenida Luiz Antônio Faedo, Centro.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3274/tiago-_indicacao_no_345-2021-_linha_formiga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3274/tiago-_indicacao_no_345-2021-_linha_formiga.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, para que proceda a melhoria com cascalho na estrada rural da Linha Formiga, precisamente no trecho em frente a propriedade do Sr. Osmar Welter.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3278/anildo__-_indicacao_no_346-21__rua_volta_redonda_a_barra_mansa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3278/anildo__-_indicacao_no_346-21__rua_volta_redonda_a_barra_mansa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda estudos para instalação de tachão refletivo na Rua Volta Redonda, mais especificamente entre o cruzamento da Rua Barra Mansa até a Avenida Atílio Fontana.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3279/ivanir_-_indicacao_no_347-21--_pavimentacao_asfaltica_das_ruas_japao_tailandia_cingapura_coreia_china_e_vietna_sadia..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3279/ivanir_-_indicacao_no_347-21--_pavimentacao_asfaltica_das_ruas_japao_tailandia_cingapura_coreia_china_e_vietna_sadia..doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, que proceda pavimentação asfáltica das ruas Japão, Tailândia, Cingapura, Coréia, China e Vietnã, localizadas no bairro Sadia.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3280/pedro-_indicacao_no_348-21-_revitalizacao_rua_marilia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3280/pedro-_indicacao_no_348-21-_revitalizacao_rua_marilia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda revitalização da Rua Marília, com pavimentação asfáltica nos trechos faltantes, realize a sinalização vertical e horizontal, bem como restaure e realize a pintura da mesma.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3281/oberdan_-_indicacao_no_349-21-_pontes_que_ligam_a_cango_guard_rails_nas_extremidades.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3281/oberdan_-_indicacao_no_349-21-_pontes_que_ligam_a_cango_guard_rails_nas_extremidades.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através dos setores competentes, se esteja realizando estudos para instalação de guard rails nas extremidades das pontes nas Avenidas General Osório e Cristo Rei, que passam sob o Rio Marrecas, com comprimento de 15 metros antes das cabeceiras de cada ponte.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3283/silmar__-_indicacao_no_350-21-__plantacao_de_arvores_rua_gramado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3283/silmar__-_indicacao_no_350-21-__plantacao_de_arvores_rua_gramado.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize o plantio de árvores na Rua Gramado, bairro Jardim Floresta, bem como esteja realizando estudos para a seleção do porte e espécies que serão plantadas.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3284/ronaldo_bizotto_-_indicacao_no_351-21-_plantacao_de_arvores_rua_pirassumunga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3284/ronaldo_bizotto_-_indicacao_no_351-21-_plantacao_de_arvores_rua_pirassumunga.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize o plantio de árvores na Avenida Pirassununga, bairro Pinheirinho, bem como esteja realizando estudos para a seleção do porte e espécies que serão plantadas.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3287/junior_-_indicacao_352-21_academia_ao_ar_livre_na_comunidade_seccao_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3287/junior_-_indicacao_352-21_academia_ao_ar_livre_na_comunidade_seccao_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, proceda implantação de uma Academia ao Ar Livre na Comunidade Secção São Miguel.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3288/ivanir_-_indicacao_no_353-21-_pavimentacao_asfaltica_das_travessas_las_vegas_las_palmas_los_angeles_e_buriti_-_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3288/ivanir_-_indicacao_no_353-21-_pavimentacao_asfaltica_das_travessas_las_vegas_las_palmas_los_angeles_e_buriti_-_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfáltica das travessas Lás Vegas, Lás Palmas, los Ângeles e Buriti no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3295/quintino__-_indicacao_no_354-21-_crematorio_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3295/quintino__-_indicacao_no_354-21-_crematorio_municipal.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, realize estudos para abertura de um crematório municipal.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3297/oberdan-junior_-_indicacao_no_355-21_pavimentacao_estrada_velha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3297/oberdan-junior_-_indicacao_no_355-21_pavimentacao_estrada_velha.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que viabilize junto ao Governo do Estado, a realização da pavimentação asfáltica da Estrada Velha, que liga os municípios de Enéas Marques e Francisco Beltrão, na Comunidade do Divisor, com cerca de 7,40 km do município.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a construção de passeio público na Rua Marília.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3304/jean_-_indicacao_no_357-21-_pavimentacao_asfaltica_castelo_branco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3304/jean_-_indicacao_no_357-21-_pavimentacao_asfaltica_castelo_branco.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando pavimentação asfáltica na Avenida Castelo Branco, Bairro Água Branca.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3305/rodrigo_-_indicacao_no_358-21-reforma_cmei_dalva_paggi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3305/rodrigo_-_indicacao_no_358-21-reforma_cmei_dalva_paggi.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que esteja realizando reforma do CMEI Dalva Paggi Claus, Bairro Luther King, para melhorar a estrutura, com o fechamento do saguão com vidros e realização de cobertura para área de lazer.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3309/ronaldo_bizotto_-_indicacao_no_pavimentacao_rua_enestor_beneti_e_otacilio_brito.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3309/ronaldo_bizotto_-_indicacao_no_pavimentacao_rua_enestor_beneti_e_otacilio_brito.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize a pavimentação asfáltica da Avenida Enestor Benetti e Rua Otacílio Brito, no Padre Ulrico.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3317/tiago__-_indicacao_no_360-21_-__plantacao_de_arvores_rua_felice_manfroi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3317/tiago__-_indicacao_no_360-21_-__plantacao_de_arvores_rua_felice_manfroi.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize o plantio de árvores na Rua Felice Manfroi, Bairro Júpiter, bem como esteja realizando estudos para a seleção do porte e espécies que serão plantadas.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3318/ronaldo_-_indicacao_no_361-21__-_pavimentacao_asfaltica_das_ruas_marreco_albatroz_flamingo_e_catatau.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3318/ronaldo_-_indicacao_no_361-21__-_pavimentacao_asfaltica_das_ruas_marreco_albatroz_flamingo_e_catatau.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica das Ruas Marreco, Albatroz, Flamingo e Catatau, no bairro padre Ulrico.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3322/quintino__-_indicacao_no_362-21-_readequacao_das_ruas_giocondo_felippi_e_brasilia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3322/quintino__-_indicacao_no_362-21-_readequacao_das_ruas_giocondo_felippi_e_brasilia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, realize estudos para readequação do estacionamento público nas Ruas Giocondo Felippi e Brasília, Bairro Presidente Kennedy, mais especificamente no trecho que compreende a Rua Tenente Camargo à Rua União da Vitória, com pintura da sinalização.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3323/rodrigo_-_indicacao_no_capacitacao_profissionais_do_poupa_tempo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3323/rodrigo_-_indicacao_no_capacitacao_profissionais_do_poupa_tempo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que esteja viabilizando, por meio dos pontos de atendimento do Poupa Tempo, treinamentos e cursos profissionalizantes de acordo com as necessidades e as demandas da população.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3326/silmar__-_indicacao_no_364-21-_pavimentacao_asfaltica_rua_vicenza.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3326/silmar__-_indicacao_no_364-21-_pavimentacao_asfaltica_rua_vicenza.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica na Rua Vicenza, Bairro Jardim Italia.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3327/jean_-_indicacao_no_365-21-_cameras_de_seguranca_prolongamento_da_julio_assis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3327/jean_-_indicacao_no_365-21-_cameras_de_seguranca_prolongamento_da_julio_assis.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando câmeras de segurança no prolongamento da Avenida Júlio Assis Cavalheiro, bem como instale placas de sinalização, indicando o monitoramento por câmeras de segurança.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3328/rodrigo_-_indicacao_no_366-21-_conserto_de_vazamento_tubulacao_na_avenida_santo_antonio_cristo_rei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3328/rodrigo_-_indicacao_no_366-21-_conserto_de_vazamento_tubulacao_na_avenida_santo_antonio_cristo_rei.doc</t>
   </si>
   <si>
     <t>INDICAR, por meio de ofício, à SANEPAR, o conserto de tubulação, qual encontra-se com vazamento, na Rua Santo Antônio, Bairro Cristo Rei, mais especificamente próximo ao logradouro nº 341.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3329/quintino__-_indicacao_nnova_ubs_na_vila_lobos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3329/quintino__-_indicacao_nnova_ubs_na_vila_lobos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que viabilize uma Unidade Básica de Saúde, na Comunidade do Vila Lobos, para atendimento também das comunidades de Volta Grande, Vargem Alegre e Secção Progresso.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3335/jean_-_indicacao_no_368-21-_ampliacao_do_centro_de_zoonoses.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3335/jean_-_indicacao_no_368-21-_ampliacao_do_centro_de_zoonoses.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando a ampliação do centro de zoonoses construindo um segundo bloco para realização dos serviços, bem como esteja realizando mutirão de castração de animais.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3336/rodrigo_-_indicacao_no_369-21-_pavimentacao_pedro_dezen.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3336/rodrigo_-_indicacao_no_369-21-_pavimentacao_pedro_dezen.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, melhoria da Rua Pedro Dezen, Bairro São Cristóvão, por meio de pavimentação com pedras irregulares ou pavimentação asfáltica.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3337/anildo__-_indicacao_no_370-21-_rua_altamiro_pereira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3337/anildo__-_indicacao_no_370-21-_rua_altamiro_pereira.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a pavimentação asfáltica na Rua Altamiro Pereira Bedenarski, Bairrro Jardim Virgínia.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3338/silmar__-_indicacao_no_371-21-_francisco_altamir_pimentel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3338/silmar__-_indicacao_no_371-21-_francisco_altamir_pimentel.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica na rua Francisco Altamir Pimentel, bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3339/quintino__-_indicacao_no_372-21-_acaemia_ao_ar_livre_e_playground_na_linha_sao_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3339/quintino__-_indicacao_no_372-21-_acaemia_ao_ar_livre_e_playground_na_linha_sao_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente que viabilize a construção de uma Academia ao Ar Livre e um playground na Linha São Marcos.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3341/tiago-_indicacao_no_373-2021-_rua_neri_scheuer.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3341/tiago-_indicacao_no_373-2021-_rua_neri_scheuer.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, para que proceda junto a Sanepar a instalação da rede de esgoto faltante na Rua Neri Scheuer, bairro Cantelmo.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3343/anildo__-_indicacao_no_374-21_pavimentacao_rua_lago_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3343/anildo__-_indicacao_no_374-21_pavimentacao_rua_lago_norte.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a pavimentação asfáltica da Rua Lago Norte, Bairro Jardim Virginia.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3344/quintino__-_indicacao_no_ponto_de_onibus_proximo_a_rodoviaria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3344/quintino__-_indicacao_no_ponto_de_onibus_proximo_a_rodoviaria.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja construindo um ponto de ônibus próximo à nova Rodoviária Municipal.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3345/rodrigo_-_indicacao_no_376-21_pavimentacao_rua_antonio_benhe.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3345/rodrigo_-_indicacao_no_376-21_pavimentacao_rua_antonio_benhe.doc</t>
   </si>
   <si>
     <t>INDICAR, por meio de ofício, ao Executivo Municipal, que realize pavimentação asfáltica na Rua Armando Benhe, Bairro Aeroporto.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3346/jean_-_indicacao_no_377-21_cameras_de_seguranca_nos_parques.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3346/jean_-_indicacao_no_377-21_cameras_de_seguranca_nos_parques.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando a instalação e monitoramento por câmeras de segurança nos parques municipais.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3347/junior__-_indicacao_no_-_reforma_na_unidade_de_saude_do_bairro_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3347/junior__-_indicacao_no_-_reforma_na_unidade_de_saude_do_bairro_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda reforma na Unidade de Saúde do bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3348/silmar__-_indicacao_nreforma_do_capitel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3348/silmar__-_indicacao_nreforma_do_capitel.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize a reforma no Capitel no Bairro São Cristóvão, com jardinagem, ornamentação, instalação de uma quadra de areia, iluminação com postes de época.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3350/tiago-_indicacao_no_380-2021-_playground_para_criancas_especiais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3350/tiago-_indicacao_no_380-2021-_playground_para_criancas_especiais.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, estudo de viabilidade, para a implantação de um playground adaptado que atenda crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3351/pedro_e_tiago-_indicacao_no_dragagem_rio_linha_sao_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3351/pedro_e_tiago-_indicacao_no_dragagem_rio_linha_sao_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a dragagem e o nivelamento com levantamento da estrada de acesso à Linha São Marcos, solicitamos ainda que seja analisada a viabilidade de uma bacia de contenção e canalização do Rio Santa Rosa, para evitar o alagamento do local.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3354/quintino__-_indicacao_no_382-21-_academia_ao_ar_livre_e_playground_no_loteamento_bom_pastor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3354/quintino__-_indicacao_no_382-21-_academia_ao_ar_livre_e_playground_no_loteamento_bom_pastor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente que viabilize a construção de uma academia ao ar livre e um playground para o loteamento Bom Pastor.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3356/rodrigo_-_indicacao_no_383-21-_pavimentacao_rua_dos_transportadores_e_frederico_bedenarski.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3356/rodrigo_-_indicacao_no_383-21-_pavimentacao_rua_dos_transportadores_e_frederico_bedenarski.doc</t>
   </si>
   <si>
     <t>INDICAR, por meio de ofício, ao Executivo Municipal, que realize pavimentação asfáltica na Rua dos Transportadores e Rua Frederico Bedenarski, Bairro Aeroporto.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3358/tupy_-_indicacao_no_284-21-_melhoria_estrada_do_km_20_ao_15.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3358/tupy_-_indicacao_no_284-21-_melhoria_estrada_do_km_20_ao_15.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda a melhoria da estrada que liga a comunidade do Km 15 ao Km 20.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente que viabilize um lago municipal com pista de caminhada e área de arborização, na área de preservação permanente, no Bairro Aeroporto no loteamento Bom Pastor, bairro aeroporto.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>ROSELENE BASEGGIO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3362/roselene_-_indicacao_-_no_capacitacao_para_identificar_situacoes_de_violencia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3362/roselene_-_indicacao_-_no_capacitacao_para_identificar_situacoes_de_violencia.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através dos Setores Competentes, que esteja implantando um programa de capacitação a educadores e servidores de saúde, com a realização de treinamentos destes servidores para auxiliar na identificação de manifestações violentas e de discriminação.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3363/roselene_-_indicacao_-_no_indicacao_esf_rio_tuna.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3363/roselene_-_indicacao_-_no_indicacao_esf_rio_tuna.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que seja realizado estudo e implantação de Unidade de ESF - Estratégia Saúde da Família na comunidade de Rio Tuna.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3365/dile_-_indicacao_-_pavimentacao_juarez_daros_catigua_e_abaete_no_bairro_sao_francisco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3365/dile_-_indicacao_-_pavimentacao_juarez_daros_catigua_e_abaete_no_bairro_sao_francisco.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfáltica das ruas Juarez Daros, Catigua e Abaeté no bairro São Francisco.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3368/pedro-_indicacao_no_389-21__pavimentacao_rua_tijucas_e_videira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3368/pedro-_indicacao_no_389-21__pavimentacao_rua_tijucas_e_videira.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda pavimentação asfáltica nas ruas Tijucas e Videira, bairro São Cristóvão.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3369/rodrigo_-_indicacao_no_390-21-_passeio_publico_rua_guanabara_com_a_curitiba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3369/rodrigo_-_indicacao_no_390-21-_passeio_publico_rua_guanabara_com_a_curitiba.doc</t>
   </si>
   <si>
     <t>INDICAR, por meio de ofício, ao Executivo Municipal, que realize passeio público na Rua Guanabara, mais precisamente ao lado da Igreja Presbiteriana do Brasil até a esquina com a Rua Curitiba.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3375/quintino__-_indicacao_no_391-21-_pavimentacao_asfaltica_rua_vereador_paulo_borguezan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3375/quintino__-_indicacao_no_391-21-_pavimentacao_asfaltica_rua_vereador_paulo_borguezan.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente esteja realizando pavimentação asfáltica na Rua Vereador Paulo Borguezan, bairro Júpiter.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3376/roselene_-_indicacao_392-21-_drogadicao_criar_comissao_no_municipio.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3376/roselene_-_indicacao_392-21-_drogadicao_criar_comissao_no_municipio.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que possa viabilizar uma comissão de enfrentamento à drogadição no município.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3377/roselene_-_indicacao_-parceria_com_universidades_para_trabalhar_violencia_domestica.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3377/roselene_-_indicacao_-parceria_com_universidades_para_trabalhar_violencia_domestica.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que seja realizado parceria com as Instituições de Ensino Superior, para realização de programas e projetos educacionais de combate à violência doméstica, física, sexual e psicológica contra a mulher.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que seja realizado programa para incentivo a independência financeira da mulher, visando a liberdade e o protagonismo das mulheres na sociedade.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3379/junior__-_indicacao_no395-21_pavimentacao_tulio_zanchetti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3379/junior__-_indicacao_no395-21_pavimentacao_tulio_zanchetti.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda a pavimentação asfáltica na Rua Tulio Zanchet, Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3380/dile_-_indicacao_396-21_-incentivos_para_mercado_popular.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3380/dile_-_indicacao_396-21_-incentivos_para_mercado_popular.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, esteja instituindo o mercado popular, por meio do programa de Segurança Alimentar e Nutricional, “Armazém da Família”, onde se oferecerá alimentos básicos e de primeira necessidade, produtos de limpeza e higiene pessoal a preços populares para pessoas com baixa renda.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3381/pedro-_indicacao_no_397-21-faixa_elevada_frente_colegio_leo_flach_e_tancredo_neves.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3381/pedro-_indicacao_no_397-21-faixa_elevada_frente_colegio_leo_flach_e_tancredo_neves.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, viabilize faixa elevada na frente o Colégio Leo Flach, bairro Padre Ulrico e Colégio Tancredo Neves, bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3382/oberdan_-_indicacao_no__398-21-academia_ao_ar_livre_loteamento_monte_rey.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3382/oberdan_-_indicacao_no__398-21-academia_ao_ar_livre_loteamento_monte_rey.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando uma Academia ao Ar Livre e um playground para o Loteamento Monte Rey.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3383/tiago_-_indicacao_-_2021_399-_escola_frei_deodato.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3383/tiago_-_indicacao_-_2021_399-_escola_frei_deodato.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, para que proceda melhorias essências na estrutura da Escola Municipal Frei Deodato, a qual apresenta goteiras e alagamento no pátio em dias de chuva.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3384/pedro-_indicacao_no_400-21-_reforma_da_quadra_deesportes_da_comunidade_sao_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3384/pedro-_indicacao_no_400-21-_reforma_da_quadra_deesportes_da_comunidade_sao_marcos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a reforma da quadra de esportes da Comunidade São Marcos.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3386/quintino__-_indicacao_no_401-21-_pavimentacao_asfaltica_rua_das_azaleias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3386/quintino__-_indicacao_no_401-21-_pavimentacao_asfaltica_rua_das_azaleias.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente esteja realizando pavimentação asfáltica na Rua das Azaléias, bairro Alvorada.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com a Secretaria de Educação que inclua na grade curricular de ensino, os temas reciclagem e meio ambiente.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3388/junior__-_indicacao_no_403-21-_farmacia_24hs.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3388/junior__-_indicacao_no_403-21-_farmacia_24hs.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando uma farmácia 24 horas para o município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3389/anildo__-_indicacao_no_404-21-_bandeira_na_torre_da_praca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3389/anildo__-_indicacao_no_404-21-_bandeira_na_torre_da_praca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a instalação de uma bandeira do Brasil no pináculo da torre da praça central no município.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3390/roselene_-_indicacao_405-21-_espaco_para_atendimento_de_pessoas_com_deficiencia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3390/roselene_-_indicacao_405-21-_espaco_para_atendimento_de_pessoas_com_deficiencia.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que seja viabilizado local para atendimento de pessoas com deficiência, ofertando serviços de atendimento médico, enfermagem, fonoaudiologia, fisioterapia, psicologia, nutrição e odontologia.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3391/roselene_-_indicacao_406-21-_academia_ao_ar_livre_e_playground_rio_tuna.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3391/roselene_-_indicacao_406-21-_academia_ao_ar_livre_e_playground_rio_tuna.docx</t>
   </si>
   <si>
     <t>respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando uma Academia ao Ar Livre e um playground na Comunidade do Rio Tuna.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3392/roselene_-_indicacao_-_no_407-21_cursos_profissionalizantes_para__mulheres.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3392/roselene_-_indicacao_-_no_407-21_cursos_profissionalizantes_para__mulheres.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que esteja realizada parceria entre o município e o Sistema S para viabilizar cursos profissionalizantes as mulheres de nosso município, considerando nesta parceria em especial os clubes de mães e os grupos de jovens.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3400/silmar__-_indicacao_no_408-21-_pavimentacao_asfaltica_pedro_vedana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3400/silmar__-_indicacao_no_408-21-_pavimentacao_asfaltica_pedro_vedana.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica na Rua Pedro Vedana, bairro São Cristóvão.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3401/oberdan_-_indicacao_no__409-_21-_linha_de_onibus_loteamento_monte_rey.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3401/oberdan_-_indicacao_no__409-_21-_linha_de_onibus_loteamento_monte_rey.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando uma linha com ponto de parada de ônibus no Loteamento Monte Rey.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3404/roselene_-_indicacao_410-21_terreno_para_associacao_do_hospital_regional.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3404/roselene_-_indicacao_410-21_terreno_para_associacao_do_hospital_regional.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente e sendo cumpridos todos os requisitos legais para tanto, que seja doado terreno para a criação da sede da Associação dos Funcionários do Hospital Regional do Sudoeste.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3405/roselene_-_indicacao_411-21_ensino_integral_para_as_escolas_do_campo.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3405/roselene_-_indicacao_411-21_ensino_integral_para_as_escolas_do_campo.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, esteja avaliando realizar expansão do ensino integral para as escolas do campo.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3406/roselene_-_indicacao_-412-21_-_atendimento_de_clinico_geral_no_18_horas.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3406/roselene_-_indicacao_-412-21_-_atendimento_de_clinico_geral_no_18_horas.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, esteja mantendo o atendimento com clínico geral na unidade do 18 horas, bairro pinheirinho.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3407/oberdan_-_indicacao_no_413-21-__sec_esporte_dados_pessoas_com_dah.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3407/oberdan_-_indicacao_no_413-21-__sec_esporte_dados_pessoas_com_dah.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através das secretarias de Educação, Esporte e Saúde, esteja viabilizando em conjunto com a Associação de Para Atletas, programas de incentivo para a prática de esportes e treinamento de pessoas com deficiência, bem como esteja incentivando a prática de esportes também por pessoas com Transtorno do Espectro Autista e Transtorno do Déficit de Atenção com Hiperatividade (TDAH), criando programas e realizando cadastro com os interessados.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3408/jean_-_indicacao_no_414-21-_iluminacao_rua_londrina_com_maranhao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3408/jean_-_indicacao_no_414-21-_iluminacao_rua_londrina_com_maranhao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando iluminação pública na rua Londrina com a Rua Maranhão, mais especificamente próximo à praça localizada no cruzamento dessas ruas, da qual encontra-se com iluminação deficitária.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3409/dile_-_indicacao_415-21-_pavimentacao_asfaltica_na_rua_antonio_reboucas_e__avenida_guiomar_de_jesus_lopes_no_bairro_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3409/dile_-_indicacao_415-21-_pavimentacao_asfaltica_na_rua_antonio_reboucas_e__avenida_guiomar_de_jesus_lopes_no_bairro_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda pavimentação asfáltica na Rua Antônio Rebouças e no final da Av. Pref. Guiomar de Jesus Lopes no bairro São Miguel.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3412/tiago-_indicacao_no_416-2021-_esgoto_rua_londrina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3412/tiago-_indicacao_no_416-2021-_esgoto_rua_londrina.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, para que proceda a melhoria na rede de esgoto da Rua Londrina, nas proximidades do numeral “52”, tendo em vista o alagamento em dias de chuva.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3413/tiago-_indicacao_no_-2021-_esgoto_rua_alabama.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3413/tiago-_indicacao_no_-2021-_esgoto_rua_alabama.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, por meio do setor competente, para que conclua a rede de esgoto na Rua Alabama, Jardim Virgínia.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3414/rodrigo_-_indicacao_no_418-21-_readequacao_do_escoamento_na_trincheira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3414/rodrigo_-_indicacao_no_418-21-_readequacao_do_escoamento_na_trincheira.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, solicitando que se realize estudos de readequação do sistema de escoamento de água da trincheira localizada na PR-180.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3415/silmar__-_indicacao_no_-21-_pavimentacao_travessa_paulo_da_costa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3415/silmar__-_indicacao_no_-21-_pavimentacao_travessa_paulo_da_costa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica na Travessa Paulo Gomes da Costa, bairro São Cristóvão.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3417/rodrigo_-_indicacao_no_420-21-_parque_tecnologico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3417/rodrigo_-_indicacao_no_420-21-_parque_tecnologico.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando estudos para viabilizar um parque tecnológico pra Francisco Beltrão.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3418/jean_e_tupy_-_indicacao_no_421-21-_pavimentacao_rua_avelino_pereira_bedenadki.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3418/jean_e_tupy_-_indicacao_no_421-21-_pavimentacao_rua_avelino_pereira_bedenadki.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor de Viação e Obras, que esteja realizando pavimentação asfáltica na Rua Avelino Pereira Bedenaski, bairro Jardim Seminário.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3419/junior_e_anildo_-_indicacao_no_422-21-_toldo_no_poste_de_saude_do_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3419/junior_e_anildo_-_indicacao_no_422-21-_toldo_no_poste_de_saude_do_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando um toldo para o posto de saúde Estratégia de Saúde da Família – ESF do Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3420/pedro-_indicacao_no_423-21_centro_de_esportes_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3420/pedro-_indicacao_no_423-21_centro_de_esportes_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a construção de um centro esportivo no Bairro Padre Ulrico, contemplando uma mini arena, piscinas para natação e demais modalidades e salas para artes marciais, com sugestão de nome de Luis Soares, menino que cresceu no bairro e tinha o sonho de ser jogador, porém teve seus planos interrompidos por uma fatalidade.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3422/tiago-_indicacao_no_424-2021-_alargamento_da_rua_paula_freitas_sem_suprimir_a_faixa_de_estacionamento.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3422/tiago-_indicacao_no_424-2021-_alargamento_da_rua_paula_freitas_sem_suprimir_a_faixa_de_estacionamento.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, solicitando estudo de viabilidade para alargamento da Rua Paula Freitas sem suprimir a faixa de estacionamento.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3423/tupy_-_indicacao_no_425-21-_passeio_e_acostamento_nas_vias_do_km_20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3423/tupy_-_indicacao_no_425-21-_passeio_e_acostamento_nas_vias_do_km_20.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda a readequação das vias da Comunidade do Km 20 viabilizando passeio público e acostamento.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3428/junior__-_indicacao_no_426-21_reforma_centro_comunitario_secao_jacare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3428/junior__-_indicacao_no_426-21_reforma_centro_comunitario_secao_jacare.doc</t>
   </si>
   <si>
     <t>NDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando e angariando recursos para realização da reforma para o centro comunitário da Comunidade da Secção Jacaré.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3429/quintino__-_indicacao_no_427-21-_isencao_para_estacionamento_de_idosos_e_cadeirantes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3429/quintino__-_indicacao_no_427-21-_isencao_para_estacionamento_de_idosos_e_cadeirantes.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através dos setores competentes, que esteja viabilizando a isenção das taxas do estacionamento público rotativo, para as vagas de idosos e pessoas com deficiência.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3430/junior__-_indicacao_no_428-21-_pavimentacao_das_ruas_do_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3430/junior__-_indicacao_no_428-21-_pavimentacao_das_ruas_do_municipio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda a angariação de recursos para pavimentação asfáltica para as vias do município.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3431/rodrigo_-_indicacao_no_429-21-_instrumento_redutor_de_velocidade_na_rua_elpidio_antonio_merisio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3431/rodrigo_-_indicacao_no_429-21-_instrumento_redutor_de_velocidade_na_rua_elpidio_antonio_merisio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando estudos para instalação de um instrumento redutor de velocidade na Rua Elpídio Antônio Merísio.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3433/pedro-_indicacao_no_430-21-_pavimenacao_rua_suriname.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3433/pedro-_indicacao_no_430-21-_pavimenacao_rua_suriname.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a pavimentação asfáltica da Rua Suriname, bairro Aeroporto.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3434/jean_-_indicacao_no_431-21-_pavimentacao_travessa_malvinas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3434/jean_-_indicacao_no_431-21-_pavimentacao_travessa_malvinas.doc</t>
   </si>
   <si>
     <t>NDICAR, ao Executivo Municipal, através do Setor de Viação e Obras, que esteja realizando pavimentação asfáltica na Rua Travessa Malvinas no Bairro Jardim Seminário.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3456/silmar__-_indicacao_no_432-21_pavimentacao_rua_domingos_santin_marrecas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3456/silmar__-_indicacao_no_432-21_pavimentacao_rua_domingos_santin_marrecas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica na Rua Domingos Santin, bairro Marrecas.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3458/pedro-_indicacao_no_-_pavimenacao_rua_chopim_padre_ulrico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3458/pedro-_indicacao_no_-_pavimenacao_rua_chopim_padre_ulrico.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a pavimentação asfáltica da Rua Chopim, bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Cidão, Tiago Correa, Dile Tonello, JEAN EMILIANO, Junior Nesi</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3460/tiago_e_cidao-_indicacao_no_434-2021-_farmacia_publica_junto_com_a_upa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3460/tiago_e_cidao-_indicacao_no_434-2021-_farmacia_publica_junto_com_a_upa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, estudo de viabilidade, para que seja instalada junto a UPA uma farmácia pública municipal e que seu atendimento passa a ser 24 horas por dia.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3461/jean_e_ronaldo_-_indicacao_no_435-2021-_rua_virginia_della_britta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3461/jean_e_ronaldo_-_indicacao_no_435-2021-_rua_virginia_della_britta.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, proceda a pavimentação asfáltica da Rua Virgínia Della Britta.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3463/rodrigo_-_indicacao_no_436-21-_sinalizacao_da_rua_do_aeroporto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3463/rodrigo_-_indicacao_no_436-21-_sinalizacao_da_rua_do_aeroporto.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando a sinalização horizontal e vertical na Rua do Aeroporto, com tachões refletivos, pintura da sinalização, placas indicativas e demais sinalizações, principalmente na curva de acesso ao cemitério Jardim da Luz.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3470/pedro-_indicacao_no_437-21_pavimentacao_rua_petropolis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3470/pedro-_indicacao_no_437-21_pavimentacao_rua_petropolis.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda a pavimentação asfáltica da Rua Petrópolis, bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3471/jean_-_indicacao_no_438-21-_estudos_para_asfalto_ecologico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3471/jean_-_indicacao_no_438-21-_estudos_para_asfalto_ecologico.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através dos Setores Competentes, esteja realizando estudos para viabilizar um biocatalizador enzimático, para pavimentação de vias de forma ecológica e econômica.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3473/quintino__-_indicacao_no_439-21_-_doacao_de_terreeno_para_sede_da_mao_amiga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3473/quintino__-_indicacao_no_439-21_-_doacao_de_terreeno_para_sede_da_mao_amiga.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente que realize a viabilização de um terreno para construção da sede da Associação Mão Amiga, preferencialmente próximo ao CEONC.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3483/rodrigo_-_indicacao_no_440_-_21-_estudos_para_lanchonetes_nos_parques.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3483/rodrigo_-_indicacao_no_440_-_21-_estudos_para_lanchonetes_nos_parques.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando estudos para destinação de espaços para a instalação de estabelecimentos gastronômicos, como lanchonetes nos parques municipais, condicionando que esses estabelecimentos mantenham pontos de banheiro e água potável.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3484/ivanir_-_indicacao_no__441-21-_iluminacao_do_campo_de_futebol_do_arrudao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3484/ivanir_-_indicacao_no__441-21-_iluminacao_do_campo_de_futebol_do_arrudao.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias na iluminação do campo de futebol do Arrudão.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3489/pedro-_indicacao_no_442-21-_tapa_buracos_vias_do_conjunto_esperanca_e_cohabtran_ii.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3489/pedro-_indicacao_no_442-21-_tapa_buracos_vias_do_conjunto_esperanca_e_cohabtran_ii.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, que proceda operação tapa buracos nas vias do Conjunto Esperança e Cohabtran II.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3490/jean_-_indicacao_no_443-21-_estudos_para_repovoamento_de_rios.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3490/jean_-_indicacao_no_443-21-_estudos_para_repovoamento_de_rios.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através da Secretaria de Meio Ambiente, solicitando estudos para realização do repovoamento de rios do município com espécies de peixes nativas.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Oberdan Raul Saretta, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3492/silmar_e_oberdan__-_indicacao_no_444-21-__plantacao_de_arvores_rua_adelirio_martires.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3492/silmar_e_oberdan__-_indicacao_no_444-21-__plantacao_de_arvores_rua_adelirio_martires.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize o plantio de árvores na Rua Delírio Martires, bem como esteja realizando estudos para a seleção do porte e espécies que serão plantadas.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3495/tiago-_indicacao_no_445-2021-_consuro_para_medicos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3495/tiago-_indicacao_no_445-2021-_consuro_para_medicos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, nos termos seguintes:_x000D_
 	Não obstante a vigência da Lei Complementar 173 de 27 de maio de 2020, que restringiu os gastos públicos, doravante solicitamos estudo de viabilidade para realização de concurso público na área da saúde visando a contratação de mão de obra, maximizando pelo profissional Médico(a).</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3496/oberdan_-_indicacao_no_446-21-_local_adequado_para_a_associacao_de_surdos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3496/oberdan_-_indicacao_no_446-21-_local_adequado_para_a_associacao_de_surdos.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando novo local para instalação da sede da ASSBEL, Associação de Surdos de Francisco Beltrão, sugerindo-se o local da antiga biblioteca municipal.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3497/jean_-_indicacao_no_447-21_volta_das_mesas_na_feira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3497/jean_-_indicacao_no_447-21_volta_das_mesas_na_feira.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que esteja realizando a liberação da colocação das mesas e cadeiras na feira do produtor e demais eventos periódicos que contenham gastronomia, tendo em vista a flexibilização das regras sanitárias contra o COVID.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3498/jean_-_indicacao_no_448-21-_wi_fi_nas_casas_mortuarias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3498/jean_-_indicacao_no_448-21-_wi_fi_nas_casas_mortuarias.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando a disponibilização de rede WI-FI nas casas mortuárias do município.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3499/pedro-_indicacao_no_449-21-_jardinagem_canteiros_rua_pedro_bordun.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3499/pedro-_indicacao_no_449-21-_jardinagem_canteiros_rua_pedro_bordun.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando limpeza e jardinagem nos canteiros da Rua Pedro Bordun, bairro Antônio de Paiva Cantelmo.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3504/tiago-_indicacao_no_450-2021-_morro_do_calvario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3504/tiago-_indicacao_no_450-2021-_morro_do_calvario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, para que esteja promovendo melhorias nos passeios e imagens do Morro do Calvário, tendo em vista a necessidade de reparos em razão do decurso do tempo.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3505/ivanir_-_indicacao_no__451-21_-_iluminacao_do_campo_de_futebol_do_bairro_marrecas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3505/ivanir_-_indicacao_no__451-21_-_iluminacao_do_campo_de_futebol_do_bairro_marrecas.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao Setor Competente, proceda melhorias na iluminação do campo de futebol do bairro Marrecas.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3506/anildo__-_indicacao_no_452-21-_veiculo_para_o_programa_familia_acolhedora.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3506/anildo__-_indicacao_no_452-21-_veiculo_para_o_programa_familia_acolhedora.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, proceda a viabilização de recursos para aquisição de um veículo para o programa Família Acolhedora.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3508/pedro_e_jean-_indicacao-_453-21-_alteracao_lei_plano_de_cargos_servidor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3508/pedro_e_jean-_indicacao-_453-21-_alteracao_lei_plano_de_cargos_servidor.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que proponha alteração na Lei Municipal nº. 4.106, de 11 de outubro de 2013, especificamente no caput do artigo 59, para aumentar o prazo da licença sem remuneração para tratar de assuntos particulares, de dois para três anos, e no Anexo XIV que trata dos avanços por grau de escolaridade, para que exclua a ordem prevista dos graus de escolaridade (1º a 5º na tabela), apenas mantendo as titulações (ensino médio, graduação, pós graduação, mestrado e doutorado), sem ordem específica para aquisição do avanço.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3509/rodrigo_-_indicacao_no_454-21_viabilizacao_construcao_rubens_amelio_bonatto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3509/rodrigo_-_indicacao_no_454-21_viabilizacao_construcao_rubens_amelio_bonatto.doc</t>
   </si>
   <si>
     <t>NDICAR, ao Executivo Municipal, através do setor competente, esteja viabilizando recursos para o término da construção da Escola Municipal Rubens Amélio Bonatto, para atender a região do Cristo Rei e bairros limítrofes.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3510/silmar__-_indicacao_no__plantacao_de_arvores_rua_lages.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3510/silmar__-_indicacao_no__plantacao_de_arvores_rua_lages.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize o plantio de árvores na Rua Lages, bairro Pinheirinho, bem como esteja realizando estudos para a seleção do porte e espécies que serão plantadas.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3511/cidao_-_indicacao_no_456-21-__solucao_cruzamento_atilio_fontana_com_a_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3511/cidao_-_indicacao_no_456-21-__solucao_cruzamento_atilio_fontana_com_a_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando estudos para melhoria no cruzamento da Avenida Atílio Fontana com a Rua São Cristóvão, no sentido de aumentar a trafegabilidade e segurança de motoristas, pedestres e ciclistas, para o acesso e conversão das vias.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3512/pedro-_indicacao_no_457-21-_reforma_escola_15_de_outubro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3512/pedro-_indicacao_no_457-21-_reforma_escola_15_de_outubro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando a reforma da Escola Municipal 15 de Outubro.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3513/rodrigo_-_indicacao_no_458-21-_remocao_da_atual_ciclofaixa_e_construcao_de_nova.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3513/rodrigo_-_indicacao_no_458-21-_remocao_da_atual_ciclofaixa_e_construcao_de_nova.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, esteja realizando estudos para remover a atual ciclofaixa no Bairro Vila Nova, e a instalar em local com melhor trafegabilidade de ciclistas.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3514/pedro-_indicacao_no_459-21-_contetor_de_lixo_rua_sao_paulo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3514/pedro-_indicacao_no_459-21-_contetor_de_lixo_rua_sao_paulo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja instalando novos contentores de resíduo na Rua São Paulo.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3516/silmar__-_indicacao_no_460-21-_pista_para_pratica_de_welling.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3516/silmar__-_indicacao_no_460-21-_pista_para_pratica_de_welling.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize estudos para destinar uma pista para prática de Wheeling.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3518/tiago-_indicacao_no_461-2021-_rua_alberto_joaquim_folleto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3518/tiago-_indicacao_no_461-2021-_rua_alberto_joaquim_folleto.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, estudo de viabilidade, para asfaltamento da rua Alberto Joaquim Folleto no Bairro Nova Petrópolis.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3519/tiago-_indicacao_no_462-2021-_denuncia_app.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3519/tiago-_indicacao_no_462-2021-_denuncia_app.doc</t>
   </si>
   <si>
     <t>INDICAR, que, após Tramitação Regimental, seja remetida ao Sr. Prefeito Municipal, a seguinte Indicação: Que seja enviado a esta casa legislativa um projeto de lei que “Dispõe sobre a criação de canal de denúncia feita através de fotos ou vídeos por munícipes no município de Francisco Beltrão, no sentido de denunciar infratores de trânsito, no que diz respeito a estacionar em desacordo com a Lei em vagas de estacionamentos reservadas para idosos e pessoas com deficiência, ou utilizar passeios públicos como depósitos de materiais de construção civil, e da outras providências."</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3520/tiago-_indicacao_no_463-2021-_rua_marilia_cruzamento_com_rua_dionisio_passe.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3520/tiago-_indicacao_no_463-2021-_rua_marilia_cruzamento_com_rua_dionisio_passe.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, da necessidade de notificar para edificação de calçamento público os proprietários dos imóveis lindeiros a Rua Marília cruzamento com Rua Dionísio Passé.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>INDICAR, à Defesa Civil, que esteja realizando vistoria, quanto as condições de trafegabilidade na ponte sobre o Rio Marrecas, que faz acesso ao Condomínio Rural Franciscon.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3522/tiago-_indicacao_no_-465-21_-_brinquedos_gratis_da_praca_central.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3522/tiago-_indicacao_no_-465-21_-_brinquedos_gratis_da_praca_central.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, estudo de viabilidade, para que seja promovida a gratuidade dos brinquedos que se encontram na praça central, para crianças carentes e crianças com deficiência do município.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3523/pedro-_indicacao_no_466-21_debetran_veiculos_de_grande_porte_dentro_da_cidade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3523/pedro-_indicacao_no_466-21_debetran_veiculos_de_grande_porte_dentro_da_cidade.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do DEBETRAN, esteja fiscalizando a entrada de veículos de grande porte no perímetro urbano, em vias de grande circulação de veículos e vias secundárias.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3525/tiago-_indicacao_no_467-2021-_rua_carazinho_lote_baldio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3525/tiago-_indicacao_no_467-2021-_rua_carazinho_lote_baldio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, para que promova a vistoria de lote baldio localizado na Rua Carazinho, Bairro Cristo Rei, considerando que o imóvel está tomado por vegetação, passando a ser local de descarte de resíduos.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3560/tiago-_indicacao_no_468-2021-_liberacao_de_fgts.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3560/tiago-_indicacao_no_468-2021-_liberacao_de_fgts.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, estudo de viabilidade, para decretar situação de emergência e contactar a Caixa Econômica Federal para liberação do FGTS para famílias atingidas pelos fortes ventos ocorridos no dia 28/11/2021 tanto para suprir o conserto de suas residências bem como demais danos matérias como móveis de uso essencial.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3563/jean_-_indicacao_no_469-21-_abertura_de_concorrencia_publica_para_wifi_nas_casas_mortarias.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3563/jean_-_indicacao_no_469-21-_abertura_de_concorrencia_publica_para_wifi_nas_casas_mortarias.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando concorrência pública para contratação de serviços de internet para as casas mortuárias de nosso município.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3566/dile_-_indicacao_-_470-21-_rua_brejinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3566/dile_-_indicacao_-_470-21-_rua_brejinho.doc</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, após estudos junto ao DEBETRAN, esteja viabilizando lombadas para a Rua Brejinho, bairro Jardim Floresta.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3569/tiago-_indicacao_no_471-2021-_cameras_de_seguranca_nas_pracas_publicas_do_municipio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3569/tiago-_indicacao_no_471-2021-_cameras_de_seguranca_nas_pracas_publicas_do_municipio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, estudo de viabilidade, para a instalação de câmeras de segurança nas praças públicas do município, de modo a preservar o patrimônio público, coibindo atos de vandalismo.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3581/silmar__-_indicacao_no_472-21-denominacao_campeonato_beltronense_de_cipo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3581/silmar__-_indicacao_no_472-21-denominacao_campeonato_beltronense_de_cipo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que denomine os Campeonatos Municipais de Futebol Varzeano, Suíço e Futsal, para Copa Cipó.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3584/cidao_-_indicacao_no_473-21_iptu_premiado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3584/cidao_-_indicacao_no_473-21_iptu_premiado.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando estudos para realização do Programa IPTU Premiado, com objetivo de incentivar e gratificar o contribuinte que está em dia com o pagamento do imposto.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3585/cidao_-_indicacao_no_melhoria_cruzamento_rua_lages_e_atilio_fontana.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3585/cidao_-_indicacao_no_melhoria_cruzamento_rua_lages_e_atilio_fontana.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente, esteja realizando estudos para melhoria no cruzamento da Rua Lages com a Avenida Attilio Fontana, no sentido de aumentar a trafegabilidade e segurança de motoristas, pedestres e ciclistas, para o acesso e conversão das vias.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3586/pedro-_indicacao_no_475-21-_melhoria_rua_sao_francisco_com_hermes_deodoro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3586/pedro-_indicacao_no_475-21-_melhoria_rua_sao_francisco_com_hermes_deodoro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando melhorias na Rua São Francisco, cruzamento com a Rua Hermes Deodoro da Fonseca.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3587/pedro-_indicacao_no_476-21-_rua_sao_miguel_cruzamento_com_santo_antonio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3587/pedro-_indicacao_no_476-21-_rua_sao_miguel_cruzamento_com_santo_antonio.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos com o setor competente, esteja realizando melhorias na Rua São Miguel cruzamento com a Rua Santo Antônio Colégio Estadual Professor Vicente de Carli.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3259/emenda_modificativa_no_01-2021_-junior-__projeto_de_lei_16-21.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3259/emenda_modificativa_no_01-2021_-junior-__projeto_de_lei_16-21.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao Projeto de Lei nº 016/2021 do Legislativo, que “Dispõe sobre a obrigatoriedade da apresentação nas redes de ensino pública e particular, da carteira de vacinação e declaração de vacinação no ato da matrícula escolar”, para modificar parte da redação do Artigo 1º, passando a vigorar com a com a seguinte redação:_x000D_
 _x000D_
 “Art. 1º É obrigatória, a apresentação da carteira de vacinação e declaração de vacinação, expedida pelo órgão responsável, de alunos, no ato de suas respectivas matrículas, em todas as escolas, colégios e instituições de ensino superior das redes pública e particular, que ofereçam educação infantil, ensino fundamental, ensino médio e superior, no município de Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3526/01_emenda_loa_-_dile-_pavimentacao_ruas.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3526/01_emenda_loa_-_dile-_pavimentacao_ruas.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 001/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Órgão: 11 Secretaria Municipal de Viação e Obras_x000D_
 Unidade: 002 Departamento de Obras Públicas_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infraestrutura Urbana_x000D_
 Programa: 1501 Urbanizar Proporcionando qualidade de vida._x000D_
 Projeto/atividade: 15.451.1501.1-011 - Infraestrutura de Vias Urbanas_x000D_
 Objetivo – [...] _x000D_
 -Realizar pavimentação, especificamente nas Ruas: Rio Negro, Tocantins, Tupiniquim, João Juarez Daros, Francisco Catto, Severino Daros, São Thomé, Antonio Rebouças, Av. Pref. Guiomar de Jesus Lopes e Santa Maria Goretti.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3527/02_emenda_loa__-_dile-__capelas_mortuarias.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3527/02_emenda_loa__-_dile-__capelas_mortuarias.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 002/21	Ao PL 79/2021_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 11 Secretaria Municipal de Viação e Obras_x000D_
 Unidade: 002 Departamento de Obras Públicas_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infraestrutura Urbana_x000D_
 Programa: 1501 Urbanizar Proporcionando qualidade de vida_x000D_
 Projeto/atividade: 15.451.1501.2-066 - Capelas Mortuárias e Cemitérios Municipais_x000D_
 Objetivo -  [...]_x000D_
 - Viabilizar recursos para construção de capelas mortuárias para os Bairros São Miguel, Novo Mundo, Cristo Rei, São Francisco e Santa Barbara.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3528/03_emenda_loa__-_dile-__corrego_lambari_canalizacao.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3528/03_emenda_loa__-_dile-__corrego_lambari_canalizacao.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 003/21 - Projeto de Lei nº 79/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Programa: 11 Secretaria Municipal de Viação e Obras_x000D_
 Unidade: 002 Departamento de Obras Públicas_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infraestrutura Urbana_x000D_
 Programa: 1501 Urbanizar Proporcionando qualidade de vida_x000D_
 Projeto/atividade: 15.451.1501.1-010 – Controle de águas_x000D_
 Objetivo – [...] _x000D_
 - Levantar recursos para a Canalização do Córrego Lambari, bairro São Francisco.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3529/04_emenda_loa__-junior-_academia_ao_ar_livre_loteamento_rota_do_sol.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3529/04_emenda_loa__-junior-_academia_ao_ar_livre_loteamento_rota_do_sol.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 004/21- Projeto de Lei nº 79/21 _x000D_
 							_x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 : _x000D_
 _x000D_
 Órgão: 14 Secretaria Municipal de Esporte_x000D_
 Unidade: 001 Fundo Municipal do Esporte_x000D_
 Função: 27 Desporto e Lazer_x000D_
 Subfunção: 812 Desporto Comunitário_x000D_
 Programa: 2701 Esporte – Desenvolvimento e Cidadania_x000D_
 Projeto/atividade: 27.812.2701.2-081 – Manter Atividades da Secretaria de Esporte_x000D_
 Objetivo: [...]_x000D_
 - Viabilizar uma Academia ao Ar Livre para o Loteamento Rota do Sol, bairro Luther King e para a secção São Miguel.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3530/05_emenda_loa__-junior-_mais_salas_para_o_colegio_epitacio_pessoa.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3530/05_emenda_loa__-junior-_mais_salas_para_o_colegio_epitacio_pessoa.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 005/21- Projeto de Lei nº 79/21									_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 07 Secretaria Municipal da Educação e Cultura_x000D_
 Unidade: 002 Departamento de Ensino_x000D_
 Função: 12 Educação_x000D_
 Subfunção: 361 Ensino Fundamental_x000D_
 Programa: 1201 – Educação Transformadora_x000D_
 Projeto/atividade: 12.361.1201.1-002 – Construção e Ampliação de Escolas._x000D_
 Objetivo – [...]_x000D_
 - Viabilizar recursos para a construção de mais uma sala de aula e também um playground para a Escola Municipal Epitácio Pessoa.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3531/06_emenda_loa__-junior-_recapeamento_asfaltico_pr_566.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3531/06_emenda_loa__-junior-_recapeamento_asfaltico_pr_566.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 006/21 - Projeto de Lei nº 79/21 									_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 11 Secretaria Municipal de Viação e Obras_x000D_
 Unidade: 004 Departamento de Viação e Obras Rurais_x000D_
 Função: 26 Transporte_x000D_
 Subfunção: 782 Transporte Rodoviário_x000D_
 Programa: 2002 – Qualificar a Infraestrutura Rural_x000D_
 Projeto/atividade: 26.782.2002.1-012 – Infraestrutura de Vias Rurais_x000D_
 Objetivo – [...]_x000D_
 - Viabilizar estudos e parceria para realização de recapeamento asfáltico da PR 566 até a entrada da Secção Jacaré.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3532/07_emenda_loa__-junior-_academia_ao_ar_livre_para_secao_sao_miguel.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3532/07_emenda_loa__-junior-_academia_ao_ar_livre_para_secao_sao_miguel.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 007/21 - Projeto de Lei nº 79/21 _x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 14 Secretaria Municipal de Esporte_x000D_
 Unidade: 001 Fundo Municipal do Esporte_x000D_
 Função: 27 Desporto e Lazer_x000D_
 Subfunção: 812 Desporto Comunitário_x000D_
 Programa: 2701 – Esporte – Desenvolvimento e Cidadania_x000D_
 Projeto/atividade: 27.812.2701.2-081 - Manter Atividades da Secretaria de Esporte_x000D_
 Objetivo – [...]_x000D_
 - Angariar recursos para a construção de uma Academia ao Ar Livre para a Secção São Miguel.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3533/08_emenda_loa_-junior-_ampliar_horas_das_maquinas_e_dar_cascalho.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3533/08_emenda_loa_-junior-_ampliar_horas_das_maquinas_e_dar_cascalho.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva 008/21 - Projeto de Lei nº 79/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 09 Secretaria Municipal de Agricultura _x000D_
 Unidade: 001 Departamento de Agropecuária_x000D_
 Função: 20 Agricultura_x000D_
 Subfunção: 606 – Extensão Rural_x000D_
 Programa: 2001 – Agropecuário Forte e Inovador_x000D_
 Projeto/atividade: 20.606.2001.2-061 - Fomentar as Ações da Secretaria Municipal de Agricultura_x000D_
 Objetivo – [...]_x000D_
 - Angariar recursos para ampliação de horas máquina em benefício de produtores rurais. _x000D_
 - Realizar estudos de criação de programa para fornecimento de calcário para as propriedades rurais.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3534/09_emenda_loa__-junior-_calcadas_ao_redor_da_igreja_do_jacare.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3534/09_emenda_loa__-junior-_calcadas_ao_redor_da_igreja_do_jacare.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 009/21 - Projeto de Lei nº 79/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 11 Secretaria Municipal de Viação e Obras _x000D_
 Unidade: 002 Departamento de Obras Públicas_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infraestrutura Urbana_x000D_
 Programa: 1501 – Urbanizar Proporcionando Qualidade de Vida_x000D_
 Projeto/atividade: 15.451.1501.1-008 – Programa de Calçadas _x000D_
 Objetivo – [...]_x000D_
 - Construir calçadas ao redor da Igreja São Francisco de Assis na Secção Jacaré.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3535/10_emenda_loa__-junior-_programa_saude_da_familia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3535/10_emenda_loa__-junior-_programa_saude_da_familia.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 010/21 - Projeto de Lei nº 79/21 _x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação_x000D_
 _x000D_
 Órgão: 08 Secretaria Municipal de Saúde _x000D_
 Unidade: 006 Fundo Municipal de Saúde_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 301 Atenção Básica_x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Projeto/atividade: 10.301.1001.2-046 – Rede Municipal de Saúde_x000D_
 Objetivo – [...]_x000D_
 - Levantar estudos para implantação do Estratégia de Saúde da Família (ESF) para a Comunidade da Secção Jacaré.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3536/11_emenda_loa__-junior-__escolinhas_de_futebol.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3536/11_emenda_loa__-junior-__escolinhas_de_futebol.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 011/21 - Projeto de Lei nº 79/21									_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 14 Secretaria Municipal de Esporte_x000D_
 Unidade: 001 Fundo Municipal do Esporte_x000D_
 Função: 27 Desporto e Lazer_x000D_
 Subfunção: 812 Desporto Comunitário_x000D_
 Programa: 2701 – Esporte – Desenvolvimento e Cidadania_x000D_
 Projeto/atividade: 27.812.2701.2-081 - Manter Atividades da Secretaria de Esporte._x000D_
 Objetivo – [...]_x000D_
 - Realizar estudos para implantação de escolinhas de futebol, em parceria com entidades desportivas, ongs e associações de moradores dos bairros.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3537/12_emenda_loa__-junior-__aquisicao_raio_x_para_saude_da_cidade_norte.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3537/12_emenda_loa__-junior-__aquisicao_raio_x_para_saude_da_cidade_norte.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 012/21 - Projeto de Lei nº 79/21 _x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 08 Secretaria Municipal de Saúde _x000D_
 Unidade: 006 Fundo Municipal de Saúde_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 301 Atenção Básica_x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Projeto/atividade: 10.301.1001.2-047 – Centro de Saúde Cidade Norte_x000D_
 Objetivo – [...]_x000D_
 - Buscar recursos para a aquisição de um aparelho Raio-x, para o Centro de Saúde Cidade Norte.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3538/13_emenda_loa__-junior-__reforma_unidade_basica_de_saude_seccao_jacare_e_progresso.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3538/13_emenda_loa__-junior-__reforma_unidade_basica_de_saude_seccao_jacare_e_progresso.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 013/21 - Projeto de Lei nº 79/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 08 Secretaria Municipal de Saúde _x000D_
 Unidade: 006 Fundo Municipal de Saúde_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 301 Atenção Básica_x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Projeto/atividade: 10.301.1001.1-005 – Construção de Unidades de Serviço de Saúde da Atenção Básica_x000D_
 Objetivo – [...]_x000D_
 - Reformar as Unidades Básicas de Saúde da Secção Progresso e Secção Jacaré.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3539/14_emenda_loa__-jean-_ampliacao_de_horario_de_atendimento.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3539/14_emenda_loa__-jean-_ampliacao_de_horario_de_atendimento.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 014/21 - Projeto de Lei nº 79/21 _x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 08 Secretaria Municipal de Saúde _x000D_
 Unidade: 006 Fundo Municipal de Saúde_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 301 Atenção Básica_x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Projeto/atividade: 10.301.1001.2-046 – Rede Municipal de Saúde_x000D_
 Objetivo – [...]_x000D_
 - Ampliar horário de atendimento das unidades básicas de saúde.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3540/15_emenda_loa__-jean-_centro_de_zoonoses.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3540/15_emenda_loa__-jean-_centro_de_zoonoses.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 015/21 - Projeto de Lei nº 79/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 08 Secretaria Municipal de Saúde _x000D_
 Unidade: 006 Fundo Municipal de Saúde_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 304 Vigilância Sanitária_x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Projeto/atividade: 10.304.1001.2-056 – Unidade de Vigilância em Zoonoses _x000D_
 Objetivo – Apoiar e incentivar a criação do Programa Municipal de Proteção e Defesa à Vida Animal.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3541/16_emenda_loa__-jean-_monitoramento_com_servicos_de_seguranca.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3541/16_emenda_loa__-jean-_monitoramento_com_servicos_de_seguranca.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 016/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 13 Secretaria Municipal de Planejamento _x000D_
 Unidade: 003 DEBETRAN/Fundo Municipal de Trânsito_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 125 Normatização e fiscalização_x000D_
 Programa: 1502 – DEBETRAN – SOLUÇÕES PARA O TRÂNSITO_x000D_
 Projeto/atividade: 15.125.1502.2-079 – Engenharia de Tráfego_x000D_
 Objetivo – [...]_x000D_
 - Ampliar pontos de monitoramento por câmeras de segurança, firmando parcerias com órgãos de segurança pública.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3542/17_emenda_loa__-jean-__ampliacao_salas_de_aula_joao_delfo_fregonese_idalino_rinaldi_marli_abdala_e_pequeno_principe.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3542/17_emenda_loa__-jean-__ampliacao_salas_de_aula_joao_delfo_fregonese_idalino_rinaldi_marli_abdala_e_pequeno_principe.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 017/21 - Projeto de Lei nº 79/21 _x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 79/21 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2022, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 07 Secretaria Municipal da Educação e Cultura_x000D_
 Unidade: 002 Departamento de Ensino_x000D_
 Função: 12 Educação_x000D_
 Subfunção: 365 Educação Infantil_x000D_
 Programa: 1201 – Educação Transformadora_x000D_
 Projeto/atividade: 12.365.1201.1-003 – Construção e Ampliação de CMEIS_x000D_
 Objetivo – [...]_x000D_
 - Viabilizar recursos para reforma e ampliação do CMEI Idalino Rinaldi, CMEI Delfo João Fregonese, CMEI Marli Abdala e CMEI Pequeno Príncipe.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3543/01_emenda_ppa__-_dile-_pavimentacao_ruas.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3543/01_emenda_ppa__-_dile-_pavimentacao_ruas.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 001/21 - Projeto de Lei nº 78/21 _x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que Dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1501 - Urbanizar Proporcionando qualidade de vida._x000D_
 Código: 12 – Infraestrutura de Vias Urbanas_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infra-estrutura Urbana_x000D_
 Descrição complementar – [...]_x000D_
 - Realizar pavimentalção, especificamente nas Ruas: Rio Negro, Tocantins, Tupiniquim, João Juarez Daros, Francisco Catto, Severino Daros, São Thomé, Antonio Rebouças, Av. Pref. Guiomar de Jesus Lopes e Santa Maria Goretti.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3544/02_emenda_ppa__-_dile-__capelas_mortuarias_-_copia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3544/02_emenda_ppa__-_dile-__capelas_mortuarias_-_copia.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 002/21 - Projeto de Lei nº 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que Dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1501 - Urbanizar Proporcionando qualidade de vida._x000D_
 Código: 10 – Capelas Mortuárias e Cemitérios Municipais_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infra-estrutura Urbana_x000D_
 Descrição complementar - [...]_x000D_
 - Viabilizar recursos para construção de capelas mortuárias para os Bairros São Miguel, Novo Mundo, Cristo Rei, São Francisco e Santa Barbara.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3545/03_emenda_ppa__-_dile-__corrego_lambari_canalizacao.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3545/03_emenda_ppa__-_dile-__corrego_lambari_canalizacao.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva 003/21 - Projeto de Lei nº 78/21 _x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1501 - Urbanizar Proporcionando qualidade de vida._x000D_
 Código: 16 - Controle de Águas_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infra-estrutura Urbana_x000D_
 Descrição complementar – [...]_x000D_
 - Viabilizar recursos para a Canalização do Córrego Lambari, bairro São Francisco.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3546/04_emenda_ppa__-junior-_academia_ao_ar_livre_loteamento_rota_do_sol.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3546/04_emenda_ppa__-junior-_academia_ao_ar_livre_loteamento_rota_do_sol.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 004/21 - Projeto de Lei nº 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que Dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 2701 – Esporte – Desenvolvimento e Cidadania_x000D_
 Código: 78 - Manter Atividades da Secretaria de Esporte_x000D_
 Função: 27 Desporto e Lazer_x000D_
 Subfunção: 812 Desporto Comunitário_x000D_
 Descrição complementar – [...]_x000D_
 - Viabilizar uma Academia ao Ar Livre para o Loteamento Rota do Sol, bairro Luther King e para a secção São Miguel.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3547/05_emenda_ppa__-junior-_mais_salas_para_o_colegio_epitacio_pessoa.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3547/05_emenda_ppa__-junior-_mais_salas_para_o_colegio_epitacio_pessoa.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 005/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que Dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1201 – Educação Transformadora_x000D_
 Código: 35 - Construção e Ampliação de Escolas_x000D_
 Função: 12 Educação_x000D_
 Subfunção: 361 Ensino Fundamental_x000D_
 Descrição complementar – [...]_x000D_
 - Viabilizar recursos para a construção de mais uma sala de aula e também um playground para a Escola Municipal Epitácio Pessoa.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3548/06_emenda_ppa__-junior-_recapeamento_asfaltico_pr_566.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3548/06_emenda_ppa__-junior-_recapeamento_asfaltico_pr_566.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 006/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 2002 – Qualificar a infraestrutura Rural_x000D_
 Código: 110 - Infraestrutura de Vias Rurais_x000D_
 Função: 26 Transporte_x000D_
 Subfunção: 782 Transporte Rodoviário_x000D_
 Descrição complementar – [...]_x000D_
 - Viabilizar estudos e parceria para realização de recapeamento asfáltico da PR 566 até a entrada da Secção Jacaré.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3549/07_emenda_ppa__-junior-_academia_ao_ar_livre_para_secao_sao_miguel.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3549/07_emenda_ppa__-junior-_academia_ao_ar_livre_para_secao_sao_miguel.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 007/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que Dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 2701 – Esporte – Desenvolvimento e Cidadania_x000D_
 Código: 78 – Manter as atividades da Secretaria de Esporte_x000D_
 Função: 27 Desporto e Lazer_x000D_
 Subfunção: 812 Desporto Comunitário_x000D_
 Descrição complementar – [...]_x000D_
 -  Angariar recursos para a construção de uma Academia ao Ar Livre para a Secção São Miguel.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3550/08_emenda_ppa__-junior-_ampliar_horas_das_maquinas_e_dar_cascalho.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3550/08_emenda_ppa__-junior-_ampliar_horas_das_maquinas_e_dar_cascalho.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 008/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que Dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 2001 – Agropecuário Forte e Inovador_x000D_
 Código: 86 - Fomentar as Ações da Secretaria Municipal de_x000D_
 Agricultura_x000D_
 Função: 20 Agricultura_x000D_
 Subfunção: 606 – Extensão Rural_x000D_
 Descrição complementar – [...]_x000D_
 - Angariar recursos para ampliação de horas máquina em benefício de produtores rurais. _x000D_
 - Realizar estudos de criação de programa para fornecimento de calcário para as propriedades rurais.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3551/09_emenda_ppa__-junior-_calcadas_ao_redor_da_igreja_do_jacare.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3551/09_emenda_ppa__-junior-_calcadas_ao_redor_da_igreja_do_jacare.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 009/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que Dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1501 – Urbanizar Proporcionando Qualidade de Vida_x000D_
 Código: 19 – Programa de calçadas _x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infraestrutura Urbana_x000D_
 Descrição complementar – [...]_x000D_
 - Construir calçadas ao redor da Igreja São Francisco de Assis na Secção Jacaré.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3552/10_emenda_ppa__-junior-_programa_saude_da_familia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3552/10_emenda_ppa__-junior-_programa_saude_da_familia.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 010/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que Dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Código: 51 - Rede Municipal de Saúde_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 301 Atenção Básica_x000D_
 Descrição complementar – [...]_x000D_
 - Levantar estudos para implantação do Estratégia de Saúde da Família (ESF) para a Comunidade da Secção Jacaré.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3553/11_emenda_ppa__-junior-__escolinhas_de_futebol.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3553/11_emenda_ppa__-junior-__escolinhas_de_futebol.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 011/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 2701 – Esporte – Desenvolvimento e Cidadania_x000D_
 Código: 78 - Manter Atividades da Secretaria de Esporte_x000D_
 Função: 27 Desporto e Lazer_x000D_
 Subfunção: 812 Desporto Comunitário_x000D_
 Descrição complementar – [...]_x000D_
 - Realizar estudos para implantação de escolinhas de futebol, em parceria com entidades desportivas, ongs e associações de moradores dos bairros.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3554/12_emenda_ppa__-junior-__aquisicao_raio_x_para_saude_da_cidade_norte.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3554/12_emenda_ppa__-junior-__aquisicao_raio_x_para_saude_da_cidade_norte.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 012/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Código: 68 - Centro de Saúde Cidade Norte_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 301 Atenção Básica_x000D_
 Descrição complementar – [...]_x000D_
 - Buscar recursos para a aquisição de um aparelho Raio-x, para o Centro de Saúde Cidade Norte.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3555/13_emenda_ppa__-junior-__reforma_unidade_basica_de_saude_seccao_jacare_e_progresso.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3555/13_emenda_ppa__-junior-__reforma_unidade_basica_de_saude_seccao_jacare_e_progresso.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 013/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Código: 50 - Construção de Unidades de Serviço de Saúde da Atenção Básica_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 301 Atenção Básica_x000D_
 Descrição complementar – [...]_x000D_
 - Reformar as Unidades Básicas de Saúde da Secção Progresso e Secção Jacaré.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3556/14_emenda_ppa__-jean-_ampliacao_de_horario_de_atendimento.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3556/14_emenda_ppa__-jean-_ampliacao_de_horario_de_atendimento.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 014/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Código: 51 - Rede Municipal de Saúde_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 301 Atenção Básica_x000D_
 Descrição complementar – [...]_x000D_
 - Ampliar horário de atendimento das unidades básicas de saúde.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3557/15_emenda_ppa__-jean-_centro_de_zoonoses.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3557/15_emenda_ppa__-jean-_centro_de_zoonoses.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 015/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1001 – Saúde para Nossa Gente_x000D_
 Código: 64 - Unidade de Vigilância em Zoonoses_x000D_
 Função: 10 Saúde_x000D_
 Subfunção: 304 Vigilância Sanitária_x000D_
 Descrição complementar – Apoiar e incentivar a criação do Programa Municipal de Proteção e Defesa à Vida Animal.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3558/16_emenda_ppa__-jean-_monitoramento_com_servicos_de_seguranca.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3558/16_emenda_ppa__-jean-_monitoramento_com_servicos_de_seguranca.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 016/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1502 – DEBETRAN – SOLUÇÕES PARA O TRÂNSITO_x000D_
 Código: 2 - Engenharia de Tráfego_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 125 Normatização e fiscalização_x000D_
 Descrição complementar – Ampliar pontos de monitoramento por câmeras de segurança, firmando parcerias com órgãos de segurança pública.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3559/17_emenda_ppa__-jean-__ampliacao_salas_de_aula_joao_delfo_fregonese_idalino_rinaldi_marli_abdala_e_pequeno_principe.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3559/17_emenda_ppa__-jean-__ampliacao_salas_de_aula_joao_delfo_fregonese_idalino_rinaldi_marli_abdala_e_pequeno_principe.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA nº 017/21 - PL 78/21_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 78/21 do Executivo, que dispõe sobre o Plano Plurianual do Município de Francisco Beltrão para o período de 2022 a 2025 e dá outras providências, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Programa: 1201 – Educação Transformadora_x000D_
 Código: 32 - Construção e Ampliação de CMEIS_x000D_
 Função: 12 Educação_x000D_
 Subfunção: 365 Educação Infantil_x000D_
 Descrição complementar – [...]_x000D_
  – Viabilizar recursos para reforma e ampliação do CMEI Idalino Rinaldi, CMEI Delfo João Fregonese, CMEI Marli Abdala e CMEI Pequeno Príncipe.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2808/emenda_aditiva_no_01-2021_-tiago-__projeto_de_lei_004-2021_do_leg.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2808/emenda_aditiva_no_01-2021_-tiago-__projeto_de_lei_004-2021_do_leg.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA ao Projeto de Lei nº 004/2021 do Legislativo, que “Estabelece a obrigatoriedade dos estabelecimentos de saúde fixarem, em lugar visível, a lista dos médicos, odontólogos, enfermeiros, gerentes ou gestores e demais servidores que estejam lotados nas unidades e que devam prestar atendimento à população”, para adicionar o inciso V do parágrafo único do art. 1º,  com a seguinte redação:_x000D_
 _x000D_
 “Art. 1º....”_x000D_
 _x000D_
 “Parágrafo único....”_x000D_
 _x000D_
  V – Horário de entrada e saída de médicos lotados na unidade.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2724/emenda_aditiva_ao_projeto_007-2021_do_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2724/emenda_aditiva_ao_projeto_007-2021_do_executivo.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01-2021 AO PROJETO DE LEI 007/2021 DO EXECUTIVO</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, a Bispo Dom Edgar Xavier Ertl, da Diocese de Palmas-Francisco Beltrão e ao padre Vagner Raitz, coordenador da Ação Evangelizadora da Diocese, pelo lançamento da Campanha da Fraternidade 2021 (CF-21), cujo tema é “Fraternidade e Diálogo: compromisso de amor”, acometido ao lema de que “Cristo é a nossa paz. Do que era dividido fez uma unidade” (Ef 2,14a).</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2688/mocao_de_apoio-002-2021_-_cidao_e_rodrigo_-_a_frente_parlamentar_para_o_pedagio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2688/mocao_de_apoio-002-2021_-_cidao_e_rodrigo_-_a_frente_parlamentar_para_o_pedagio.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à Frente Parlamentar sobre o Pedágio da Assembleia Legislativa do Paraná.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2860/mocao_de_aplausos_-_003-2021-_jean_emiliano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2860/mocao_de_aplausos_-_003-2021-_jean_emiliano.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, ao Presidente do MDB em Francisco Beltrão Aires Vicente Tomazoni, Vice-Presidente Vanderlei José Follador e Segundo Vice-presidente Atalibio Meurer Michels, pelo aniversário de 55 anos do MDB Nacional.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2929/mocao_de_aplausos_04-21_oberdan_-_para_capitao_pitz.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2929/mocao_de_aplausos_04-21_oberdan_-_para_capitao_pitz.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, ao 21º Batalhão de Polícia Militar na pessoa do Major Edson Cechinel da Silva e Subcomandante Rogério Gomes Pitz, com entrega de placa, pelos serviços prestados à comunidade Beltronense durante a pandemia do COVID-19, com trabalho incansável para proteção e prevenção dos munícipes.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>Silmar Gallina, Dile Tonello, Pedro Tufão Filho, RODRIGO INHOATTO, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2984/mocao_de_aplausos_-_silmar_-_005-21-_curso_de_direito_unioeste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2984/mocao_de_aplausos_-_silmar_-_005-21-_curso_de_direito_unioeste.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, ao Curso de Direito da Universidade Estadual do Oeste do Paraná (Unioeste), na pessoa de Andréa Regina de Morais Benedetti, coordenadora do curso de Direito, pela nota 5 no Exame Nacional de Desempenho dos Estudantes (Enade), realizado pelo Ministério da Educação.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>ANILDO KRUG, Junior Nesi, Dile Tonello, Pedro Tufão Filho, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2985/mocao_de_aplausos_-_junior_-06-2021-_para_hospitais_linha_de_frente_covid.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2985/mocao_de_aplausos_-_junior_-06-2021-_para_hospitais_linha_de_frente_covid.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, aos profissionais atuantes na linha de frente do tratamento do COVID-19, quais estão atuando através da Secretaria de Saúde, Hospital Regional, Policlínica São Vicente de Paula, Hospital São Francisco e Hospital do Câncer – CEONC.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3162/mocao_de_aplauso_junior_-_guarda_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3162/mocao_de_aplauso_junior_-_guarda_sao_cristovao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO à ASSOCIAÇÃO DOS MOTORISTAS em comemoração aos 60 anos da GUARDA SÃO CRISTÓVÃO, do município de Francisco Beltrão-Pr, pelos relevantes serviços prestados à comunidade. Solicitamos que seja entregue de Certificado Placa à Instituição, em data a ser agendada.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3268/mocao_de_apoio-_-_todos_os_vereadores_-_abertura_da_estrada_do_colono.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3268/mocao_de_apoio-_-_todos_os_vereadores_-_abertura_da_estrada_do_colono.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à Assembleia Legislativa do Paraná, pela abertura da Estrada Parque, que atravessará o Parque Nacional Iguaçu.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3282/mocao_de_apelo_-2021-_tiago_e_cidao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3282/mocao_de_apelo_-2021-_tiago_e_cidao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, às autoridades dos Poderes Executivo e Legislativo do Paraná, Governador, Vice-Governador, Secretário Estadual da Fazenda e Deputados da Assembleia Legislativa, sugerindo a redução, no percentual maior possível, das alíquotas de ICM incidentes sobre os combustíveis Gasolina, Óleo Diesel, Gás Natural e Gás  de Cozinha, no âmbito da comercialização e do consumo no  território do Estado do Paraná.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3289/mocao_de_aplausos_-_anildo_10-2021-_para_presidentes_do_rotary.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3289/mocao_de_aplausos_-_anildo_10-2021-_para_presidentes_do_rotary.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, aos Presidentes do Rotary Club de Francisco Beltrão, pelos seus trabalhos em prol da sociedade, solicitamos ainda, que seja confeccionada placa em homenagem aos seguintes presidentes:_x000D_
 _x000D_
 •	Hugo Hewans Leonardi (Presidente Rotary bairro Industrial)._x000D_
 •	Paulo Ricardo Colpani (Presidente Rotary Francisco Beltrão) _x000D_
 •	Josuel Martins Mann (Presidente Rotary Integração)_x000D_
 •	Walmir Chicatto (Presidente Rotary Cango)_x000D_
 •	Claudimar de Carli (Presidente Rotary Marrecas)_x000D_
 •	Moacir Giacomini (Presidente Rotary Alvorada)_x000D_
 •	Evandro A. Borges de Oliveira (Presidente Rotary III Milênio)_x000D_
 •	Álvaro Francescon (Presidente Rotary Novas Gerações)_x000D_
 •	Jorge Paulino da Silva (Presidente Rotary Cidade Norte)_x000D_
 •	Andreia Pins Danielli (Presidente Rotary Vila Nova)_x000D_
 •	Governador distrito 4640, Sérgio Baseggio. _x000D_
 •	Governadora assistente área 17 Mirian Milhoreto_x000D_
 •	Governador Assistente área 16, Eloi Trevisan</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3393/mocao_de_aplausos_11-21-_mao_amiga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3393/mocao_de_aplausos_11-21-_mao_amiga.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, com entrega de placa, às representantes do Clube Mão Amiga -  Grupo Beltronense de Prevenção ao Câncer, Presidente Katia Vaz Carneiro e Vice Presidente Nelly de Fátima Padilha, pelos trabalhos desempenhados pelo grupo em prol do trabalho em ajudar mulheres que foram diagnosticadas com câncer de mama e orientar mulheres para prevenção da doença.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3435/mocao_de_aplausos_12-21-_sarara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3435/mocao_de_aplausos_12-21-_sarara.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, ao atleta beltronense Luiz Carlos de Oliveira Mendes, popular “Sarará”, pelos trabalhos desempenhados em prol do esporte de Francisco Beltrão e sucessivas vitórias em corridas de abrangência nacional.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3561/mocao_de_apoio_no__-_pastor_eliel_-_pedro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3561/mocao_de_apoio_no__-_pastor_eliel_-_pedro.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, ao Pastor Eliel Godoi Bueno e família, pelos relevantes serviços prestados à sociedade beltronense.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2722/anteprojeto_de_decreto_legislativo_no_001-21_-_contas_executivo_2019.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2722/anteprojeto_de_decreto_legislativo_no_001-21_-_contas_executivo_2019.doc</t>
   </si>
   <si>
     <t>ANTEPROJETO DE DECRETO LEGISLATIVO Nº 001/21_x000D_
 _x000D_
 "Acolhe o Parecer Prévio do Tribunal de Contas sobre as Contas do Executivo Municipal do Município de Francisco Beltrão, Estado do Paraná, referente ao exercício financeiro de 2019."</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2826/projeto_de_decreto_legislativo_02-21-_doacao_veiculo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2826/projeto_de_decreto_legislativo_02-21-_doacao_veiculo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE VEÍCULO DE PROPRIEDADE DA CÂMARA MUNICIPAL DE VEREADORES AO MUNICÍPIO DE FRANCISCO BELTRÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2902/veto_pl_006-21_legislativo__-_essencialidade_educacao.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2902/veto_pl_006-21_legislativo__-_essencialidade_educacao.pdf</t>
   </si>
   <si>
     <t>Veto parcial do Projeto de Lei do Legislativo n°. 006/21 de 30 de março de 2021 de autoria dos Vereadores, Rodrigo Inhoatto (PDT) e Oberdan Raul Saretta (PSDB)</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/projeto_de_resolucao_no_01-2021-_horario_de_sessao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/projeto_de_resolucao_no_01-2021-_horario_de_sessao.doc</t>
   </si>
   <si>
     <t>Altera disposição do artigo 59 da Resolução nº 005/93 - Regimento Interno da Câmara Municipal de Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2726/projeto_de_resolucao_02-2021_tiago_-_jean-_frente_parlamentar_em_defesa_dos_animais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2726/projeto_de_resolucao_02-2021_tiago_-_jean-_frente_parlamentar_em_defesa_dos_animais.doc</t>
   </si>
   <si>
     <t>Institui a Frente Parlamentar em Defesa dos Animais na Câmara de Vereadores de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto-de-resolucao_03-21_-jean_-_altera_regimento_interno.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto-de-resolucao_03-21_-jean_-_altera_regimento_interno.doc</t>
   </si>
   <si>
     <t>Altera-se dispositivos do Regimento Interno - Resolução nº 005/93 da Câmara Municipal de Vereadores de Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo Geral</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2857/substitutivo_geral_ao_pl_07-21_-_estabelece_criterios_e_valores_minimos_execucao_fiscal.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2857/substitutivo_geral_ao_pl_07-21_-_estabelece_criterios_e_valores_minimos_execucao_fiscal.pdf</t>
   </si>
   <si>
     <t>Substitutivo geral ao projeto 07/21 do Executivo._x000D_
 Estabelece critérios e valores mínimos como parâmetros para execução fiscal no Município de Francisco Beltrão e altera a Lei Municipal n.º 2.152, de 10 de dezembro de 1993 que "dispõe sobre o Código Tributário do Município de Francisco Beltrão - Estado do Paraná".</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3300/substitutivo_geral__pl_28-21_-_jean__e_rodrigo-_altera_pss.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3300/substitutivo_geral__pl_28-21_-_jean__e_rodrigo-_altera_pss.doc</t>
   </si>
   <si>
     <t>SUBSTITUTIVO GERAL AO PROJETO DE LEI Nº 28/2021 DO LEGISLATIVO_x000D_
 Altera dispositivos da Lei Municipal nº. 4.054 de 24 de abril de 2013, que “dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3575/099-21_-_pl_-_altera_rpps_-_regime_complementar_-_substitutivo_1.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3575/099-21_-_pl_-_altera_rpps_-_regime_complementar_-_substitutivo_1.doc</t>
   </si>
   <si>
     <t>Substitutivo geral ao Projeto de Lei nº99/21 do Executivo. _x000D_
 Modifica o Regime Próprio de Previdência Social dos Servidores Públicos do Município de Francisco Beltrão de que trata a Lei Municipal nº 3.141/2004, de acordo com a Emenda Constitucional nº 103, de 2019, institui o Regime de Previdência Complementar no âmbito de Francisco Beltrão, altera a Lei Municipal nº 4.106/2013, altera a Lei Municipal nº 4.260/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>----</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2725/emenda_modificativa_ao_projeto_007-2021_do_executivo.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2725/emenda_modificativa_ao_projeto_007-2021_do_executivo.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 01/2021 AO PROJETO DE LEI 07/2021 DO EXECUTIVO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11306,67 +11306,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_01-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/projeto_de_lei_02-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2583/projeto_de_lei_03-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2584/projeto_de_lei_04-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/projeto_de_lei_05-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/projeto_de_lei_06-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2768/projeto_de_lei_07-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2680/008-21_-_pl_bolano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2678/009-21_-_precresan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2679/010-21_-_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2675/011-21_-_pl_-_faixa_azul.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2705/pl_013_21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3006/016-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_animacar_pinturas_ltda_1.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3005/018-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_faust__sousa_ltda.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3004/019-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gilberto_da_silva_brizola_me.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3003/020-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_agil_distribuidora_de_medicamentos_ltda_me.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3002/021-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_wagner_brogin_junior_produtos_do_campo_me.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3001/022-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_valdir_raimundo_de_oliveira_climatizacao_me.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3000/023-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_rafael_fernando_de_oliveira_me.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2999/026-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_pinheiro_peneiras_ltda.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2676/030-21_-_parcelamento_de_solo_eloi_trevisan.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2684/projeto_32_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2757/projeto_de_lei_33-2021-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2681/projeto_de_lei_-_034-2021-_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2683/pl_035_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2752/pl_36.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2753/pl_37.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2794/projeto_de_lei_38-21_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2817/pl_39.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2831/pl_40-21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2998/041-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sueli_de_fatima_pesin_me.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2997/042-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gastrobel_maquinas_e_equipamentos_eireli.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3080/043-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gule_industria_de_artefatos_de_aluminio_ltda.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2996/044-21_-_pl_-_autoriza_concessao_direito_real_de_uso_badar_empreendimentos_ltda.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2891/045-21-_pl_-juros_zero.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2925/projeto_de_lei_462021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2995/047-21_-_pl_-_autoriza_concessao_direito_real_de_uso_sonnifrutas_comercio_de_frutas_ltda_me.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2994/048-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_guisa_industria_de_utilidades_plasticas_ltda.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2993/049-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_inova_produtos_de_madeira_e_plasticos_ltda.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2992/051-21_-_pl_-_permuta_-_itomar_setti.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2967/pl_52-21-_bilhetagem_automatica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2966/pl_53_-_21_-_subdivisao_imovel_anderson_vicenzi.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3093/054-21_-_pl_-_consad.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3040/056-21_-_pl_-_consorcio_chamada_de_capital.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3079/057-21_-_pl_-_cesta_basica_2.0.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3103/058-21_-_pl_-_previdencia.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3204/059-21_-_pl_-_tributario.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3206/060-21_-_pl_-_termo_cooperacao_sudenge.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3205/061-21_-_pl_-_altera_4701_19.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3207/062-21_-_pl_-_compra_-_conab.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3208/063-21_-_pl_-_altera_2859_01.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3209/064_21_-_pl_-_subdivisao_-_doacao_-_giovano_bender.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3210/065-21_-_pl_-_altera_3829_11.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3211/066_21_-_pl_-_subdivisao_-_doacao_-_enio_jose_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3212/067-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_jk_servicos_eletricos_ltda.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3213/068-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_crowil_do_brasil_industria_pet_foods_ltda_1.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3214/069-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_term_concreto__argamassa_ltda_2.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3215/070-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_nei_rodrigo_santin_solucoes_metalicas.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3216/071-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_pegoraro__giacomini_comercio_de_tintas_ltda.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3217/072-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_soares_cia_ltda.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3267/074-21_-_pl_-_fpm.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3275/075-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_guisa_industria_de_utilidades_plasticas_ltda.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3313/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_077.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3371/projeto_de_lei_no_78_ppa_2022_a_2025_de_28-09-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3372/projeto_de_lei_no_79_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3403/080-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sanepar_1.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3438/081-21_-_pl_-_altera_4829_21_-_doacao_-_andrei_anderson_vicenzi.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3439/082-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_estado_do_parana_-_reinaldo_sass.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3440/083-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sirineu_telles.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3441/084-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_ardumar_instalacao_hidraulica_ltda.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3442/085-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_nivaldo_araujo_de_barros__cia_ltda.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3443/086-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_brilhofer_utilidades_domesticas_eireli.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3444/087-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_li_industria_de_utilidades_domesticas_em_aluminio_ltda.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3445/088-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_kike_estrutura_metalicas_ltda.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3446/089-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_joao_cora.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3447/090-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_ccs_plasticos_industria_e_comercio.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3448/091-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_funibel_funilaria_beltrao_ltda.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3449/092-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_fundicao_triangulo_ltda.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3450/093-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_cilene_aparecida_de_aruda_lara_me.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3451/094-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_fabrica_de_aluminio_almeida_ltda.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3452/095-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_criart_bordados_ltda.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3437/096-21_-_pl_-_expobel_2022.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3475/097-21_-_pl_-_permuta_-_cleonice_e_darci.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3476/098-21_-_pl_-_altera_2152_1993_-_codigo_tributario.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3474/099-21_-_pl_-_altera_rpps_-_regime_complementar.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3478/100-21_-_pl_-_refis_nossa_gente_em_dia_ii.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3477/101-21_-_pl_-_altera_4835_2021_-_conab.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3479/102-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_suelen_fernanda_mazzeto.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3480/103-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_mazza_compensados_e_laminados_ltda.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3481/106-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_bom_lar_estofados_ltda.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3482/107-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_tubinox_inox_ltda_me.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3493/pl_108_21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3576/109-21_-_pl_-_altera_4612_2021_-_recuo.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3577/110-21_-_pl_-_revisao_geral_2022.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3578/111-21_-_pl_-_3298_06_-_bilhetagem_automatica.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3582/112-21-_pl_-_executivo_-_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/projeto_de_lei_no_01-2021_-revisao_geral_anual_servidores.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_no_002-21_-_tupy_-_dia_do_motociclista.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2703/projeto-de-lei-pedro-meia-entrada_id_jovem.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2758/projeto_de_lei_-_oberdan_e_cidao_no_-004-21-_obrigatoriedade_de_estabelecimentos_de_saude_fixarem_em_lguar_visivel_lista_dos_medicos_certo.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2723/projeto_de_lei_no_005-2021-_altera_lei_4.148-2013.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2756/projeto_de_lei_-_rodrigo_oberdan_-_no_-2021_-atividade_essencial_educacao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2792/projeto_de_lei_-_oberdan_e_cidao_e_junior_no_007-2021-obrigatoriedade_expor_remedios_disponiveis_no_site.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_-_junior_008_-2021-_receitas_medicas_digitadas.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no__009-21-_jean-__aluno_nota_10.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no__10-21-_rodrigo_academias_atividade_essencial_e_esportes.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2901/projeto_de_lei_-_anildo-_11-21-_-_altera_prodetec.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2956/projeto-de-lei-_dile-12-2021-__autorizacao_legislativa_locacao.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2991/projeto_de_lei_-_quintino_e_junior_-_cervejeiros.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3072/projeto_de_lei_n_014-21_-_jean_-_altera_programa_juro_zero.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3092/projeto_de_lei_no_15-21_-_silmar_-_semana_de_conscientizacao_contra_violencia-contra-a-mulher.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3114/projeto_de_lei_junior_nesi_-_obrigatoriedade_de_carteira_de_vacinacao_no_ato_da_matricula_escolar.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3115/projeto_de_lei_-_oberdan_-_no_-_utilidade_publica_associacao_dos_policiais_militares_do_sudoeste.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3116/projeto_de_lei_18-21-_habitacao_idoso_-_tiago_antunes.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3128/projeto-de-lei-_cidao_-19-21-__obrigatoriedade_de_uso_de_led_em_novos_loteamentos_e_empreendimentos.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3129/projeto-de-lei-_cidao_-20-21__substituicao_gradativa_das_lampadas_de_led.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3154/projeto-de-lei-pedro-_placas_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3155/projeto_de_lei_no_22-21-_rodrigo_-_dile_-_oberdan-_cameras_de_seguranca_em_cmeis.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3156/projeto-de-lei-_dile_23-21_regulamenta_aplicativos_de_transporte.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3157/projeto-de-lei-_cidao_-_contratos_adm_pessoas_com_vulnerabilidade.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3158/projeto-de-lei-_cidao_-_registro_de_entregas_de_alimentos.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3169/projeto-de-lei-pedro_26-21-_assistencia_religiosa_hospitalar_capelania.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3170/projeto_de_lei_n_27-21_-_gps_nos_veiculos.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3171/projeto_de_lei_n__-_jean_-_retira_possibilidade_de_prorrogracao_pss.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3298/projeto_de_lei_-_silmar_-_no_29-21-_faixa_nao_edificavel.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3299/projeto_de_lei__2021_30-21_cidao_-_tradicionalismo_gaucho.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3308/projeto_de_lei_no_31-2021-_anildo_-_titulo_cidada_honoraria_samira.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3333/projeto_de_lei_-_silmar_-_no_32-21-_semana_municipal_da_reciclagem_e_do_meio_ambiente_nas_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3394/projeto-de-lei-_dile-_33-21-_obriga_a_cobranca_de_alimento_para_entrada_em_eventos_sem_ingresso.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3324/projeto_de_lei_-_rodrigo-_no_34-21_-_altera_faixa_azul.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3395/projeto_de_lei_n__-_jean_35-21--_obriga_executivo_usar_sapl.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3396/projeto_de_lei_n__36-21-_jean_-subsidio_volencia_contra_mulher.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3397/projeto_de_lei_n_37-21_-_jean_-bem_estar_animal_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3398/projeto_de_lei_n___38-21-_jean_-_muda_plano_diretor_prazo_para_projetos.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3399/projeto_de_lei_n___39-21-_jean_-_muda_lei_do_pss_4054.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3453/projeto-de-lei-40-21-_cidao__-_cartao_de_credito_e_pix_para_pagamento_de_impostos.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3454/projeto-de-lei-41-21_-_cidao__autoriza_parcelamento_do_itbi.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3494/projeto_de_lei_no_042-21_-_mesa_diretora_-_suspende_revisao_geral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/pedro_tufao_-_requerimento_no__-01-2021-_informacoes_sobre_as_mini_arenas_no_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/oberdan_-_requerimento_no__002-2021-_informacoes_obras_publica_sistema_solar.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/silmar_-_requerimento_no_003-2021__-_informacoes_sobre_o_estar_digital.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/pedro_tufao_-_requerimento_no_004-21-_informacoes_sobre_novos_barracoes_e_processo_de_separacao_de_residuos_solidos_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/tupy_dile_-_requerimento_no_05-2021_-_voto_de_pesar_sadi_salvadori.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2594/tupy_-_requerimento_no_06-2021-_voto_de_pesar_rodrigo_melatti.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/anildo_-_requerimento_no_07-2021__-_convidar_gerente_sanepar_para_falar_sobre_o_sistema_de_agua.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/cidao_-_requerimento_no_08_-2021-_convidar_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/pedro_tufao_-_requerimento_no_09-2021__-_oficio_a_guancino.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/pedro_tufao_tiago-_requerimento_no_10-2021_-acoes_da_administracao_para_fila_de_creches_online.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/silmar_-_requerimento_no__11-2021-_informacoes_sobre_a_concretagem_dos_pontos_criticos_zona_rural.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/oberdan_-_requerimento_no__012-2021-_gastos_com_energia_dos_orgaos_publicos_e_dos_alugados.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/cidao_junior_tiago_-_requerimento_no__-013-2021-_ceonc_pedido_de_informacoes_e_providencias.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2618/pedro_tufao_-_requerimento_no__-_relatorio_sobre_a_fiscalizacao_de_lotes_baldios.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/cidao_-_requerimento_no__-15-2021-_maquinas_pesadas_e_previsao_de_investimentos.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/cidao_-_requerimento_no__-16-2021-_cronograma_e_planejamento_das_equipes_do_interior__cidao_correto.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/tupy_-_requerimento_no_-_convocacao_secretario_claudio_borges_viacao_e_obras.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/pedro_tufao_-_requerimento_no__18-2021-_sistema_de_esgoto_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/tupy_-_requerimento_no_19-2021_-_dep_guerra_gruta_jacutinga.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/rodrigo_-_requerimento_no_-20-2021-_solicitar_informacoes_acerca_dos_distritos.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/pedro_tufao_-_requerimento_no_004-21-_informacoes_sobre_novos_barracoes_e_processo_de_separacao_de_residuos_solidos_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/dile_22-2021_requerimento_-_fumace.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/rodrigo_-_requerimento_no_23-2021-_setor_de_eventos.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/pedro_tufao_-_requerimento_no__-_situacao_da_obra_na_estrada_do_quibebe.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/tupy_-_requerimento_no_-_dep_traiano_rio_saltinho_e_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/dile_-_requerimento_-_voto_de_pesar_emerson_luiz_serena.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2651/cidao_-_requerimento_no__-_convocacao_secretario_de_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2652/junior_-_requerimento_no__18-2021-_16o_esquadrao_de_cav_mec.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2653/silmar_oberdan_e_jean_-_requerimento_-_29-2021-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2654/rodrigo_oberdan_e_pedro-_requerimento-_30-2021_-_setor_de_eventos_oficio_ao_governador.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2663/ronaldo_tiago_-_requerimento_no_31-2021-_convocacao_nadia_bonatto_e_valdecir_priester.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2664/pedro_tufao_-_requerimento_no_32-2021__-_rua_lajes_e_osasco_iluminacao_e_pavimentacao_pedras.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2665/tupy_-_requerimento_no_33-2021-__voto_de_pesar_andrea_mafessoni.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2685/junior_nesi_-34-2021-_convite_escola_oficina.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2686/jean_-_requerimento_-_35-2021_-_dep_luersen.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2687/pedro_tufao_-_requerimento_no_36-2021_-_voto_de_pesar_uziel_grimm_da_silva.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2702/cidao_-_requerimento_no_37__-convocacao_gestora_do_prevbel.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2704/tiago_-_requerimento_no_38-2021-informacoes_da_empresa_tercerizada_de_limpeza_se_estao_pagando_beneficios_aos_funcionarios.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2707/todos_os_vereadores_-_requerimento_no_39_-21_-_governador_pmpr.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2706/cidao_-_requerimento_no__40-2021-_informacoes_sobre_melhorias_na_estrada_do_pedreirinho.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2708/quintino_junior_-_requerimento_no_41-2021_-_voto_de_pesar_belmiro_jose_ecker.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2709/tupy_e_quintino_-_requerimento_no_42-21__voto_de_pesar_darci_jose_reolon.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2710/jean_-_requerimento_no_43-2021-_voto_de_pesar_miguel_ferolin.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2727/quintino_-_requerimento_no_44-21-_voto_de_pesar_carlos_seli_gregorio_marcilio.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2728/cidao_-_requerimento_no_45-2021-_respirador_para_fco_beltrao_dep_aliel_machado.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2736/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2740/rodrigo_-_requerimento_no_47-2021-_dep__ricardo_jose_magalhaes_barros.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2748/cidao_-_requerimento_no__-_assistencia_social_informacoes.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2749/cidao_-_requerimento_no__-_quais_consorcios_o_executivo_participa.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2750/cidao_-_requerimento_no__-_auxilio_transporte_de_professores_explicacoes.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2765/pedro_tufao_-_requerimento_no_51-2021-__previsao_para_compra_de_vacinas_e_plano_de_imunizacao.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2766/cidao_-_requerimento_no_52-2021_-_aterro_municipal_informacoes.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2767/cidao_-_requerimento_no__-_informacoes_sobre_manutencoes_de_trator.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2769/tupy_-_requerimento_no_054-21_-_convite_gerente_da_brf.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2773/cidao_-_requerimento_no_55_-2021-_assepcia_urbana_rprevisao.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2774/junior_e_oberdan_-_requerimento_no_56_-21_-__voto_de_pesar_gerson_rebelatto.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2775/pedro_tufao_e_tiago_-_requerimento_no_057-21_-__guancino_pedindo_explicacoes_sobre_o_distanciamento_nos_onibus.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2776/cidao_-_requerimento_no_058-21_-_auxilio_emergencial_no_municipio.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2777/silmar_-_requerimento_no_059-21_-_informacoes_como_andam_as_copilacoes_da_leis.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2778/cidao_-_requerimento_no_060-21_-__kit_merenda.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2779/jean_-_requerimento_no_061-21__-_pedido_listagem_de_todas_as_propriedades_e_areas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2789/cidao_-_requerimento_no_62-21-_oficio_ao_governo_do_estado_pedindo_volta_do_programa_comida_boa.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2791/rodrigo_quintino_pedro_tufao_-_requerimento_no_voto_de_pesar_euclides_scalco.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2795/junior__-_indicacao_no_64-_21_muro_na_escola_municipal_epitacio_pessoa.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2796/tiago_e_jean_65-21-_requerimento_no_data_de_entrega_do_kit_merenda.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2797/cidao_-_requerimento_no_66-21-_envio_de_prestacao_de_contas_sobre_o_covid19.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2798/cidao_-_requerimento_no_67-21-_hospital_intermunicipal.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2799/cidao_-_requerimento_no_68-21-_informacoes_sobre_a_resposta_ao_mp_pelo_executivo.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2800/cidao_-_requerimento_no_69-21-_auxlio_emergencial_para_professores.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2801/silmar_-_requerimento_no_70-21-_convite_giuliana_picanzo_falar_sobre_o_dia_do_autismo.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2802/ronaldo_-_requerimento_no_071-21_-_voto_de_pesar_ajair_menin.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2803/junior_-_requerimento_no_072-21-__voto_de_pesar_sirley_salete_reolon_felipetto.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2814/jean_-_requerimento_no_pedido_se_ha_possibilidade_estrutural_para_volta_as_aulas.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2818/pedro_tufao_e_tiago_-_requerimento_no_074_-_21_-_convocacao_marilda_debetran.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2819/dile_-_requerimento_no_075-21_-_rio_marrecas.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2820/tiago_-_requerimento_no076-21_-_convidar_representante_da_arca_de_noe.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2821/silmar_-_requerimento_no_077-21_-_informacoes_a_copel_auxilio_eficiencia_energetica.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2830/cidao_-_requerimento_no_78-21-_informacoes_sobre_o_plano_de_amortizacao.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2832/pedro_tufao_-_requerimento_no_79-21-_dep_luis_fernando_guerra.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2833/mesa_diretora_-_requerimento_no_80-21-_questionamentos_sobre_o_kartodromo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2838/requerimento_pedro_e_tiago_81-21_programa_porteira_para_dentro.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2842/silmar_-_requerimento_no_082-21_-_informacoes_acerca_da_pavimentacao_com_pedras_na_linha_macagnan.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2843/pedro_tufao_-_requerimento_no_083-21-__informacoes_academias_ao_ar_livre_vila_rural_e_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2844/dile_-_requerimento_no_084-21_-_ensino_apostilado.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2852/voto_de_pesar_silvio_rodrigues_-_poder_legislativo_-_requerimento_no.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2855/ronaldo_-_requerimento_no_convocacao_secretaria_do_desenvolvimento_economico_e_tecnologico.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2858/oberdan_-_requerimento_no_87-21-__convite_secretario_agricultura_e_o_produtor_leiteiro_geovane_dinon.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2859/rodrigo_-_requerimento_no_88-21-_oficio_ao_governador_e_ademar_traiano.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2867/cidao_-_requerimento_no_89-21-_convidar_muran_da_guancino_para_explicar_sobre_a_paralizacao.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2868/cidao_-_requerimento_no_90-21-_informacoes_sobre_melhoria__rua_canisio_hildebrandt_com_a_abdul_pholman.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2870/jean_-_requerimento_no_091-21_-_informacoes_chamamento_dos_pss.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2871/rodrigo_-_requerimento_no_092-21_-_oficio_ao_governador_e_ademar_traiano_-_copel_e_sanepar.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2872/jean_-_requerimento_no_093-21_-_estutos_e_previsao_para_reforma_do_cmei_idalino_rinaldi.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2873/oberdan_-_requerimento_no_094-21_-_convidar_pm_falar_sobre_acoes_da_pm.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2874/dile__e_tupy_-requerimento_no_095-21_-egydio_zanatta.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2882/jean_-_requerimento_no_96-21-_informacoes_se_existem_estudos_para_por_led_nos_parques.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2883/rodrigo_-_requerimento_no_97-21-_oficio_ao_dep_litro_e_ricardo_barros_pedindo_onibus.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2888/silmar_-_requerimento_no_98-21-_chamando_diretor_da_unioeste__e_do_centro_de_especialidades_falar_na_tribuna.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2892/jean_-_requerimento_no_099-21_-estudos_para_reforma_da_ponte_da_comunidade_do_rio_saudade.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2893/pedro_tufao_-_requerimento_no100-21_-_dep_franceschini_recursos_para_pavimentacao_do_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2899/silmar_-_requerimento_no_estudos_para_nova_ponte_sobre_o_rio_marrecas_que_liga_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2903/pedro_tufao_-_requerimento_no_voto_de_pesar_pr._hugo_vilmes.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2904/jean_-_requerimento_no_103-21-custos_para_o_centro_de_zoonoses.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2905/rodrigo_-_requerimento_no_104-21-_perdao_de_multa_para_comerciantes.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2906/cidao_-_requerimento_no_105-21-__abono_de_faltas.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2914/oberdan_-_requerimento_no___voto_de_pesar_-_andre_roberto_peres.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2915/pedro_tufao_-_requerimento_no_107-21-_existencia_de_estudos_para_pavimentacao_da_linha_nova_secao_ate_o_frigorifico_sigma.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2916/rodrigo_-_requerimento_no_108-21-_oficio_a_copel_e_ao_governador_voltra_de_entrega_das_contas_de_luz_nos_pontos_do_interior.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2917/tupy_-_requerimento_no_109-21_inicio_das_obras_km_20.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2924/silmar_junior_tiago_oberdan_e_anildo_-_requerimento_no_dep_ademar_traiano_angariacao_de_recursos_para_ambulatorio.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2926/dile_-111-21_requerimento_no_deputada_federal_leandre_dal_ponte_pavimentacao_asfaltica_no_bairro_sao_francisco..doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2927/silmar_-_requerimento_no__112-21-_pastilhamento_da_torre_da_concatedral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2928/pedro_tufao_-_requerimento_no_113-21-terra_nossa_informacoes_de_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2940/cidao_e_dile_-_requerimento_no_144-21-convidar_cordenador_da_arss_falar_sobre_hospital_municipal.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2941/silmar_-_requerimento_no_115-21-_informacoes_acerca_dos_moradores_no_santa_barbara_na_trincheira_sobre_documentacao.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2942/rodrigo_-_requerimento_no_116-21-_residuo_de_asfalto_nas_ruas_do_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2943/oberdan_-_requerimento_no_117-2021-_voto_de_pesar_edgar_poli.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2945/pedro_tufao_-_requerimento_no_118-2021-_informacoes_do_debetran_acerca_dos_cartoes.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2946/quintino_-_requerimento_no_119-2021-_voto_de_pesar_jorge_cella.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2947/junior_-_requerimento_no_120-2021-_voto_de_pesar_rafael_rodrigo_nezzi.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2954/cidao_-_requerimento_no_121_-2021-_nformacoes_previsao_para_iluminacao_no_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2955/oberdan_-_requerimento_no_122-21-_voto_de_pesar_josiel_tadeu_teles.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2957/silmar_-_requerimento_no_123-2021-_estudos_para_plantio_de_arvores_nas_vias.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2958/junior_-_requerimento_no__134-2021-_ensiladeira_comunidade_de_seccao_sao_miguel_traiano.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2959/pedro_tufao_-_requerimento_no_125-2021-_informacoes_sobre_a_escola_2030.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2972/rodrigo_jean_e_oberdan_-_requerimento_no_126-21-_oficio_a_copel_der_e_sanepar_para_melhoria_dos_prolemas_no_contorno_leste.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2973/cidao_-_requerimento_no_127-21__dep_aliel_machado_mamografo.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2974/tupy_e_pedro__-_requerimento_no_128-21-__voto_de_pesar_fernanda_apolinario.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2975/ronaldo_-_requerimento_no_129-21-__voto_de_pesar_ivo_santos.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2976/cidao_-_requerimento_no_convidar_diretores_hospital_sao_francisco_explanar_sobre_intervencao.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2978/ronaldo_-_requerimento_no_recursos_para_aroldo_martins_instalacao_do_pab_da_saude.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2979/ronaldo_-_requerimento_no_132-21-_recursos_para_aroldo_martins_reforma_arrudao.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2981/cidao_-_requerimento_no_134-2021-_dep_aliel_machado_onibus_para_saude.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2982/jean_-_requerimento_no_135-2021-_abono_de_faltas.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2983/silmar_-_requerimento_no_136-21-__abono_de_faltas_-_17.05.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3007/cidao_-_requerimento_no_137-21-_reabertura_de_servicos_de_saude_no_bairro_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3008/cidao_jean_-_requerimento_no_138-21-_previsao_para_implantacao_casa_facil_parana.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3014/tupy_-_requerimento_no_139-21-_calcadao.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3016/cidao_e_jean_no_140-21_-_requerimento_no_restaurante_popular.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3017/tupy_-_requerimento_no_141-21_-_ricardo_barros.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3018/silmar_-_requerimento_no_142-21-__concretagem_sobre_os_pontos_criticos_no_interior.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3019/jean_-_requerimento_no_143-21_-_oficio_a_empresa_q_fez_a_rodoviaria_e_executivo_fiscalizacao.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3025/tiago_-_requerimento_no_144-21_-_vacinas_covid_autismo.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3026/cidao_jean_-_requerimento_no_145-21_-_programa_saude_com_agente.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3028/rodrigo_anildo_-_requerimento_n_146-21_-_programa_casa_facil.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3029/cidao_-_requerimento_no_147-21_-_documentos_da_concretagem_no_interior.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3030/oberdan_-_requerimento_no_148-21-__convite_bonetti_-_precresam.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3031/mesa_-_subscrito_por_todos__-_requerimento_no_149-21_-_voto_de_pesar_elizete.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3032/cidao_-_requerimento_no_150-21-_iluminacao_av._dom_agostinho_jose_sartori.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3033/aildo_-_requerimento_no_151-21_-_voto_de_pesar_familia_mendonca.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3041/silmar_-_requerimento_no_152-21_-_dep_traiano_arado_subsolador_comunidade_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3042/pedro_tufao_-_requerimento_no_153-21_-_parque_adaptado_deputada_mara_lima.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3044/jean_-_requerimento_no_154-21_-_estudos_para_cmei_noturno.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3043/ronaldo_-_requerimento_no_155-21_-_abono_dia_25.05.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3051/jean_-_requerimento_no_156-21_-_informacoes_sobre_melhorias_no_cmei_nice_braga.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3052/jean_-_requerimento_no_157-_21_-_estudos_para_rampa_de_acesso_em_todos_cmeis.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3053/pedro_tufao_-_requerimento_no_-158_-_2021-_esgoto_rua_osasco_com_fortaleza.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3054/vereadores_da_base_-_requerimento_no_159-21_-_paver.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3055/tiago_-_requerimento_no_160-21_-_sanepar.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3061/anildo_e_tupy_-_requerimento_no__161-21_-_convite_associacao_de_apoio_ao_tratamento_a_covid-19.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3062/rodrigo_-_requerimento_no__162-21_-_isencao_da_taxa_do_alvara.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3063/tiago_-_requerimento_no_163-21-_abono_maio-junho.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3073/rodrigo_-_requerimento_no_-_autorizar_treinamento_das_categorias_de_base_do_municipio.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3078/pedro_tufao_-_requerimento_no_-166-21-_contrato_estagiarios.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3091/silmar_ronaldo__-_requerimento_no_previsao_para_reforma_do_cmei_joao_delfo_fregonese.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3082/rodrigo_-_requerimento_no__168-21-_ciclofaixas.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3083/cidao_-_requerimento_no_169-21_pesquisa_de_satisfacao_comissao_especial_de_avaliacao_transporte_coletivo.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3084/cidao_-_requerimento_no_170-21-_documentacao_comissao_especial_de_avaliacao_transporte_coletivo.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3101/rodrigo_-_requerimento_no_171-21-_traiano_onibus_esporte.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3102/dile_-_requerimento_172-21-_alugueis.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3104/pedro_tufao_-_requerimento_no_173-21-_-_informacoes_ceju_para_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3105/dile_-_requerimento_173-21-_cameras_de_monitoramento.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3106/jean_-_requerimento_no__175-21-_informacao_copel_prazo_para_conserto_dos_postes_no_interior.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3117/silmar__-_requerimento_no_176-21-_todas_ruas_com_paiver_para_o_terra_nossa_dep_traiano.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3125/jean_-_indicacao_no_177-21_averiguacao_das_lombadas_eletronicas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3126/cidao_178-21-_requerimento_no_-_precatorios.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3127/oberdan_179-21-_requerimento_estudo_de_explosoes_proximo_ao_tunel.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3135/silmar_tiago_junior_e_oberdan-_requerimento_no_180-21-_tablets_para_o_caic_dep_traiano.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3136/pedro_tufao_-_requerimento_no_181-21-_centro_dia_para_o_idoso.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3137/jean_-_requerimento_no_182-21-_abono_de_faltas.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3139/cidao_-_requerimento_no_183-21-_oficio_ao_governador_para_assumir_leitos_de_uti.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3140/vereadores_-_requerimento_no_-21-__voto_de_pesar_leonilda.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3141/tiago_-_requerimento_no_185-2021-_cobrando_indicacao.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3142/cidao_-_requerimento_no_-_aluguel_secretario.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3144/pedro_tufao_-_requerimento_no_187-21-_indagacao_falta_de_agua_cidade_norte_sanepar.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3145/cidao_-_requerimento_no_188-21-_previsao_para_melhorias_na_estrada_do_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3159/jean_-_requerimento_no__190-21-_informacoes_casa_verde_e_amarela.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3161/cidao_e_jean_no-_requerimento_n_191-21-_questionamento_decreto_suspende_gratuidade_para_idosos.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3172/tupy_e_dile_-_requerimento_no_192-21_-_programa_de_calcario.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3173/tupy-_requerimento_no_voto_de_pesar_no_193-21-_idalino_batista_lazarotto.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3179/jean_-_requerimento_no_194-21-_informacoes_sobre_creches.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3182/pedro_tufao_-_requerimento_no_196-21-_novas_creches_bairro_jupiter_e_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3183/pedro_-_requerimento_no_197-21_abono_13_de_julho.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3184/oberdan_-_requerimento_no_198-21-_abono_13_de_julho.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3185/silmar_-_requerimento_no_199-21-_abono_12_de_julho.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3190/cidao_silmar_-_requerimento_no_200-21_-quando_fechara_o_ciclo_da_segunda_dose_da_vacina.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3191/tiago_-_requerimento_no_201-2021-_rua_sentido_unico_av_atilio_fontana_sentido_jardim_floresta.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3192/cidao_-_requerimento_no_202-21_-_art_da_antiga_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3200/quintino-_requerimento_no_voto_de_pesar_no__iduir_bordotti.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3201/tiago_-_requerimento_no_-2021-requer_oficio_a_assembleia.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3203/silmar_tiago_junior_e_oberdan-_requerimento_no_caminhoes_de_lixo_dep_traiano.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3218/tiago_-_requerimento_no_206-2021-_tunel_de_contencao_das_enchentes.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3219/ronaldo_-_requerimento_no_207-21-_recurso_dep_pedro_martins_maquinario_agricola.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3220/jean_-_requerimento_no_208-21_dep_vermelho_apoio_ampliacao_da_castracao.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3221/jean_-_requerimento_no_209-21-_reforma_aerorporto_dep_vermelho.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3226/silmar__-_requerimento_no_210-21-_dep_traiano_pulverizador_para_trator.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3234/oberdan-_requerimento_no_211-21_-_plano_para_sustentabilidade_placas_fotovoltaicas.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3237/tiago_-_requerimento_no_212-2021-_residuos_de_arvores_porix_upa.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3249/quintino-_requerimento_no_voto_de_pesar_no_voto_de_pesar_ausilio_frederico_pit.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3250/tiago_-_requerimento_no_214-2021-_vaga_em_cmeis.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3253/rodrigo_-_requerimento_no_215-21_oficio_ao_procon_preco_dos_combustiveis.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3256/silmar_-_requerimento_no_216-21-_circuito_cicloviario.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3258/anildo_-_requerimento_no_217-21-_informacoes_sobre_atendmiento_ambulatorial_em_casa.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3265/todos_os_vereadores_-_requerimento_no_convidar_maria_para_falar_do_fundeb.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3269/jean_-_requerimento_no_220-2021-_projeto_trincheira.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3270/anildo_e_tupy_-_requerimento_no_221-21_informacao_se_existe_previsao_para_um_cemiterio_municipal_na_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3276/cidao_-_requerimento_no_222-21__abono_de_faltas.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3277/tiago_-_requerimento_no_223-21_abono_de_falta_dia_24.08.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3285/rodrigo_-_requerimento_no_224-21-_oficio_ao_inss_e_governador_para_abertura_das_agencias.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3286/silmar_e_ronaldo_-_requerimento_no_225-21_convidar_coordenadora_do_clube_de_maes_para_vir_falar_das_atividades.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3290/tiago_-_requerimento_no_226-2021-_rua_clevelandia.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3291/cidao_-_requerimento_no_227-21-_informacoes_fisalizacao_de_fotos.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3292/jean_-_requerimento_no_228-21_-_informacao_sobre_racionamento_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3293/rodrigo_-_requerimento_no229-21_solicitando_bonificacao_policial.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3294/tiago_-_requerimento_no_230-2021-_retirada_do_lixo_depositado_nos_entornos_da_igreja_do_bairro_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3296/todos-_requerimento_no_informacoes_para_atedimento_do_setor_rural.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3302/tiago_-_requerimento_no_232-2021-_expedicao_de_oficio_ao_der_e_empresa_dalba.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3303/cidao_-_requerimento_no_233-21-_novo_contorno_saida_para_vere_ate_a_566.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3306/tupy-_requerimento_no_234-21-_apresentacao_dia_20.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3307/pedro_tufao_-_requerimento_no_235-21-_informacoes_sobre_cirurgias_eletivas.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3310/jean_-_requerimento_no_espaco_para_hrs.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3311/silmar_-_requerimento_no_237-21-_convite_presidente_do_conselho_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3312/tiago_-_requerimento_no_238-2021-_relacao_dos_programas_habitacionais_em_que_o_municipio_participa.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3315/rodrigo_-_requerimento_no_239-21_-__oficio_ao_deputado_paulo_litro_solicitando_recursos_para_casas_populares.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3316/silmar__-_requerimento_no_240-21_-_traiano_recurso_asfalto.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3321/jean_-_requerimento_no_241-21-_oficio_a_funai_para_fiscalizar_criancas_indigenas_nas_ruas.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3320/jean_-_requerimento_no_oficio_dep_vermelho_recursos_colegio_agricola.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3325/pedro_tufao_-_requerimento_no_243-21-_informacoes_sobre_ampliacao_do_horario_de_atendimento_dos_cmeis.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3330/junior_ronaldo_-_requerimento_no_244-21_estudos_para_remocao_de_pombos.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3331/tiago_-_requerimento_no_245-21-_informacoes_sobre_o_guarda_corpo_no_rio_lonqueador.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3332/pedro_tufao_-_requerimento_no_246-21-_estudo_para_pavimentacao_em_estrada_rural.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3334/cidao_-_requerimento_no_licenca_n_247-21_do_mandato.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3340/dile_-_requerimento_-_capela_mortuaria_dep_vermelho.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3342/cidao_-_requerimento_no_249-21-_cpi_do_transporte_publico.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3349/cidao__e_jean-_requerimento_no_convocacao_fernando_misturini.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3352/junior-_requerimento_no_-_mutirao_especialidades.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3353/ronaldo_-_requerimento_no_252-21_previsao_pavimentacao_rua_carlos_legramante.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3357/tupy_-_requerimento_no_-_voto_de_pesar_italina_zancan_scotti.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3359/quintino-_requerimento_no_voto_de_pesar_no_benito_joao_zanin.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3360/silmar_-_requerimento_n_255-21_previsao_passeio_publico_ruas_niteroi_carneiro_neto.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3364/tupy_-_dile_-_requerimento_no_256-21_-_dep_traiano_-_prensa_e_esteira_-_catadores_de_papel.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3366/junior_-_requerimento_no__257-21-_ambulancia_traiano.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3370/tiago_-_requerimento_no_258-2021-_oficio_a_copel_linha_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3373/tiago_-_requerimento_no_259-21_recursos_para_aquisicao_de_ambulancia_dep_leandre_aliel_rechembach_traiano_e_luciana.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3374/anildo_-_requerimento_no_260-21_dep_paulo_litro_recursos_para_o_assentamento_missoes.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3385/dile_-_requerimento_no_261-21-_cronograma_para_volta_do_lago_do_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3402/tiago_-_requerimento_no_-2021-_-_copia.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3410/quintino-_requerimento_no_voto_de_pesar_no_padre_harry.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3411/pedro_e_tiago_-_requerimento_no_264-21-__convite_psicologa_sabrina.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3416/junior_-_requerimento_no_265-21-__voto_de_pesar_bruno_nesi.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3421/quintino-_requerimento_no_266-21-restringir_plantio_de_arvores_em_passeios_publicos.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3425/silmar_-_requerimento_no_268-21-__abono_de_faltas_-_25_e_26.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3426/ronaldo_-_requerimento_no_269-21_-_abono_dia_18_e_19.10.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3427/cidao_-_requerimento_no_270-21-_oficio_ao_tce_e_contador_da_prefeitura.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3432/tupy_-_silmar_-_requerimento_no__271-21_der_solicando_readequacao_da_entrada_do_acesso_ao_km20.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3436/silmar__-_requerimento_no_272-21_-_traiano_recurso_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3455/cidao_-_requerimento_no_273-21_solicitar_a_presenca_da_acefb_para_falra_como_vai_ser_a_comercializacao.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3459/junior_-_requerimento_no_274-21-cantina_italiana_dep_vermelho.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3462/jean_-_requerimento_no_setor_tributario_para_que_informe_se_houve_auditoria_em_razao_da_elaboracao_do_contrato_de_concessao_do_transporte_publico_no_8052015.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3464/tupy_-_silmar_-276-21_requerimento_no__der_solicitando_adequacao_no_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3466/junior_-_requerimento_no_277-21-_dep_vermelho_reforma_para_centro_comunitario_seccao_jacare.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3467/tupy_-_requerimento_no_278-21_encontro_de_carros_antigos.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3468/junior_-_requerimento_no279-21-_dep_vermelho_pavimentacao_ruas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3469/anildo_-_requerimento_no_280-21-_dep_nelson_luersen_academia_para_nova_petropolis.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3472/jean_-_requerimento_no_-_educatron.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3485/cidao_-_requerimento_no_282-21-_audiencia_publica_prevbel.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3486/dile_-requerimento_no__283-21-_deputado_vermelho_recurso_hospital_regional.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3487/oberdan_-_requerimento_no_284-21-_abono_dia_01.11.21.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3488/anildo_-_requerimento_no_285-21-_quantos_comodatos_de_barracoes_foram_realizados.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3491/silmar__-_requerimento_no__286-21-_campo_de_futebol_no_terreno_institucional_localizado_no_bairro_novo_mundo_dep_traiano.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3500/anildo_-_requerimento_no_287-21_possibilidade_de_ampliacao_cras_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3501/dile_-requerimento_no__288-21-_relatorio_debetran_de_acidentes.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3502/cidao_-_requerimento_no_289-21_andamento_para_implantacao_do_poco_artesiano_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3503/cidao_-_requerimento_no_290-21_-_convite_diretor_de_cutlura.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3515/quintino_-_requerimento_no_292-21-_dep_osmar_seraglio_para_o_frigorifico_sigma.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3524/cidao_jean_tiago_-_requerimento_no_294-21-_formacao_de_comissao_especial_para_revisao_do_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3571/jean_-_requerimento_no_295-21_informacoes_imoveis_do_municipio.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3572/jean_-_requerimento_no_296-21_valor_gasto_centro_de_zoonoses.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3580/anildo_-_requerimento_no_297-21_informacoes_casa_de_apoio.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3583/cidao_-_requerimento_no_horas_extras_funcionarios_298-21.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3637/20220209_165330_000075.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/pedro_tufao_-_indicacao_no_01-2021-_revitalizacao_da_quadra_de_areia_do_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/pedro_tufao_dile_tiago_-_indicacao_no_02-2021-_rua_tabajara.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/pedro_tufao_-_indicacao_no_03-_2021-_pavimentacao_asfaltica_rua_azulao_coleira_e_chopin.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/jean_-_indicacao_no_04_-_2021-_desapropriacao_por_utilidade_publica_bairro_sadia_avenida_velio_de_sordi.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2601/rodrigo_-_indicacao_no_-05-2021-_revitalizacao_rua_teresopolis_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/cidao_-_indicacao_no_06-2021-_prioridade_vacinacao_para_a_educacao.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/tiago___-_indicacao_no_07-2021-__corrego_perto_da_rua_arthur_julio_nacke.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/silmar__-_indicacao_no08-2021-_remodelacao_da_pista_parque_jorge_backes-alvorada.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/pedro_tufao_-_requerimento_no_09-2021__-_oficio_a_guancino.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/jean_-_indicacao_no_010-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_da_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/anildo_-_indicacao_no_11-2021-_pavimentacao_asfaltica_ruas_jundiai_rua_maria_dondolini_gazola_indianapolis.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/tiago___-_indicacao_no_12-_2021-_escoamento_de_agua_rua_vere_bairro_sadia.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/pedro_tufao_-_indicacao_no_13-2021-_pavimentacao_asfaltica_travessa_santa_monica_-_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/pedro_tufao_-_indicacao_no_14-2021-_executivo_e_sanepar_para_rede_de_esgoto_no_aeroporto_-_r_guatambu_e_canafistula.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/ivanir_-_indicacao_no_15-2021-_melhoria_rio_guarapuava_linha_nova_uniao.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/jean_-_indicacao_no_-16-2021-_ponto_de_onibus_rua_uniao_da_vitoria_em_frente_a_igreja.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/jean_-_indicacao_no_-17-2021-_ponto_de_onibus_rua_do_seminario.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/pedro_tufao_oberdan_-_indicacao_no_18-2021-_pavimentacao_manoela_pecoits_e_clenio_faust.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/pedro_tufao_-_indicacao_no_19-2021-_rua_sorocaba_ligacao_do_tubos_de_agua.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/anildo__-_indicacao_no20-2021-_volta_do_bolao_nas_comunidades.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/ivanir_-_indicacao_no_21-2021-_horas-maquina.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/jean_-_indicacao_no_22-2021-_ponto_de_onibus_rua_uniao_da_vitoria.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/junior__-_indicacao_no_23-2021-__pavimentacao_ruas.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/pedro_tufao_-_indicacao_no_24-2021-_limpeza_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2638/pedro_tufao_oberdan_-_indicacao_no_25-2021-_flexibilizacao_das_restricoes_e_incentivo_ao_setor_de_eventos.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/anildo__-_indicacao_no_26-2021-_pavimentacao_asfaltica_pedro_bordun.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/tiago___-_indicacao_no_-__melhorias_nos_pontos_criticos_do_interior.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2645/quintino_-_indicacao_no_tubo_para_a_comunidade_do_rio_do_mato_para_escoamento.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2646/rodrigo_-_indicacao_no_-_melhorias_nas_estradas_vicinais_do_rio_14_osvaldo_cruz_e_linha_faroupilha.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/anildo_-_indicacao_no_-_lago_municipal_no_bairro_cantelmo_neto_e_bom_pastor.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2648/tupy_-_indicacao_no_-_pavimentacao_rio_saltinho_e_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2649/pedro_tufao_-_indicacao_no_-_redutor_de_velocidade_rua_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2650/quintino_-_indicacao_no_melhoria_cobertura_da_feira_do_produtor.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2655/quintino_-_indicacao_no_34-2021-_placas_interior.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/jean_-_indicacao_no_35-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_do_morro_dos_malage.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2657/pedro_e_dile-_indicacao_no_36_-2021-_pavimentacao_asfaltica_e_limpeza_da_rua_rio_negro.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2658/dile_-_requerimento_37-2021-_ceju_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2659/ivanir_-_indicacao_no_38-2021-_pev_km_20_km_15_e_km_23.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2660/oberdan_-_indicacao_no39-pavimentacao_travessa_pedra_branca_dolmir_jose_bresolin_antonia_maria_frigo_maria_dondolini_gazolla.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2662/jean_e_ronaldo_-_indicacao_no_41-2021-_limpeza_rio_lonqueador.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2666/ivanir_-_indicacao_no_42-2021-_marginal_penitenciaria.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2667/cidao_-_indicacao_no_43-2021-_quadra_de_areia_cantelmo.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2668/anildo_e_quintino__-_indicacao_no_44-2021-_reforma_da_quadra_de_esportes_do_colegio_francisco_manoel_da_silva_no_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2669/jean_-_indicacao_no_45-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_linha_osvaldo_cruz.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2670/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2671/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2672/oberdan_-_indicacao_no_48-2021-_revitalizacao_do_play_ground_rua_guarulhos_bairro_pinheirao.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2689/ronaldo_-_indicacao_no_-_melhorias_nas_estradas_vicinais_da_vila_rural.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2690/ronaldo_-_indicacao_no50-2021_-_volta_de_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2691/junior__-_indicacao_no_51-2021-_calcada_escola_epitacio_pessoa_caomunidade_jacare.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2692/junior__-_indicacao_no52_-2021-__farmacias_aos_domingos.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2693/pedro_tufao_e_oberdan-_indicacao_no53_-2021-_refis.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2694/oberdan_-_indicacao_no54_-2021-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_ajulio_assis_cavalheiro.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2695/pedro_-_indicacao_no55_-21-_passeio_publico_da_rua_otacilio.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2696/tiago_-_indicacao_no_56-2021_-_pulseiras.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2697/jean_-_indicacao_no_57-2021_-_juros_zero.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2698/ivanir_-_indicacao_no_58-2021_melhoria_no_acesso_do_recanto_renascer.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2699/jean_-_indicacao_no_59-2021-_-_pavimentacao_e_ou_pedra_irregular_na_estrada_linha_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2700/cidao_e_jean_-_indicacao_no_60-21-_prorrogacao_do_iptu.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2701/cidao_e_rodrigo-_indicacao_no_61-2021-_compra_de_vacinas_para_covid_1.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2711/ivanir_-_indicacao_no_62-2021-melhorias_estradas_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2712/junior__-_indicacao_no_63-2021__pavimentacao_lago_das_torres.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2713/junior__-_indicacao_no_64-_21_muro_na_escola_municipal_epitacio_pessoa.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2714/ronaldo_-_indicacao_no_65-21_posto_de_saude_para_o_bairro_jupiter.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2715/anildo_e_quintino__-_indicacao_no_066-21_cosntrucao_casa_mais_vida.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2716/anildo_e_cidao__-_indicacao_no_067-21__equipe_de_limpeza_da_atilio_fontana_antonio_silvio_barbieri_e_teresopolis.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2717/oberdan_-_indicacao_no_068-21_-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_av_antonio_de_paiva_cantelmo.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2718/jean_-_indicacao_no_069-21__-_passeio_publico_na_rua_do_aeroporto.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2719/jean_-_indicacao_no_070-21_-_lago_municipal_bairro_sadia_e_loteamentos.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2729/oberdan_-_indicacao_no_71-2021-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_luiz_antonio_faedo.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2730/cidao_-_indicacao_no_72-2021-_transformar_upa_apenas_para_atendimento_do_covid-19.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2731/anildo_-_indicacao_no_73-2021-_iluminacao_da_trincheira_trevo_sentivo_utfpr.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2738/ronaldo_-_indicacao_no_74-2021-_melhorias_nas_pontes_da_cango.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2733/jean_-_indicacao_no_75-2021__ampliacao_da_fiscalizacao_do_debetran.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2734/ronaldo_-_indicacao_no_76-2021-_melhorias_nos_acessos_da_cidade_bem_como_agua_branca.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2735/pedro_tufao_-_indicacao_no_77-2021-_operacao_tapa_buracos_na_rua_terezopolis.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2737/cidao_-_indicacao_n_78-2021-_medidas_para_fco_beltrao_parcelamento_e_iss.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2739/silmar__-_indicacao_no-2021_reforma_e_revitalizacao_ginasio_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2741/pedro_tufao_rodrigo_oberdan-_indicacao_no_80-2021-_placas_de_sinalizacao_na_cidade.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2742/pedro_tufao_dile_-_indicacao_no_81-21-_muro_e_melhorias_corrego_progresso.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2743/pedro_tufao_-_indicacao_no_82-2021_limpeza_corrego_progresso.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2744/ronaldo_-_indicacao_no_83-2021-_isolicitar_2500_metros_de_canos_para_linha_jandira_e_mais_coisas.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2745/jean_-_indicacao_no_84-2021_-_limpeza_lotes_baldios.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2746/jean_-_indicacao_no_-_limpeza_lotes_baldios_das_ubs.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2751/rodrigo-_indicacao_no_tratamento_precoce_para_covid.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2754/junior_ronaldo_e_jean__-_indicacao_no__-_medidas_aos_profissionais_do_18_horas.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2755/junior_ronaldo_e_jean__-_indicacao_no_-_medidas_aos_profissionais_do_upa.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2759/jean_-_indicacao_no_90-2021_restaurante_popular_para_francisco_beltrao.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2760/jean_-_indicacao_no_91-2021__recapeamento_asfaltico_na_rua_antonio_carneiro_neto_com_belo_horizonte.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2761/tiago_-_indicacao_no_92-2021-_quebra_molas_entrada_da_linha_triton.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2762/anildo__-_indicacao_no_93-2021-_sistema_de_abastecimento_de_agua_na_linha_farroupilha.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2763/ronaldo_-_indicacao_no_94-2021-_pavimentacao_rua_tupiniquim_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2764/ronaldo_-_indicacao_no_95-2021-_pavimentacao_av._nova_secao_e_delfino_casagrande.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2770/silmar_krug_oberdan_junior_tiago_-_indicacao_no_96-2021-__equipe_de_manutencao_das_ruas_no_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2771/tiago_silmar_e_ronaldo_-_indicacao_no_97-21-__destinacao_de_uma_ubs_para_atender_o_covid.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2780/pedro_tufao_-_indicacao_no_098-21_-__limpeza_ginasio_sao_miguel_flavio_morcelli.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2781/pedro_tufao_oberdan_-_indicacao_no_099-21_-__melhorias_na_linha_buratto.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2782/pedro_tiago_-_indicacao_no_100-21_-__indicacao_estrada_linha_grassi_e_santa_barbara_e_sao_joao.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2784/ivanir_-_indicacao_no_102-21_-_pavimentacao_e_sinalizacao_km20.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2785/ronaldo_-_indicacao_no_103-21_-_pavimentacao_rua_castro_alves.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2786/tiago_-_indicacao_no_104-21_-_instalacao_nos_parques_aparelhos_de_ginastica_de_aco_inox.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2787/tiago_-_indicacao_no_105-21_-_indicar_que_o_executivo_compre_uma_fabrica_de_concreto.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2788/junior__-_indicacao_no_106-21_-_realocacao_barracao_de_coleta_seletivo.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2790/rodrigo_-_indicacao_no_placa_de_sinalizacao_na_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2804/jean_-_indicacao_-_no_108-21_-_parque_linear_do_rio_marrecas.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2805/pedro_tufao_-_indicacao_no109-21-_revitalizacao_rua_guaratingueta_com_fortaleza_do_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2806/ivanir_-_indicacao_no_110-21_-_campeonato_municipal_de_bocha-48.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2807/ronaldo_-_indicacao_no_111-21_-_pavimentacao_rua_sibipurina.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2809/tiago_-_indicacao_no112-21_-__abertura_da_rua_tailandia_no_sadia.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2810/rodrigo_-_indicacao_no_113-21_-_indicar_para_relizar_audencia_publica_sobre_o_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2811/pedro_-_indicacao_no__114-21_-_denominacao_de_via_zoraide.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2812/quintino_-_indicacao_no_115-21_-__entrada_loteamento_agua_branca_ligacao_de_rede_de_esgoto.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2813/tiago_-_indicacao_no_116-21_-_pontos_de_internet_em_cada_sala_de_aula_wifi.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2816/rodrigo_-_indicacao_no_abertura_de_comercio_nos_sabados.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2822/ronaldo_-_indicacao_no119-21_-_pavimentacao_rua_marau.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2823/jean_-_indicacao_no_120-21-_limpeza_rua_bolivia_e_rua_do_seminario.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2824/quintino_-_indicacao_no121-21_-_ponte_entre_presidente_kennedy_e_luther_king.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2825/dile_-_indicacao_no_122-21-_vacinacao_dos_agentes_do_conselho_tutelar..doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2827/tiago_-_indicacao_no_123-21_-__colcoar_peivers_nos_arredores_de_bancos_publicos.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2828/rodrigo_-_indicacao_no_124-21_-_cameras_de_seguranca_na_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2829/anildo__-_indicacao_no_-125-21__auxilio_financeiro_para_motoristas_escolar.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2834/silmar__-_indicacao_no_126-21-_revitalizacao_da_praca_do__nova_concordia.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2835/quintino_-_indicacao_no_127-21-_alargamento_da_rua_guapore_presidente_kennedy.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2836/jean_-_indicacao_no_128-21-cameras_de_seguranca_e_redutor_de_velocidade__rua_bolivia_e_rua_do_seminario.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2837/rodrigo_-_indicacao_no_129-21_-pavimentacao_rua_tocantis.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2839/dile_-indicacao_no_130-21_-_regularizacao_praca_sao_miguel_ii..doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2840/cidao_-_indicacao_n_131-21-_compra_de_capacete_respirador.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2841/jean_-_indicacao_no_132-21-_estender_horario_de_atendimento_do_comercio.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2845/oberdan_-_indicacao_no133-21-_manutencao_de_estradas_pelos_proprietarios.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2846/pedro_e_oberdan-_indicacao_no_134-21-_melhorias_na_estrada_sessao_progresso.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2848/silmar__-_indicacao_no_136-21-_nomeacao_de_praca_do_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2849/rodrigo_-_indicacao_no_136-21_-_paula_freitas_recuperacao_da_via.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2850/junior__-_indicacao_no_138-21_-_ampliacao_horario_posto_de_saude_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2851/dile_-_indicacao_no_139-21-_poco_artesiano_na_comunidade_rio_saudade.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2856/cidao_-_indicacao_no_140-21-_lampadas_de_led_na_atilio_fontana_e_antonio_silvio_barbieri.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2861/jean_-_indicacao_no_141-21_-_retirada_de_arvora_que_causou_acidentes_rua_sorocaba.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2862/dile_-_indicacao_142-21_-_pavimentacao_asfaltica_coohabtran_i_e_loteamento_noroeste.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2863/rodrigo_-_indicacao_no_143-21_-__melhoria_nas_estradas_do_rio_macaco.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2864/jean_-_indicacao_no_144-21_-_pavimentacao_rua_patativas_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2865/tiago_-_indicacao_no_144-21_-_procon_fizcalizar_precos_realizados_pela_policlinica.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2866/ivanir_-_indicacao_no_146-21_-_campanha_de_castracao.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2869/anildo__-_indicacao_no_-_rancho_raviero_nova_secao_escoamento_de_agua.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2875/silmar_-_indicacao_no_148-21-_play_ground_no_sao_cristovao_recuperado.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2876/jean_-_indicacao_no_149-21_-_pavimentacao_loteamento_cesari_e_dallabera_ou_malha_asfaltica.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2877/dile_-_indicacao_no_150-21_-_regularizacao_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2878/pedro_-_indicacao_no_151-21_-melhoria_da_ponte_ou_nova_na_travessa_petronio_de_morais.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2879/rodrigo_-_indicacao_no_152-21_-melhorias_na_ponte_em_nova_ponte_do_cotegipe_com_nova_esperanca.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2880/rodrigo_-_indicacao_no_153-21-_ponto_de_onibus_no_rio_macaco.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2884/junior__-_indicacao_no_154-21-__melhoria___no_lago_das_torres.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2885/rodrigo_-_indicacao_no_155-21-_autorizacao_para_esportes_retornarem.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2886/jean_-_indicacao_no_156-21_conserto_bueiro_caindo_rua_nelson_baiaocco.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/jean_-_indicacao_no_157-21_rua_buenos_aires_iluminacao_de_led.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2889/ivanir_-_indicacao_no_158-21_-_reforma_no_posto_de_saude_da_comunidade_ponte_nova_do_cotegipe..doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2890/silmar_-_indicacao_no_pavimentacao_rua_catanduvas.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2894/junior__-_indicacao_no_160-21_-_placas_de_identificacao_de_logradouro_das_vias_no_loteamento_rota_do_sol_ii.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2895/pedro_tufao_-_indicacao_no_161-21-_reforma_dos_ginasios_flavio_morceli_do_padre_ulrico_e_sarara.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2896/ronaldo_-_indicacao_no_162-21_-_pavimentacao_rua_tulio_zanchet.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2897/jean_-_indicacao_no_163-21_-_averiguacao_do_mau_cheiro_na_rua_santo_fregonese.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2898/tiago_-_indicacao_no_164-21_-_auxilio_aos_cuidadores_de_animais_abandonados.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2900/silmar_-_indicacao_no_165-21-_lampadas_de_led_centro_n_senhora_alvorada.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2907/silmar_-_indicacao_no__166-21-_melhoria_do_parque_boa_vista_industrial.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2908/ronaldo_-_indicacao_no_167-21-_passeio_publico_rua_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2909/quintino_-_indicacao_no_168-21-_estudo_para_troca_de_placas_de_preferencia_por_placas_de_pare.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2911/anildo__-_indicacao_no_169-21-_onibus_para_a_saude.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2912/pedro_tufao_-indicacao_170_pavimentacao_ruas_nelson_sanderson_angelo_pastre_altamir_bonetti_alfredo_cavagnoli_vadson_sabadin.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2913/junior_indicacao_171-21-_melhorias_nas_estradas_seccao_jacare_sao_miguel_seccao_progresso_nova_seccao_vargem_alegre_vila_lobos_linha_sao_paulo_e_sao_roque.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2918/todos_os_vereadores_-_indicacao_no__172-21-_pontos_de_vacinacao_arrecadacao_de_alimentos.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2919/tiago_173-21-_indicacao_no_faixa_elevada_santa_maria_gorete.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2920/rodrigo_-_indicacao_no_174-21-_realizar_perdao_de_multa_aos_comerciantes.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2922/jean_tiago_-_indicacao_no_intervencao_transporte_publico_municipal.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2923/pedro_tufao_-_indicacao_no_176-21-_pagimentacao_rua_guilherme_lindner_bairro_jupiter.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2930/jean_-_indicacao_no_177-21_averiguacao_das_lombadas_eletronicas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2931/rodrigo_-_indicacao_n_178-2021-_melhoria_ginasio_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2932/tiago_-_indicacao_no_179-2021-__camera_de_seguranca_e_radar_na_rua_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2935/pedro_tufao_oberdan_e_rodrigo_-_indicacao_no_181-21_incentivos_ao_setor_de_eventos.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2939/jean_-_indicacao_no_182-21-_regularizacao_beija_flor.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2936/junior__-_indicacao_no_183-21-_reducao_de_jornada_de_trabalho_enfermeiros.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2937/ivanir_-_indicacao_no_184-21-_telefone_movel.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2944/tupy_e_silmar-_indicacao_no_-_poco_artesiano_na_comunidade_do_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2948/tiago_-_indicacao_no_186-2021-__volta_das_cirurgias_eletivas.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2949/pedro_tufao_oberdan_e_rodrigo_-_indicacao_no_181-21_incentivos_ao_setor_de_eventos.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2950/anildo__-_indicacao_no_188-2021-_aquisicao_de_computadores_para_as_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2951/ronaldo_-_indicacao_no_189-2021-_reforma_do_instituto_da_mulher.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2952/rodrigo_-_indicacao_no_190-2021-_residuo_de_asfalto_nas_ruas_do_terra_nossa_resiodo_de_asfalto.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2953/silmar_-_indicacao_no_191-2021-__led_iluminacao_publica_vila_nova_industrial.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2960/quintino_-_indicacao_no__192-2021-__denominacao_dom_agenor.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2961/anildo__-_indicacao_no_193-2021-_aquisicao_de_triturdador_de_galhos.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2962/dile_-_indicacao_no_194-21_operacao_tapa_buracos_na_comunidade_do_km_8_santa_rosa.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2963/rodrigo_-_indicacao_no_195-2021_-_operacao_tapa_buracos_nos_pontos_criticos_da_cidade.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2964/junior__-_indicacao_no_196-2021-_redutor_de_velocidade_na_comunidade_de_seccao_jacare.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2965/cidao_-_indicacao_n_melhorias_estrada_vicinal_acesso_ao_divisor.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2968/anildo__-_indicacao_no_198-2021-_limpeza_corrego_rua_andorinha.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2969/bizotto_e_silmar-_indicacao_no_199-2021-_sistema_de_canalizacao_para_cabeceira_do_rio_do_mato.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2970/pedro_tufao_-indicacao_200-2021-_academia_ao_ar_livre_playground_no_cohabtran_ii.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2971/quintino_-_escola_de_transito_-_converter_em_indicacao.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2986/bancada_situacao_-_indicacao_no_202-2021-_indicar_construcao_de_mais_barracoes.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2987/jean_-_indicacao_no_203-21-_rua_theobaldo_valentim_beckmann.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2988/jean_-_indicacao_no_010-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_da_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2989/quintino_-_indicacao_no_205-21-_averiguacao_dos_fios_de_internet_e_luz_soltos.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2990/ronaldo_e_quintino-_indicacao_no_206-2021-_construcao_centro_de_esportes_radicais.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3009/rodrigo_dile-_indicacao_no_207-21-__guarda_escolar.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3010/pedro_-_indicacao_no_208-2021-__rua_videira_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3011/tiago_-_indicacao_no_209-21-_parque_infantil_no_irmao_cirilo.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3012/quintino_silmar_-_indicacao_no_210-21-_abertura_rua_miniguacu_rua_canario.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3013/rodrigo_-_indicacao_no_211-21-_digitalizacao_de_leis_antigas.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3015/silmar_-_indicacao_no_212-21_-_superpostes_jardim_floresta_e_cidade_norte..doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3020/ronaldo_-_indicacao_no_213-21_-_pavimentacao_rua_indaiatuba.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3021/junior__-_indicacao_no_214-21_-_arena_multiuso_na_comunidade_nova_concordia..doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3022/junior__-_indicacao_no_215-21_-_revitalizacao_arrudao..doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3023/quintino_-_indicacao_no_216-21_-_abertura_rua_miniguacu_-_copia.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3024/rodrigo_-_indicacao_no_217-21-_conserto_da_boa_de_lobo_em_frente_a_brf.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3027/cidao_-_indicacao_no_218-21_-_lei_da_marmita.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3034/junior__-_indicacao_no_219-21_-_reforma_posto_de_saude_interior.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3035/rodrigo_e_oberdan_-_indicacao_n_220-21_-_libras_para_debetran_pm_e_bombeiros.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3036/jean_-_pedro_e_tiago-_indicacao_n_221-21_-__inclusao_de_estagiarios_no_plano_de_vacinacao.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3037/pedro_-_indicacao_no_222-21_-_lockdown_inverso_e_testagem.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3038/pedro_junior_tiago-_indicacao_no_223-21_-_programa_remedio_em_casa.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3045/pedro_tufao_-_indicacao_no__-224-2021-_der.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3046/tupy_-_indicacao_no_225-21-_poco_artesiano_na_comunidade_rio_macaco.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3047/tiago_-__indicacao_226-_21_-_construcao_faixa_elevada_em_frente_cmei_peter_pan.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3048/junior__-_indicacao_no_227-21-_passeio_publico_na_rua_valentin_de_lima_rota_do_sol.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3049/rodrigo_-_indicacao_no_228-21_-_reinstalacao_da_iluminacao_publica_na_rua_pato_branco.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3050/junior_e_anildo-_requerimento_n_228-21_-__vacina_pais_e_cuidadores_de_criancas.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3056/pedro_-_indicacao_no_230-21-_melhorias_na_estrada_cabeceira_rio_do_mato.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3057/rodrigo_-_indicacao_no_231-21_-_rolo_compressor_santa_rosa_ao_aterro_municipal.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3058/tiago_-_indicacao_232-21_-_piso_antiderrapante_cmei_peter_pan.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3059/ivanir_-_indicacao_no_233-21_-_plantadeira_7_linhas_para_a_comunidade_barra_bonita.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3060/silmar_e_tiago_-_indicacao_no_234-21-_caic.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3064/rodrigo_e_anildo_-_indicacacao_no_235-21_-_casa_apoio.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3065/pedro_tufao_-_indicacao_no_236-21-_redutor_de_velocidade_rua_curitiba.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3066/rodrigo_-_indicacao_no__237-21-_semaforo_av_atilio_fontana_com_gramado.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3067/jean_-_indicacao_no_238-21_-_melhorias_cmei_marli_abdala.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3068/anildo__-_indicacao_no_239-21-_passeio_publico_atilio_fontana_e_teresopolis_no_ponto_supermercado.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3069/ivanir_-_indicacao_no_340-21-_equipamentos_agricolas_para_a_comunidade_da_linha_sao_joao.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3070/junior_e_quintino_-_indicacao_no_241-21-_calcamento_entre_as_comunidades_linha_sao_paulo_e_nova_seccao.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3074/silmar_quintino__-_indicacao_no_-_arena_multi_uso_para_o_bairro_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3075/anildo_-_indicacao_243-2021-_pavimentacao_asfaltica_rua_arthur_bernardes.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3076/tiago_-_indicacao_no_244-2021-_biblioteca_na_escola_irmao_cirilo.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3077/tupy_-_indicacao_no_245-21_poco_artesiano_na_linha_jandira.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3085/ivanir_-_indicacao_no_246-21-_ensiladeira_para_a_comunidade_banco_da_terra__rio_14.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3086/tiago_-_indicacao_no_247-21-_ponto_de_onibus_jardim_italia_ii.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3087/pedro_tufao_-_indicacao_no_248-21-_lampadas_de_led__cango_sao_judas_tadeu_e_parigot.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3089/anildo_-_indicacao_250-21-_pavimentacao_asfaltica_ruas_carlos_legramante_e_jose_hellman.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3090/silmar_ronaldo_jean__-_indicacao_no_251-21-_regularizacao_fundiaria.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3094/tiago-_indicacao_no_252-2021-_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3095/pedro_e_silmar-_indicacao_no_253-21-_melhorias_cmei_diva_martins_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3096/ronaldo_-_indicacao_no_254-2021-_pavimentacao_rua_coleira_canario_belga_e_quero-quero.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3098/cidao_256-21-_indicacao_-_vacina_profs_ensino_superior.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3099/tupy_-_indicacao_no_257-21-_poco_artesiano_na_comunidade_km_26.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3100/junior_-_indicacao_258-21-_vacina_agentes_de_limpeza.doc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3107/jean_e_quintino__-_indicacao_no_259-21-_cascalhamento_rua_aurora_marcon.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3108/roanldo_e_silmar_-_indicacao_no_260-21-_cascalhamento_recurso_bairro_marrecas_ate_a_ponte_do_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3109/silmar_ronaldo__-_indicacao_no_261-21-_feira_do_mei.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3110/rodrigo_-_indicacao_no_262-21-_redutor_de_veolcidade_na_antonio_silvio_barbieri.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3111/junior_-_indicacao_263-21-_pista_de_caminhada_no_bosque_do_bairro_jardim_italia..doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3112/tiago_-_indicacao_264-21-_traves_e_alambrado_quadra_de_futebol_da_escola_irmao_cirilo.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3113/ronaldo_-_indicacao_no_265-21-_pavimentacao_rua_rua_manoel_bandeira.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3118/cidao_-_indicacao_no_266-21-_alcool_em_gel_nos_onibus.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3119/tiago_-_indicacao_no_267-21-_faixa_elevada_ou_tachao_refletivo_rua_guarulhos.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3120/ronaldo_-_indicacao_no_268-21-_pavimentacao_rua_francisco_cassiano_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3122/junior_-_indicacao_270-21-_veiculos_para_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3124/quintino__-_indicacao_no_272-21-_revitalizacao_das_pontes_julio_assis_cavalheiro_general_osorio.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3130/quintino__-_indicacao_no__273-21-_rua_nova_petropolis_rua_olimpio_donatti.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3131/jean_-_indicacao_no_274-21-_melhorias_cmei_delfo_joao_fregonese.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3143/junior_-_indicacao_275-21-_pavilhao_do_bairro_jardim_seminario.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3133/rodrigo_-_indicacao_no_275-21-_realizar_praca_no_antigo_terminal_rodoviario.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3134/ronaldo_-_indicacao_no_277-2021-_ppavimentacao_rua_pensilvania..doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3138/ivanir_-_indicacao_no_-_passeio_publico_na_rua_florianopolis.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3146/ronaldo_-_indicacao_no_279-21_pavimentacao_avenida_nova_seccao.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3147/rodrigo_-_indicacao_no_280-21-_banheiros_praca_do_bairro_vila_nova.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3148/quintino__-_indicacao_no-_281-21-__recapeamento_asfaltico_rua_sao_joao_cango.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3149/junior_-_indicacao_282-21-_ensiladeira_area_total_para_a_comunidade_seccao_jacare.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3151/silmar__-_indicacao_no_284-21-_passeio_publico_rua_taubate.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3152/jean_-_indicacao_no_285-21-_melhoria_feira_do_produtor_no_vila_nova.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3160/pedro-_indicacao_no_286-21-_lago_na_comunidade_associacao_jardim_primavera.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3163/ivanir_-_indicacao_no_287-21-_placa_indicativa_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3164/jean_-_indicacao_no_288-21-_equipamentos_agricolas_colhedora_de_forragem.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3165/junior__-_indicacao_no_289-21-_reforma_igreja_jacare.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3166/rodrigo_-_indicacao_no_290_-_21_-_guard_rail_av_santo_fregonese_perto_do_colegio_alfa.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3167/roanldo_-_indicacao_no_291-21_rua_pitassilgo_e_dalci_cadore.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3168/tiago___-_indicacao_no_292-2021_-_pavimentacao_asfaltica_na_conab_rua_governador_parigot_de_souza.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3174/anildo_-_indicacao_293-21-_pavimentacao_asfaltica_rua_da_sanepar.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3175/cidao_-_indicacao_no_294-21-__academia_ao_ar_livre_loteamento_marchiori.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3176/junior__-_indicacao_no_295-21-_horario_cmei.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3177/rodrigo_-_indicacao_no_296-21_ampliar_horario_de_atendimento_vila_nova_e_alvorada.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3178/quintino__-_indicacao_no_297-21-__melhoria_campo_de_futebol_bangu.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3186/tiago-_indicacao_no_299-2021-_cruzamento_das_ruas_antonina_com_a_av._porto_alegre_e_av._antonio_de_paiva_cantelmo.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3187/rodrigo_-_indicacao_no_300-21_banheiros_para_o_parques.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3188/junior__-_indicacao_no_301-21_-_banheiros_no_morro_do_calvario.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3189/junior_e_quintino_-_indicacao_no_302_21-_calcamento_comunidade_seccao_progresso.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3193/pedro-_indicacao_no_303-21-_pavimentacao_asfaltica_rua_edygio_cornelius.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3194/silmar__-_indicacao_no_304-21-_paseio_publico_ruas_do_antigo_cre.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3195/quintino__-_indicacao_no_305-21_ampliacao_da_rua_antonina.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3196/cidao_-_indicacao_no_306-21-_operacao_tapa_buraco_rua_riogrande_do_sul_com_av_porto_alegre.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3197/junior__-_indicacao_no_307-21-_tapa-buracos_na_rua_sao_benedito.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3198/rodrigo_-_indicacao_no_308-21-_letreiro_na_entrada_da_cidade.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3202/quintino__-_indicacao_no_309-21-__faixa_elevada_rua_paraiba.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3222/quintino__-_indicacao_no_310-21-_ampliacao_poupa_tempo_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3223/cidao_-_indicacao_no_311-21_-vasos_de_flor_na_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3227/rodrigo_-_indicacao_no_314-21-_britador_de_cascalho.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3228/junior__-_indicacao_no_315-21_-_tapa-buracos_na_rua_taubate.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3229/indicacao_cidao_e_tiago_316-21-_melhoria_na_entrada_do_bairro_agua_branca.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3231/junior__-_indicacao_no_317-21-_trabalho_norturno_secretaria_interior.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3233/jean_-_indicacao_no_319-21_-_pavimentacao_rua_sao_tome.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3235/rodrigo_-_indicacao_no_320-21-_lago__pista_de_caminhada_conjunto_habitacional_cohabittran_ii_certo.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3236/pedro_anildo-_indicacao_no_revitalizacao_rua_lajes.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3238/ronaldo_-_indicacao_no_322-21-plantacao_de_arvores_ernesto_gaglioto.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3239/silmar__-_indicacao_no_323-21-_plantacao_de_arvores_dom_agostinho_sartori.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3240/todos_os_vereadores_-_indicacao_no_-_exposicao_sobre_o_esporte.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3241/silmar__325-21-_indicacao_no_ampliacao_do_cemaem.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3242/silmar__-_indicacao_no_326-21-_realocacao_de_entidades_para_antina_rodoviaria_procon.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3243/pedro-_indicacao_no_327-21_pavimentacao_bem-te-vi.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3244/oberdan_-_indicacao_no_328-21-_instalacao_de_placas_fotovoltaicas.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3245/jean_-_indicacao_no__329-21-_termino_da_pavimentacao_vicente_setembrino.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3246/quintino__-_indicacao_no_330-21-_revitalizacao_da_avenida_general_ozorio.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3247/cidao_-_indicacao_no_faixa_elevada_rua_botucatu.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3248/rodrigo_-_indicacao_no_332-21-_banheiros_para_o_lago_boa_vista_no_industrial.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3254/jean_-_indicacao_no__333-21_melhoria_posto_de_saude_luther_king.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3252/pedro-_indicacao_no_334-21-_semaforo_de_tres_tempos_general_osorio.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3257/tiago_-_indicacao_no_336-21-_revitalizacao_da_ponte_do_bairro_sadia_pr_180.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3261/junior__-_indicacao_no_337-21-_central_de_material_e_esterilizacao_cme.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3262/jean_-_indicacao_no_338-21-_clube_de_maes_seminario.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3263/rodrigo_-_indicacao_no_339-21-_wi_fi_na_feira.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3264/oberdan_-_indicacao_no_340-21-_estudos_de_placas_fotovoltaicas_atraves_da_secretaria_do_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3266/ivanir_-_indicacao_no_341-21-_denominacao_belmiro_ecker.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3271/silmar__-_indicacao_no_342-21-_apostila_a_ser_escolhida_pelo_poder_municipal.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3272/junior_-_indicacao_343-21-_distribuidor_de_sementes_e_fertilizantes_para_a_comunidade_de_seccao_progresso.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3273/pedro-_indicacao_no_344-21-semaforo_de_tres_tempos_luiz_antonio_faedo.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3274/tiago-_indicacao_no_345-2021-_linha_formiga.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3278/anildo__-_indicacao_no_346-21__rua_volta_redonda_a_barra_mansa.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3279/ivanir_-_indicacao_no_347-21--_pavimentacao_asfaltica_das_ruas_japao_tailandia_cingapura_coreia_china_e_vietna_sadia..doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3280/pedro-_indicacao_no_348-21-_revitalizacao_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3281/oberdan_-_indicacao_no_349-21-_pontes_que_ligam_a_cango_guard_rails_nas_extremidades.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3283/silmar__-_indicacao_no_350-21-__plantacao_de_arvores_rua_gramado.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3284/ronaldo_bizotto_-_indicacao_no_351-21-_plantacao_de_arvores_rua_pirassumunga.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3287/junior_-_indicacao_352-21_academia_ao_ar_livre_na_comunidade_seccao_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3288/ivanir_-_indicacao_no_353-21-_pavimentacao_asfaltica_das_travessas_las_vegas_las_palmas_los_angeles_e_buriti_-_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3295/quintino__-_indicacao_no_354-21-_crematorio_municipal.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3297/oberdan-junior_-_indicacao_no_355-21_pavimentacao_estrada_velha.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3304/jean_-_indicacao_no_357-21-_pavimentacao_asfaltica_castelo_branco.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3305/rodrigo_-_indicacao_no_358-21-reforma_cmei_dalva_paggi.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3309/ronaldo_bizotto_-_indicacao_no_pavimentacao_rua_enestor_beneti_e_otacilio_brito.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3317/tiago__-_indicacao_no_360-21_-__plantacao_de_arvores_rua_felice_manfroi.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3318/ronaldo_-_indicacao_no_361-21__-_pavimentacao_asfaltica_das_ruas_marreco_albatroz_flamingo_e_catatau.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3322/quintino__-_indicacao_no_362-21-_readequacao_das_ruas_giocondo_felippi_e_brasilia.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3323/rodrigo_-_indicacao_no_capacitacao_profissionais_do_poupa_tempo.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3326/silmar__-_indicacao_no_364-21-_pavimentacao_asfaltica_rua_vicenza.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3327/jean_-_indicacao_no_365-21-_cameras_de_seguranca_prolongamento_da_julio_assis.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3328/rodrigo_-_indicacao_no_366-21-_conserto_de_vazamento_tubulacao_na_avenida_santo_antonio_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3329/quintino__-_indicacao_nnova_ubs_na_vila_lobos.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3335/jean_-_indicacao_no_368-21-_ampliacao_do_centro_de_zoonoses.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3336/rodrigo_-_indicacao_no_369-21-_pavimentacao_pedro_dezen.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3337/anildo__-_indicacao_no_370-21-_rua_altamiro_pereira.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3338/silmar__-_indicacao_no_371-21-_francisco_altamir_pimentel.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3339/quintino__-_indicacao_no_372-21-_acaemia_ao_ar_livre_e_playground_na_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3341/tiago-_indicacao_no_373-2021-_rua_neri_scheuer.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3343/anildo__-_indicacao_no_374-21_pavimentacao_rua_lago_norte.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3344/quintino__-_indicacao_no_ponto_de_onibus_proximo_a_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3345/rodrigo_-_indicacao_no_376-21_pavimentacao_rua_antonio_benhe.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3346/jean_-_indicacao_no_377-21_cameras_de_seguranca_nos_parques.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3347/junior__-_indicacao_no_-_reforma_na_unidade_de_saude_do_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3348/silmar__-_indicacao_nreforma_do_capitel.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3350/tiago-_indicacao_no_380-2021-_playground_para_criancas_especiais.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3351/pedro_e_tiago-_indicacao_no_dragagem_rio_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3354/quintino__-_indicacao_no_382-21-_academia_ao_ar_livre_e_playground_no_loteamento_bom_pastor.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3356/rodrigo_-_indicacao_no_383-21-_pavimentacao_rua_dos_transportadores_e_frederico_bedenarski.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3358/tupy_-_indicacao_no_284-21-_melhoria_estrada_do_km_20_ao_15.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3362/roselene_-_indicacao_-_no_capacitacao_para_identificar_situacoes_de_violencia.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3363/roselene_-_indicacao_-_no_indicacao_esf_rio_tuna.docx" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3365/dile_-_indicacao_-_pavimentacao_juarez_daros_catigua_e_abaete_no_bairro_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3368/pedro-_indicacao_no_389-21__pavimentacao_rua_tijucas_e_videira.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3369/rodrigo_-_indicacao_no_390-21-_passeio_publico_rua_guanabara_com_a_curitiba.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3375/quintino__-_indicacao_no_391-21-_pavimentacao_asfaltica_rua_vereador_paulo_borguezan.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3376/roselene_-_indicacao_392-21-_drogadicao_criar_comissao_no_municipio.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3377/roselene_-_indicacao_-parceria_com_universidades_para_trabalhar_violencia_domestica.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3379/junior__-_indicacao_no395-21_pavimentacao_tulio_zanchetti.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3380/dile_-_indicacao_396-21_-incentivos_para_mercado_popular.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3381/pedro-_indicacao_no_397-21-faixa_elevada_frente_colegio_leo_flach_e_tancredo_neves.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3382/oberdan_-_indicacao_no__398-21-academia_ao_ar_livre_loteamento_monte_rey.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3383/tiago_-_indicacao_-_2021_399-_escola_frei_deodato.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3384/pedro-_indicacao_no_400-21-_reforma_da_quadra_deesportes_da_comunidade_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3386/quintino__-_indicacao_no_401-21-_pavimentacao_asfaltica_rua_das_azaleias.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3388/junior__-_indicacao_no_403-21-_farmacia_24hs.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3389/anildo__-_indicacao_no_404-21-_bandeira_na_torre_da_praca.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3390/roselene_-_indicacao_405-21-_espaco_para_atendimento_de_pessoas_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3391/roselene_-_indicacao_406-21-_academia_ao_ar_livre_e_playground_rio_tuna.docx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3392/roselene_-_indicacao_-_no_407-21_cursos_profissionalizantes_para__mulheres.docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3400/silmar__-_indicacao_no_408-21-_pavimentacao_asfaltica_pedro_vedana.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3401/oberdan_-_indicacao_no__409-_21-_linha_de_onibus_loteamento_monte_rey.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3404/roselene_-_indicacao_410-21_terreno_para_associacao_do_hospital_regional.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3405/roselene_-_indicacao_411-21_ensino_integral_para_as_escolas_do_campo.docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3406/roselene_-_indicacao_-412-21_-_atendimento_de_clinico_geral_no_18_horas.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3407/oberdan_-_indicacao_no_413-21-__sec_esporte_dados_pessoas_com_dah.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3408/jean_-_indicacao_no_414-21-_iluminacao_rua_londrina_com_maranhao.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3409/dile_-_indicacao_415-21-_pavimentacao_asfaltica_na_rua_antonio_reboucas_e__avenida_guiomar_de_jesus_lopes_no_bairro_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3412/tiago-_indicacao_no_416-2021-_esgoto_rua_londrina.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3413/tiago-_indicacao_no_-2021-_esgoto_rua_alabama.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3414/rodrigo_-_indicacao_no_418-21-_readequacao_do_escoamento_na_trincheira.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3415/silmar__-_indicacao_no_-21-_pavimentacao_travessa_paulo_da_costa.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3417/rodrigo_-_indicacao_no_420-21-_parque_tecnologico.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3418/jean_e_tupy_-_indicacao_no_421-21-_pavimentacao_rua_avelino_pereira_bedenadki.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3419/junior_e_anildo_-_indicacao_no_422-21-_toldo_no_poste_de_saude_do_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3420/pedro-_indicacao_no_423-21_centro_de_esportes_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3422/tiago-_indicacao_no_424-2021-_alargamento_da_rua_paula_freitas_sem_suprimir_a_faixa_de_estacionamento.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3423/tupy_-_indicacao_no_425-21-_passeio_e_acostamento_nas_vias_do_km_20.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3428/junior__-_indicacao_no_426-21_reforma_centro_comunitario_secao_jacare.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3429/quintino__-_indicacao_no_427-21-_isencao_para_estacionamento_de_idosos_e_cadeirantes.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3430/junior__-_indicacao_no_428-21-_pavimentacao_das_ruas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3431/rodrigo_-_indicacao_no_429-21-_instrumento_redutor_de_velocidade_na_rua_elpidio_antonio_merisio.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3433/pedro-_indicacao_no_430-21-_pavimenacao_rua_suriname.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3434/jean_-_indicacao_no_431-21-_pavimentacao_travessa_malvinas.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3456/silmar__-_indicacao_no_432-21_pavimentacao_rua_domingos_santin_marrecas.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3458/pedro-_indicacao_no_-_pavimenacao_rua_chopim_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3460/tiago_e_cidao-_indicacao_no_434-2021-_farmacia_publica_junto_com_a_upa.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3461/jean_e_ronaldo_-_indicacao_no_435-2021-_rua_virginia_della_britta.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3463/rodrigo_-_indicacao_no_436-21-_sinalizacao_da_rua_do_aeroporto.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3470/pedro-_indicacao_no_437-21_pavimentacao_rua_petropolis.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3471/jean_-_indicacao_no_438-21-_estudos_para_asfalto_ecologico.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3473/quintino__-_indicacao_no_439-21_-_doacao_de_terreeno_para_sede_da_mao_amiga.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3483/rodrigo_-_indicacao_no_440_-_21-_estudos_para_lanchonetes_nos_parques.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3484/ivanir_-_indicacao_no__441-21-_iluminacao_do_campo_de_futebol_do_arrudao.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3489/pedro-_indicacao_no_442-21-_tapa_buracos_vias_do_conjunto_esperanca_e_cohabtran_ii.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3490/jean_-_indicacao_no_443-21-_estudos_para_repovoamento_de_rios.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3492/silmar_e_oberdan__-_indicacao_no_444-21-__plantacao_de_arvores_rua_adelirio_martires.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3495/tiago-_indicacao_no_445-2021-_consuro_para_medicos.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3496/oberdan_-_indicacao_no_446-21-_local_adequado_para_a_associacao_de_surdos.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3497/jean_-_indicacao_no_447-21_volta_das_mesas_na_feira.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3498/jean_-_indicacao_no_448-21-_wi_fi_nas_casas_mortuarias.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3499/pedro-_indicacao_no_449-21-_jardinagem_canteiros_rua_pedro_bordun.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3504/tiago-_indicacao_no_450-2021-_morro_do_calvario.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3505/ivanir_-_indicacao_no__451-21_-_iluminacao_do_campo_de_futebol_do_bairro_marrecas.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3506/anildo__-_indicacao_no_452-21-_veiculo_para_o_programa_familia_acolhedora.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3508/pedro_e_jean-_indicacao-_453-21-_alteracao_lei_plano_de_cargos_servidor.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3509/rodrigo_-_indicacao_no_454-21_viabilizacao_construcao_rubens_amelio_bonatto.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3510/silmar__-_indicacao_no__plantacao_de_arvores_rua_lages.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3511/cidao_-_indicacao_no_456-21-__solucao_cruzamento_atilio_fontana_com_a_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3512/pedro-_indicacao_no_457-21-_reforma_escola_15_de_outubro.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3513/rodrigo_-_indicacao_no_458-21-_remocao_da_atual_ciclofaixa_e_construcao_de_nova.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3514/pedro-_indicacao_no_459-21-_contetor_de_lixo_rua_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3516/silmar__-_indicacao_no_460-21-_pista_para_pratica_de_welling.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3518/tiago-_indicacao_no_461-2021-_rua_alberto_joaquim_folleto.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3519/tiago-_indicacao_no_462-2021-_denuncia_app.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3520/tiago-_indicacao_no_463-2021-_rua_marilia_cruzamento_com_rua_dionisio_passe.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3522/tiago-_indicacao_no_-465-21_-_brinquedos_gratis_da_praca_central.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3523/pedro-_indicacao_no_466-21_debetran_veiculos_de_grande_porte_dentro_da_cidade.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3525/tiago-_indicacao_no_467-2021-_rua_carazinho_lote_baldio.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3560/tiago-_indicacao_no_468-2021-_liberacao_de_fgts.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3563/jean_-_indicacao_no_469-21-_abertura_de_concorrencia_publica_para_wifi_nas_casas_mortarias.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3566/dile_-_indicacao_-_470-21-_rua_brejinho.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3569/tiago-_indicacao_no_471-2021-_cameras_de_seguranca_nas_pracas_publicas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3581/silmar__-_indicacao_no_472-21-denominacao_campeonato_beltronense_de_cipo.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3584/cidao_-_indicacao_no_473-21_iptu_premiado.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3585/cidao_-_indicacao_no_melhoria_cruzamento_rua_lages_e_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3586/pedro-_indicacao_no_475-21-_melhoria_rua_sao_francisco_com_hermes_deodoro.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3587/pedro-_indicacao_no_476-21-_rua_sao_miguel_cruzamento_com_santo_antonio.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3259/emenda_modificativa_no_01-2021_-junior-__projeto_de_lei_16-21.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3526/01_emenda_loa_-_dile-_pavimentacao_ruas.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3527/02_emenda_loa__-_dile-__capelas_mortuarias.docx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3528/03_emenda_loa__-_dile-__corrego_lambari_canalizacao.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3529/04_emenda_loa__-junior-_academia_ao_ar_livre_loteamento_rota_do_sol.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3530/05_emenda_loa__-junior-_mais_salas_para_o_colegio_epitacio_pessoa.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3531/06_emenda_loa__-junior-_recapeamento_asfaltico_pr_566.docx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3532/07_emenda_loa__-junior-_academia_ao_ar_livre_para_secao_sao_miguel.docx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3533/08_emenda_loa_-junior-_ampliar_horas_das_maquinas_e_dar_cascalho.docx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3534/09_emenda_loa__-junior-_calcadas_ao_redor_da_igreja_do_jacare.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3535/10_emenda_loa__-junior-_programa_saude_da_familia.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3536/11_emenda_loa__-junior-__escolinhas_de_futebol.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3537/12_emenda_loa__-junior-__aquisicao_raio_x_para_saude_da_cidade_norte.docx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3538/13_emenda_loa__-junior-__reforma_unidade_basica_de_saude_seccao_jacare_e_progresso.docx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3539/14_emenda_loa__-jean-_ampliacao_de_horario_de_atendimento.docx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3540/15_emenda_loa__-jean-_centro_de_zoonoses.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3541/16_emenda_loa__-jean-_monitoramento_com_servicos_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3542/17_emenda_loa__-jean-__ampliacao_salas_de_aula_joao_delfo_fregonese_idalino_rinaldi_marli_abdala_e_pequeno_principe.docx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3543/01_emenda_ppa__-_dile-_pavimentacao_ruas.docx" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3544/02_emenda_ppa__-_dile-__capelas_mortuarias_-_copia.docx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3545/03_emenda_ppa__-_dile-__corrego_lambari_canalizacao.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3546/04_emenda_ppa__-junior-_academia_ao_ar_livre_loteamento_rota_do_sol.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3547/05_emenda_ppa__-junior-_mais_salas_para_o_colegio_epitacio_pessoa.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3548/06_emenda_ppa__-junior-_recapeamento_asfaltico_pr_566.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3549/07_emenda_ppa__-junior-_academia_ao_ar_livre_para_secao_sao_miguel.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3550/08_emenda_ppa__-junior-_ampliar_horas_das_maquinas_e_dar_cascalho.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3551/09_emenda_ppa__-junior-_calcadas_ao_redor_da_igreja_do_jacare.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3552/10_emenda_ppa__-junior-_programa_saude_da_familia.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3553/11_emenda_ppa__-junior-__escolinhas_de_futebol.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3554/12_emenda_ppa__-junior-__aquisicao_raio_x_para_saude_da_cidade_norte.docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3555/13_emenda_ppa__-junior-__reforma_unidade_basica_de_saude_seccao_jacare_e_progresso.docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3556/14_emenda_ppa__-jean-_ampliacao_de_horario_de_atendimento.docx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3557/15_emenda_ppa__-jean-_centro_de_zoonoses.docx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3558/16_emenda_ppa__-jean-_monitoramento_com_servicos_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3559/17_emenda_ppa__-jean-__ampliacao_salas_de_aula_joao_delfo_fregonese_idalino_rinaldi_marli_abdala_e_pequeno_principe.docx" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2808/emenda_aditiva_no_01-2021_-tiago-__projeto_de_lei_004-2021_do_leg.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2724/emenda_aditiva_ao_projeto_007-2021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2688/mocao_de_apoio-002-2021_-_cidao_e_rodrigo_-_a_frente_parlamentar_para_o_pedagio.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2860/mocao_de_aplausos_-_003-2021-_jean_emiliano.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2929/mocao_de_aplausos_04-21_oberdan_-_para_capitao_pitz.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2984/mocao_de_aplausos_-_silmar_-_005-21-_curso_de_direito_unioeste.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2985/mocao_de_aplausos_-_junior_-06-2021-_para_hospitais_linha_de_frente_covid.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3162/mocao_de_aplauso_junior_-_guarda_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3268/mocao_de_apoio-_-_todos_os_vereadores_-_abertura_da_estrada_do_colono.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3282/mocao_de_apelo_-2021-_tiago_e_cidao.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3289/mocao_de_aplausos_-_anildo_10-2021-_para_presidentes_do_rotary.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3393/mocao_de_aplausos_11-21-_mao_amiga.doc" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3435/mocao_de_aplausos_12-21-_sarara.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3561/mocao_de_apoio_no__-_pastor_eliel_-_pedro.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2722/anteprojeto_de_decreto_legislativo_no_001-21_-_contas_executivo_2019.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2826/projeto_de_decreto_legislativo_02-21-_doacao_veiculo.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2902/veto_pl_006-21_legislativo__-_essencialidade_educacao.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/projeto_de_resolucao_no_01-2021-_horario_de_sessao.doc" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2726/projeto_de_resolucao_02-2021_tiago_-_jean-_frente_parlamentar_em_defesa_dos_animais.doc" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto-de-resolucao_03-21_-jean_-_altera_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2857/substitutivo_geral_ao_pl_07-21_-_estabelece_criterios_e_valores_minimos_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3300/substitutivo_geral__pl_28-21_-_jean__e_rodrigo-_altera_pss.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3575/099-21_-_pl_-_altera_rpps_-_regime_complementar_-_substitutivo_1.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2725/emenda_modificativa_ao_projeto_007-2021_do_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_01-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/projeto_de_lei_02-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2583/projeto_de_lei_03-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2584/projeto_de_lei_04-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/projeto_de_lei_05-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/projeto_de_lei_06-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2768/projeto_de_lei_07-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2680/008-21_-_pl_bolano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2678/009-21_-_precresan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2679/010-21_-_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2675/011-21_-_pl_-_faixa_azul.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2705/pl_013_21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3006/016-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_animacar_pinturas_ltda_1.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3005/018-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_faust__sousa_ltda.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3004/019-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gilberto_da_silva_brizola_me.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3003/020-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_agil_distribuidora_de_medicamentos_ltda_me.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3002/021-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_wagner_brogin_junior_produtos_do_campo_me.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3001/022-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_valdir_raimundo_de_oliveira_climatizacao_me.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3000/023-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_rafael_fernando_de_oliveira_me.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2999/026-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_pinheiro_peneiras_ltda.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2676/030-21_-_parcelamento_de_solo_eloi_trevisan.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2684/projeto_32_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2757/projeto_de_lei_33-2021-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2681/projeto_de_lei_-_034-2021-_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2683/pl_035_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2752/pl_36.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2753/pl_37.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2794/projeto_de_lei_38-21_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2817/pl_39.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2831/pl_40-21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2998/041-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sueli_de_fatima_pesin_me.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2997/042-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gastrobel_maquinas_e_equipamentos_eireli.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3080/043-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_gule_industria_de_artefatos_de_aluminio_ltda.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2996/044-21_-_pl_-_autoriza_concessao_direito_real_de_uso_badar_empreendimentos_ltda.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2891/045-21-_pl_-juros_zero.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2925/projeto_de_lei_462021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2995/047-21_-_pl_-_autoriza_concessao_direito_real_de_uso_sonnifrutas_comercio_de_frutas_ltda_me.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2994/048-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_guisa_industria_de_utilidades_plasticas_ltda.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2993/049-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_inova_produtos_de_madeira_e_plasticos_ltda.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2992/051-21_-_pl_-_permuta_-_itomar_setti.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2967/pl_52-21-_bilhetagem_automatica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2966/pl_53_-_21_-_subdivisao_imovel_anderson_vicenzi.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3093/054-21_-_pl_-_consad.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3040/056-21_-_pl_-_consorcio_chamada_de_capital.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3079/057-21_-_pl_-_cesta_basica_2.0.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3103/058-21_-_pl_-_previdencia.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3204/059-21_-_pl_-_tributario.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3206/060-21_-_pl_-_termo_cooperacao_sudenge.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3205/061-21_-_pl_-_altera_4701_19.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3207/062-21_-_pl_-_compra_-_conab.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3208/063-21_-_pl_-_altera_2859_01.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3209/064_21_-_pl_-_subdivisao_-_doacao_-_giovano_bender.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3210/065-21_-_pl_-_altera_3829_11.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3211/066_21_-_pl_-_subdivisao_-_doacao_-_enio_jose_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3212/067-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_jk_servicos_eletricos_ltda.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3213/068-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_crowil_do_brasil_industria_pet_foods_ltda_1.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3214/069-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_term_concreto__argamassa_ltda_2.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3215/070-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_nei_rodrigo_santin_solucoes_metalicas.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3216/071-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_pegoraro__giacomini_comercio_de_tintas_ltda.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3217/072-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_soares_cia_ltda.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3267/074-21_-_pl_-_fpm.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3275/075-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_guisa_industria_de_utilidades_plasticas_ltda.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3313/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_077.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3371/projeto_de_lei_no_78_ppa_2022_a_2025_de_28-09-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3372/projeto_de_lei_no_79_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3403/080-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sanepar_1.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3438/081-21_-_pl_-_altera_4829_21_-_doacao_-_andrei_anderson_vicenzi.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3439/082-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_estado_do_parana_-_reinaldo_sass.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3440/083-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_sirineu_telles.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3441/084-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_ardumar_instalacao_hidraulica_ltda.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3442/085-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_nivaldo_araujo_de_barros__cia_ltda.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3443/086-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_brilhofer_utilidades_domesticas_eireli.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3444/087-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_li_industria_de_utilidades_domesticas_em_aluminio_ltda.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3445/088-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_kike_estrutura_metalicas_ltda.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3446/089-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_joao_cora.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3447/090-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_ccs_plasticos_industria_e_comercio.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3448/091-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_funibel_funilaria_beltrao_ltda.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3449/092-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_fundicao_triangulo_ltda.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3450/093-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_cilene_aparecida_de_aruda_lara_me.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3451/094-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_fabrica_de_aluminio_almeida_ltda.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3452/095-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_criart_bordados_ltda.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3437/096-21_-_pl_-_expobel_2022.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3475/097-21_-_pl_-_permuta_-_cleonice_e_darci.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3476/098-21_-_pl_-_altera_2152_1993_-_codigo_tributario.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3474/099-21_-_pl_-_altera_rpps_-_regime_complementar.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3478/100-21_-_pl_-_refis_nossa_gente_em_dia_ii.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3477/101-21_-_pl_-_altera_4835_2021_-_conab.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3479/102-21_-_pl_-_autoriza_concessao_direito_real_de_uso_-_suelen_fernanda_mazzeto.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3480/103-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_mazza_compensados_e_laminados_ltda.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3481/106-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_bom_lar_estofados_ltda.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3482/107-21_-_pl_-_prorroga_concessao_direito_real_de_uso_-_tubinox_inox_ltda_me.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3493/pl_108_21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3576/109-21_-_pl_-_altera_4612_2021_-_recuo.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3577/110-21_-_pl_-_revisao_geral_2022.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3578/111-21_-_pl_-_3298_06_-_bilhetagem_automatica.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3582/112-21-_pl_-_executivo_-_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/projeto_de_lei_no_01-2021_-revisao_geral_anual_servidores.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_no_002-21_-_tupy_-_dia_do_motociclista.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2703/projeto-de-lei-pedro-meia-entrada_id_jovem.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2758/projeto_de_lei_-_oberdan_e_cidao_no_-004-21-_obrigatoriedade_de_estabelecimentos_de_saude_fixarem_em_lguar_visivel_lista_dos_medicos_certo.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2723/projeto_de_lei_no_005-2021-_altera_lei_4.148-2013.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2756/projeto_de_lei_-_rodrigo_oberdan_-_no_-2021_-atividade_essencial_educacao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2792/projeto_de_lei_-_oberdan_e_cidao_e_junior_no_007-2021-obrigatoriedade_expor_remedios_disponiveis_no_site.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_-_junior_008_-2021-_receitas_medicas_digitadas.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no__009-21-_jean-__aluno_nota_10.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no__10-21-_rodrigo_academias_atividade_essencial_e_esportes.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2901/projeto_de_lei_-_anildo-_11-21-_-_altera_prodetec.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2956/projeto-de-lei-_dile-12-2021-__autorizacao_legislativa_locacao.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2991/projeto_de_lei_-_quintino_e_junior_-_cervejeiros.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3072/projeto_de_lei_n_014-21_-_jean_-_altera_programa_juro_zero.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3092/projeto_de_lei_no_15-21_-_silmar_-_semana_de_conscientizacao_contra_violencia-contra-a-mulher.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3114/projeto_de_lei_junior_nesi_-_obrigatoriedade_de_carteira_de_vacinacao_no_ato_da_matricula_escolar.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3115/projeto_de_lei_-_oberdan_-_no_-_utilidade_publica_associacao_dos_policiais_militares_do_sudoeste.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3116/projeto_de_lei_18-21-_habitacao_idoso_-_tiago_antunes.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3128/projeto-de-lei-_cidao_-19-21-__obrigatoriedade_de_uso_de_led_em_novos_loteamentos_e_empreendimentos.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3129/projeto-de-lei-_cidao_-20-21__substituicao_gradativa_das_lampadas_de_led.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3154/projeto-de-lei-pedro-_placas_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3155/projeto_de_lei_no_22-21-_rodrigo_-_dile_-_oberdan-_cameras_de_seguranca_em_cmeis.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3156/projeto-de-lei-_dile_23-21_regulamenta_aplicativos_de_transporte.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3157/projeto-de-lei-_cidao_-_contratos_adm_pessoas_com_vulnerabilidade.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3158/projeto-de-lei-_cidao_-_registro_de_entregas_de_alimentos.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3169/projeto-de-lei-pedro_26-21-_assistencia_religiosa_hospitalar_capelania.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3170/projeto_de_lei_n_27-21_-_gps_nos_veiculos.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3171/projeto_de_lei_n__-_jean_-_retira_possibilidade_de_prorrogracao_pss.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3298/projeto_de_lei_-_silmar_-_no_29-21-_faixa_nao_edificavel.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3299/projeto_de_lei__2021_30-21_cidao_-_tradicionalismo_gaucho.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3308/projeto_de_lei_no_31-2021-_anildo_-_titulo_cidada_honoraria_samira.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3333/projeto_de_lei_-_silmar_-_no_32-21-_semana_municipal_da_reciclagem_e_do_meio_ambiente_nas_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3394/projeto-de-lei-_dile-_33-21-_obriga_a_cobranca_de_alimento_para_entrada_em_eventos_sem_ingresso.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3324/projeto_de_lei_-_rodrigo-_no_34-21_-_altera_faixa_azul.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3395/projeto_de_lei_n__-_jean_35-21--_obriga_executivo_usar_sapl.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3396/projeto_de_lei_n__36-21-_jean_-subsidio_volencia_contra_mulher.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3397/projeto_de_lei_n_37-21_-_jean_-bem_estar_animal_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3398/projeto_de_lei_n___38-21-_jean_-_muda_plano_diretor_prazo_para_projetos.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3399/projeto_de_lei_n___39-21-_jean_-_muda_lei_do_pss_4054.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3453/projeto-de-lei-40-21-_cidao__-_cartao_de_credito_e_pix_para_pagamento_de_impostos.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3454/projeto-de-lei-41-21_-_cidao__autoriza_parcelamento_do_itbi.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3494/projeto_de_lei_no_042-21_-_mesa_diretora_-_suspende_revisao_geral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/pedro_tufao_-_requerimento_no__-01-2021-_informacoes_sobre_as_mini_arenas_no_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/oberdan_-_requerimento_no__002-2021-_informacoes_obras_publica_sistema_solar.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/silmar_-_requerimento_no_003-2021__-_informacoes_sobre_o_estar_digital.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/pedro_tufao_-_requerimento_no_004-21-_informacoes_sobre_novos_barracoes_e_processo_de_separacao_de_residuos_solidos_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/tupy_dile_-_requerimento_no_05-2021_-_voto_de_pesar_sadi_salvadori.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2594/tupy_-_requerimento_no_06-2021-_voto_de_pesar_rodrigo_melatti.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/anildo_-_requerimento_no_07-2021__-_convidar_gerente_sanepar_para_falar_sobre_o_sistema_de_agua.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/cidao_-_requerimento_no_08_-2021-_convidar_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/pedro_tufao_-_requerimento_no_09-2021__-_oficio_a_guancino.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/pedro_tufao_tiago-_requerimento_no_10-2021_-acoes_da_administracao_para_fila_de_creches_online.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/silmar_-_requerimento_no__11-2021-_informacoes_sobre_a_concretagem_dos_pontos_criticos_zona_rural.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/oberdan_-_requerimento_no__012-2021-_gastos_com_energia_dos_orgaos_publicos_e_dos_alugados.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/cidao_junior_tiago_-_requerimento_no__-013-2021-_ceonc_pedido_de_informacoes_e_providencias.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2618/pedro_tufao_-_requerimento_no__-_relatorio_sobre_a_fiscalizacao_de_lotes_baldios.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/cidao_-_requerimento_no__-15-2021-_maquinas_pesadas_e_previsao_de_investimentos.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/cidao_-_requerimento_no__-16-2021-_cronograma_e_planejamento_das_equipes_do_interior__cidao_correto.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/tupy_-_requerimento_no_-_convocacao_secretario_claudio_borges_viacao_e_obras.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/pedro_tufao_-_requerimento_no__18-2021-_sistema_de_esgoto_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/tupy_-_requerimento_no_19-2021_-_dep_guerra_gruta_jacutinga.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/rodrigo_-_requerimento_no_-20-2021-_solicitar_informacoes_acerca_dos_distritos.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/pedro_tufao_-_requerimento_no_004-21-_informacoes_sobre_novos_barracoes_e_processo_de_separacao_de_residuos_solidos_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/dile_22-2021_requerimento_-_fumace.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/rodrigo_-_requerimento_no_23-2021-_setor_de_eventos.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/pedro_tufao_-_requerimento_no__-_situacao_da_obra_na_estrada_do_quibebe.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/tupy_-_requerimento_no_-_dep_traiano_rio_saltinho_e_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/dile_-_requerimento_-_voto_de_pesar_emerson_luiz_serena.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2651/cidao_-_requerimento_no__-_convocacao_secretario_de_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2652/junior_-_requerimento_no__18-2021-_16o_esquadrao_de_cav_mec.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2653/silmar_oberdan_e_jean_-_requerimento_-_29-2021-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2654/rodrigo_oberdan_e_pedro-_requerimento-_30-2021_-_setor_de_eventos_oficio_ao_governador.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2663/ronaldo_tiago_-_requerimento_no_31-2021-_convocacao_nadia_bonatto_e_valdecir_priester.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2664/pedro_tufao_-_requerimento_no_32-2021__-_rua_lajes_e_osasco_iluminacao_e_pavimentacao_pedras.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2665/tupy_-_requerimento_no_33-2021-__voto_de_pesar_andrea_mafessoni.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2685/junior_nesi_-34-2021-_convite_escola_oficina.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2686/jean_-_requerimento_-_35-2021_-_dep_luersen.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2687/pedro_tufao_-_requerimento_no_36-2021_-_voto_de_pesar_uziel_grimm_da_silva.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2702/cidao_-_requerimento_no_37__-convocacao_gestora_do_prevbel.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2704/tiago_-_requerimento_no_38-2021-informacoes_da_empresa_tercerizada_de_limpeza_se_estao_pagando_beneficios_aos_funcionarios.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2707/todos_os_vereadores_-_requerimento_no_39_-21_-_governador_pmpr.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2706/cidao_-_requerimento_no__40-2021-_informacoes_sobre_melhorias_na_estrada_do_pedreirinho.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2708/quintino_junior_-_requerimento_no_41-2021_-_voto_de_pesar_belmiro_jose_ecker.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2709/tupy_e_quintino_-_requerimento_no_42-21__voto_de_pesar_darci_jose_reolon.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2710/jean_-_requerimento_no_43-2021-_voto_de_pesar_miguel_ferolin.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2727/quintino_-_requerimento_no_44-21-_voto_de_pesar_carlos_seli_gregorio_marcilio.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2728/cidao_-_requerimento_no_45-2021-_respirador_para_fco_beltrao_dep_aliel_machado.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2736/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2740/rodrigo_-_requerimento_no_47-2021-_dep__ricardo_jose_magalhaes_barros.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2748/cidao_-_requerimento_no__-_assistencia_social_informacoes.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2749/cidao_-_requerimento_no__-_quais_consorcios_o_executivo_participa.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2750/cidao_-_requerimento_no__-_auxilio_transporte_de_professores_explicacoes.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2765/pedro_tufao_-_requerimento_no_51-2021-__previsao_para_compra_de_vacinas_e_plano_de_imunizacao.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2766/cidao_-_requerimento_no_52-2021_-_aterro_municipal_informacoes.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2767/cidao_-_requerimento_no__-_informacoes_sobre_manutencoes_de_trator.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2769/tupy_-_requerimento_no_054-21_-_convite_gerente_da_brf.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2773/cidao_-_requerimento_no_55_-2021-_assepcia_urbana_rprevisao.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2774/junior_e_oberdan_-_requerimento_no_56_-21_-__voto_de_pesar_gerson_rebelatto.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2775/pedro_tufao_e_tiago_-_requerimento_no_057-21_-__guancino_pedindo_explicacoes_sobre_o_distanciamento_nos_onibus.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2776/cidao_-_requerimento_no_058-21_-_auxilio_emergencial_no_municipio.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2777/silmar_-_requerimento_no_059-21_-_informacoes_como_andam_as_copilacoes_da_leis.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2778/cidao_-_requerimento_no_060-21_-__kit_merenda.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2779/jean_-_requerimento_no_061-21__-_pedido_listagem_de_todas_as_propriedades_e_areas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2789/cidao_-_requerimento_no_62-21-_oficio_ao_governo_do_estado_pedindo_volta_do_programa_comida_boa.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2791/rodrigo_quintino_pedro_tufao_-_requerimento_no_voto_de_pesar_euclides_scalco.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2795/junior__-_indicacao_no_64-_21_muro_na_escola_municipal_epitacio_pessoa.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2796/tiago_e_jean_65-21-_requerimento_no_data_de_entrega_do_kit_merenda.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2797/cidao_-_requerimento_no_66-21-_envio_de_prestacao_de_contas_sobre_o_covid19.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2798/cidao_-_requerimento_no_67-21-_hospital_intermunicipal.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2799/cidao_-_requerimento_no_68-21-_informacoes_sobre_a_resposta_ao_mp_pelo_executivo.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2800/cidao_-_requerimento_no_69-21-_auxlio_emergencial_para_professores.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2801/silmar_-_requerimento_no_70-21-_convite_giuliana_picanzo_falar_sobre_o_dia_do_autismo.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2802/ronaldo_-_requerimento_no_071-21_-_voto_de_pesar_ajair_menin.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2803/junior_-_requerimento_no_072-21-__voto_de_pesar_sirley_salete_reolon_felipetto.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2814/jean_-_requerimento_no_pedido_se_ha_possibilidade_estrutural_para_volta_as_aulas.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2818/pedro_tufao_e_tiago_-_requerimento_no_074_-_21_-_convocacao_marilda_debetran.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2819/dile_-_requerimento_no_075-21_-_rio_marrecas.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2820/tiago_-_requerimento_no076-21_-_convidar_representante_da_arca_de_noe.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2821/silmar_-_requerimento_no_077-21_-_informacoes_a_copel_auxilio_eficiencia_energetica.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2830/cidao_-_requerimento_no_78-21-_informacoes_sobre_o_plano_de_amortizacao.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2832/pedro_tufao_-_requerimento_no_79-21-_dep_luis_fernando_guerra.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2833/mesa_diretora_-_requerimento_no_80-21-_questionamentos_sobre_o_kartodromo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2838/requerimento_pedro_e_tiago_81-21_programa_porteira_para_dentro.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2842/silmar_-_requerimento_no_082-21_-_informacoes_acerca_da_pavimentacao_com_pedras_na_linha_macagnan.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2843/pedro_tufao_-_requerimento_no_083-21-__informacoes_academias_ao_ar_livre_vila_rural_e_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2844/dile_-_requerimento_no_084-21_-_ensino_apostilado.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2852/voto_de_pesar_silvio_rodrigues_-_poder_legislativo_-_requerimento_no.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2855/ronaldo_-_requerimento_no_convocacao_secretaria_do_desenvolvimento_economico_e_tecnologico.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2858/oberdan_-_requerimento_no_87-21-__convite_secretario_agricultura_e_o_produtor_leiteiro_geovane_dinon.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2859/rodrigo_-_requerimento_no_88-21-_oficio_ao_governador_e_ademar_traiano.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2867/cidao_-_requerimento_no_89-21-_convidar_muran_da_guancino_para_explicar_sobre_a_paralizacao.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2868/cidao_-_requerimento_no_90-21-_informacoes_sobre_melhoria__rua_canisio_hildebrandt_com_a_abdul_pholman.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2870/jean_-_requerimento_no_091-21_-_informacoes_chamamento_dos_pss.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2871/rodrigo_-_requerimento_no_092-21_-_oficio_ao_governador_e_ademar_traiano_-_copel_e_sanepar.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2872/jean_-_requerimento_no_093-21_-_estutos_e_previsao_para_reforma_do_cmei_idalino_rinaldi.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2873/oberdan_-_requerimento_no_094-21_-_convidar_pm_falar_sobre_acoes_da_pm.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2874/dile__e_tupy_-requerimento_no_095-21_-egydio_zanatta.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2882/jean_-_requerimento_no_96-21-_informacoes_se_existem_estudos_para_por_led_nos_parques.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2883/rodrigo_-_requerimento_no_97-21-_oficio_ao_dep_litro_e_ricardo_barros_pedindo_onibus.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2888/silmar_-_requerimento_no_98-21-_chamando_diretor_da_unioeste__e_do_centro_de_especialidades_falar_na_tribuna.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2892/jean_-_requerimento_no_099-21_-estudos_para_reforma_da_ponte_da_comunidade_do_rio_saudade.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2893/pedro_tufao_-_requerimento_no100-21_-_dep_franceschini_recursos_para_pavimentacao_do_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2899/silmar_-_requerimento_no_estudos_para_nova_ponte_sobre_o_rio_marrecas_que_liga_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2903/pedro_tufao_-_requerimento_no_voto_de_pesar_pr._hugo_vilmes.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2904/jean_-_requerimento_no_103-21-custos_para_o_centro_de_zoonoses.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2905/rodrigo_-_requerimento_no_104-21-_perdao_de_multa_para_comerciantes.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2906/cidao_-_requerimento_no_105-21-__abono_de_faltas.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2914/oberdan_-_requerimento_no___voto_de_pesar_-_andre_roberto_peres.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2915/pedro_tufao_-_requerimento_no_107-21-_existencia_de_estudos_para_pavimentacao_da_linha_nova_secao_ate_o_frigorifico_sigma.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2916/rodrigo_-_requerimento_no_108-21-_oficio_a_copel_e_ao_governador_voltra_de_entrega_das_contas_de_luz_nos_pontos_do_interior.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2917/tupy_-_requerimento_no_109-21_inicio_das_obras_km_20.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2924/silmar_junior_tiago_oberdan_e_anildo_-_requerimento_no_dep_ademar_traiano_angariacao_de_recursos_para_ambulatorio.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2926/dile_-111-21_requerimento_no_deputada_federal_leandre_dal_ponte_pavimentacao_asfaltica_no_bairro_sao_francisco..doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2927/silmar_-_requerimento_no__112-21-_pastilhamento_da_torre_da_concatedral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2928/pedro_tufao_-_requerimento_no_113-21-terra_nossa_informacoes_de_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2940/cidao_e_dile_-_requerimento_no_144-21-convidar_cordenador_da_arss_falar_sobre_hospital_municipal.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2941/silmar_-_requerimento_no_115-21-_informacoes_acerca_dos_moradores_no_santa_barbara_na_trincheira_sobre_documentacao.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2942/rodrigo_-_requerimento_no_116-21-_residuo_de_asfalto_nas_ruas_do_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2943/oberdan_-_requerimento_no_117-2021-_voto_de_pesar_edgar_poli.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2945/pedro_tufao_-_requerimento_no_118-2021-_informacoes_do_debetran_acerca_dos_cartoes.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2946/quintino_-_requerimento_no_119-2021-_voto_de_pesar_jorge_cella.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2947/junior_-_requerimento_no_120-2021-_voto_de_pesar_rafael_rodrigo_nezzi.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2954/cidao_-_requerimento_no_121_-2021-_nformacoes_previsao_para_iluminacao_no_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2955/oberdan_-_requerimento_no_122-21-_voto_de_pesar_josiel_tadeu_teles.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2957/silmar_-_requerimento_no_123-2021-_estudos_para_plantio_de_arvores_nas_vias.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2958/junior_-_requerimento_no__134-2021-_ensiladeira_comunidade_de_seccao_sao_miguel_traiano.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2959/pedro_tufao_-_requerimento_no_125-2021-_informacoes_sobre_a_escola_2030.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2972/rodrigo_jean_e_oberdan_-_requerimento_no_126-21-_oficio_a_copel_der_e_sanepar_para_melhoria_dos_prolemas_no_contorno_leste.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2973/cidao_-_requerimento_no_127-21__dep_aliel_machado_mamografo.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2974/tupy_e_pedro__-_requerimento_no_128-21-__voto_de_pesar_fernanda_apolinario.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2975/ronaldo_-_requerimento_no_129-21-__voto_de_pesar_ivo_santos.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2976/cidao_-_requerimento_no_convidar_diretores_hospital_sao_francisco_explanar_sobre_intervencao.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2978/ronaldo_-_requerimento_no_recursos_para_aroldo_martins_instalacao_do_pab_da_saude.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2979/ronaldo_-_requerimento_no_132-21-_recursos_para_aroldo_martins_reforma_arrudao.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2981/cidao_-_requerimento_no_134-2021-_dep_aliel_machado_onibus_para_saude.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2982/jean_-_requerimento_no_135-2021-_abono_de_faltas.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2983/silmar_-_requerimento_no_136-21-__abono_de_faltas_-_17.05.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3007/cidao_-_requerimento_no_137-21-_reabertura_de_servicos_de_saude_no_bairro_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3008/cidao_jean_-_requerimento_no_138-21-_previsao_para_implantacao_casa_facil_parana.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3014/tupy_-_requerimento_no_139-21-_calcadao.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3016/cidao_e_jean_no_140-21_-_requerimento_no_restaurante_popular.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3017/tupy_-_requerimento_no_141-21_-_ricardo_barros.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3018/silmar_-_requerimento_no_142-21-__concretagem_sobre_os_pontos_criticos_no_interior.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3019/jean_-_requerimento_no_143-21_-_oficio_a_empresa_q_fez_a_rodoviaria_e_executivo_fiscalizacao.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3025/tiago_-_requerimento_no_144-21_-_vacinas_covid_autismo.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3026/cidao_jean_-_requerimento_no_145-21_-_programa_saude_com_agente.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3028/rodrigo_anildo_-_requerimento_n_146-21_-_programa_casa_facil.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3029/cidao_-_requerimento_no_147-21_-_documentos_da_concretagem_no_interior.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3030/oberdan_-_requerimento_no_148-21-__convite_bonetti_-_precresam.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3031/mesa_-_subscrito_por_todos__-_requerimento_no_149-21_-_voto_de_pesar_elizete.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3032/cidao_-_requerimento_no_150-21-_iluminacao_av._dom_agostinho_jose_sartori.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3033/aildo_-_requerimento_no_151-21_-_voto_de_pesar_familia_mendonca.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3041/silmar_-_requerimento_no_152-21_-_dep_traiano_arado_subsolador_comunidade_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3042/pedro_tufao_-_requerimento_no_153-21_-_parque_adaptado_deputada_mara_lima.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3044/jean_-_requerimento_no_154-21_-_estudos_para_cmei_noturno.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3043/ronaldo_-_requerimento_no_155-21_-_abono_dia_25.05.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3051/jean_-_requerimento_no_156-21_-_informacoes_sobre_melhorias_no_cmei_nice_braga.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3052/jean_-_requerimento_no_157-_21_-_estudos_para_rampa_de_acesso_em_todos_cmeis.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3053/pedro_tufao_-_requerimento_no_-158_-_2021-_esgoto_rua_osasco_com_fortaleza.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3054/vereadores_da_base_-_requerimento_no_159-21_-_paver.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3055/tiago_-_requerimento_no_160-21_-_sanepar.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3061/anildo_e_tupy_-_requerimento_no__161-21_-_convite_associacao_de_apoio_ao_tratamento_a_covid-19.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3062/rodrigo_-_requerimento_no__162-21_-_isencao_da_taxa_do_alvara.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3063/tiago_-_requerimento_no_163-21-_abono_maio-junho.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3073/rodrigo_-_requerimento_no_-_autorizar_treinamento_das_categorias_de_base_do_municipio.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3078/pedro_tufao_-_requerimento_no_-166-21-_contrato_estagiarios.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3091/silmar_ronaldo__-_requerimento_no_previsao_para_reforma_do_cmei_joao_delfo_fregonese.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3082/rodrigo_-_requerimento_no__168-21-_ciclofaixas.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3083/cidao_-_requerimento_no_169-21_pesquisa_de_satisfacao_comissao_especial_de_avaliacao_transporte_coletivo.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3084/cidao_-_requerimento_no_170-21-_documentacao_comissao_especial_de_avaliacao_transporte_coletivo.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3101/rodrigo_-_requerimento_no_171-21-_traiano_onibus_esporte.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3102/dile_-_requerimento_172-21-_alugueis.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3104/pedro_tufao_-_requerimento_no_173-21-_-_informacoes_ceju_para_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3105/dile_-_requerimento_173-21-_cameras_de_monitoramento.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3106/jean_-_requerimento_no__175-21-_informacao_copel_prazo_para_conserto_dos_postes_no_interior.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3117/silmar__-_requerimento_no_176-21-_todas_ruas_com_paiver_para_o_terra_nossa_dep_traiano.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3125/jean_-_indicacao_no_177-21_averiguacao_das_lombadas_eletronicas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3126/cidao_178-21-_requerimento_no_-_precatorios.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3127/oberdan_179-21-_requerimento_estudo_de_explosoes_proximo_ao_tunel.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3135/silmar_tiago_junior_e_oberdan-_requerimento_no_180-21-_tablets_para_o_caic_dep_traiano.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3136/pedro_tufao_-_requerimento_no_181-21-_centro_dia_para_o_idoso.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3137/jean_-_requerimento_no_182-21-_abono_de_faltas.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3139/cidao_-_requerimento_no_183-21-_oficio_ao_governador_para_assumir_leitos_de_uti.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3140/vereadores_-_requerimento_no_-21-__voto_de_pesar_leonilda.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3141/tiago_-_requerimento_no_185-2021-_cobrando_indicacao.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3142/cidao_-_requerimento_no_-_aluguel_secretario.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3144/pedro_tufao_-_requerimento_no_187-21-_indagacao_falta_de_agua_cidade_norte_sanepar.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3145/cidao_-_requerimento_no_188-21-_previsao_para_melhorias_na_estrada_do_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3159/jean_-_requerimento_no__190-21-_informacoes_casa_verde_e_amarela.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3161/cidao_e_jean_no-_requerimento_n_191-21-_questionamento_decreto_suspende_gratuidade_para_idosos.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3172/tupy_e_dile_-_requerimento_no_192-21_-_programa_de_calcario.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3173/tupy-_requerimento_no_voto_de_pesar_no_193-21-_idalino_batista_lazarotto.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3179/jean_-_requerimento_no_194-21-_informacoes_sobre_creches.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3182/pedro_tufao_-_requerimento_no_196-21-_novas_creches_bairro_jupiter_e_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3183/pedro_-_requerimento_no_197-21_abono_13_de_julho.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3184/oberdan_-_requerimento_no_198-21-_abono_13_de_julho.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3185/silmar_-_requerimento_no_199-21-_abono_12_de_julho.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3190/cidao_silmar_-_requerimento_no_200-21_-quando_fechara_o_ciclo_da_segunda_dose_da_vacina.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3191/tiago_-_requerimento_no_201-2021-_rua_sentido_unico_av_atilio_fontana_sentido_jardim_floresta.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3192/cidao_-_requerimento_no_202-21_-_art_da_antiga_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3200/quintino-_requerimento_no_voto_de_pesar_no__iduir_bordotti.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3201/tiago_-_requerimento_no_-2021-requer_oficio_a_assembleia.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3203/silmar_tiago_junior_e_oberdan-_requerimento_no_caminhoes_de_lixo_dep_traiano.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3218/tiago_-_requerimento_no_206-2021-_tunel_de_contencao_das_enchentes.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3219/ronaldo_-_requerimento_no_207-21-_recurso_dep_pedro_martins_maquinario_agricola.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3220/jean_-_requerimento_no_208-21_dep_vermelho_apoio_ampliacao_da_castracao.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3221/jean_-_requerimento_no_209-21-_reforma_aerorporto_dep_vermelho.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3226/silmar__-_requerimento_no_210-21-_dep_traiano_pulverizador_para_trator.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3234/oberdan-_requerimento_no_211-21_-_plano_para_sustentabilidade_placas_fotovoltaicas.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3237/tiago_-_requerimento_no_212-2021-_residuos_de_arvores_porix_upa.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3249/quintino-_requerimento_no_voto_de_pesar_no_voto_de_pesar_ausilio_frederico_pit.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3250/tiago_-_requerimento_no_214-2021-_vaga_em_cmeis.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3253/rodrigo_-_requerimento_no_215-21_oficio_ao_procon_preco_dos_combustiveis.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3256/silmar_-_requerimento_no_216-21-_circuito_cicloviario.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3258/anildo_-_requerimento_no_217-21-_informacoes_sobre_atendmiento_ambulatorial_em_casa.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3265/todos_os_vereadores_-_requerimento_no_convidar_maria_para_falar_do_fundeb.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3269/jean_-_requerimento_no_220-2021-_projeto_trincheira.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3270/anildo_e_tupy_-_requerimento_no_221-21_informacao_se_existe_previsao_para_um_cemiterio_municipal_na_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3276/cidao_-_requerimento_no_222-21__abono_de_faltas.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3277/tiago_-_requerimento_no_223-21_abono_de_falta_dia_24.08.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3285/rodrigo_-_requerimento_no_224-21-_oficio_ao_inss_e_governador_para_abertura_das_agencias.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3286/silmar_e_ronaldo_-_requerimento_no_225-21_convidar_coordenadora_do_clube_de_maes_para_vir_falar_das_atividades.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3290/tiago_-_requerimento_no_226-2021-_rua_clevelandia.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3291/cidao_-_requerimento_no_227-21-_informacoes_fisalizacao_de_fotos.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3292/jean_-_requerimento_no_228-21_-_informacao_sobre_racionamento_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3293/rodrigo_-_requerimento_no229-21_solicitando_bonificacao_policial.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3294/tiago_-_requerimento_no_230-2021-_retirada_do_lixo_depositado_nos_entornos_da_igreja_do_bairro_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3296/todos-_requerimento_no_informacoes_para_atedimento_do_setor_rural.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3302/tiago_-_requerimento_no_232-2021-_expedicao_de_oficio_ao_der_e_empresa_dalba.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3303/cidao_-_requerimento_no_233-21-_novo_contorno_saida_para_vere_ate_a_566.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3306/tupy-_requerimento_no_234-21-_apresentacao_dia_20.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3307/pedro_tufao_-_requerimento_no_235-21-_informacoes_sobre_cirurgias_eletivas.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3310/jean_-_requerimento_no_espaco_para_hrs.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3311/silmar_-_requerimento_no_237-21-_convite_presidente_do_conselho_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3312/tiago_-_requerimento_no_238-2021-_relacao_dos_programas_habitacionais_em_que_o_municipio_participa.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3315/rodrigo_-_requerimento_no_239-21_-__oficio_ao_deputado_paulo_litro_solicitando_recursos_para_casas_populares.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3316/silmar__-_requerimento_no_240-21_-_traiano_recurso_asfalto.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3321/jean_-_requerimento_no_241-21-_oficio_a_funai_para_fiscalizar_criancas_indigenas_nas_ruas.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3320/jean_-_requerimento_no_oficio_dep_vermelho_recursos_colegio_agricola.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3325/pedro_tufao_-_requerimento_no_243-21-_informacoes_sobre_ampliacao_do_horario_de_atendimento_dos_cmeis.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3330/junior_ronaldo_-_requerimento_no_244-21_estudos_para_remocao_de_pombos.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3331/tiago_-_requerimento_no_245-21-_informacoes_sobre_o_guarda_corpo_no_rio_lonqueador.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3332/pedro_tufao_-_requerimento_no_246-21-_estudo_para_pavimentacao_em_estrada_rural.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3334/cidao_-_requerimento_no_licenca_n_247-21_do_mandato.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3340/dile_-_requerimento_-_capela_mortuaria_dep_vermelho.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3342/cidao_-_requerimento_no_249-21-_cpi_do_transporte_publico.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3349/cidao__e_jean-_requerimento_no_convocacao_fernando_misturini.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3352/junior-_requerimento_no_-_mutirao_especialidades.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3353/ronaldo_-_requerimento_no_252-21_previsao_pavimentacao_rua_carlos_legramante.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3357/tupy_-_requerimento_no_-_voto_de_pesar_italina_zancan_scotti.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3359/quintino-_requerimento_no_voto_de_pesar_no_benito_joao_zanin.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3360/silmar_-_requerimento_n_255-21_previsao_passeio_publico_ruas_niteroi_carneiro_neto.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3364/tupy_-_dile_-_requerimento_no_256-21_-_dep_traiano_-_prensa_e_esteira_-_catadores_de_papel.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3366/junior_-_requerimento_no__257-21-_ambulancia_traiano.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3370/tiago_-_requerimento_no_258-2021-_oficio_a_copel_linha_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3373/tiago_-_requerimento_no_259-21_recursos_para_aquisicao_de_ambulancia_dep_leandre_aliel_rechembach_traiano_e_luciana.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3374/anildo_-_requerimento_no_260-21_dep_paulo_litro_recursos_para_o_assentamento_missoes.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3385/dile_-_requerimento_no_261-21-_cronograma_para_volta_do_lago_do_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3402/tiago_-_requerimento_no_-2021-_-_copia.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3410/quintino-_requerimento_no_voto_de_pesar_no_padre_harry.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3411/pedro_e_tiago_-_requerimento_no_264-21-__convite_psicologa_sabrina.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3416/junior_-_requerimento_no_265-21-__voto_de_pesar_bruno_nesi.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3421/quintino-_requerimento_no_266-21-restringir_plantio_de_arvores_em_passeios_publicos.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3425/silmar_-_requerimento_no_268-21-__abono_de_faltas_-_25_e_26.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3426/ronaldo_-_requerimento_no_269-21_-_abono_dia_18_e_19.10.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3427/cidao_-_requerimento_no_270-21-_oficio_ao_tce_e_contador_da_prefeitura.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3432/tupy_-_silmar_-_requerimento_no__271-21_der_solicando_readequacao_da_entrada_do_acesso_ao_km20.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3436/silmar__-_requerimento_no_272-21_-_traiano_recurso_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3455/cidao_-_requerimento_no_273-21_solicitar_a_presenca_da_acefb_para_falra_como_vai_ser_a_comercializacao.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3459/junior_-_requerimento_no_274-21-cantina_italiana_dep_vermelho.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3462/jean_-_requerimento_no_setor_tributario_para_que_informe_se_houve_auditoria_em_razao_da_elaboracao_do_contrato_de_concessao_do_transporte_publico_no_8052015.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3464/tupy_-_silmar_-276-21_requerimento_no__der_solicitando_adequacao_no_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3466/junior_-_requerimento_no_277-21-_dep_vermelho_reforma_para_centro_comunitario_seccao_jacare.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3467/tupy_-_requerimento_no_278-21_encontro_de_carros_antigos.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3468/junior_-_requerimento_no279-21-_dep_vermelho_pavimentacao_ruas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3469/anildo_-_requerimento_no_280-21-_dep_nelson_luersen_academia_para_nova_petropolis.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3472/jean_-_requerimento_no_-_educatron.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3485/cidao_-_requerimento_no_282-21-_audiencia_publica_prevbel.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3486/dile_-requerimento_no__283-21-_deputado_vermelho_recurso_hospital_regional.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3487/oberdan_-_requerimento_no_284-21-_abono_dia_01.11.21.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3488/anildo_-_requerimento_no_285-21-_quantos_comodatos_de_barracoes_foram_realizados.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3491/silmar__-_requerimento_no__286-21-_campo_de_futebol_no_terreno_institucional_localizado_no_bairro_novo_mundo_dep_traiano.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3500/anildo_-_requerimento_no_287-21_possibilidade_de_ampliacao_cras_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3501/dile_-requerimento_no__288-21-_relatorio_debetran_de_acidentes.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3502/cidao_-_requerimento_no_289-21_andamento_para_implantacao_do_poco_artesiano_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3503/cidao_-_requerimento_no_290-21_-_convite_diretor_de_cutlura.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3515/quintino_-_requerimento_no_292-21-_dep_osmar_seraglio_para_o_frigorifico_sigma.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3524/cidao_jean_tiago_-_requerimento_no_294-21-_formacao_de_comissao_especial_para_revisao_do_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3571/jean_-_requerimento_no_295-21_informacoes_imoveis_do_municipio.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3572/jean_-_requerimento_no_296-21_valor_gasto_centro_de_zoonoses.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3580/anildo_-_requerimento_no_297-21_informacoes_casa_de_apoio.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3583/cidao_-_requerimento_no_horas_extras_funcionarios_298-21.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3637/20220209_165330_000075.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/pedro_tufao_-_indicacao_no_01-2021-_revitalizacao_da_quadra_de_areia_do_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/pedro_tufao_dile_tiago_-_indicacao_no_02-2021-_rua_tabajara.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/pedro_tufao_-_indicacao_no_03-_2021-_pavimentacao_asfaltica_rua_azulao_coleira_e_chopin.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/jean_-_indicacao_no_04_-_2021-_desapropriacao_por_utilidade_publica_bairro_sadia_avenida_velio_de_sordi.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2601/rodrigo_-_indicacao_no_-05-2021-_revitalizacao_rua_teresopolis_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/cidao_-_indicacao_no_06-2021-_prioridade_vacinacao_para_a_educacao.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/tiago___-_indicacao_no_07-2021-__corrego_perto_da_rua_arthur_julio_nacke.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/silmar__-_indicacao_no08-2021-_remodelacao_da_pista_parque_jorge_backes-alvorada.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/pedro_tufao_-_requerimento_no_09-2021__-_oficio_a_guancino.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/jean_-_indicacao_no_010-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_da_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/anildo_-_indicacao_no_11-2021-_pavimentacao_asfaltica_ruas_jundiai_rua_maria_dondolini_gazola_indianapolis.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/tiago___-_indicacao_no_12-_2021-_escoamento_de_agua_rua_vere_bairro_sadia.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/pedro_tufao_-_indicacao_no_13-2021-_pavimentacao_asfaltica_travessa_santa_monica_-_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/pedro_tufao_-_indicacao_no_14-2021-_executivo_e_sanepar_para_rede_de_esgoto_no_aeroporto_-_r_guatambu_e_canafistula.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/ivanir_-_indicacao_no_15-2021-_melhoria_rio_guarapuava_linha_nova_uniao.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/jean_-_indicacao_no_-16-2021-_ponto_de_onibus_rua_uniao_da_vitoria_em_frente_a_igreja.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/jean_-_indicacao_no_-17-2021-_ponto_de_onibus_rua_do_seminario.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/pedro_tufao_oberdan_-_indicacao_no_18-2021-_pavimentacao_manoela_pecoits_e_clenio_faust.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/pedro_tufao_-_indicacao_no_19-2021-_rua_sorocaba_ligacao_do_tubos_de_agua.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/anildo__-_indicacao_no20-2021-_volta_do_bolao_nas_comunidades.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/ivanir_-_indicacao_no_21-2021-_horas-maquina.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/jean_-_indicacao_no_22-2021-_ponto_de_onibus_rua_uniao_da_vitoria.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/junior__-_indicacao_no_23-2021-__pavimentacao_ruas.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/pedro_tufao_-_indicacao_no_24-2021-_limpeza_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2638/pedro_tufao_oberdan_-_indicacao_no_25-2021-_flexibilizacao_das_restricoes_e_incentivo_ao_setor_de_eventos.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/anildo__-_indicacao_no_26-2021-_pavimentacao_asfaltica_pedro_bordun.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/tiago___-_indicacao_no_-__melhorias_nos_pontos_criticos_do_interior.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2645/quintino_-_indicacao_no_tubo_para_a_comunidade_do_rio_do_mato_para_escoamento.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2646/rodrigo_-_indicacao_no_-_melhorias_nas_estradas_vicinais_do_rio_14_osvaldo_cruz_e_linha_faroupilha.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/anildo_-_indicacao_no_-_lago_municipal_no_bairro_cantelmo_neto_e_bom_pastor.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2648/tupy_-_indicacao_no_-_pavimentacao_rio_saltinho_e_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2649/pedro_tufao_-_indicacao_no_-_redutor_de_velocidade_rua_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2650/quintino_-_indicacao_no_melhoria_cobertura_da_feira_do_produtor.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2655/quintino_-_indicacao_no_34-2021-_placas_interior.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/jean_-_indicacao_no_35-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_do_morro_dos_malage.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2657/pedro_e_dile-_indicacao_no_36_-2021-_pavimentacao_asfaltica_e_limpeza_da_rua_rio_negro.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2658/dile_-_requerimento_37-2021-_ceju_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2659/ivanir_-_indicacao_no_38-2021-_pev_km_20_km_15_e_km_23.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2660/oberdan_-_indicacao_no39-pavimentacao_travessa_pedra_branca_dolmir_jose_bresolin_antonia_maria_frigo_maria_dondolini_gazolla.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2662/jean_e_ronaldo_-_indicacao_no_41-2021-_limpeza_rio_lonqueador.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2666/ivanir_-_indicacao_no_42-2021-_marginal_penitenciaria.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2667/cidao_-_indicacao_no_43-2021-_quadra_de_areia_cantelmo.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2668/anildo_e_quintino__-_indicacao_no_44-2021-_reforma_da_quadra_de_esportes_do_colegio_francisco_manoel_da_silva_no_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2669/jean_-_indicacao_no_45-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_linha_osvaldo_cruz.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2670/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2671/anildo_e_jean-_indicacao_no_46-2021-_ponto_de_onibus_em_frente_a_brf.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2672/oberdan_-_indicacao_no_48-2021-_revitalizacao_do_play_ground_rua_guarulhos_bairro_pinheirao.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2689/ronaldo_-_indicacao_no_-_melhorias_nas_estradas_vicinais_da_vila_rural.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2690/ronaldo_-_indicacao_no50-2021_-_volta_de_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2691/junior__-_indicacao_no_51-2021-_calcada_escola_epitacio_pessoa_caomunidade_jacare.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2692/junior__-_indicacao_no52_-2021-__farmacias_aos_domingos.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2693/pedro_tufao_e_oberdan-_indicacao_no53_-2021-_refis.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2694/oberdan_-_indicacao_no54_-2021-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_ajulio_assis_cavalheiro.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2695/pedro_-_indicacao_no55_-21-_passeio_publico_da_rua_otacilio.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2696/tiago_-_indicacao_no_56-2021_-_pulseiras.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2697/jean_-_indicacao_no_57-2021_-_juros_zero.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2698/ivanir_-_indicacao_no_58-2021_melhoria_no_acesso_do_recanto_renascer.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2699/jean_-_indicacao_no_59-2021-_-_pavimentacao_e_ou_pedra_irregular_na_estrada_linha_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2700/cidao_e_jean_-_indicacao_no_60-21-_prorrogacao_do_iptu.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2701/cidao_e_rodrigo-_indicacao_no_61-2021-_compra_de_vacinas_para_covid_1.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2711/ivanir_-_indicacao_no_62-2021-melhorias_estradas_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2712/junior__-_indicacao_no_63-2021__pavimentacao_lago_das_torres.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2713/junior__-_indicacao_no_64-_21_muro_na_escola_municipal_epitacio_pessoa.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2714/ronaldo_-_indicacao_no_65-21_posto_de_saude_para_o_bairro_jupiter.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2715/anildo_e_quintino__-_indicacao_no_066-21_cosntrucao_casa_mais_vida.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2716/anildo_e_cidao__-_indicacao_no_067-21__equipe_de_limpeza_da_atilio_fontana_antonio_silvio_barbieri_e_teresopolis.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2717/oberdan_-_indicacao_no_068-21_-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_av_antonio_de_paiva_cantelmo.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2718/jean_-_indicacao_no_069-21__-_passeio_publico_na_rua_do_aeroporto.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2719/jean_-_indicacao_no_070-21_-_lago_municipal_bairro_sadia_e_loteamentos.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2729/oberdan_-_indicacao_no_71-2021-_sinalizacao_semaforica_para_pedestres_cruzamento_curitiba_com_luiz_antonio_faedo.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2730/cidao_-_indicacao_no_72-2021-_transformar_upa_apenas_para_atendimento_do_covid-19.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2731/anildo_-_indicacao_no_73-2021-_iluminacao_da_trincheira_trevo_sentivo_utfpr.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2738/ronaldo_-_indicacao_no_74-2021-_melhorias_nas_pontes_da_cango.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2733/jean_-_indicacao_no_75-2021__ampliacao_da_fiscalizacao_do_debetran.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2734/ronaldo_-_indicacao_no_76-2021-_melhorias_nos_acessos_da_cidade_bem_como_agua_branca.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2735/pedro_tufao_-_indicacao_no_77-2021-_operacao_tapa_buracos_na_rua_terezopolis.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2737/cidao_-_indicacao_n_78-2021-_medidas_para_fco_beltrao_parcelamento_e_iss.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2739/silmar__-_indicacao_no-2021_reforma_e_revitalizacao_ginasio_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2741/pedro_tufao_rodrigo_oberdan-_indicacao_no_80-2021-_placas_de_sinalizacao_na_cidade.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2742/pedro_tufao_dile_-_indicacao_no_81-21-_muro_e_melhorias_corrego_progresso.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2743/pedro_tufao_-_indicacao_no_82-2021_limpeza_corrego_progresso.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2744/ronaldo_-_indicacao_no_83-2021-_isolicitar_2500_metros_de_canos_para_linha_jandira_e_mais_coisas.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2745/jean_-_indicacao_no_84-2021_-_limpeza_lotes_baldios.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2746/jean_-_indicacao_no_-_limpeza_lotes_baldios_das_ubs.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2751/rodrigo-_indicacao_no_tratamento_precoce_para_covid.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2754/junior_ronaldo_e_jean__-_indicacao_no__-_medidas_aos_profissionais_do_18_horas.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2755/junior_ronaldo_e_jean__-_indicacao_no_-_medidas_aos_profissionais_do_upa.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2759/jean_-_indicacao_no_90-2021_restaurante_popular_para_francisco_beltrao.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2760/jean_-_indicacao_no_91-2021__recapeamento_asfaltico_na_rua_antonio_carneiro_neto_com_belo_horizonte.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2761/tiago_-_indicacao_no_92-2021-_quebra_molas_entrada_da_linha_triton.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2762/anildo__-_indicacao_no_93-2021-_sistema_de_abastecimento_de_agua_na_linha_farroupilha.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2763/ronaldo_-_indicacao_no_94-2021-_pavimentacao_rua_tupiniquim_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2764/ronaldo_-_indicacao_no_95-2021-_pavimentacao_av._nova_secao_e_delfino_casagrande.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2770/silmar_krug_oberdan_junior_tiago_-_indicacao_no_96-2021-__equipe_de_manutencao_das_ruas_no_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2771/tiago_silmar_e_ronaldo_-_indicacao_no_97-21-__destinacao_de_uma_ubs_para_atender_o_covid.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2780/pedro_tufao_-_indicacao_no_098-21_-__limpeza_ginasio_sao_miguel_flavio_morcelli.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2781/pedro_tufao_oberdan_-_indicacao_no_099-21_-__melhorias_na_linha_buratto.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2782/pedro_tiago_-_indicacao_no_100-21_-__indicacao_estrada_linha_grassi_e_santa_barbara_e_sao_joao.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2784/ivanir_-_indicacao_no_102-21_-_pavimentacao_e_sinalizacao_km20.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2785/ronaldo_-_indicacao_no_103-21_-_pavimentacao_rua_castro_alves.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2786/tiago_-_indicacao_no_104-21_-_instalacao_nos_parques_aparelhos_de_ginastica_de_aco_inox.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2787/tiago_-_indicacao_no_105-21_-_indicar_que_o_executivo_compre_uma_fabrica_de_concreto.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2788/junior__-_indicacao_no_106-21_-_realocacao_barracao_de_coleta_seletivo.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2790/rodrigo_-_indicacao_no_placa_de_sinalizacao_na_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2804/jean_-_indicacao_-_no_108-21_-_parque_linear_do_rio_marrecas.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2805/pedro_tufao_-_indicacao_no109-21-_revitalizacao_rua_guaratingueta_com_fortaleza_do_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2806/ivanir_-_indicacao_no_110-21_-_campeonato_municipal_de_bocha-48.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2807/ronaldo_-_indicacao_no_111-21_-_pavimentacao_rua_sibipurina.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2809/tiago_-_indicacao_no112-21_-__abertura_da_rua_tailandia_no_sadia.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2810/rodrigo_-_indicacao_no_113-21_-_indicar_para_relizar_audencia_publica_sobre_o_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2811/pedro_-_indicacao_no__114-21_-_denominacao_de_via_zoraide.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2812/quintino_-_indicacao_no_115-21_-__entrada_loteamento_agua_branca_ligacao_de_rede_de_esgoto.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2813/tiago_-_indicacao_no_116-21_-_pontos_de_internet_em_cada_sala_de_aula_wifi.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2816/rodrigo_-_indicacao_no_abertura_de_comercio_nos_sabados.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2822/ronaldo_-_indicacao_no119-21_-_pavimentacao_rua_marau.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2823/jean_-_indicacao_no_120-21-_limpeza_rua_bolivia_e_rua_do_seminario.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2824/quintino_-_indicacao_no121-21_-_ponte_entre_presidente_kennedy_e_luther_king.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2825/dile_-_indicacao_no_122-21-_vacinacao_dos_agentes_do_conselho_tutelar..doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2827/tiago_-_indicacao_no_123-21_-__colcoar_peivers_nos_arredores_de_bancos_publicos.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2828/rodrigo_-_indicacao_no_124-21_-_cameras_de_seguranca_na_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2829/anildo__-_indicacao_no_-125-21__auxilio_financeiro_para_motoristas_escolar.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2834/silmar__-_indicacao_no_126-21-_revitalizacao_da_praca_do__nova_concordia.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2835/quintino_-_indicacao_no_127-21-_alargamento_da_rua_guapore_presidente_kennedy.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2836/jean_-_indicacao_no_128-21-cameras_de_seguranca_e_redutor_de_velocidade__rua_bolivia_e_rua_do_seminario.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2837/rodrigo_-_indicacao_no_129-21_-pavimentacao_rua_tocantis.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2839/dile_-indicacao_no_130-21_-_regularizacao_praca_sao_miguel_ii..doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2840/cidao_-_indicacao_n_131-21-_compra_de_capacete_respirador.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2841/jean_-_indicacao_no_132-21-_estender_horario_de_atendimento_do_comercio.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2845/oberdan_-_indicacao_no133-21-_manutencao_de_estradas_pelos_proprietarios.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2846/pedro_e_oberdan-_indicacao_no_134-21-_melhorias_na_estrada_sessao_progresso.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2848/silmar__-_indicacao_no_136-21-_nomeacao_de_praca_do_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2849/rodrigo_-_indicacao_no_136-21_-_paula_freitas_recuperacao_da_via.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2850/junior__-_indicacao_no_138-21_-_ampliacao_horario_posto_de_saude_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2851/dile_-_indicacao_no_139-21-_poco_artesiano_na_comunidade_rio_saudade.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2856/cidao_-_indicacao_no_140-21-_lampadas_de_led_na_atilio_fontana_e_antonio_silvio_barbieri.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2861/jean_-_indicacao_no_141-21_-_retirada_de_arvora_que_causou_acidentes_rua_sorocaba.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2862/dile_-_indicacao_142-21_-_pavimentacao_asfaltica_coohabtran_i_e_loteamento_noroeste.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2863/rodrigo_-_indicacao_no_143-21_-__melhoria_nas_estradas_do_rio_macaco.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2864/jean_-_indicacao_no_144-21_-_pavimentacao_rua_patativas_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2865/tiago_-_indicacao_no_144-21_-_procon_fizcalizar_precos_realizados_pela_policlinica.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2866/ivanir_-_indicacao_no_146-21_-_campanha_de_castracao.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2869/anildo__-_indicacao_no_-_rancho_raviero_nova_secao_escoamento_de_agua.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2875/silmar_-_indicacao_no_148-21-_play_ground_no_sao_cristovao_recuperado.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2876/jean_-_indicacao_no_149-21_-_pavimentacao_loteamento_cesari_e_dallabera_ou_malha_asfaltica.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2877/dile_-_indicacao_no_150-21_-_regularizacao_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2878/pedro_-_indicacao_no_151-21_-melhoria_da_ponte_ou_nova_na_travessa_petronio_de_morais.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2879/rodrigo_-_indicacao_no_152-21_-melhorias_na_ponte_em_nova_ponte_do_cotegipe_com_nova_esperanca.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2880/rodrigo_-_indicacao_no_153-21-_ponto_de_onibus_no_rio_macaco.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2884/junior__-_indicacao_no_154-21-__melhoria___no_lago_das_torres.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2885/rodrigo_-_indicacao_no_155-21-_autorizacao_para_esportes_retornarem.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2886/jean_-_indicacao_no_156-21_conserto_bueiro_caindo_rua_nelson_baiaocco.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/jean_-_indicacao_no_157-21_rua_buenos_aires_iluminacao_de_led.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2889/ivanir_-_indicacao_no_158-21_-_reforma_no_posto_de_saude_da_comunidade_ponte_nova_do_cotegipe..doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2890/silmar_-_indicacao_no_pavimentacao_rua_catanduvas.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2894/junior__-_indicacao_no_160-21_-_placas_de_identificacao_de_logradouro_das_vias_no_loteamento_rota_do_sol_ii.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2895/pedro_tufao_-_indicacao_no_161-21-_reforma_dos_ginasios_flavio_morceli_do_padre_ulrico_e_sarara.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2896/ronaldo_-_indicacao_no_162-21_-_pavimentacao_rua_tulio_zanchet.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2897/jean_-_indicacao_no_163-21_-_averiguacao_do_mau_cheiro_na_rua_santo_fregonese.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2898/tiago_-_indicacao_no_164-21_-_auxilio_aos_cuidadores_de_animais_abandonados.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2900/silmar_-_indicacao_no_165-21-_lampadas_de_led_centro_n_senhora_alvorada.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2907/silmar_-_indicacao_no__166-21-_melhoria_do_parque_boa_vista_industrial.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2908/ronaldo_-_indicacao_no_167-21-_passeio_publico_rua_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2909/quintino_-_indicacao_no_168-21-_estudo_para_troca_de_placas_de_preferencia_por_placas_de_pare.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2911/anildo__-_indicacao_no_169-21-_onibus_para_a_saude.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2912/pedro_tufao_-indicacao_170_pavimentacao_ruas_nelson_sanderson_angelo_pastre_altamir_bonetti_alfredo_cavagnoli_vadson_sabadin.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2913/junior_indicacao_171-21-_melhorias_nas_estradas_seccao_jacare_sao_miguel_seccao_progresso_nova_seccao_vargem_alegre_vila_lobos_linha_sao_paulo_e_sao_roque.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2918/todos_os_vereadores_-_indicacao_no__172-21-_pontos_de_vacinacao_arrecadacao_de_alimentos.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2919/tiago_173-21-_indicacao_no_faixa_elevada_santa_maria_gorete.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2920/rodrigo_-_indicacao_no_174-21-_realizar_perdao_de_multa_aos_comerciantes.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2922/jean_tiago_-_indicacao_no_intervencao_transporte_publico_municipal.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2923/pedro_tufao_-_indicacao_no_176-21-_pagimentacao_rua_guilherme_lindner_bairro_jupiter.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2930/jean_-_indicacao_no_177-21_averiguacao_das_lombadas_eletronicas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2931/rodrigo_-_indicacao_n_178-2021-_melhoria_ginasio_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2932/tiago_-_indicacao_no_179-2021-__camera_de_seguranca_e_radar_na_rua_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2935/pedro_tufao_oberdan_e_rodrigo_-_indicacao_no_181-21_incentivos_ao_setor_de_eventos.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2939/jean_-_indicacao_no_182-21-_regularizacao_beija_flor.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2936/junior__-_indicacao_no_183-21-_reducao_de_jornada_de_trabalho_enfermeiros.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2937/ivanir_-_indicacao_no_184-21-_telefone_movel.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2944/tupy_e_silmar-_indicacao_no_-_poco_artesiano_na_comunidade_do_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2948/tiago_-_indicacao_no_186-2021-__volta_das_cirurgias_eletivas.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2949/pedro_tufao_oberdan_e_rodrigo_-_indicacao_no_181-21_incentivos_ao_setor_de_eventos.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2950/anildo__-_indicacao_no_188-2021-_aquisicao_de_computadores_para_as_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2951/ronaldo_-_indicacao_no_189-2021-_reforma_do_instituto_da_mulher.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2952/rodrigo_-_indicacao_no_190-2021-_residuo_de_asfalto_nas_ruas_do_terra_nossa_resiodo_de_asfalto.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2953/silmar_-_indicacao_no_191-2021-__led_iluminacao_publica_vila_nova_industrial.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2960/quintino_-_indicacao_no__192-2021-__denominacao_dom_agenor.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2961/anildo__-_indicacao_no_193-2021-_aquisicao_de_triturdador_de_galhos.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2962/dile_-_indicacao_no_194-21_operacao_tapa_buracos_na_comunidade_do_km_8_santa_rosa.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2963/rodrigo_-_indicacao_no_195-2021_-_operacao_tapa_buracos_nos_pontos_criticos_da_cidade.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2964/junior__-_indicacao_no_196-2021-_redutor_de_velocidade_na_comunidade_de_seccao_jacare.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2965/cidao_-_indicacao_n_melhorias_estrada_vicinal_acesso_ao_divisor.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2968/anildo__-_indicacao_no_198-2021-_limpeza_corrego_rua_andorinha.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2969/bizotto_e_silmar-_indicacao_no_199-2021-_sistema_de_canalizacao_para_cabeceira_do_rio_do_mato.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2970/pedro_tufao_-indicacao_200-2021-_academia_ao_ar_livre_playground_no_cohabtran_ii.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2971/quintino_-_escola_de_transito_-_converter_em_indicacao.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2986/bancada_situacao_-_indicacao_no_202-2021-_indicar_construcao_de_mais_barracoes.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2987/jean_-_indicacao_no_203-21-_rua_theobaldo_valentim_beckmann.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2988/jean_-_indicacao_no_010-2021-_pavimentacao_e_ou_pedra_irregular_na_estrada_da_agua_vermelha.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2989/quintino_-_indicacao_no_205-21-_averiguacao_dos_fios_de_internet_e_luz_soltos.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2990/ronaldo_e_quintino-_indicacao_no_206-2021-_construcao_centro_de_esportes_radicais.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3009/rodrigo_dile-_indicacao_no_207-21-__guarda_escolar.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3010/pedro_-_indicacao_no_208-2021-__rua_videira_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3011/tiago_-_indicacao_no_209-21-_parque_infantil_no_irmao_cirilo.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3012/quintino_silmar_-_indicacao_no_210-21-_abertura_rua_miniguacu_rua_canario.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3013/rodrigo_-_indicacao_no_211-21-_digitalizacao_de_leis_antigas.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3015/silmar_-_indicacao_no_212-21_-_superpostes_jardim_floresta_e_cidade_norte..doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3020/ronaldo_-_indicacao_no_213-21_-_pavimentacao_rua_indaiatuba.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3021/junior__-_indicacao_no_214-21_-_arena_multiuso_na_comunidade_nova_concordia..doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3022/junior__-_indicacao_no_215-21_-_revitalizacao_arrudao..doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3023/quintino_-_indicacao_no_216-21_-_abertura_rua_miniguacu_-_copia.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3024/rodrigo_-_indicacao_no_217-21-_conserto_da_boa_de_lobo_em_frente_a_brf.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3027/cidao_-_indicacao_no_218-21_-_lei_da_marmita.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3034/junior__-_indicacao_no_219-21_-_reforma_posto_de_saude_interior.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3035/rodrigo_e_oberdan_-_indicacao_n_220-21_-_libras_para_debetran_pm_e_bombeiros.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3036/jean_-_pedro_e_tiago-_indicacao_n_221-21_-__inclusao_de_estagiarios_no_plano_de_vacinacao.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3037/pedro_-_indicacao_no_222-21_-_lockdown_inverso_e_testagem.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3038/pedro_junior_tiago-_indicacao_no_223-21_-_programa_remedio_em_casa.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3045/pedro_tufao_-_indicacao_no__-224-2021-_der.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3046/tupy_-_indicacao_no_225-21-_poco_artesiano_na_comunidade_rio_macaco.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3047/tiago_-__indicacao_226-_21_-_construcao_faixa_elevada_em_frente_cmei_peter_pan.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3048/junior__-_indicacao_no_227-21-_passeio_publico_na_rua_valentin_de_lima_rota_do_sol.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3049/rodrigo_-_indicacao_no_228-21_-_reinstalacao_da_iluminacao_publica_na_rua_pato_branco.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3050/junior_e_anildo-_requerimento_n_228-21_-__vacina_pais_e_cuidadores_de_criancas.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3056/pedro_-_indicacao_no_230-21-_melhorias_na_estrada_cabeceira_rio_do_mato.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3057/rodrigo_-_indicacao_no_231-21_-_rolo_compressor_santa_rosa_ao_aterro_municipal.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3058/tiago_-_indicacao_232-21_-_piso_antiderrapante_cmei_peter_pan.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3059/ivanir_-_indicacao_no_233-21_-_plantadeira_7_linhas_para_a_comunidade_barra_bonita.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3060/silmar_e_tiago_-_indicacao_no_234-21-_caic.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3064/rodrigo_e_anildo_-_indicacacao_no_235-21_-_casa_apoio.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3065/pedro_tufao_-_indicacao_no_236-21-_redutor_de_velocidade_rua_curitiba.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3066/rodrigo_-_indicacao_no__237-21-_semaforo_av_atilio_fontana_com_gramado.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3067/jean_-_indicacao_no_238-21_-_melhorias_cmei_marli_abdala.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3068/anildo__-_indicacao_no_239-21-_passeio_publico_atilio_fontana_e_teresopolis_no_ponto_supermercado.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3069/ivanir_-_indicacao_no_340-21-_equipamentos_agricolas_para_a_comunidade_da_linha_sao_joao.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3070/junior_e_quintino_-_indicacao_no_241-21-_calcamento_entre_as_comunidades_linha_sao_paulo_e_nova_seccao.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3074/silmar_quintino__-_indicacao_no_-_arena_multi_uso_para_o_bairro_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3075/anildo_-_indicacao_243-2021-_pavimentacao_asfaltica_rua_arthur_bernardes.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3076/tiago_-_indicacao_no_244-2021-_biblioteca_na_escola_irmao_cirilo.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3077/tupy_-_indicacao_no_245-21_poco_artesiano_na_linha_jandira.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3085/ivanir_-_indicacao_no_246-21-_ensiladeira_para_a_comunidade_banco_da_terra__rio_14.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3086/tiago_-_indicacao_no_247-21-_ponto_de_onibus_jardim_italia_ii.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3087/pedro_tufao_-_indicacao_no_248-21-_lampadas_de_led__cango_sao_judas_tadeu_e_parigot.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3089/anildo_-_indicacao_250-21-_pavimentacao_asfaltica_ruas_carlos_legramante_e_jose_hellman.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3090/silmar_ronaldo_jean__-_indicacao_no_251-21-_regularizacao_fundiaria.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3094/tiago-_indicacao_no_252-2021-_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3095/pedro_e_silmar-_indicacao_no_253-21-_melhorias_cmei_diva_martins_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3096/ronaldo_-_indicacao_no_254-2021-_pavimentacao_rua_coleira_canario_belga_e_quero-quero.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3098/cidao_256-21-_indicacao_-_vacina_profs_ensino_superior.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3099/tupy_-_indicacao_no_257-21-_poco_artesiano_na_comunidade_km_26.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3100/junior_-_indicacao_258-21-_vacina_agentes_de_limpeza.doc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3107/jean_e_quintino__-_indicacao_no_259-21-_cascalhamento_rua_aurora_marcon.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3108/roanldo_e_silmar_-_indicacao_no_260-21-_cascalhamento_recurso_bairro_marrecas_ate_a_ponte_do_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3109/silmar_ronaldo__-_indicacao_no_261-21-_feira_do_mei.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3110/rodrigo_-_indicacao_no_262-21-_redutor_de_veolcidade_na_antonio_silvio_barbieri.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3111/junior_-_indicacao_263-21-_pista_de_caminhada_no_bosque_do_bairro_jardim_italia..doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3112/tiago_-_indicacao_264-21-_traves_e_alambrado_quadra_de_futebol_da_escola_irmao_cirilo.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3113/ronaldo_-_indicacao_no_265-21-_pavimentacao_rua_rua_manoel_bandeira.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3118/cidao_-_indicacao_no_266-21-_alcool_em_gel_nos_onibus.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3119/tiago_-_indicacao_no_267-21-_faixa_elevada_ou_tachao_refletivo_rua_guarulhos.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3120/ronaldo_-_indicacao_no_268-21-_pavimentacao_rua_francisco_cassiano_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3122/junior_-_indicacao_270-21-_veiculos_para_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3124/quintino__-_indicacao_no_272-21-_revitalizacao_das_pontes_julio_assis_cavalheiro_general_osorio.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3130/quintino__-_indicacao_no__273-21-_rua_nova_petropolis_rua_olimpio_donatti.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3131/jean_-_indicacao_no_274-21-_melhorias_cmei_delfo_joao_fregonese.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3143/junior_-_indicacao_275-21-_pavilhao_do_bairro_jardim_seminario.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3133/rodrigo_-_indicacao_no_275-21-_realizar_praca_no_antigo_terminal_rodoviario.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3134/ronaldo_-_indicacao_no_277-2021-_ppavimentacao_rua_pensilvania..doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3138/ivanir_-_indicacao_no_-_passeio_publico_na_rua_florianopolis.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3146/ronaldo_-_indicacao_no_279-21_pavimentacao_avenida_nova_seccao.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3147/rodrigo_-_indicacao_no_280-21-_banheiros_praca_do_bairro_vila_nova.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3148/quintino__-_indicacao_no-_281-21-__recapeamento_asfaltico_rua_sao_joao_cango.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3149/junior_-_indicacao_282-21-_ensiladeira_area_total_para_a_comunidade_seccao_jacare.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3151/silmar__-_indicacao_no_284-21-_passeio_publico_rua_taubate.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3152/jean_-_indicacao_no_285-21-_melhoria_feira_do_produtor_no_vila_nova.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3160/pedro-_indicacao_no_286-21-_lago_na_comunidade_associacao_jardim_primavera.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3163/ivanir_-_indicacao_no_287-21-_placa_indicativa_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3164/jean_-_indicacao_no_288-21-_equipamentos_agricolas_colhedora_de_forragem.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3165/junior__-_indicacao_no_289-21-_reforma_igreja_jacare.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3166/rodrigo_-_indicacao_no_290_-_21_-_guard_rail_av_santo_fregonese_perto_do_colegio_alfa.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3167/roanldo_-_indicacao_no_291-21_rua_pitassilgo_e_dalci_cadore.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3168/tiago___-_indicacao_no_292-2021_-_pavimentacao_asfaltica_na_conab_rua_governador_parigot_de_souza.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3174/anildo_-_indicacao_293-21-_pavimentacao_asfaltica_rua_da_sanepar.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3175/cidao_-_indicacao_no_294-21-__academia_ao_ar_livre_loteamento_marchiori.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3176/junior__-_indicacao_no_295-21-_horario_cmei.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3177/rodrigo_-_indicacao_no_296-21_ampliar_horario_de_atendimento_vila_nova_e_alvorada.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3178/quintino__-_indicacao_no_297-21-__melhoria_campo_de_futebol_bangu.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3186/tiago-_indicacao_no_299-2021-_cruzamento_das_ruas_antonina_com_a_av._porto_alegre_e_av._antonio_de_paiva_cantelmo.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3187/rodrigo_-_indicacao_no_300-21_banheiros_para_o_parques.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3188/junior__-_indicacao_no_301-21_-_banheiros_no_morro_do_calvario.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3189/junior_e_quintino_-_indicacao_no_302_21-_calcamento_comunidade_seccao_progresso.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3193/pedro-_indicacao_no_303-21-_pavimentacao_asfaltica_rua_edygio_cornelius.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3194/silmar__-_indicacao_no_304-21-_paseio_publico_ruas_do_antigo_cre.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3195/quintino__-_indicacao_no_305-21_ampliacao_da_rua_antonina.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3196/cidao_-_indicacao_no_306-21-_operacao_tapa_buraco_rua_riogrande_do_sul_com_av_porto_alegre.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3197/junior__-_indicacao_no_307-21-_tapa-buracos_na_rua_sao_benedito.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3198/rodrigo_-_indicacao_no_308-21-_letreiro_na_entrada_da_cidade.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3202/quintino__-_indicacao_no_309-21-__faixa_elevada_rua_paraiba.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3222/quintino__-_indicacao_no_310-21-_ampliacao_poupa_tempo_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3223/cidao_-_indicacao_no_311-21_-vasos_de_flor_na_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3227/rodrigo_-_indicacao_no_314-21-_britador_de_cascalho.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3228/junior__-_indicacao_no_315-21_-_tapa-buracos_na_rua_taubate.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3229/indicacao_cidao_e_tiago_316-21-_melhoria_na_entrada_do_bairro_agua_branca.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3231/junior__-_indicacao_no_317-21-_trabalho_norturno_secretaria_interior.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3233/jean_-_indicacao_no_319-21_-_pavimentacao_rua_sao_tome.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3235/rodrigo_-_indicacao_no_320-21-_lago__pista_de_caminhada_conjunto_habitacional_cohabittran_ii_certo.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3236/pedro_anildo-_indicacao_no_revitalizacao_rua_lajes.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3238/ronaldo_-_indicacao_no_322-21-plantacao_de_arvores_ernesto_gaglioto.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3239/silmar__-_indicacao_no_323-21-_plantacao_de_arvores_dom_agostinho_sartori.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3240/todos_os_vereadores_-_indicacao_no_-_exposicao_sobre_o_esporte.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3241/silmar__325-21-_indicacao_no_ampliacao_do_cemaem.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3242/silmar__-_indicacao_no_326-21-_realocacao_de_entidades_para_antina_rodoviaria_procon.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3243/pedro-_indicacao_no_327-21_pavimentacao_bem-te-vi.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3244/oberdan_-_indicacao_no_328-21-_instalacao_de_placas_fotovoltaicas.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3245/jean_-_indicacao_no__329-21-_termino_da_pavimentacao_vicente_setembrino.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3246/quintino__-_indicacao_no_330-21-_revitalizacao_da_avenida_general_ozorio.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3247/cidao_-_indicacao_no_faixa_elevada_rua_botucatu.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3248/rodrigo_-_indicacao_no_332-21-_banheiros_para_o_lago_boa_vista_no_industrial.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3254/jean_-_indicacao_no__333-21_melhoria_posto_de_saude_luther_king.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3252/pedro-_indicacao_no_334-21-_semaforo_de_tres_tempos_general_osorio.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3257/tiago_-_indicacao_no_336-21-_revitalizacao_da_ponte_do_bairro_sadia_pr_180.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3261/junior__-_indicacao_no_337-21-_central_de_material_e_esterilizacao_cme.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3262/jean_-_indicacao_no_338-21-_clube_de_maes_seminario.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3263/rodrigo_-_indicacao_no_339-21-_wi_fi_na_feira.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3264/oberdan_-_indicacao_no_340-21-_estudos_de_placas_fotovoltaicas_atraves_da_secretaria_do_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3266/ivanir_-_indicacao_no_341-21-_denominacao_belmiro_ecker.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3271/silmar__-_indicacao_no_342-21-_apostila_a_ser_escolhida_pelo_poder_municipal.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3272/junior_-_indicacao_343-21-_distribuidor_de_sementes_e_fertilizantes_para_a_comunidade_de_seccao_progresso.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3273/pedro-_indicacao_no_344-21-semaforo_de_tres_tempos_luiz_antonio_faedo.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3274/tiago-_indicacao_no_345-2021-_linha_formiga.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3278/anildo__-_indicacao_no_346-21__rua_volta_redonda_a_barra_mansa.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3279/ivanir_-_indicacao_no_347-21--_pavimentacao_asfaltica_das_ruas_japao_tailandia_cingapura_coreia_china_e_vietna_sadia..doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3280/pedro-_indicacao_no_348-21-_revitalizacao_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3281/oberdan_-_indicacao_no_349-21-_pontes_que_ligam_a_cango_guard_rails_nas_extremidades.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3283/silmar__-_indicacao_no_350-21-__plantacao_de_arvores_rua_gramado.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3284/ronaldo_bizotto_-_indicacao_no_351-21-_plantacao_de_arvores_rua_pirassumunga.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3287/junior_-_indicacao_352-21_academia_ao_ar_livre_na_comunidade_seccao_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3288/ivanir_-_indicacao_no_353-21-_pavimentacao_asfaltica_das_travessas_las_vegas_las_palmas_los_angeles_e_buriti_-_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3295/quintino__-_indicacao_no_354-21-_crematorio_municipal.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3297/oberdan-junior_-_indicacao_no_355-21_pavimentacao_estrada_velha.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3304/jean_-_indicacao_no_357-21-_pavimentacao_asfaltica_castelo_branco.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3305/rodrigo_-_indicacao_no_358-21-reforma_cmei_dalva_paggi.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3309/ronaldo_bizotto_-_indicacao_no_pavimentacao_rua_enestor_beneti_e_otacilio_brito.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3317/tiago__-_indicacao_no_360-21_-__plantacao_de_arvores_rua_felice_manfroi.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3318/ronaldo_-_indicacao_no_361-21__-_pavimentacao_asfaltica_das_ruas_marreco_albatroz_flamingo_e_catatau.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3322/quintino__-_indicacao_no_362-21-_readequacao_das_ruas_giocondo_felippi_e_brasilia.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3323/rodrigo_-_indicacao_no_capacitacao_profissionais_do_poupa_tempo.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3326/silmar__-_indicacao_no_364-21-_pavimentacao_asfaltica_rua_vicenza.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3327/jean_-_indicacao_no_365-21-_cameras_de_seguranca_prolongamento_da_julio_assis.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3328/rodrigo_-_indicacao_no_366-21-_conserto_de_vazamento_tubulacao_na_avenida_santo_antonio_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3329/quintino__-_indicacao_nnova_ubs_na_vila_lobos.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3335/jean_-_indicacao_no_368-21-_ampliacao_do_centro_de_zoonoses.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3336/rodrigo_-_indicacao_no_369-21-_pavimentacao_pedro_dezen.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3337/anildo__-_indicacao_no_370-21-_rua_altamiro_pereira.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3338/silmar__-_indicacao_no_371-21-_francisco_altamir_pimentel.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3339/quintino__-_indicacao_no_372-21-_acaemia_ao_ar_livre_e_playground_na_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3341/tiago-_indicacao_no_373-2021-_rua_neri_scheuer.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3343/anildo__-_indicacao_no_374-21_pavimentacao_rua_lago_norte.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3344/quintino__-_indicacao_no_ponto_de_onibus_proximo_a_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3345/rodrigo_-_indicacao_no_376-21_pavimentacao_rua_antonio_benhe.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3346/jean_-_indicacao_no_377-21_cameras_de_seguranca_nos_parques.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3347/junior__-_indicacao_no_-_reforma_na_unidade_de_saude_do_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3348/silmar__-_indicacao_nreforma_do_capitel.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3350/tiago-_indicacao_no_380-2021-_playground_para_criancas_especiais.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3351/pedro_e_tiago-_indicacao_no_dragagem_rio_linha_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3354/quintino__-_indicacao_no_382-21-_academia_ao_ar_livre_e_playground_no_loteamento_bom_pastor.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3356/rodrigo_-_indicacao_no_383-21-_pavimentacao_rua_dos_transportadores_e_frederico_bedenarski.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3358/tupy_-_indicacao_no_284-21-_melhoria_estrada_do_km_20_ao_15.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3362/roselene_-_indicacao_-_no_capacitacao_para_identificar_situacoes_de_violencia.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3363/roselene_-_indicacao_-_no_indicacao_esf_rio_tuna.docx" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3365/dile_-_indicacao_-_pavimentacao_juarez_daros_catigua_e_abaete_no_bairro_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3368/pedro-_indicacao_no_389-21__pavimentacao_rua_tijucas_e_videira.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3369/rodrigo_-_indicacao_no_390-21-_passeio_publico_rua_guanabara_com_a_curitiba.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3375/quintino__-_indicacao_no_391-21-_pavimentacao_asfaltica_rua_vereador_paulo_borguezan.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3376/roselene_-_indicacao_392-21-_drogadicao_criar_comissao_no_municipio.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3377/roselene_-_indicacao_-parceria_com_universidades_para_trabalhar_violencia_domestica.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3379/junior__-_indicacao_no395-21_pavimentacao_tulio_zanchetti.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3380/dile_-_indicacao_396-21_-incentivos_para_mercado_popular.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3381/pedro-_indicacao_no_397-21-faixa_elevada_frente_colegio_leo_flach_e_tancredo_neves.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3382/oberdan_-_indicacao_no__398-21-academia_ao_ar_livre_loteamento_monte_rey.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3383/tiago_-_indicacao_-_2021_399-_escola_frei_deodato.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3384/pedro-_indicacao_no_400-21-_reforma_da_quadra_deesportes_da_comunidade_sao_marcos.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3386/quintino__-_indicacao_no_401-21-_pavimentacao_asfaltica_rua_das_azaleias.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3388/junior__-_indicacao_no_403-21-_farmacia_24hs.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3389/anildo__-_indicacao_no_404-21-_bandeira_na_torre_da_praca.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3390/roselene_-_indicacao_405-21-_espaco_para_atendimento_de_pessoas_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3391/roselene_-_indicacao_406-21-_academia_ao_ar_livre_e_playground_rio_tuna.docx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3392/roselene_-_indicacao_-_no_407-21_cursos_profissionalizantes_para__mulheres.docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3400/silmar__-_indicacao_no_408-21-_pavimentacao_asfaltica_pedro_vedana.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3401/oberdan_-_indicacao_no__409-_21-_linha_de_onibus_loteamento_monte_rey.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3404/roselene_-_indicacao_410-21_terreno_para_associacao_do_hospital_regional.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3405/roselene_-_indicacao_411-21_ensino_integral_para_as_escolas_do_campo.docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3406/roselene_-_indicacao_-412-21_-_atendimento_de_clinico_geral_no_18_horas.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3407/oberdan_-_indicacao_no_413-21-__sec_esporte_dados_pessoas_com_dah.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3408/jean_-_indicacao_no_414-21-_iluminacao_rua_londrina_com_maranhao.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3409/dile_-_indicacao_415-21-_pavimentacao_asfaltica_na_rua_antonio_reboucas_e__avenida_guiomar_de_jesus_lopes_no_bairro_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3412/tiago-_indicacao_no_416-2021-_esgoto_rua_londrina.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3413/tiago-_indicacao_no_-2021-_esgoto_rua_alabama.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3414/rodrigo_-_indicacao_no_418-21-_readequacao_do_escoamento_na_trincheira.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3415/silmar__-_indicacao_no_-21-_pavimentacao_travessa_paulo_da_costa.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3417/rodrigo_-_indicacao_no_420-21-_parque_tecnologico.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3418/jean_e_tupy_-_indicacao_no_421-21-_pavimentacao_rua_avelino_pereira_bedenadki.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3419/junior_e_anildo_-_indicacao_no_422-21-_toldo_no_poste_de_saude_do_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3420/pedro-_indicacao_no_423-21_centro_de_esportes_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3422/tiago-_indicacao_no_424-2021-_alargamento_da_rua_paula_freitas_sem_suprimir_a_faixa_de_estacionamento.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3423/tupy_-_indicacao_no_425-21-_passeio_e_acostamento_nas_vias_do_km_20.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3428/junior__-_indicacao_no_426-21_reforma_centro_comunitario_secao_jacare.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3429/quintino__-_indicacao_no_427-21-_isencao_para_estacionamento_de_idosos_e_cadeirantes.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3430/junior__-_indicacao_no_428-21-_pavimentacao_das_ruas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3431/rodrigo_-_indicacao_no_429-21-_instrumento_redutor_de_velocidade_na_rua_elpidio_antonio_merisio.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3433/pedro-_indicacao_no_430-21-_pavimenacao_rua_suriname.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3434/jean_-_indicacao_no_431-21-_pavimentacao_travessa_malvinas.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3456/silmar__-_indicacao_no_432-21_pavimentacao_rua_domingos_santin_marrecas.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3458/pedro-_indicacao_no_-_pavimenacao_rua_chopim_padre_ulrico.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3460/tiago_e_cidao-_indicacao_no_434-2021-_farmacia_publica_junto_com_a_upa.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3461/jean_e_ronaldo_-_indicacao_no_435-2021-_rua_virginia_della_britta.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3463/rodrigo_-_indicacao_no_436-21-_sinalizacao_da_rua_do_aeroporto.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3470/pedro-_indicacao_no_437-21_pavimentacao_rua_petropolis.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3471/jean_-_indicacao_no_438-21-_estudos_para_asfalto_ecologico.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3473/quintino__-_indicacao_no_439-21_-_doacao_de_terreeno_para_sede_da_mao_amiga.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3483/rodrigo_-_indicacao_no_440_-_21-_estudos_para_lanchonetes_nos_parques.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3484/ivanir_-_indicacao_no__441-21-_iluminacao_do_campo_de_futebol_do_arrudao.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3489/pedro-_indicacao_no_442-21-_tapa_buracos_vias_do_conjunto_esperanca_e_cohabtran_ii.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3490/jean_-_indicacao_no_443-21-_estudos_para_repovoamento_de_rios.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3492/silmar_e_oberdan__-_indicacao_no_444-21-__plantacao_de_arvores_rua_adelirio_martires.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3495/tiago-_indicacao_no_445-2021-_consuro_para_medicos.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3496/oberdan_-_indicacao_no_446-21-_local_adequado_para_a_associacao_de_surdos.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3497/jean_-_indicacao_no_447-21_volta_das_mesas_na_feira.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3498/jean_-_indicacao_no_448-21-_wi_fi_nas_casas_mortuarias.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3499/pedro-_indicacao_no_449-21-_jardinagem_canteiros_rua_pedro_bordun.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3504/tiago-_indicacao_no_450-2021-_morro_do_calvario.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3505/ivanir_-_indicacao_no__451-21_-_iluminacao_do_campo_de_futebol_do_bairro_marrecas.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3506/anildo__-_indicacao_no_452-21-_veiculo_para_o_programa_familia_acolhedora.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3508/pedro_e_jean-_indicacao-_453-21-_alteracao_lei_plano_de_cargos_servidor.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3509/rodrigo_-_indicacao_no_454-21_viabilizacao_construcao_rubens_amelio_bonatto.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3510/silmar__-_indicacao_no__plantacao_de_arvores_rua_lages.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3511/cidao_-_indicacao_no_456-21-__solucao_cruzamento_atilio_fontana_com_a_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3512/pedro-_indicacao_no_457-21-_reforma_escola_15_de_outubro.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3513/rodrigo_-_indicacao_no_458-21-_remocao_da_atual_ciclofaixa_e_construcao_de_nova.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3514/pedro-_indicacao_no_459-21-_contetor_de_lixo_rua_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3516/silmar__-_indicacao_no_460-21-_pista_para_pratica_de_welling.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3518/tiago-_indicacao_no_461-2021-_rua_alberto_joaquim_folleto.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3519/tiago-_indicacao_no_462-2021-_denuncia_app.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3520/tiago-_indicacao_no_463-2021-_rua_marilia_cruzamento_com_rua_dionisio_passe.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3522/tiago-_indicacao_no_-465-21_-_brinquedos_gratis_da_praca_central.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3523/pedro-_indicacao_no_466-21_debetran_veiculos_de_grande_porte_dentro_da_cidade.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3525/tiago-_indicacao_no_467-2021-_rua_carazinho_lote_baldio.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3560/tiago-_indicacao_no_468-2021-_liberacao_de_fgts.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3563/jean_-_indicacao_no_469-21-_abertura_de_concorrencia_publica_para_wifi_nas_casas_mortarias.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3566/dile_-_indicacao_-_470-21-_rua_brejinho.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3569/tiago-_indicacao_no_471-2021-_cameras_de_seguranca_nas_pracas_publicas_do_municipio.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3581/silmar__-_indicacao_no_472-21-denominacao_campeonato_beltronense_de_cipo.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3584/cidao_-_indicacao_no_473-21_iptu_premiado.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3585/cidao_-_indicacao_no_melhoria_cruzamento_rua_lages_e_atilio_fontana.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3586/pedro-_indicacao_no_475-21-_melhoria_rua_sao_francisco_com_hermes_deodoro.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3587/pedro-_indicacao_no_476-21-_rua_sao_miguel_cruzamento_com_santo_antonio.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3259/emenda_modificativa_no_01-2021_-junior-__projeto_de_lei_16-21.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3526/01_emenda_loa_-_dile-_pavimentacao_ruas.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3527/02_emenda_loa__-_dile-__capelas_mortuarias.docx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3528/03_emenda_loa__-_dile-__corrego_lambari_canalizacao.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3529/04_emenda_loa__-junior-_academia_ao_ar_livre_loteamento_rota_do_sol.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3530/05_emenda_loa__-junior-_mais_salas_para_o_colegio_epitacio_pessoa.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3531/06_emenda_loa__-junior-_recapeamento_asfaltico_pr_566.docx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3532/07_emenda_loa__-junior-_academia_ao_ar_livre_para_secao_sao_miguel.docx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3533/08_emenda_loa_-junior-_ampliar_horas_das_maquinas_e_dar_cascalho.docx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3534/09_emenda_loa__-junior-_calcadas_ao_redor_da_igreja_do_jacare.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3535/10_emenda_loa__-junior-_programa_saude_da_familia.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3536/11_emenda_loa__-junior-__escolinhas_de_futebol.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3537/12_emenda_loa__-junior-__aquisicao_raio_x_para_saude_da_cidade_norte.docx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3538/13_emenda_loa__-junior-__reforma_unidade_basica_de_saude_seccao_jacare_e_progresso.docx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3539/14_emenda_loa__-jean-_ampliacao_de_horario_de_atendimento.docx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3540/15_emenda_loa__-jean-_centro_de_zoonoses.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3541/16_emenda_loa__-jean-_monitoramento_com_servicos_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3542/17_emenda_loa__-jean-__ampliacao_salas_de_aula_joao_delfo_fregonese_idalino_rinaldi_marli_abdala_e_pequeno_principe.docx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3543/01_emenda_ppa__-_dile-_pavimentacao_ruas.docx" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3544/02_emenda_ppa__-_dile-__capelas_mortuarias_-_copia.docx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3545/03_emenda_ppa__-_dile-__corrego_lambari_canalizacao.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3546/04_emenda_ppa__-junior-_academia_ao_ar_livre_loteamento_rota_do_sol.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3547/05_emenda_ppa__-junior-_mais_salas_para_o_colegio_epitacio_pessoa.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3548/06_emenda_ppa__-junior-_recapeamento_asfaltico_pr_566.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3549/07_emenda_ppa__-junior-_academia_ao_ar_livre_para_secao_sao_miguel.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3550/08_emenda_ppa__-junior-_ampliar_horas_das_maquinas_e_dar_cascalho.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3551/09_emenda_ppa__-junior-_calcadas_ao_redor_da_igreja_do_jacare.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3552/10_emenda_ppa__-junior-_programa_saude_da_familia.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3553/11_emenda_ppa__-junior-__escolinhas_de_futebol.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3554/12_emenda_ppa__-junior-__aquisicao_raio_x_para_saude_da_cidade_norte.docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3555/13_emenda_ppa__-junior-__reforma_unidade_basica_de_saude_seccao_jacare_e_progresso.docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3556/14_emenda_ppa__-jean-_ampliacao_de_horario_de_atendimento.docx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3557/15_emenda_ppa__-jean-_centro_de_zoonoses.docx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3558/16_emenda_ppa__-jean-_monitoramento_com_servicos_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3559/17_emenda_ppa__-jean-__ampliacao_salas_de_aula_joao_delfo_fregonese_idalino_rinaldi_marli_abdala_e_pequeno_principe.docx" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2808/emenda_aditiva_no_01-2021_-tiago-__projeto_de_lei_004-2021_do_leg.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2724/emenda_aditiva_ao_projeto_007-2021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2688/mocao_de_apoio-002-2021_-_cidao_e_rodrigo_-_a_frente_parlamentar_para_o_pedagio.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2860/mocao_de_aplausos_-_003-2021-_jean_emiliano.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2929/mocao_de_aplausos_04-21_oberdan_-_para_capitao_pitz.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2984/mocao_de_aplausos_-_silmar_-_005-21-_curso_de_direito_unioeste.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2985/mocao_de_aplausos_-_junior_-06-2021-_para_hospitais_linha_de_frente_covid.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3162/mocao_de_aplauso_junior_-_guarda_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3268/mocao_de_apoio-_-_todos_os_vereadores_-_abertura_da_estrada_do_colono.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3282/mocao_de_apelo_-2021-_tiago_e_cidao.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3289/mocao_de_aplausos_-_anildo_10-2021-_para_presidentes_do_rotary.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3393/mocao_de_aplausos_11-21-_mao_amiga.doc" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3435/mocao_de_aplausos_12-21-_sarara.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3561/mocao_de_apoio_no__-_pastor_eliel_-_pedro.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2722/anteprojeto_de_decreto_legislativo_no_001-21_-_contas_executivo_2019.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2826/projeto_de_decreto_legislativo_02-21-_doacao_veiculo.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2902/veto_pl_006-21_legislativo__-_essencialidade_educacao.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/projeto_de_resolucao_no_01-2021-_horario_de_sessao.doc" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2726/projeto_de_resolucao_02-2021_tiago_-_jean-_frente_parlamentar_em_defesa_dos_animais.doc" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto-de-resolucao_03-21_-jean_-_altera_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2857/substitutivo_geral_ao_pl_07-21_-_estabelece_criterios_e_valores_minimos_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3300/substitutivo_geral__pl_28-21_-_jean__e_rodrigo-_altera_pss.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/3575/099-21_-_pl_-_altera_rpps_-_regime_complementar_-_substitutivo_1.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2021/2725/emenda_modificativa_ao_projeto_007-2021_do_executivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H978"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="206.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="236.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="235.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>