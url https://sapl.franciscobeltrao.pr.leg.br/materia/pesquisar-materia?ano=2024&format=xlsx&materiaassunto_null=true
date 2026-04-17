--- v0 (2026-01-24)
+++ v1 (2026-04-17)
@@ -54,6054 +54,6054 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>CLEBER FONTANA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5183/001-24_-_pl_-_3728_10_-_agente_de_combate_a_endemias.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5183/001-24_-_pl_-_3728_10_-_agente_de_combate_a_endemias.pdf</t>
   </si>
   <si>
     <t>Altera o § 5º do Art. 1º da Lei Municipal nº 3728 de 26/05/2010 para aumentar número de vagas para cargos de provimento efetivo de AGENTE DE COMBATE A ENDEMIAS.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5205/projeto_de_lei_002.2024.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5205/projeto_de_lei_002.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a permuta aprovada pela Lei Municipal nº 5.004 de 30 de junho de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5240/003-24_-_pl_-_projeto_rotary.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5240/003-24_-_pl_-_projeto_rotary.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Francisco Beltrão, Estado do Paraná, a receber em doação bem móvel que especifica mediante parceria com o Rotary Club de Francisco Beltrão - Integração.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5252/004-24_-_pl_-_fundo_da_mulher.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5252/004-24_-_pl_-_fundo_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do fundo municipal dos direitos da mulher - FMDM, e dá outras providências.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5253/005-24_-_pl_-_autoriza_concessao_direito_real_de_uso_-_jmy_industria_de_alunios_ltda.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5253/005-24_-_pl_-_autoriza_concessao_direito_real_de_uso_-_jmy_industria_de_alunios_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel, à empresa JMY INDÚSTRIA E COMÉRCIO DE ALUMÍNIOS.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5292/006-24_-_pl_-_servidao_sanepar.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5292/006-24_-_pl_-_servidao_sanepar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para instituição de servidão de passagem ou de concessão administrativa em favor da Companhia de Saneamento do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5278/007-24_-_pl_-_pss_altera_4054_2013.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5278/007-24_-_pl_-_pss_altera_4054_2013.pdf</t>
   </si>
   <si>
     <t>Altera o item XVI do Anexo I da Lei Municipal n.º 4.054 de 24 de abril de 2013 que “dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal”.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5308/008-24_-_pl_-_altera_4105_2013_-_cmpd.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5308/008-24_-_pl_-_altera_4105_2013_-_cmpd.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º da Lei Municipal n.º 4.105 de 3 de outubro de 2013 que “cria o Conselho Municipal dos Direitos da Pessoa com Deficiência no âmbito do Município de Francisco Beltrão e institui a Conferência Municipal dos Direitos da Pessoa de Deficiência”.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5339/009-24_-_pl_-_centro_civico.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5339/009-24_-_pl_-_centro_civico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do CENTRO CÍVICO PREFEITO ANGELO CAMILOTTI e dá outras providências.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5479/010_24_-_pl_-_doacao_-_rua_valentin_de_lima.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5479/010_24_-_pl_-_doacao_-_rua_valentin_de_lima.pdf</t>
   </si>
   <si>
     <t>Fica autorizado a receber em doação o lote n.º 80-A1, da gleba n.º 03-FB, de propriedade MARIA NUNES DA SILVA GONÇALVES e PALMIRIO NICLOTTE para o MUNICÍPIO DE FRANCISCO BELTRÃO</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5424/011_24_-_pl_-_cispar.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5424/011_24_-_pl_-_cispar.pdf</t>
   </si>
   <si>
     <t>Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município de Francisco Beltrão no Consórcio.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5537/012_24_-_pl_-_subdivisao_-_doacao_-_luiz_carlos_de_carvalho.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5537/012_24_-_pl_-_subdivisao_-_doacao_-_luiz_carlos_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Fica parcelado do solo urbano na modalidade de subdivisão de imóvel do lote n.º 111-A, da gleba n.º 57-FB, de propriedade LUIZ CARLOS DE CARVALHO, autoriza doação de parte deste lote para o MUNICÍPIO DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5353/013_24_-_pl_-_parcelamento_de_solo_30.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5353/013_24_-_pl_-_parcelamento_de_solo_30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as exigências específicas para parcelamento de solo em terrenos com declividade igual ou superior a 30% (trinta porcento) e dá outras providências.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5375/014-24_-_pl_-_permuta_-_luiz_carlos_postal.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5375/014-24_-_pl_-_permuta_-_luiz_carlos_postal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar permuta dos imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5376/015-24_-_pl_-_doacao_estado_parana_penitenciaria.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5376/015-24_-_pl_-_doacao_estado_parana_penitenciaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar, com encargos, ao Estado do Paraná o imóvel que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5468/016-24_-_pl_-_4576_18_-_terra_nossa.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5468/016-24_-_pl_-_4576_18_-_terra_nossa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.576 de 12 de junho de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5386/017-24_-_pl_-_altera_3630_2009_-_ippub.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5386/017-24_-_pl_-_altera_3630_2009_-_ippub.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3.630 de 07 de outubro de 2009 que “dispõe sobre a criação do IPPUB - Instituto de Pesquisa e Planejamento Urbano de Francisco Beltrão e dá outras providências”.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5399/projeto_de_lei_no_18_2024_ldo_2025.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5399/projeto_de_lei_no_18_2024_ldo_2025.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do Município de Francisco Beltrão para o exercício de 2025.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5467/019-24_-_pl_-_transferencia_voluntaria_-_entidade_animais.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5467/019-24_-_pl_-_transferencia_voluntaria_-_entidade_animais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de Crédito Adicional Especial na Lei Orçamentária Anual, para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5523/021_24_-_pl_-_doacao_-_karin_gabrielli_raicicki_martins_-_dragagem_rio_marrecas.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5523/021_24_-_pl_-_doacao_-_karin_gabrielli_raicicki_martins_-_dragagem_rio_marrecas.pdf</t>
   </si>
   <si>
     <t>Fica autorizado a receber em doação os lotes n.º 01-G-1 e 01-H-1, ambos da quadra n.º 457, de propriedade KARIN GABRIELLI RAICICKI MARTINS para o MUNICÍPIO DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5513/022-24_-_pl_-_dacao_-_cresol.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5513/022-24_-_pl_-_dacao_-_cresol.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar dação em pagamento do imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5613/023-24_-_pl_-_concessao_direito_real_de_uso_-_complexo_esportivo_automobilistico_2.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5613/023-24_-_pl_-_concessao_direito_real_de_uso_-_complexo_esportivo_automobilistico_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder direito real de uso oneroso, com encargos, de bem imóvel de propriedade do Município do COMPLEXO DE ESPORTES AUTOMOTORES.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5548/024-24_-_pl_-_altera_3762_2010_ceonc.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5548/024-24_-_pl_-_altera_3762_2010_ceonc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3.762 de 29 de outubro de 2010 que “autoriza o Executivo Municipal a proceder Concessão de Direito Real de Uso de imóvel e cessão de equipamentos hospitalares para o Centro de Oncologia Cascavel Ltda e dá outras providências”.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5616/026-24_-_pl_-_bairros.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5616/026-24_-_pl_-_bairros.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.624 de 30 de setembro de 2009 que “Denomina e Delimita a área de Bairros de Francisco Beltrão”.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5625/027-24_-_pl_-_compensacao.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5625/027-24_-_pl_-_compensacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de compensação tributária, na forma do Art. 170 do Código Tributário Nacional e dá outras providências.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5634/028_24_-_pl_-_doacao_-_rua_rio_quibebe.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5634/028_24_-_pl_-_doacao_-_rua_rio_quibebe.pdf</t>
   </si>
   <si>
     <t>Fica autorizado a receber em doação o lote n.º 04-C-6, da gleba n.º 02-FB, de propriedade CELSO VANDERLEI DE SOUZA e ROSANA TARTARI DE SOUZA para o MUNICÍPIO DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5635/029_24_-_pl_-_doacao_-_rua_paula_freitas.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5635/029_24_-_pl_-_doacao_-_rua_paula_freitas.pdf</t>
   </si>
   <si>
     <t>Fica autorizado a receber em doação o lote n.º 21-C, da gleba n.º 15-FB, de propriedade VERA LUCIA CAETANO DA SILVA LAZAROTTO, ESPÓLIO DE VALDIR RAIMUNDO LAZAROTTO, IVANI LURDES LAZAROTTO DE SOUZA e JOEL NATAL ANDRADE DE SOUZA para o MUNICÍPIO DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5639/030_24_-_pl_-__loa_2025.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5639/030_24_-_pl_-__loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Francisco Beltrão para o Exercício de 2025.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5649/031_24_-_pl_-_auxilio_aluguel.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5649/031_24_-_pl_-_auxilio_aluguel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder benefício de Auxílio Aluguel à família que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5657/032_24_-_pl_-_consorcio_pro_moradia.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5657/032_24_-_pl_-_consorcio_pro_moradia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de crédito adicional especial na Lei Orçamentária Anual nº. 5.099/2023 para o exercício de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5664/033-24_-_pl_-_prorroga_concorrencia_05.2004.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5664/033-24_-_pl_-_prorroga_concorrencia_05.2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o prazo de vigência da concessão de uso que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5665/034-24_-_pl_-_autoriza_dacao.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5665/034-24_-_pl_-_autoriza_dacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover dação em pagamento na forma em que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5679/035-24_-_pl_-_altera_3345_-_faixa_azul.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5679/035-24_-_pl_-_altera_3345_-_faixa_azul.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3.345 de 09 de maio de 2007 que “dispõe sobre a implantação de estacionamento regulamentado – denominado faixa azul – nas vias e logradouros públicos do município de Francisco Beltrão e dá outras providências”.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5693/036-24_-_pl_-_autoriza_incentivo_penitenciaria.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5693/036-24_-_pl_-_autoriza_incentivo_penitenciaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo à obra de ampliação da Penitenciária Estadual de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5705/037_pl_altera_4.754-2020.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5705/037_pl_altera_4.754-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.754 de 5 de agosto de 2020 que "Dispõe sobre a Política Municipal dos Direitos da Mulher e cria o Conselho Municipal dos Direitos da Mulher e dá outras providências".</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5706/pl_038_1.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5706/pl_038_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.106 de 22 de março de 2024 que "Dispõe sobre a criação do fundo municipal dos direitos da mulher – FMDM, e dá outras providências".</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5727/247.2024_-_pl_39.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5727/247.2024_-_pl_39.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.109 de 29 de abril de 2024 que "altera a composição dos membros do Conselho dos Direitos da Pessoa com Deficiência".</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5728/247.2024_-_pl_40.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5728/247.2024_-_pl_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência – FMDPD, e dá outras providências.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5749/041-24_-_pl_-_urm.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5749/041-24_-_pl_-_urm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da URMFB e dá outras providências.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5750/042-24_-_pl_-_altera_5016_-_defensoria.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5750/042-24_-_pl_-_altera_5016_-_defensoria.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 5.016, de 18 de julho de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5751/043_24_-_pl_-_permuta.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5751/043_24_-_pl_-_permuta.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar o imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>RONALDO BIZOTTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5184/ronaldo_-__projeto_de_lei_no_-2024___-_declara_de_utilidade_publica_a_gerar.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5184/ronaldo_-__projeto_de_lei_no_-2024___-_declara_de_utilidade_publica_a_gerar.docx</t>
   </si>
   <si>
     <t>Declara utilidade pública a Geração de Emprego, Renda e Apoio ao Desenvolvimento Regional – GERAR.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>RODRIGO INHOATTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5194/rodrigo_-_projeto_de_lei_no_02_-2024_-_cidadao_honorario_osmar_mazetto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5194/rodrigo_-_projeto_de_lei_no_02_-2024_-_cidadao_honorario_osmar_mazetto.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Francisco Beltrão – Estado do Paraná, ao Senhor Osmar Mazetto</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>Cidão, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5206/cidao_-_projeto_de_lei_no_003-2024_vagas_pcd_e_idosos.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5206/cidao_-_projeto_de_lei_no_003-2024_vagas_pcd_e_idosos.docx</t>
   </si>
   <si>
     <t>Concede universalização de vagas e isenção no pagamento da taxa do estacionamento regulamentado (Faixa Azul) em Francisco Beltrão da taxa de pessoas para idade igual ou superior a 60 anos, além de pessoas com deficiência.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>Junior Nesi</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5223/junior_-_projeto_de_lei_no04___-24-_abono_de_falta_aos_profissionais_da_saude_que_estao_estudando.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5223/junior_-_projeto_de_lei_no04___-24-_abono_de_falta_aos_profissionais_da_saude_que_estao_estudando.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o abono de falta para profissionais da saúde que estão cursando programas de mestrado e dá outras providências.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>Cidão</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5225/projeto_de_lei_no_-05-24_cidao_-_cria_dispositivo_da_lei_municipal_no._5015-2023_expobel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5225/projeto_de_lei_no_-05-24_cidao_-_cria_dispositivo_da_lei_municipal_no._5015-2023_expobel.doc</t>
   </si>
   <si>
     <t>Cria dispositivo na Lei Municipal nº. 5.015, de 18 de julho de 2023, que autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica com a ASSOCIAÇÃO EMPRESARIAL DE FRANCISCO BELTRÃO - ACEFB e SOCIEDADE RURAL DE FRANCISCO BELTRÃO - SRFB, para realização da 31.ª EXPOBEL.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5226/pedro_-_projeto_de_lei_no_06-24_-inclui_no_calendario_das_escolas_municipais_o_festival_de_xadrez.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5226/pedro_-_projeto_de_lei_no_06-24_-inclui_no_calendario_das_escolas_municipais_o_festival_de_xadrez.doc</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município e no Calendário Letivo o festival de Xadrez Escolar nas escolas da rede pública de ensino do Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>JEAN EMILIANO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5251/jean_-_projeto_de_lei_no_07-24_-_instalacao_de_parklet_em_passeio_publico.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5251/jean_-_projeto_de_lei_no_07-24_-_instalacao_de_parklet_em_passeio_publico.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação e o uso de extensão do passeio público, denominada parklet, no Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5298/cidao_-_projeto_de_lei_no08-24_-_cria_o_programa_municipal_de_combate_a_dengue_a_chikungunya_e_a_febre_zika..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5298/cidao_-_projeto_de_lei_no08-24_-_cria_o_programa_municipal_de_combate_a_dengue_a_chikungunya_e_a_febre_zika..doc</t>
   </si>
   <si>
     <t>Cria o programa municipal de combate à Dengue, à Chikungunya e à Febre Zika.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5299/jean_-_projeto_de_lei_no09-24_-_placas_de_emergencia_visiveis_para_o_atendimento_de_mulheres_em_situacao_de_abuso_ou_violencia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5299/jean_-_projeto_de_lei_no09-24_-_placas_de_emergencia_visiveis_para_o_atendimento_de_mulheres_em_situacao_de_abuso_ou_violencia.doc</t>
   </si>
   <si>
     <t>Obriga os locais com venda de bebidas alcoólicas, como casas noturnas, boates e casas de espetáculos musicais em locais fechados ou shows a exibirem placas com informações visíveis para o atendimento de mulheres em situação de abuso ou violência e dá outras providências.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>Cidão, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5327/cidao_e_tiago_-_projeto_de_lei_no___-2024_-_cidadao_honorario_eduardo_scirea.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5327/cidao_e_tiago_-_projeto_de_lei_no___-2024_-_cidadao_honorario_eduardo_scirea.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Francisco Beltrão – Estado do Paraná, ao Senhor Eduardo Augusto Scirea.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5328/silmar_-_projeto_de_lei_no_11-2024_dispoe_sobre_a_prioridade_no_atendimento_aos_portadores_de_diabetes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5328/silmar_-_projeto_de_lei_no_11-2024_dispoe_sobre_a_prioridade_no_atendimento_aos_portadores_de_diabetes.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade no atendimento aos portadores de diabetes e da outras providências.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5338/silmar_-_projeto_de_lei_no_012-24_-_prazo_de_validade_do_laudo_medico_pericial_que_atesta_o_transtorno_do_espectro_autista.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5338/silmar_-_projeto_de_lei_no_012-24_-_prazo_de_validade_do_laudo_medico_pericial_que_atesta_o_transtorno_do_espectro_autista.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo de validade do Laudo Médico Pericial que atesta o Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5340/silmar_-_projeto_de_lei_no13__-_prestar_e_fornecer_todo_e_qualquer_atendimento_medico_veterinario_a_pequenos_animais_gratuitamente.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5340/silmar_-_projeto_de_lei_no13__-_prestar_e_fornecer_todo_e_qualquer_atendimento_medico_veterinario_a_pequenos_animais_gratuitamente.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a prestar e fornecer todo e qualquer atendimento médico veterinário a pequenos animais gratuitamente.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5341/jean_-_projeto_de_lei_no14_-2024_-_cidadao_honorario_leo_maronezi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5341/jean_-_projeto_de_lei_no14_-2024_-_cidadao_honorario_leo_maronezi.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Francisco Beltrão – Estado do Paraná, ao Senhor Léo Maronezi.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5342/pedro_-_projeto_de_lei_no15_-24_-_travessa_suica_para_rua_leopoldino_paticheli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5342/pedro_-_projeto_de_lei_no15_-24_-_travessa_suica_para_rua_leopoldino_paticheli.doc</t>
   </si>
   <si>
     <t>Altera denominação de via pública e dá outras providências.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5355/jean_-_projeto_de_lei_no016_-_24_-_altera_lei_pss_10_dias_de_recontratacao.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5355/jean_-_projeto_de_lei_no016_-_24_-_altera_lei_pss_10_dias_de_recontratacao.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 4.054 de 24 de abril de 2013, que “dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5356/jean_-_projeto_de_lei_no017-24_regulamenta_o_transporte_remunerado_privado_individual_por_meio_de_aplicativos_e_da_outras_providencias..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5356/jean_-_projeto_de_lei_no017-24_regulamenta_o_transporte_remunerado_privado_individual_por_meio_de_aplicativos_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Regulamenta o transporte remunerado privado individual por meio de aplicativos e dá outras providências.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5363/silmar_-_projeto_de_lei_no18-2024_cidada_honoraria_mirna_pirih_pecoits.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5363/silmar_-_projeto_de_lei_no18-2024_cidada_honoraria_mirna_pirih_pecoits.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Francisco Beltrão – Estado do Paraná, a Senhora Mirna Pirih Pecoits.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5368/jean_-_projeto_de_lei_no19_-24__cria_deispositvo_na_lei_municipal_4.576.20218.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5368/jean_-_projeto_de_lei_no19_-24__cria_deispositvo_na_lei_municipal_4.576.20218.doc</t>
   </si>
   <si>
     <t>Cria dispositivo na Lei Municipal nº. 4.576/2018, que declara de interesse social para fins de regularização fundiária área que especifica, estabelece critérios e procedimentos de regulamentação para fins de moradia e dá outras providências.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5369/jean_-_projeto_de_lei_no_20__-_altera_estacionamento-_inclusao_de_veiculos_da_imprensa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5369/jean_-_projeto_de_lei_no_20__-_altera_estacionamento-_inclusao_de_veiculos_da_imprensa.doc</t>
   </si>
   <si>
     <t>Cria dispositivo da Lei Municipal nº 3.345/2007, que dispõe sobre a implantação de estacionamento regulamentado - denominado faixa azul - nas vias e logradouros públicos do município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5370/silmar_-_projeto_de_lei_no21-_cria_o_programa_doadores_do_futuro_e_da_outras_providencias.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5370/silmar_-_projeto_de_lei_no21-_cria_o_programa_doadores_do_futuro_e_da_outras_providencias.docx</t>
   </si>
   <si>
     <t>Cria o Programa “Doadores do Futuro” e dá outras providências.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5416/jean_-_projeto_de_lei_no_22_-_24-_altera_programa_juro_zero_2024.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5416/jean_-_projeto_de_lei_no_22_-_24-_altera_programa_juro_zero_2024.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 4805/2021, que institui o PROGRAMA JUROS ZERO, de instituições financeiras e cooperativas de crédito, às empresas e agricultores afetados econômica e financeiramente em vista da Pandemia da COVID-19, e dá outras providências.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5417/jean_-_projeto_de_lei_no__23__-24_altera_lei_municipal_no_4.054_de_24_de_abril_de_2013_e_da_outras_providencias._nomenclatura.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5417/jean_-_projeto_de_lei_no__23__-24_altera_lei_municipal_no_4.054_de_24_de_abril_de_2013_e_da_outras_providencias._nomenclatura.doc</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 4.054 de 24 de abril de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5440/silmar_-_projeto_de_lei_no24-24___-_autoriza_o_poder_executivo_a_doar_o_excedente_da_merenda_escolar_as_familias_carentes_de_francisco_beltrao..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5440/silmar_-_projeto_de_lei_no24-24___-_autoriza_o_poder_executivo_a_doar_o_excedente_da_merenda_escolar_as_familias_carentes_de_francisco_beltrao..doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar o excedente da merenda escolar às famílias carentes de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5444/oberdan_-_projeto_de_lei_no25_-2024_-_cidadao_honorario_rogerio_pitz.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5444/oberdan_-_projeto_de_lei_no25_-2024_-_cidadao_honorario_rogerio_pitz.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Francisco Beltrão – Estado do Paraná, ao Tenente Coronel Rogério Gomes Pitz.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5452/jean_-_projeto_de_lei_no26_-_24_-_altera_lei_pss_contratacao_imediata.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5452/jean_-_projeto_de_lei_no26_-_24_-_altera_lei_pss_contratacao_imediata.docx</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5462/jean_-_projeto_de_lei_no27_-_24_-_altera_dispositivos_da_lei_municipal_no._4.932_de_31_de_maio_de_2022_fundo_mais_escola.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5462/jean_-_projeto_de_lei_no27_-_24_-_altera_dispositivos_da_lei_municipal_no._4.932_de_31_de_maio_de_2022_fundo_mais_escola.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 4.932 de 31 de maio de 2022, que “dispõe sobre a instituição do Fundo “Mais Escola” e autonomia de gestão financeira dos estabelecimentos de ensino municipais de educação básica, por meio de repasse mensal de recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5463/oberdan_-_projeto_de_lei_no_28-2024_-_vulto_emerito_ao_tenente_coronel_rogerio_gomes_pitz..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5463/oberdan_-_projeto_de_lei_no_28-2024_-_vulto_emerito_ao_tenente_coronel_rogerio_gomes_pitz..doc</t>
   </si>
   <si>
     <t>Concede Título de Vulto Emérito do Município de Francisco Beltrão – Estado do Paraná, ao Tenente Coronel Rogério Gomes Pitz.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5483/tupy_-_projeto_de_lei_no_29-24_institui_politica_pub_imigrante.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5483/tupy_-_projeto_de_lei_no_29-24_institui_politica_pub_imigrante.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal para a População Migrante, dispõe sobre seus objetivos, princípios, diretrizes e ações prioritárias e dá outras providências.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5485/silmar_-_projeto_de_lei_no_30-24___-_criacao_de_espaco_reservado_em_casa_de_espetaculos_shows__para_pessoas_com_deficiencia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5485/silmar_-_projeto_de_lei_no_30-24___-_criacao_de_espaco_reservado_em_casa_de_espetaculos_shows__para_pessoas_com_deficiencia.docx</t>
   </si>
   <si>
     <t>Dispõe acerca da criação de espaço reservado em casa de espetáculos, shows, apresentações artísticas e culturais, teatros, eventos esportivos e demais eventos públicos similares para pessoas com deficiência no Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5493/cidao_-_projeto_de_lei_no31-24_-_altera_lei_municipal_no_3.141_-_aposentados_-_prevbel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5493/cidao_-_projeto_de_lei_no31-24_-_altera_lei_municipal_no_3.141_-_aposentados_-_prevbel.doc</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3.141/2004 que dispõe sobre o regime próprio de previdência social do município e sobre a entidade de previdência e dá outras providências.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5500/silmar_-__projeto_de_lei_no_32-2024___-_declara_de_utilidade_publica_o_centro_de_integracao_madre_maria_domenica__cimmad..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5500/silmar_-__projeto_de_lei_no_32-2024___-_declara_de_utilidade_publica_o_centro_de_integracao_madre_maria_domenica__cimmad..docx</t>
   </si>
   <si>
     <t>Declara utilidade pública Caritas Diocesana de Palmas, na Cidade de Francisco Beltrão - Estado do Paraná.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>Fernando Misturini</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5502/fernando_-_projeto_de_lei_no_33_-_24_-_hora_atividade_professores_municipais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5502/fernando_-_projeto_de_lei_no_33_-_24_-_hora_atividade_professores_municipais.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a realização da hora atividade em casa (home office) aos professores da rede pública municipal de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5503/pedro_-_projeto_de_lei_no34_-24_cria_dispositivos_da_lei_municipal_no._4096-2013_diagnostico_autismo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5503/pedro_-_projeto_de_lei_no34_-24_cria_dispositivos_da_lei_municipal_no._4096-2013_diagnostico_autismo.doc</t>
   </si>
   <si>
     <t>Cria dispositivos na Lei Municipal nº. 4.096, de 23 de setembro de 2013, que institui a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista em Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5524/jean_-__projeto_de_lei_no35__-_2024___-_declara_de_utilidade_publica_associacao_tornado_beltrao_futsal.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5524/jean_-__projeto_de_lei_no35__-_2024___-_declara_de_utilidade_publica_associacao_tornado_beltrao_futsal.docx</t>
   </si>
   <si>
     <t>Declara utilidade pública Associação Tornado Beltrao Futsal, no Município de Francisco Beltrão – Estado do Paraná.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5542/pl_36-2024_-_subsidios_do_prefeito_vice_secretarios_2025-2028.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5542/pl_36-2024_-_subsidios_do_prefeito_vice_secretarios_2025-2028.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Francisco Beltrão, Estado do Paraná, para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5543/pl_37-2024_-_fixa_os_subsidios_vereadores_para_2025-2028.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5543/pl_37-2024_-_fixa_os_subsidios_vereadores_para_2025-2028.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Vereadores e do Presidente da Câmara Municipal de Vereadores de Francisco Beltrão – Estado do Paraná, para a legislatura 2025 / 2028.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5544/tupy_-_projeto_de_lei_no_38-2024_-_cidadadao_honorario_itacir_mario_braghini.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5544/tupy_-_projeto_de_lei_no_38-2024_-_cidadadao_honorario_itacir_mario_braghini.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Francisco Beltrão – Estado do Paraná, ao Senhor Itacir Mário Braghini.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>QUINTINO GIRARDI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5545/quintino_-_projeto_de_lei_no39_-2024_-_cidada_honoraria_elena_gagliotto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5545/quintino_-_projeto_de_lei_no39_-2024_-_cidada_honoraria_elena_gagliotto.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Francisco Beltrão – Estado do Paraná, a Senhora Elena Dall Accua Gagliotto.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5558/junior_-_projeto_de_lei_no40__-24__altera_lei_municipal_no5.121_abono_de_falta_aos_servidores_efetivos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5558/junior_-_projeto_de_lei_no40__-24__altera_lei_municipal_no5.121_abono_de_falta_aos_servidores_efetivos.doc</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº5.121 de 06 de junho de 2024 que “Dispõe sobre o abono de falta para os servidores municipais efetivos, que estão cursando programas de mestrado/doutorado e dá outras providências.”</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5574/cidao_-_projeto_de_lei_no41___-24_-__compir_e_fumpir.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5574/cidao_-_projeto_de_lei_no41___-24_-__compir_e_fumpir.doc</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Promoção da Igualdade Racial do Município de Francisco Beltrão - COMPIR, o Fundo Municipal de Promoção da Igualdade Racial de Francisco Beltrão - FUMPIR e dá outras providências.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5578/oberdan_-_projeto_de_lei_no42_-_24__noite_do_escritor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5578/oberdan_-_projeto_de_lei_no42_-_24__noite_do_escritor.doc</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Francisco Beltrão a Noite do Escritor e dá outras providências.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5583/junior_-_projeto_de_lei_no43__-24__alteracao_ii_da_lei_municipal_no5.121_abono.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5583/junior_-_projeto_de_lei_no43__-24__alteracao_ii_da_lei_municipal_no5.121_abono.doc</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5592/pedro_-_projeto_de_lei_no44_-24_ozonioterapia_tci.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5592/pedro_-_projeto_de_lei_no44_-24_ozonioterapia_tci.doc</t>
   </si>
   <si>
     <t>Autoriza a ozonioterapia como Tratamento de Caráter Integrativo e complementar no Município de Francisco Beltrão/PR e dá outras providências.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5624/rodrigo_-_projeto_de_lei_no45-__2024_-_programa_de_valorizacao_da_vida_na_rede_municipal_de_ensino.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5624/rodrigo_-_projeto_de_lei_no45-__2024_-_programa_de_valorizacao_da_vida_na_rede_municipal_de_ensino.doc</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a criação do Programa de Valorização da Vida na Rede Municipal de Ensino do Município dede Francisco Beltrão.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>QUINTINO GIRARDI, Oberdan Raul Saretta, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Cria dispositivos na Lei Municipal nº. 4.434 de 7 de dezembro de 2016, que trata da concessão de diárias no âmbito do Poder Legislativo do Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5667/rodrigo_-_projeto_de_lei__no_47_-_rastreadores_transporte_escolar.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5667/rodrigo_-_projeto_de_lei__no_47_-_rastreadores_transporte_escolar.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de “rastreadores” e prazo de vida útil dos veículos de transporte escolar no âmbito do município de Francisco Beltrão – Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5699/ronaldo_-__projeto_de_lei_no48__-2024_cidadao_honorario_idalino_domingos_menegotto.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5699/ronaldo_-__projeto_de_lei_no48__-2024_cidadao_honorario_idalino_domingos_menegotto.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Francisco Beltrão – Estado do Paraná, ao Senhor Idalino Domingos Menegotto.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO, JEAN EMILIANO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5704/jean_e_tupy_-__projeto_de_lei_no_49_-_2024___-_dia_municipal_do_food_truck.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5704/jean_e_tupy_-__projeto_de_lei_no_49_-_2024___-_dia_municipal_do_food_truck.docx</t>
   </si>
   <si>
     <t>Institui no Município de Francisco Beltrão, o Dia Municipal do Food Truck e dá outras providências.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5720/jean_-_projeto_de_lei_no50_-_24__semana_da_oktoberfest.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5720/jean_-_projeto_de_lei_no50_-_24__semana_da_oktoberfest.doc</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Francisco Beltrão a "Semana da Oktoberfest" e dá outras providências.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5725/jean_-__projeto_de_lei_no51__-_2024___-declara_utilidade_publica_asossiacao_beltronense_de_antigomobilismo__confraria_de_antigos..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5725/jean_-__projeto_de_lei_no51__-_2024___-declara_utilidade_publica_asossiacao_beltronense_de_antigomobilismo__confraria_de_antigos..docx</t>
   </si>
   <si>
     <t>Declara utilidade pública Asossiação Beltronense de Antigomobilismo – Confraria de Antigos.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5185/oberdan_-_requerimento_no_01_-_voto_de_pesar_de_igor_pavan_ribeiro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5185/oberdan_-_requerimento_no_01_-_voto_de_pesar_de_igor_pavan_ribeiro.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Igor Ribeiro Pavan, membro da diretoria do Marrecas Clube. Solicitamos ainda que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5186/oberdan_-_requerimento_no02__-_voto_de_pesar_de_zanete_aparecida_lopes_dos_santos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5186/oberdan_-_requerimento_no02__-_voto_de_pesar_de_zanete_aparecida_lopes_dos_santos.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Zanete Aparecida Lopes dos Santos, funcionária pública, que muito contribuiu para nossa sociedade. Solicitamos ainda que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5187/ronaldo_-_requerimento_no_03_-_programa_bolsa_atleta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5187/ronaldo_-_requerimento_no_03_-_programa_bolsa_atleta.doc</t>
   </si>
   <si>
     <t>REQUER após ouvido o plenário, que seja enviado um oficio ao Executivo Municipal, para estudos através do setor competente, solicitando se há uma previsão de envio a esta Casa de Leis, o Projeto de Lei do Executivo que prevê a criação do programa “BOLSA ATLETA”.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5188/silmar_-_requerimento_no_04_-_previsao_de_revisao_do_plano_diretor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5188/silmar_-_requerimento_no_04_-_previsao_de_revisao_do_plano_diretor.doc</t>
   </si>
   <si>
     <t>REQUERER após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando previsão da revisão do Plano Diretor do Município de Francisco Beltrão – PR.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5192/silmar_-_requerimento_no_05_-___deputado_traiano_-_pista_compartilhada__a_escola_municipal_nossa_senhora_de_fatima_e_o_colegio_estadual_arnaldo_faivro_busato_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5192/silmar_-_requerimento_no_05_-___deputado_traiano_-_pista_compartilhada__a_escola_municipal_nossa_senhora_de_fatima_e_o_colegio_estadual_arnaldo_faivro_busato_nova_concordia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando que viabilize recursos visando a obtenção de recursos destinados à construção de Pista Compartilhada no trecho compreendido entre o início do perímetro urbano até a Escola Municipal Nossa Senhora de Fátima e o Colégio Estadual Arnaldo Faivro Busato, C E-Ef M da comunidade Nova Concórdia.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>Dile Tonello</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5195/dile_-_requerimento_no06___-___-_solicitacao_deputados_reichembach_e_traiano_-_nome_do_novo_forum_para_egidio_zanata.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5195/dile_-_requerimento_no06___-___-_solicitacao_deputados_reichembach_e_traiano_-_nome_do_novo_forum_para_egidio_zanata.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado ofícios a Vossas Excelências, Deputado Estadual e Presidente Ademar Traiano e Deputado Estadual Wilmar Reichembach, solicitando a denominação do novo fórum de Francisco Beltrão, Paraná, como "Egidio Zanatta". O pedido fundamenta-se no destacado legado de Egidio Zanatta, pioneiro que contribuiu significativamente para o desenvolvimento da região, sendo reconhecido por sua trajetória como Serventuário da Justiça e por seu papel histórico no cenário político local.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5196/cidao_-_requerimento_no07____-__solicitacao_de_informacoes_sobre_termos_de_ajustes_de_conduta_formalizados_pelo_ministerio_publico_do_estado_do_parana.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5196/cidao_-_requerimento_no07____-__solicitacao_de_informacoes_sobre_termos_de_ajustes_de_conduta_formalizados_pelo_ministerio_publico_do_estado_do_parana.docx</t>
   </si>
   <si>
     <t>REQUERER, Solicitação à Administração Municipal a Disponibilização de Termos de Ajustes de Conduta Formalizados em 2023 pelo Ministério Público do Estado do Paraná.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5197/tiago_-_requerimento_no__08_-24__-gratuidade_brinquedos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5197/tiago_-_requerimento_no__08_-24__-gratuidade_brinquedos.doc</t>
   </si>
   <si>
     <t>REQUERER ao Poder Executivo, estudo de viabilidade, para que seja promovido a gratuidade ou tabelamento com preço máximo de R$ 5,00 dos brinquedos do parque que estará alocado na Expobel 2024. Assim como é promovida a gratuidade de shows para adultos, esse vereador espera o mesmo tratamento para as crianças.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5198/pedro__-_requerimento_no09___-24-_regularizacao_fundiaria.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5198/pedro__-_requerimento_no09___-24-_regularizacao_fundiaria.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações sobre o andamento dos projetos de regularização fundiária.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>Dile Tonello, Fernando Misturini</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5209/dile_e_tupy_-_requerimento_no10___-24___-nome_do_novo_forum_para_egidio_zanata.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5209/dile_e_tupy_-_requerimento_no10___-24___-nome_do_novo_forum_para_egidio_zanata.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Desembargador, solicitando que o nome do novo Fórum seja Egidio Zanatta, como homenagem ao grande colaborador.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5210/cidao_-_requerimento_no11____-__requerimento_de_copias_de_notas_fiscais_emitidas_pelas_empresas_de_producao_musical_e_eventos.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5210/cidao_-_requerimento_no11____-__requerimento_de_copias_de_notas_fiscais_emitidas_pelas_empresas_de_producao_musical_e_eventos.docx</t>
   </si>
   <si>
     <t>REQUERER, através do setor fiscalizador, cópias de notas fiscais emitidas no ano de 2022 para as empresas de produção musical e eventos: Os Baroes da Pisadinhas Produção Musical LTDA, Marcos e Belutti Produções Artisticas LTDA, Live Talentos Agenciamentos e Produções LTDA, Evolution Produtora de Eventos LTDA, TEP Entretenimento e Promoções LTDA, PRMUSIC Produções Eirelli EPP e Israel e Rodolffo Produções Artistas LTDA, a fim de promover a fiscalização e transparência na utilização de recursos públicos.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5211/silmar_-_requerimento_no12____-___deputado_beto_richa_-_recurso_para_ati_e_playground.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5211/silmar_-_requerimento_no12____-___deputado_beto_richa_-_recurso_para_ati_e_playground.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício Excelentíssimo Deputado Federal Carlos Alberto Richa, solicitando seu apoio e intermediação para a viabilização de recursos destinados à construção de Academia de Terceira Idade (ATI) e de playground no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5212/silmar_-_requerimento_no__13_-__campo_de_futebeol_bairro_novo_mundo_deputado_traiano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5212/silmar_-_requerimento_no__13_-__campo_de_futebeol_bairro_novo_mundo_deputado_traiano.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando apoio na angariação de recursos para construção de um campo de futebol com alambrado e iluminação, em área institucional para o Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5213/fernando_-_requerimento_no__14_-24_-_limpeza_do_parque_industrial_e_analise_das_mortes_dos_animais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5213/fernando_-_requerimento_no__14_-24_-_limpeza_do_parque_industrial_e_analise_das_mortes_dos_animais.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado um oficio ao Executivo Municipal, para que através do órgão competente, seja feita uma análise das mortes dos animais do Parque Industrial, ainda, que proceda a limpeza do lago que se encontra com diversos detritos.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5228/tiago_e_cidao-_requerimento_no_15-_24solicitar_informacoes_detalhadas_a_respeito_da_coleta_de_residuos_organicos_e_reciclaveis_em_nosso_municipio..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5228/tiago_e_cidao-_requerimento_no_15-_24solicitar_informacoes_detalhadas_a_respeito_da_coleta_de_residuos_organicos_e_reciclaveis_em_nosso_municipio..doc</t>
   </si>
   <si>
     <t>REQUERER após ouvido o plenário, seja enviado ofício ao Executivo, solicitar informações detalhadas a respeito da coleta de resíduos orgânicos e recicláveis em nosso município. Este pedido se baseia na necessidade urgente de esclarecer à população sobre o andamento e eficácia das medidas tomadas para resolver as questões relacionadas à coleta de resíduos.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5238/cidao_-_requerimento_no_16_-24_abono_de_falta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5238/cidao_-_requerimento_no_16_-24_abono_de_falta.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 06 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5239/tiago_-_requerimento_no_17-2024_-_abono_dia_06_de_fevereiro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5239/tiago_-_requerimento_no_17-2024_-_abono_dia_06_de_fevereiro.doc</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5241/tupy_e_jean_-_requerimento_no_18_-24___audiencia_publica_-_comunidade_do_jacutinga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5241/tupy_e_jean_-_requerimento_no_18_-24___audiencia_publica_-_comunidade_do_jacutinga.doc</t>
   </si>
   <si>
     <t>REQUEREM que a Mesa Diretora da Câmara Municipal de Vereadores, promova audiência pública nessa Casa de Leis, em data a ser agendada, com o objetivo de ouvir as partes interessadas da comunidade do Jacutinga e demais entidades, sobre o patrimônio municipal existente na comunidade.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5242/silmar__-_requerimento_no_19_-24__-_traiano_-_recurso_pavimentacao_com_pedras_irregulares_pr_180_prox_a_incavel_ate_a_entrada_da_comunidade_rio_quibebe.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5242/silmar__-_requerimento_no_19_-24__-_traiano_-_recurso_pavimentacao_com_pedras_irregulares_pr_180_prox_a_incavel_ate_a_entrada_da_comunidade_rio_quibebe.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Estadual Ademar Traiano, solicitando apoio na angariação de recursos por meio de emenda parlamentar para a procedência de pavimentação com pedras irregulares num trecho de aproximadamente 1500 (mil e quinhentos) metros, para o trecho que liga a PR-180, próximo a Icavel, até a entrada da comunidade Rio Quibebe.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5243/tupy_-_requerimento_no20__-24_oficio_ao_tenente_coronel_sergio_augusto_silva_solicitando_mais_policiais.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5243/tupy_-_requerimento_no20__-24_oficio_ao_tenente_coronel_sergio_augusto_silva_solicitando_mais_policiais.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Tenente Coronel Sergio Augusto Silva, Comandante do Batalhão de Polícia Rodoviária do Paraná. Solicitando que seja designado com a máxima urgência mais policiais para atuarem junto a 6º Cia/BPRv no Sudoeste</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5244/oberdan_-_requerimento_no_21__-24_-_abono__20_de__fevereiro_de_2024.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5244/oberdan_-_requerimento_no_21__-24_-_abono__20_de__fevereiro_de_2024.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 20 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5245/dile_-_requerimento_no22__-24___abono_de_falta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5245/dile_-_requerimento_no22__-24___abono_de_falta.doc</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5256/silmar_-_requerimento_no23-_2024_-_traiano_-_pavimentacao_via_linha_gaucha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5256/silmar_-_requerimento_no23-_2024_-_traiano_-_pavimentacao_via_linha_gaucha.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando apoio na angariação de recursos para pavimentação com pedras irregulares, que compreende a via paralela a PR 483, contornando o pavilhão da Comunidade da Linha Gaúcha, o novo Distrito Industrial e sai na PR 483.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5257/cidao_-_requerimento_no__24__-__oficio_a_sra._cintia_ramos_nova_presidente_do_conselho_municipal_de_saude_de_francisco_beltrao.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5257/cidao_-_requerimento_no__24__-__oficio_a_sra._cintia_ramos_nova_presidente_do_conselho_municipal_de_saude_de_francisco_beltrao.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício a Sra. Cintia Ramos, nova presidente do Conselho Municipal de Saúde de Francisco Beltrão, para uma apresentação sobre os trabalhos que serão desenvolvidos pelo Conselho.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5258/fernando_-_requerimento_no25__-24_-_deputado_estadual_matheus_vermelho_solicitar_seu_para_a_viabilizacao_da_implantacao_de_um_playground_e_uma_academia_ao_ar_livre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5258/fernando_-_requerimento_no25__-24_-_deputado_estadual_matheus_vermelho_solicitar_seu_para_a_viabilizacao_da_implantacao_de_um_playground_e_uma_academia_ao_ar_livre.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado um oficio ao Deputado Estadual Matheus Vermelho, solicitar seu apoio e intervenção para a viabilização da implantação de um playground e uma academia ao ar livre na área institucional localizada nas proximidades das ruas Rua Guarujá e Delfino Vinaga, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5261/ronaldo__-_requerimento_no_26__-_2024_-_abono_de_falta27.02.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5261/ronaldo__-_requerimento_no_26__-_2024_-_abono_de_falta27.02.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 27 de fevereiro, conforme declarações em anexo.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5262/pedro_-_requerimento_no_27-_regulamentacao_intervencao_precoce_autismo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5262/pedro_-_requerimento_no_27-_regulamentacao_intervencao_precoce_autismo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, solicitando seja instituído e regulamentado, através de Lei Municipal, o Programa Municipal de Intervenção Precoce “Théo Benjamim” ao Transtorno do Espectro Autista, no âmbito do Município de Francisco Beltrão, mediante a contratação de empresa especializada em Análise do Comportamento Aplicada ao Autismo que forneça a estrutura de supervisor, coordenador de equipe e analistas do comportamento para treinamento de pais e todos os professores dos CMEIs de Francisco Beltrão, além de atender individualmente, sempre que se fizer necessário, a criança que apresentar sinais e sintomas de transtorno do espectro autista, a fim de submetê-la a avaliação dos marcos do desenvolvimento, por meio das escalas de rastreio dos sintomas autísticos, e observando seu comportamento entre pares da mesma idade no que se refere a sua interação social e comunicação, entre outras habilidades.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5263/fernando_-_requerimento_no28__-24_-_podas_das_arvores_rua_mato_groso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5263/fernando_-_requerimento_no28__-24_-_podas_das_arvores_rua_mato_groso.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado um oficio ao Executivo Municipal, através do Setor competente, para que proceda poda das árvores localizadas na Rua Mato Grosso, do número 715 ao 727, em virtude do risco que representam para a rede elétrica, bem como para a segurança de veículos e pedestres que transitam pela região.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Oberdan Raul Saretta, QUINTINO GIRARDI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5265/oberdan_jean_e_quintino-_requerimento_no_29__-_voto_de_pesar_de_severino_soranso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5265/oberdan_jean_e_quintino-_requerimento_no_29__-_voto_de_pesar_de_severino_soranso.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Severino Soranso. Solicitamos ainda que seja encaminhado ofício aos familiares</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5269/mesa_diretora_-_requerimento_no30_-__2024_-_requerimento_18.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5269/mesa_diretora_-_requerimento_no30_-__2024_-_requerimento_18.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, a nulidade do trâmite envolvendo o Requerimento nº 018/2024, bem como a reapresentação do requerimento para devida discussão e deliberação.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5271/tiago_-_requerimento_no__31-24__-_hospital_de_campanha_dengue.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5271/tiago_-_requerimento_no__31-24__-_hospital_de_campanha_dengue.doc</t>
   </si>
   <si>
     <t>REQUERER ao Poder Executivo, para que através do setor competente, seja promovido um hospital de campanha, considerando o aumento diário dos casos de dengue em nosso munícipio e superlotação da Unidade de Pronto Atendimento- UPA 24HRS.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5272/silmar__-_requerimento_no__32-24__-_deputado_federal_carlos_alberto_richa_solicitando_a_disponibilizacao_de_uma_ambulancia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5272/silmar__-_requerimento_no__32-24__-_deputado_federal_carlos_alberto_richa_solicitando_a_disponibilizacao_de_uma_ambulancia.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Federal Carlos Alberto Richa, solicitando a disponibilização de uma ambulância destinada ao atendimento emergencial e ao transporte de pacientes no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5273/cidao_-_requerimento_no_33-24___-_transporte_escolar-_linhas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5273/cidao_-_requerimento_no_33-24___-_transporte_escolar-_linhas.doc</t>
   </si>
   <si>
     <t>REQUERER, à apreciação do plenário, solicitando que seja encaminhado ofício ao Executivo Municipal, por intermédio do setor competente, a fim de obter as seguintes informações: Quilometragem percorrida pelas linhas de transporte escolar operadas pelas empresas: GERALDO CORAZZA BLASIUS EIRELI, CNPJ: 23.707.743/0001-00; VALDEMAR LUIZ DE CARLI, CNPJ: 36.079.294/0001-36; ITIBIRE DE FREITAS RODRIGUES, CNPJ: 41.649.901/0001-96, atualmente representada por meio do aditivo nº01 de mudança de sócio, pela MC LOCAÇÃO E TRANSPORTES LTDA, CNPJ: 41.649.901/0001-96; Relação dos alunos e seus respectivos colégios frequentados por meio dessas linhas de transporte; Justificativa oficial pelo não atendimento das linhas de transporte escolar ao Colégio Estadual João Paulo II; Se já foi ou qual a previsão da instalação do GPS nas respectivas linhas, bem como nas demais, como determina o Pregão nº59/2023 e o Pregão 141/2023.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5274/dile_-_requerimento_no_34-24__existencia_de_projetos_ou_setores_destinados_ao_controle_de_usuarios_de_drogas_nas_vias_publicas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5274/dile_-_requerimento_no_34-24__existencia_de_projetos_ou_setores_destinados_ao_controle_de_usuarios_de_drogas_nas_vias_publicas.doc</t>
   </si>
   <si>
     <t>REQUERER, informações ao Poder Executivo Municipal acerca da existência de projetos ou setores destinados ao controle de usuários de drogas e dependentes químicos nas vias públicas do município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5279/silmar_-_requerimento_no_35-__traiano_solicitando_um_distribuidor_agricola_para_associacao_de_moradores_da_piracema.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5279/silmar_-_requerimento_no_35-__traiano_solicitando_um_distribuidor_agricola_para_associacao_de_moradores_da_piracema.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando um distribuidor agrícola para Associação de Moradores da Piracema.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5280/cidao_-_requerimento_no_36___-_convocacao_marco_trevisol_-_sao_francisco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5280/cidao_-_requerimento_no_36___-_convocacao_marco_trevisol_-_sao_francisco.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, em conformidade com o Art. 159 do Regimento Interno, que seja encaminhado Ofício convocando o Servidor Público Marco Trevisol para Prestação de Contas da Intervenção do Hospital São Francisco, visando esclarecer à comunidade as ações realizadas durante o processo de intervenção, bem como apresentar informações detalhadas sobre as atividades desenvolvidas e os resultados alcançados no referido hospital.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5281/cidao_-_requerimento_no37_-24___-relatorios_de_empenho_nilson_da_silva_e_cia_ltda.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5281/cidao_-_requerimento_no37_-24___-relatorios_de_empenho_nilson_da_silva_e_cia_ltda.doc</t>
   </si>
   <si>
     <t>REQUERER, à apreciação do plenário, solicitando que seja encaminhado ofício ao Executivo Municipal, por intermédio do setor competente, para que nos envie todos os relatórios detalhados de EMPENHO do Fornecedor NILSON DA SILVA E CIA LTDA, CNPJ 20611839000173 com cópia para o Ministério Público do período de 01/01/2020 até 31/12/2020.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5282/tiago_-_requerimento_no_38_-24__-_fiscalizacao_e_treinamento_de_agentes_de_transito_em_relacao_aos_direitos_dos_cadeirantes_e_pessoas_com_deficiencia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5282/tiago_-_requerimento_no_38_-24__-_fiscalizacao_e_treinamento_de_agentes_de_transito_em_relacao_aos_direitos_dos_cadeirantes_e_pessoas_com_deficiencia.doc</t>
   </si>
   <si>
     <t>REQUERER que após ouvido o plenário, seja enviado ofício ao DEBETRAN, solicitando informações essenciais relacionadas às ações de fiscalização e treinamento de agentes de trânsito em relação aos direitos dos cadeirantes e pessoas com deficiência (PCDs), especificamente no que diz respeito ao cumprimento das leis de estacionamento em vagas reservadas.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5286/tupy_e_fernando_-_requerimento_no_39-24_voto_de_pesar_renir_chico_comunello.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5286/tupy_e_fernando_-_requerimento_no_39-24_voto_de_pesar_renir_chico_comunello.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do pioneiro Renir “Chico” Comunello. Solicitamos ainda que seja enviado oficio aos familiares.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5300/cidao_-_requerimento_no40-24__-_projeto_de_execucao_licitatorio_e_base_de_execucao_do_novo_reservatorio_na_regiao_da_cidade_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5300/cidao_-_requerimento_no40-24__-_projeto_de_execucao_licitatorio_e_base_de_execucao_do_novo_reservatorio_na_regiao_da_cidade_norte.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, que seja encaminhado Ofício à Companhia de Saneamento do Paraná (Sanepar) solicitando o encaminhamento à Câmara Municipal do projeto de execução licitatório e base de execução do novo reservatório na região da Cidade Norte, visando garantir o acesso à água de qualidade para os munícipes e promover a transparência e participação democrática na gestão dos recursos públicos.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5301/cidao_-_requerimento_no41-24__-atendimentos_realizados_na_casa_de_passagem_bem_como_solicita_esclarecimentos_sobre_a_existencia_de_projetos_para_a_ampliacao.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5301/cidao_-_requerimento_no41-24__-atendimentos_realizados_na_casa_de_passagem_bem_como_solicita_esclarecimentos_sobre_a_existencia_de_projetos_para_a_ampliacao.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo, solicitando informações acerca do número de atendimentos realizados na Casa de Passagem, bem como solicita esclarecimentos sobre a existência de projetos para a ampliação do número de vagas nessa instituição de acolhimento.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5302/cidao_-_requerimento_no_42-24__-elaboracao_e_divulgacao_diaria_de_um_boletim_epidemiologico_especifico_para_a_dengue.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5302/cidao_-_requerimento_no_42-24__-elaboracao_e_divulgacao_diaria_de_um_boletim_epidemiologico_especifico_para_a_dengue.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo, solicitando a elaboração e divulgação diária de um Boletim Epidemiológico específico para a dengue, com informações atualizadas sobre casos confirmados, suspeitos, descartados, óbitos, localização geográfica dos focos e medidas de prevenção, a ser disponibilizado no site oficial da Prefeitura Municipal e nas redes sociais oficiais.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5303/cidao_-_requerimento_no43-24_-__quantidade_de_rocadores_disponiveis_em_francisco_beltrao..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5303/cidao_-_requerimento_no43-24_-__quantidade_de_rocadores_disponiveis_em_francisco_beltrao..docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo, solicitando informações da quantidade de roçadores disponíveis em Francisco Beltrão.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5304/cidao_-_requerimento_no44-24___-__processo_de_licitacao_e_contratacao_de_novos_rocadores.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5304/cidao_-_requerimento_no44-24___-__processo_de_licitacao_e_contratacao_de_novos_rocadores.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo, solicitando informações de como está o processo de licitação e contratação de novos roçadores.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5306/tupy_-_requerimento_no45-24__-_cumprimento_da_lei_municipal_no_4.351-2015.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5306/tupy_-_requerimento_no45-24__-_cumprimento_da_lei_municipal_no_4.351-2015.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, solicitar informações ao setor competente do Poder Executivo acerca do cumprimento da Lei Municipal nº 4.351/2015, que disciplina o recolhimento de veículos abandonados nas vias públicas do Município de Francisco Beltrão, Estado do Paraná, e medidas de combate ao abandono de veículos e à proliferação do mosquito Aedes aegypti nos mesmos.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5310/cidao_-_requerimento_no46-24_existencia_de_um_plano_ou_projeto_para_a_implementacao_de_fumace_utilizando_equipamentos_de_drone.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5310/cidao_-_requerimento_no46-24_existencia_de_um_plano_ou_projeto_para_a_implementacao_de_fumace_utilizando_equipamentos_de_drone.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo, solicitando informações sobre a existência de um plano ou projeto para a implementação de fumacê utilizando equipamentos de drone na cidade, visando o combate mais eficaz à proliferação de doenças transmitidas por vetores, como a dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5311/cidao_-_requerimento_no47_-24___-sergio_preczeski__transporte_prestadora_de_servicos_frizzo_-ltda_e_janir_conceicao_da_silva__transporte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5311/cidao_-_requerimento_no47_-24___-sergio_preczeski__transporte_prestadora_de_servicos_frizzo_-ltda_e_janir_conceicao_da_silva__transporte.doc</t>
   </si>
   <si>
     <t>REQUERER, à apreciação do plenário, solicitando que seja encaminhado ofício ao Executivo Municipal, por intermédio do setor competente, a fim de obter as seguintes informações, a respeito das linhas de transportes de SERGIO PRECZESKI – TRANSPORTE, PRESTADORA DE SERVIÇOS FRIZZO -LTDA e JANIR CONCEIÇÃO DA SILVA – TRANSPORTE: _x000D_
 •	Quilometragem percorrida pela linha de transporte escolar operada pela empresa; _x000D_
 •	Relação dos alunos e seus respectivos colégios frequentados por meio dessas linhas de transporte;</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5312/pedro_-_requerimento_no48-24-_abono_de_falta.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5312/pedro_-_requerimento_no48-24-_abono_de_falta.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência nas sessões ordinárias do dia 18 e 19 de março.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5318/pedro_-_requerimento_no49-24_projetos_no_conjunto_terra_nossa_na_area_chamada_vermelhao..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5318/pedro_-_requerimento_no49-24_projetos_no_conjunto_terra_nossa_na_area_chamada_vermelhao..doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, seja encaminhado Ofício ao Executivo Municipal, solicitando informavores de projetos no conjunto Terra Nossa na área chamada Vermelhão.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5319/fernando_-_requerimento_no50-24_-_solicitando_informacoes_referentes_ao_cronograma_de_instalacao_do_sistema_de_esgoto_no_bairro_jardim_primavera..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5319/fernando_-_requerimento_no50-24_-_solicitando_informacoes_referentes_ao_cronograma_de_instalacao_do_sistema_de_esgoto_no_bairro_jardim_primavera..doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado um oficio ao Executivo Municipal, através do Setor competente, solicitando informações referentes ao cronograma de instalação do sistema de esgoto no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5330/dile_-_requerimento_no_51-24_der_solicitando_informacoes_sobre_a_viabilidade_de_instalacao_de_quebra-molas_em_frente_a_granja_martini_na_pr-475.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5330/dile_-_requerimento_no_51-24_der_solicitando_informacoes_sobre_a_viabilidade_de_instalacao_de_quebra-molas_em_frente_a_granja_martini_na_pr-475.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado oficio ao Departamento de Estradas de Rodagem (DER) solicitando informações sobre a viabilidade de instalação de quebra-molas em frente à Granja Martini na PR-475, direção à Nova Concórdia.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5333/cidao_-_requerimento_no52-24__-_marta_regina_vendrusculo_-_transporte_escolar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5333/cidao_-_requerimento_no52-24__-_marta_regina_vendrusculo_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido plenário, em conformidade com o Art. 159 do Regimento Interno, que seja encaminhado Ofício convocando a Sra. Marta Regina Vendrusculo, responsável pelo setor de Transporte Escolar Municipal, para que compareça na Tribuna dessa Casa de Leis, em data a ser agendada explane sobre os contratos de transporte escolar que estão em andamento.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5334/tiago_-_requerimento_no53-24__-_alimentos_arrecadados_na_expobel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5334/tiago_-_requerimento_no53-24__-_alimentos_arrecadados_na_expobel.doc</t>
   </si>
   <si>
     <t>REQUERER que após ouvido o plenário, seja enviado ofício Executivo, solicitando informações sobre os 507.399 kg de alimentos arrecadados na Expobel, considerando o público divulgado nas redes sociais do Poder Executivo, conforme obrigatoriedade estipulada pela Lei 4.894/2021.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5343/cidao_-_requerimento_no_54-24___-copia_o_projeto_da_area_de_construcao_novo_aeroporto..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5343/cidao_-_requerimento_no_54-24___-copia_o_projeto_da_area_de_construcao_novo_aeroporto..doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ao Poder Executivo, um ofício solicitando cópia o projeto da área de construção novo aeroporto.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5344/tiago_-_requerimento_no55__-24__-_solicitar_ao_governo_de_estado_para_alugar_um_terreno_fora_da_cidade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5344/tiago_-_requerimento_no55__-24__-_solicitar_ao_governo_de_estado_para_alugar_um_terreno_fora_da_cidade.doc</t>
   </si>
   <si>
     <t>REQUERER que o Governo do Estado firme uma parceria com uma empresa ou entidade competente para alugar um terreno fora da cidade, a fim de transferir o depósito de veículos para uma localidade mais adequada, considerando grande aumento da dengue em nossa cidade.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5345/rodrigo_-_requerimento_no56-24___abono_de_falta_26-03.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5345/rodrigo_-_requerimento_no56-24___abono_de_falta_26-03.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 26 de março de 2024.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Cidão, Dile Tonello, Fernando Misturini, IVANIR TUPY PROLO, JEAN EMILIANO, Junior Nesi, Pedro Tufão Filho, QUINTINO GIRARDI, RODRIGO INHOATTO, RONALDO BIZOTTO, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5349/vereadores_-_requerimento_no57-24_voto_de_pesar_zalmir_saretta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5349/vereadores_-_requerimento_no57-24_voto_de_pesar_zalmir_saretta.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do senhor Zalmir Saretta, pai do vereador Oberdan Raul Saretta, expressando condolências à família enlutada e manifestando solidariedade neste momento de luto. Solicitamos ainda que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5357/rodrigo_-_requerimento_no58-24_solicitando_dados_a_secretaria_de_saude_de_francisco_beltrao_de_quantas_pessoas_foram_a_obito_pela_dengue_e_qual_eram_a_idade_dessas_pessoa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5357/rodrigo_-_requerimento_no58-24_solicitando_dados_a_secretaria_de_saude_de_francisco_beltrao_de_quantas_pessoas_foram_a_obito_pela_dengue_e_qual_eram_a_idade_dessas_pessoa.doc</t>
   </si>
   <si>
     <t>REQUERER, ao Poder Executivo Municipal e a Secretária de Saúde, informações sobre óbitos por dengue e respectivas faixas etárias das vítimas no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5358/pedro__-_requerimento_no59_-24-__implementacao_da_gratificacao_de_tecnologia_de_ensino-_gte_para_os_professores_da_rede_municipal_de_ensino..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5358/pedro__-_requerimento_no59_-24-__implementacao_da_gratificacao_de_tecnologia_de_ensino-_gte_para_os_professores_da_rede_municipal_de_ensino..docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal e Secretária Municipal de Educação, solicitando que seja feito um estudo para a implementação da Gratificação de Tecnologia de Ensino- GTE para os professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5364/ronaldo_-_requerimento_no_60-24___-_convidando_nadia_e_primeira_dama_joice_para_explanar_sobre_a_camapanha_do_agasalho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5364/ronaldo_-_requerimento_no_60-24___-_convidando_nadia_e_primeira_dama_joice_para_explanar_sobre_a_camapanha_do_agasalho.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado um Ofício convidando a Primeira-Dama Joice e a Secretária Municipal da Assistência Social, Sra. Nádia Bonatto, para proferirem uma fala na tribuna desta Casa de Leis, para explanar sobre a Campanha do Agasalho, que ira se realizar nos dias 09,10 e 11 de maio de 2024.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5365/pedro__-_requerimento_no_61-24-_solicita_informacoes_do_centro_esportivo_do_padre_ulrico.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5365/pedro__-_requerimento_no_61-24-_solicita_informacoes_do_centro_esportivo_do_padre_ulrico.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando informações sobre o centro esportivo do Bairro Padre Ulrico, visto que foi um projeto de permuta já aprovado pelo Legislativo.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5371/ronaldo_-_requerimento_no_62-24_-_convidando_diretora_do_debetran_marilde_galvan_para_explanar_sobre_maio_amarelo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5371/ronaldo_-_requerimento_no_62-24_-_convidando_diretora_do_debetran_marilde_galvan_para_explanar_sobre_maio_amarelo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício convidando a Sra. Marilde Galvan, Diretora do DEBETRAN, para explanar sobre as ações do maio amarelo nesta casa de leis.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Silmar Gallina, IVANIR TUPY PROLO, Junior Nesi, Oberdan Raul Saretta, Pedro Tufão Filho, QUINTINO GIRARDI</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5378/silmar_oberdan_tupy_quintino_junior_pedro__-_requerimento_no_63-__realizacao_de_um_mutirao_de_limpeza_nos_bairros_do_municipio.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5378/silmar_oberdan_tupy_quintino_junior_pedro__-_requerimento_no_63-__realizacao_de_um_mutirao_de_limpeza_nos_bairros_do_municipio.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Poder Executivo, solicitando ao setor competente municipal a realização de um mutirão de limpeza nos bairros do município.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5379/cidao_-_requerimento_no64_-_voto_de_pesar_de_selvino_welter..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5379/cidao_-_requerimento_no64_-_voto_de_pesar_de_selvino_welter..doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Selvino Welter, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5380/cidao_-_requerimento_no65_-_voto_de_pesar_de_domingos_casagrande.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5380/cidao_-_requerimento_no65_-_voto_de_pesar_de_domingos_casagrande.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Domingos Casagrande, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5387/dile_-_requerimento_no66-24___abono_de_falta_22_e_23_de_abril_de_2024.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5387/dile_-_requerimento_no66-24___abono_de_falta_22_e_23_de_abril_de_2024.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 22 e 23 de abril de 2024.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5388/tiago_-_requerimento_no67_-2024_-_abono_dia_22_e_23_de_abril_de_2024..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5388/tiago_-_requerimento_no67_-2024_-_abono_dia_22_e_23_de_abril_de_2024..doc</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5389/cidao_-_requerimento_no_68_-24_abono_de_falta_22_e_23_de_abril.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5389/cidao_-_requerimento_no_68_-24_abono_de_falta_22_e_23_de_abril.doc</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5390/ronaldo__-_requerimento_no_69_-_2024_-_abono_de_falta_23.04.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5390/ronaldo__-_requerimento_no_69_-_2024_-_abono_de_falta_23.04.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 23 de abril, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5391/fernando__-_requerimento_no70__-_2024_-_abono_de_falta_22_e_23_de_abril.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5391/fernando__-_requerimento_no70__-_2024_-_abono_de_falta_22_e_23_de_abril.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 22 e 23 de abril, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5392/rodrigo_-_requerimento_no_71-2024_-_abono_dia_23_de_abril_de_2024..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5392/rodrigo_-_requerimento_no_71-2024_-_abono_dia_23_de_abril_de_2024..doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 23 de abril de 2024.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5393/rodrigo_-_requerimento_no72-24_cartao_ponto_dos_ultimos_tres_meses_da_secretaria_de_esporte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5393/rodrigo_-_requerimento_no72-24_cartao_ponto_dos_ultimos_tres_meses_da_secretaria_de_esporte.doc</t>
   </si>
   <si>
     <t>REQUERER, ao Poder Executivo Municipal, através do setor competente, a lista do cartão ponto dos últimos três meses da Secretaria de Esportes, localizada no Ginásio de Esportes Arrudão.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5405/oberdan_-_requerimento_no_73_-_campanha_faca_bonito.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5405/oberdan_-_requerimento_no_73_-_campanha_faca_bonito.doc</t>
   </si>
   <si>
     <t>REQUER que seja enviado um ofício ao Conselho Tutelar, convidando-os para que façam uso da tribuna para explicar a campanha “FAÇA BONITO – PROTEJA NOSSAS CRIANÇAS E ADOLESCENTES”, abordando o quadrimestre atendido e explicando dia 18 de maio, dia do combate ao abuso e à exploração de crianças e adolescentes.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Cidão, Junior Nesi</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5406/cidao_-_requerimento_no74_-_voto_de_pesar_de_valdomiro_macagnan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5406/cidao_-_requerimento_no74_-_voto_de_pesar_de_valdomiro_macagnan.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Valdomiro Macagnan, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5407/cidao_-_requerimento_no75_-_voto_de_pesar_de_guilherme_wilk_dos_santos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5407/cidao_-_requerimento_no75_-_voto_de_pesar_de_guilherme_wilk_dos_santos.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Guilherme Wilk dos Santos, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5410/cidao_-_requerimento_no76_-_24_levantamento_primitivo_do_aeroporto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5410/cidao_-_requerimento_no76_-_24_levantamento_primitivo_do_aeroporto.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja enviado ao Poder Executivo, através do setor de obras, um ofício solicitando cópia do levantamento primitivo do novo aeroporto.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5411/junior_-_requerimento_no_77-24_-_voto_de_pesar_de_claudenir_ba_niquinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5411/junior_-_requerimento_no_77-24_-_voto_de_pesar_de_claudenir_ba_niquinho.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de CLAUDEMIR BA, popular Niquinha, ainda solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5412/junior_-_requerimento_no_78__-24__-_responsabilidade_pelo_fechamento_das_bocas_de_lobo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5412/junior_-_requerimento_no_78__-24__-_responsabilidade_pelo_fechamento_das_bocas_de_lobo.doc</t>
   </si>
   <si>
     <t>REQUERER que após ouvido o plenário, seja enviado ofício Executivo, solicitando informações acerca de quem é a responsabilidade pelo fechamento dos buracos feitos para manutenções no sistema de esgoto e abastecimento de água.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5413/tiago_-_requerimento_no_79__-24__-_disponibilizacao_de_seguranca_nas_escolas..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5413/tiago_-_requerimento_no_79__-24__-_disponibilizacao_de_seguranca_nas_escolas..doc</t>
   </si>
   <si>
     <t>REQUERER que após ouvido o plenário, seja enviado ofício Executivo, solicitando explicações quanto ao não cumprimento do anunciado em perfis oficiais da prefeitura no tocante a disponibilização de segurança nas escolas.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5419/oberdan_-_requerimento_no80___-informacoes_sobre_os_estudos_e_perspectivas_de_implementacao_do_sistema_binario_na_intersecao_das_vias_avenida_uniao_da_vitoria_e_rua_maringa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5419/oberdan_-_requerimento_no80___-informacoes_sobre_os_estudos_e_perspectivas_de_implementacao_do_sistema_binario_na_intersecao_das_vias_avenida_uniao_da_vitoria_e_rua_maringa.doc</t>
   </si>
   <si>
     <t>REQUERER, que seja enviado oficio ao Poder Executivo, solicitando informações sobre os estudos e perspectivas de implementação do sistema binário na interseção das vias Avenida União da Vitória e Rua Maringá, visando melhorias na mobilidade urbana e no fluxo de veículos</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5427/pedro__-_requerimento_no_81_-24-__projeto_do_parque_e_lago_no_bairro_pinheirao..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5427/pedro__-_requerimento_no_81_-24-__projeto_do_parque_e_lago_no_bairro_pinheirao..docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal - solicitando informações sobre o projeto do parque e lago no bairro Pinheirão.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Dile Tonello, IVANIR TUPY PROLO, Junior Nesi, Pedro Tufão Filho, RONALDO BIZOTTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5428/jean_-_requerimento_no_82-24_voto_de_pesar_de_melquior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5428/jean_-_requerimento_no_82-24_voto_de_pesar_de_melquior.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de MELQUIOR ZANPROGNA, ainda solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5433/oberdan_-_requerimento_no83_-24_-_voto_de_pesar_de_valdir_maschio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5433/oberdan_-_requerimento_no83_-24_-_voto_de_pesar_de_valdir_maschio.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Valdir Maschio, popular Vadico, ainda solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5441/tupy_-_requerimento_no84_-24__-_dep._traiano_cem_mil_reais_tancredo_neves.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5441/tupy_-_requerimento_no84_-24__-_dep._traiano_cem_mil_reais_tancredo_neves.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Deputado Ademar Traiano, solicitando a viabilização de R$100 MIL REAIS, para o Projeto Escola Bonita a ser realizado na Escola Municipal Tancredo Neves.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5443/jean_-_requerimento_no085_-24_voto_de_pesar_de_everaldo_menin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5443/jean_-_requerimento_no085_-24_voto_de_pesar_de_everaldo_menin.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Everaldo Menin ainda solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5445/jean_-_requerimento_no86_-24_voto_de_pesar_de_henrique.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5445/jean_-_requerimento_no86_-24_voto_de_pesar_de_henrique.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de HENRIQUE FERNANDES, ainda solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5446/jean_-_requerimento_no087_-24__-_dep._traiano_cem_mil_reais_projeto_escola_bonita_a_ser_realizado_na_escola_estadual_joao_paulo_ii..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5446/jean_-_requerimento_no087_-24__-_dep._traiano_cem_mil_reais_projeto_escola_bonita_a_ser_realizado_na_escola_estadual_joao_paulo_ii..docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Deputado Ademar Traiano, solicitando a viabilização de R$100 MIL REAIS, para o Projeto Escola Bonita a ser realizado na Escola Estadual João Paulo II.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5447/silmar_-_requerimento_no88__deputado_traiano_-_programa_escola_bonita_colegio_estadual_industrial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5447/silmar_-_requerimento_no88__deputado_traiano_-_programa_escola_bonita_colegio_estadual_industrial.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Estadual Ademar Traiano, solicitando apoio na angariação de recurso junto ao Instituto Paranaense de Desenvolvimento Educacional (FUNDEPAR), no tocante ao Programa Escola Bonita, na ordem de R$ 100.000,00 (cem mil reais), a serem destinados a obras de revitalização/melhorias no Colégio Estadual Industrial, Francisco Beltrão – Paraná.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5448/silmar_-_requerimento_no89__deputado_traiano_-_programa_escola_bonita_colegio_estadual_da_cango.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5448/silmar_-_requerimento_no89__deputado_traiano_-_programa_escola_bonita_colegio_estadual_da_cango.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Estadual Ademar Traiano, solicitando apoio na angariação de recurso junto ao Instituto Paranaense de Desenvolvimento Educacional (FUNDEPAR), no tocante ao Programa Escola Bonita, na ordem de R$ 50.000,00 (cinquenta mil reais), a serem destinados a obras de revitalização/melhorias no Colégio Estadual da Cango, Francisco Beltrão – Paraná.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5454/dile_-_requerimento_no90-24___dep_adao_litro__programa_escola_bonita_fundepar_-_colegio_estadual_reinaldo_sass.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5454/dile_-_requerimento_no90-24___dep_adao_litro__programa_escola_bonita_fundepar_-_colegio_estadual_reinaldo_sass.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Deputado Estadual Adão Litro (PSD), solicitando apoio na angariação de recurso junto ao Instituto Paranaense de Desenvolvimento Educacional (FUNDEPAR), no tocante ao Programa Escola Bonita, na ordem de R$ 100.000,00 (cem mil reais), a serem destinados a obras de revitalização/melhorias no Colégio Estadual Reinaldo Sass, Francisco Beltrão – Paraná.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5455/oberdan_-_requerimento_no_91-24_deputado_traiano_-_programa_escola_bonita_colegio_estadual_mario_de_andrade..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5455/oberdan_-_requerimento_no_91-24_deputado_traiano_-_programa_escola_bonita_colegio_estadual_mario_de_andrade..doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Deputado Ademar Traiano, solicitando a viabilização de R$100 MIL REAIS, para o Projeto Escola Bonita a ser realizado Colégio Estadual Mário de Andrade.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Pedro Tufão Filho, RONALDO BIZOTTO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5456/pedro__-_requerimento_no92__-24-__casamento_comunitario.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5456/pedro__-_requerimento_no92__-24-__casamento_comunitario.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, através do setor competente, solicitando informações da Secretaria Municipal de Assistência Social, no sentido de promover novamente os casamentos comunitários, no Município de Francisco Beltrão, pelos motivos abaixo justificados.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5464/fernando_-_requerimento_no93_-24_deputado_matheus_vermelho_-_programa_escola_bonita_colegio_estadual_arnaldo_faivro_busato..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5464/fernando_-_requerimento_no93_-24_deputado_matheus_vermelho_-_programa_escola_bonita_colegio_estadual_arnaldo_faivro_busato..doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Deputado Matheus Vermelho, solicitando a viabilização de R$100 MIL REAIS, para o Projeto Escola Bonita a ser realizado no Colégio Estadual Arnaldo Faivro Busato.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5469/jean_-_requerimento_no94_-24_voto_de_pesar_de_antoninho_segundo_zangrande.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5469/jean_-_requerimento_no94_-24_voto_de_pesar_de_antoninho_segundo_zangrande.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Antoninho Segundo Zangrande, ainda solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5470/cidao_-_requerimento_no_95_-_voto_de_pesar_de_beatriz_muller.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5470/cidao_-_requerimento_no_95_-_voto_de_pesar_de_beatriz_muller.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Beatriz Muller, ainda solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5478/dile_-_requerimento_no_96__cronograma_para_asfaltamento_das_ruas_manoel_bandeira_lucia_benetede_e_cora_coralina_no_bairro_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5478/dile_-_requerimento_no_96__cronograma_para_asfaltamento_das_ruas_manoel_bandeira_lucia_benetede_e_cora_coralina_no_bairro_novo_mundo.doc</t>
   </si>
   <si>
     <t>REQUERER, informações sobre a existência de cronograma para asfaltamento das ruas Manoel Bandeira, Lúcia Benetede e Cora Coralina, no Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5480/pedro__-_requerimento_no_97_-24-__cronograma_de_rede_de_esgoto_nos_seguintes_bairros_conjunto_esperanca_e_coahbtran_ii..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5480/pedro__-_requerimento_no_97_-24-__cronograma_de_rede_de_esgoto_nos_seguintes_bairros_conjunto_esperanca_e_coahbtran_ii..docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à Companhia de Saneamento do Paraná (Sanepar) o cronograma detalhado das ruas que receberão a implementação de rede de esgoto nos bairros Conjunto Esperança e Coahbtran II.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5482/silmar_-_requerimento_no098-24_deputado_traiano_-_reforma_do_colegio_estadual_industrial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5482/silmar_-_requerimento_no098-24_deputado_traiano_-_reforma_do_colegio_estadual_industrial.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Ademar Traiano, solicitando apoio na angariação de recursos para reforma do Colégio Estadual Industrial.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Junior Nesi, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5486/pedro-_requerimento_no_99-24_voto_de_pesar_de_geraldo_kupper.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5486/pedro-_requerimento_no_99-24_voto_de_pesar_de_geraldo_kupper.doc</t>
   </si>
   <si>
     <t>Geraldo Kupper, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5487/junior_-_requerimento_no100-24_voto_de_pesar_de_antonio_maneti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5487/junior_-_requerimento_no100-24_voto_de_pesar_de_antonio_maneti.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Antônio Manetti ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5488/pedro__-_requerimento_no101-24-_negociacoes_das_casas_populares_no_conjunto_esperanca.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5488/pedro__-_requerimento_no101-24-_negociacoes_das_casas_populares_no_conjunto_esperanca.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal e a Caixa Econômica, solicitando informações detalhadas sobre as negociações das casas populares no Conjunto Esperança, que foram vendidas a terceiros e cujos atuais ocupantes vêm recebendo ordens de despejo, ainda sobre a possibilidade de realizarem essas negociações.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5489/cidao_-_requerimento_no102-24__informacoes_sobre_a_existencia_para_a_instalacao_de_redutores_de_velocidade_na_avenida_natalino_faust_nas_proximidades_da_rede_bem_vive.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5489/cidao_-_requerimento_no102-24__informacoes_sobre_a_existencia_para_a_instalacao_de_redutores_de_velocidade_na_avenida_natalino_faust_nas_proximidades_da_rede_bem_vive.doc</t>
   </si>
   <si>
     <t>REQUERER, ao Poder Executivo informações sobre a existência de estudos técnicos para a instalação de redutores de velocidade na Avenida Natalino Faust, nas proximidades da Rede Bem Viver e da Mecânica do Wande.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5495/pedro__-_requerimento_no_103_-24-__cronograma_de_rede_de_esgoto_nos_seguintes_bairros_aeroporto_jardim_virginia_cantelmo_e_bom_pastor.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5495/pedro__-_requerimento_no_103_-24-__cronograma_de_rede_de_esgoto_nos_seguintes_bairros_aeroporto_jardim_virginia_cantelmo_e_bom_pastor.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício à Companhia de Saneamento do Paraná (Sanepar) o cronograma detalhado das ruas que receberão a implementação de rede de esgoto nos seguintes bairros: Aeroporto, Jardim Virgínia, Cantelmo e Bom Pastor.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5496/cidao_-_requerimento_no104-24_-_informacoes_ao_setor_competente_sobre_a_existencia_de_projetos_ou_cronogramas_de_projetos_de_novas_academias_de_terceira_idade_nos_bairros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5496/cidao_-_requerimento_no104-24_-_informacoes_ao_setor_competente_sobre_a_existencia_de_projetos_ou_cronogramas_de_projetos_de_novas_academias_de_terceira_idade_nos_bairros.doc</t>
   </si>
   <si>
     <t>REQUERER informações ao setor competente sobre a existência de projetos ou cronogramas de projetos de novas academias de terceira idade nos bairros.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5506/cidao_-_requerimento_no105_-_oficio_debetran_solicitando_informacoes_referentes_a_arrecadacao_de_transito_na_avenida_atilio_fontana_2024.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5506/cidao_-_requerimento_no105_-_oficio_debetran_solicitando_informacoes_referentes_a_arrecadacao_de_transito_na_avenida_atilio_fontana_2024.doc</t>
   </si>
   <si>
     <t>REQUERER que seja enviado oficio ao DEBETRAN (Departamento Beltronense de Trânsito) solicitando informações referentes à arrecadação de trânsito na Avenida Atílio Fontana durante o ano de 2024, especificamente o número de infrações registradas, valores arrecadados e identificação das infrações, visando promover a transparência e o controle social das ações relacionadas ao trânsito na cidade.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5507/tupy__-_requerimento_no106_-_2024_-_abono_de_falta_17_e_18.06.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5507/tupy__-_requerimento_no106_-_2024_-_abono_de_falta_17_e_18.06.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária dos dias 17 e 18 de junho, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5508/oberdan__-_requerimento_no107_-_2024_-_abono_de_falta_17_e_18.06.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5508/oberdan__-_requerimento_no107_-_2024_-_abono_de_falta_17_e_18.06.docx</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5509/ronaldo__-_requerimento_no108_-_2024_-_abono_de_falta_17_e_18.06.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5509/ronaldo__-_requerimento_no108_-_2024_-_abono_de_falta_17_e_18.06.docx</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5514/tiago_-_requerimento_no109_-24__instalacao_de_mais_uma_unidade_de_pronto_atendimento_upa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5514/tiago_-_requerimento_no109_-24__instalacao_de_mais_uma_unidade_de_pronto_atendimento_upa.doc</t>
   </si>
   <si>
     <t>REQUERER após ouvido o plenário, seja encaminhado ofício solicitando ao Governo Federal, através da Excelentíssima Ministra da Saúde, Sra. Nísia Trindade Lima, informar da viabilidade de se envidar esforços no sentido de realizar a instalação de mais uma Unidade de Pronto Atendimento (UPA), no município de Francisco Beltrão; haja vista o grande crescimento populacional que vem ocorrendo em nossa cidade, tornando o atendimento na área por vezes insuficiente, fazendo-se necessária a instalação desse importante equipamento na área da Saúde de nosso município.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5515/cidao_-_requerimento_no_110-24_oficio__ao_debetran_e_ao_poder_executivo_sobre_a_ausencia_da_faixa_azul_na_rua_otaviano_teixeira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5515/cidao_-_requerimento_no_110-24_oficio__ao_debetran_e_ao_poder_executivo_sobre_a_ausencia_da_faixa_azul_na_rua_otaviano_teixeira.doc</t>
   </si>
   <si>
     <t>REQUERER que seja enviado oficio solicitando esclarecimentos ao Departamento de Trânsito Beltronense (DEBETRAN) e ao Poder Executivo Municipal sobre a ausência da Faixa Azul na Rua Otaviano Teixeira dos Santos, no trecho entre a Rua Ponta Grossa e a Rua Tenente Camargo, conforme disposto na Lei Municipal nº 4.113, de 22 de outubro de 2013, que altera a Lei Municipal nº 3345/2007, regulamentando o estacionamento na referida via.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5516/cidao_-_requerimento_no111-24__arrecadacao_obtida_em_2024_decorrente_da_implementacao_da_faixa_azul_na_rua_otaviano_teixeira_dos_santos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5516/cidao_-_requerimento_no111-24__arrecadacao_obtida_em_2024_decorrente_da_implementacao_da_faixa_azul_na_rua_otaviano_teixeira_dos_santos.doc</t>
   </si>
   <si>
     <t>REQUERER que seja enviado oficio solicitando informações detalhadas à Secretaria de Finanças do Município de Francisco Beltrão e ao Departamento de Trânsito Beltronense (DEBETRAN) sobre a arrecadação obtida em 2024 decorrente da implementação da Faixa Azul na Rua Otaviano Teixeira dos Santos, no trecho entre a Rua Ponta Grossa e a Rua Tenente Camargo, conforme previsto na alínea k) do Art. 2º da Lei Municipal nº 4.113/2013.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5517/silmar_-_requerimento_no112-24__iluminacao_publica_da_prefeitura_municipal_sobre_a_ausencia_de_iluminacao_publica_na_avenida_italia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5517/silmar_-_requerimento_no112-24__iluminacao_publica_da_prefeitura_municipal_sobre_a_ausencia_de_iluminacao_publica_na_avenida_italia.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, informações ao Departamento de Iluminação Pública da Prefeitura Municipal sobre a ausência de iluminação pública na Avenida Itália, bairro Jardim Itália, destacando o crescimento comercial da região e o aumento do movimento noturno, que demanda a implantação urgente de iluminação pública para garantir a segurança e o desenvolvimento local. Solicita detalhes sobre os motivos da ausência de iluminação, cronograma de instalação e medidas emergenciais a serem tomadas.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5525/fernando__-_requerimento_no113_-_2024_-_abono_de_falta_25.06.2024.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5525/fernando__-_requerimento_no113_-_2024_-_abono_de_falta_25.06.2024.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 24 de junho, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5528/dile_-_requerimento_no114-24_oficio_ao_deputado_adao_fernandes_litro_para__recursos__calcamento_de_um_trecho_atras_do_pavilhao_da_igreja_na_comunidade_rio_tuna.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5528/dile_-_requerimento_no114-24_oficio_ao_deputado_adao_fernandes_litro_para__recursos__calcamento_de_um_trecho_atras_do_pavilhao_da_igreja_na_comunidade_rio_tuna.docx</t>
   </si>
   <si>
     <t>REQUERER, que seja feito o envio de ofício ao Deputado Adão Fernandes Litro para angariação de recursos destinados ao calçamento de um trecho de aproximadamente 120 metros atrás do pavilhão da igreja na comunidade Rio Tuna, visando a melhoria da infraestrutura, acessibilidade e segurança dos moradores e frequentadores da localidade.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5532/jean__-_requerimento_no115_-_2024_-_abono_de_falta_01.07.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5532/jean__-_requerimento_no115_-_2024_-_abono_de_falta_01.07.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 01 de julho de 2024, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5533/pedro__-_requerimento_no116_-24_acoes_para_inibir_andarilhos_moradores_de_rua_e_usuarios_de_droga_nas_pracas..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5533/pedro__-_requerimento_no116_-24_acoes_para_inibir_andarilhos_moradores_de_rua_e_usuarios_de_droga_nas_pracas..docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício a Assistência Social, solicitando quais as ações feitas para inibir andarilhos, moradores de rua e usuários de drogas na praça central, regiões centrais e também em praças e parques do município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5539/pedro__-_requerimento_no117_-24_implementacao_de_aplicativo_para_credito_da_empresa_guancino.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5539/pedro__-_requerimento_no117_-24_implementacao_de_aplicativo_para_credito_da_empresa_guancino.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício a Empresa Guancino, para que proceda um estudo para implementação de aplicativo para venda de créditos e passagens de transporte público.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5540/cidao_-_requerimento_no118_-24_informacoes_sobre_projeto_de_asfalto_no_trecho_conhecido_como_picadao_que_liga_o_bairro_novo_mundo_ao_novo_contorno_noroeste_pr_483.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5540/cidao_-_requerimento_no118_-24_informacoes_sobre_projeto_de_asfalto_no_trecho_conhecido_como_picadao_que_liga_o_bairro_novo_mundo_ao_novo_contorno_noroeste_pr_483.doc</t>
   </si>
   <si>
     <t>REQUERER, informações ao Poder Executivo Municipal sobre a existência de projeto para a execução de asfalto no trecho conhecido como "Picadão", que liga o bairro Novo Mundo ao novo Contorno Noroeste PR 483.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5541/fernando__-_requerimento_no119_-_2024_-__destinacao_de_verba_para_compra_de_veiculos_para_secretaria_de_esportes.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5541/fernando__-_requerimento_no119_-_2024_-__destinacao_de_verba_para_compra_de_veiculos_para_secretaria_de_esportes.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Deputado Estadual Matheus Vermelho, solicitando a destinação de uma verba no importe de R$ 100.000,00 (cem mil reais) para a aquisição de um veículo para a Secretaria de Esportes.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5551/tupy_-_requerimento_no120__-24_voto_de_pesar_de_ezir_garbozza.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5551/tupy_-_requerimento_no120__-24_voto_de_pesar_de_ezir_garbozza.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Ezir Bruno Garbozza, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Cidão, Dile Tonello, Fernando Misturini, IVANIR TUPY PROLO, JEAN EMILIANO, Junior Nesi, Oberdan Raul Saretta, Pedro Tufão Filho, QUINTINO GIRARDI, RODRIGO INHOATTO, RONALDO BIZOTTO, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5559/vereadores_-_requerimento_no121___-_voto_de_pesar_de_joao_arruda.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5559/vereadores_-_requerimento_no121___-_voto_de_pesar_de_joao_arruda.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do ex-prefeito de Francisco Beltrão, Sr. JOÃO ARRUDA, ainda solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5560/tupy_-_requerimento_no_122__-_voto_de_pesar_de_assunta_franceschetto_dal_berto.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5560/tupy_-_requerimento_no_122__-_voto_de_pesar_de_assunta_franceschetto_dal_berto.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Assunta Franceschetto Dal Berto, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5561/junior_-_requerimento_no123__-24_voto_de_pesar_de_emerson_antonioli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5561/junior_-_requerimento_no123__-24_voto_de_pesar_de_emerson_antonioli.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Emerson Antonioli, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5562/fernando_-_requerimento_no124__-24_voto_de_pesar_de_ilson_behne.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5562/fernando_-_requerimento_no124__-24_voto_de_pesar_de_ilson_behne.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Ilson Behne, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5563/vereadores_-_requerimento_no125-24_voto_de_pesar_de_moraes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5563/vereadores_-_requerimento_no125-24_voto_de_pesar_de_moraes.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Oscar Paulino de Moraes, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5564/silmar_-_requerimento_no126__deputado_traiano_-_reforma_do_colegio_estadual_reinaldo_sass.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5564/silmar_-_requerimento_no126__deputado_traiano_-_reforma_do_colegio_estadual_reinaldo_sass.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Estadual Ademar Traiano, solicitando apoio na angariação de recursos para a reforma do Colégio Estadual Reinaldo Sass.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5565/silmar_-_requerimento_no127___-_rafael_do_ippub_-__solicitando_informacoes_detalhadas_acerca_da_revisao_do_plano_diretor_e_das_chacaras_de_recreio.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5565/silmar_-_requerimento_no127___-_rafael_do_ippub_-__solicitando_informacoes_detalhadas_acerca_da_revisao_do_plano_diretor_e_das_chacaras_de_recreio.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao engenheiro civil Rafael, do IPPUB - Instituto de Pesquisa e Planejamento Urbano, solicitando informações detalhadas acerca da revisão do Plano Diretor e das Chácaras de Recreio (áreas urbanas especiais, ou Zona Periurbana).</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO, Junior Nesi</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5569/junior_e_tupy_-_requerimento_no_128-24_voto_de_pesar_de_edenir_haiduk.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5569/junior_e_tupy_-_requerimento_no_128-24_voto_de_pesar_de_edenir_haiduk.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Edenir Haiduk, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5570/junior_-_requerimento_no_129-24_voto_de_pesar_de_dirce_da_silva.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5570/junior_-_requerimento_no_129-24_voto_de_pesar_de_dirce_da_silva.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Dirce da Silva, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5571/tiago_correa_-_requerimento_no_130-24__audiencia_publica_-_comunidades_falta_de_luz.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5571/tiago_correa_-_requerimento_no_130-24__audiencia_publica_-_comunidades_falta_de_luz.docx</t>
   </si>
   <si>
     <t>REQUERER que a Mesa Diretora promova uma Audiência Pública para tratar das quedas de energia recorrentes e das explicações sobre os períodos de tempo sem energia nas comunidades de Santa Bárbara, São João, Linha Jandira, Água Vermelha, Lajeado Grande, Assentamento Missões e outras áreas afetadas.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5572/silmar_-_requerimento_no131-24__deputado_traiano_-_reforma_do_colegio_estadual_estadual_arnaldo_fraivo_busato.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5572/silmar_-_requerimento_no131-24__deputado_traiano_-_reforma_do_colegio_estadual_estadual_arnaldo_fraivo_busato.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Excelentíssimo Presidente da Assembleia Legislativa do Paraná, Deputado Estadual Ademar Traiano, solicitando apoio na reforma do Colégio Estadual Arnaldo Fraivo Busato, incluindo a reforma da quadra de esportes, o fechamento das laterais da quadra e a construção de uma passarela que ligue o colégio à quadra.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5579/fernando__-_requerimento_no132_-_2024_-__complexo_esportivo_joao_batista_arruda.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5579/fernando__-_requerimento_no132_-_2024_-__complexo_esportivo_joao_batista_arruda.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Poder Executivo, para que por meio de estudos do setor competente, para que o Ginásio Arrudão, o qual leva o sobrenome do ex-prefeito João, passe a ser chamado de “Complexo Esportivo João Batista Arruda – Arrudão.”</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5580/oberdan_-_requerimento_no133_criacao_da_secretaria_municipal_de_seguranca_publica_e_a_implementacao_da_guarda_municipal.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5580/oberdan_-_requerimento_no133_criacao_da_secretaria_municipal_de_seguranca_publica_e_a_implementacao_da_guarda_municipal.doc</t>
   </si>
   <si>
     <t>REQUERER que sejam tomadas as providências necessárias, bem como estudos para a elaboração e envio a esta Casa Legislativa de um projeto de lei que disponha sobre a criação da Secretaria Municipal de Segurança Pública e a implementação da Guarda Municipal.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5585/ronaldo__-_requerimento_no134_-_2024_-_abono_de_falta_19.08.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5585/ronaldo__-_requerimento_no134_-_2024_-_abono_de_falta_19.08.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária dos dias 13 de agosto, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5586/pedro__-_requerimento_no_135_-24_previsao_para_terminar_a_pavimentacao_da_rua_adelino_martini.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5586/pedro__-_requerimento_no_135_-24_previsao_para_terminar_a_pavimentacao_da_rua_adelino_martini.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado oficio ao Poder Executivo, solicitando se há previsão para terminar a pavimentação da Rua Adelino Martini, principal rua do bairro Sadia.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5593/rodrigo_-_requerimento_no136-24___abono_de_falta_13-08.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5593/rodrigo_-_requerimento_no136-24___abono_de_falta_13-08.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 13 de agosto de 2024.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO, Fernando Misturini, Junior Nesi</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5594/tupy_-_requerimento_no137_-24_voto_de_pesar_de_hilario_goldoni.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5594/tupy_-_requerimento_no137_-24_voto_de_pesar_de_hilario_goldoni.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Hilário Goldoni, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5596/junior_-_requerimento_no138_-24_voto_de_pesar_de_angelo_politta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5596/junior_-_requerimento_no138_-24_voto_de_pesar_de_angelo_politta.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Angelo Rosalino Politta, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Dile Tonello, IVANIR TUPY PROLO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5600/tupy_e_dile_-_requerimento_no139_-_2024_-_a_via_na_rua_sao_joaquim_bairro_cristo_rei_seja_mao_unica_em_duas_ou_tres_quadras..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5600/tupy_e_dile_-_requerimento_no139_-_2024_-_a_via_na_rua_sao_joaquim_bairro_cristo_rei_seja_mao_unica_em_duas_ou_tres_quadras..docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Poder Executivo, solicitando estudos para que a que a via na Rua São Joaquim, Bairro Cristo Rei seja mão única em duas ou três quadras.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5605/tiago_-_requerimento_no140_-24_distribuicao_das_casas_populares..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5605/tiago_-_requerimento_no140_-24_distribuicao_das_casas_populares..doc</t>
   </si>
   <si>
     <t>REQUERER após ouvido o plenário, que seja  encaminhado ofício à secretaria de assistência social solicitando todos as inscrições da população em relação às casas populares, bem como a lista dos contemplados e não contemplados, além de os requisitos para recebimento da contemplação bem como o preenchimento individual de cada contemplado, em regime de urgência não extrapolando o prazo legal sob pena de cometimento do crime de responsabilidade administrativa. Solicito ainda, que seja encaminhado cópia do presente requerimento ao Ministério Público.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5606/fernando_-_requerimento_no141-24___voto_de_pesarde_luiz_bertoncelllo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5606/fernando_-_requerimento_no141-24___voto_de_pesarde_luiz_bertoncelllo.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Luiz Bertoncelllo, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5607/tupy_-_requerimento_no142_-_2024_-_praca_antonio_vivian..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5607/tupy_-_requerimento_no142_-_2024_-_praca_antonio_vivian..docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Poder Executivo, solicitando que a denominação do embelezamento e praça localizada em frente à igreja do Km20, seja “Praça Antônio Vivian”.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5608/fernando_-_requerimento_no143-24___voto_de_pesarde_luiz_bertoncelllo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5608/fernando_-_requerimento_no143-24___voto_de_pesarde_luiz_bertoncelllo.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Poder Executivo, que seja providenciada a colocação de uma placa de identificação na Rua denominada Porpócio Rodrigues dos Santos, localizada no bairro Entre Rios.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5615/tupy_e_dile_-_requerimento_no144_-_2024_-_redutores_de_velocidade_na_avenida_agua_branca.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5615/tupy_e_dile_-_requerimento_no144_-_2024_-_redutores_de_velocidade_na_avenida_agua_branca.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Poder Executivo, solicitando redutores de velocidade na Avenida Água Branca entre a Capela São Cristóvão e a Rodoviária Municipal.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5620/fernando_-_requerimento_no_145-24_deputado_reichembah_-_programa_escola_bonita_colegio_estadual_arnaldo_faivro_busato.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5620/fernando_-_requerimento_no_145-24_deputado_reichembah_-_programa_escola_bonita_colegio_estadual_arnaldo_faivro_busato.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Deputado Wilmar Reichembach, solicitando a viabilização de R$100 MIL REAIS, para o Projeto Escola Bonita a ser realizado Colégio Estadual Arnaldo Faivro Busato, localizado na Comunidade de Nova Concórdia.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5621/fernando_-_requerimento_no_146-24_copia_do_contato_referente_a_semana_da_patria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5621/fernando_-_requerimento_no_146-24_copia_do_contato_referente_a_semana_da_patria.doc</t>
   </si>
   <si>
     <t>REQUER, na forma regimental, após ouvido o Plenário que seja enviado ofício ao Poder Executivo, solicitando que forneça cópia do contato referente a Semana da Pátria do ano de 2024.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5622/junior_-_requerimento_no147_-24__instalacao_de_aplicativo_para_agendamentos_de_consultas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5622/junior_-_requerimento_no147_-24__instalacao_de_aplicativo_para_agendamentos_de_consultas.doc</t>
   </si>
   <si>
     <t>REQUERER que após ouvido o plenário, seja enviado ofício Executivo, solicitando informações se há previsão de instalação de aplicativo para agendamentos de consultas nos postos de saúde.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5627/tupy_-_requerimento_no148_-24_voto_de_pesar_de_amelio_mendes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5627/tupy_-_requerimento_no148_-24_voto_de_pesar_de_amelio_mendes.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Amélio Mendes, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5628/silmar_-_requerimento_no149-24___estudos_sobre_sistemas_binarios_rua_porto_alegre_e_rua_florianopolis_-_conversao_rua_manaus.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5628/silmar_-_requerimento_no149-24___estudos_sobre_sistemas_binarios_rua_porto_alegre_e_rua_florianopolis_-_conversao_rua_manaus.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja realizado um estudo técnico por parte do Poder Executivo, através do setor competente, sobre a reorganização do binário formado pelas ruas Porto Alegre e Florianópolis.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5629/pedro__-_requerimento_no150__-24continuidade_da_implementacao_de_esgoto_da_rua_texas.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5629/pedro__-_requerimento_no150__-24continuidade_da_implementacao_de_esgoto_da_rua_texas.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja encaminhado oficio a SANEPAR, para que nos envie informações sobre a continuidade da implementação de esgoto da Rua Texas, no Bairro Jardim Virginia.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5633/fernando_-_requerimento_no151__-24_sede_de_bocha_seja_luiz_bertoncello.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5633/fernando_-_requerimento_no151__-24_sede_de_bocha_seja_luiz_bertoncello.doc</t>
   </si>
   <si>
     <t>REQUER, após ouvido o Plenário, que seja enviado ao Executivo Municipal um ofício solicitando que o nome da nova sede de bocha seja "Luiz Bertoncello".</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5636/pedro__-_requerimento_no152_-24_informacoes_sobre_a_prevencao_da_dengue_sec_de_saude_e_meio_ambiente.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5636/pedro__-_requerimento_no152_-24_informacoes_sobre_a_prevencao_da_dengue_sec_de_saude_e_meio_ambiente.docx</t>
   </si>
   <si>
     <t>REQUERER, após a manifestação do plenário, que seja enviado um ofício à Secretária de Saúde e à Secretária do Meio Ambiente, solicitando informações sobre as ações em andamento para a prevenção da dengue em nosso município. Diante do histórico recente de epidemias e do aumento significativo de casos nos últimos anos, é imperativo que medidas preventivas sejam adotadas de forma urgente e eficaz.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5651/tiago__-_requerimento_no153_-_2024_-_abono_de_falta_30.09.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5651/tiago__-_requerimento_no153_-_2024_-_abono_de_falta_30.09.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 30 de setembro, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5652/fernando__-_requerimento_no154_-_2024_-__cumrpimento_da_lei_5145.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5652/fernando__-_requerimento_no154_-_2024_-__cumrpimento_da_lei_5145.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Poder Executivo, solicitando informações quanto ao cumprimento da Lei 5.145 de 19 de agosto de 2024 que “Dispõe sobre a realização da hora atividade em casa (home office) aos professores da rede pública municipal de Francisco Beltrão e dá outras providências.”</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5654/ronaldo__-_requerimento_no_155-24_-_abono_de_falta_dia_10_de_outubro.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5654/ronaldo__-_requerimento_no_155-24_-_abono_de_falta_dia_10_de_outubro.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 10 de outubro, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5655/dile_-_requerimento_no_156__informacoes_sobre_eventuais_acoes_e_cronogramas_relacionados_a_mutiroes_de_combate_a_dengue_nos_bairros.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5655/dile_-_requerimento_no_156__informacoes_sobre_eventuais_acoes_e_cronogramas_relacionados_a_mutiroes_de_combate_a_dengue_nos_bairros.docx</t>
   </si>
   <si>
     <t>REQUERER, informações sobre eventuais ações e cronogramas relacionados a mutirões de combate à dengue nos bairros do município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5660/pedro__-_requerimento_no_157-24___existencia_de_projetos_para_a_revitalizacao_e_recapeamento_asfaltico_da_rua_marilia_no_bairro_padre_ulrico.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5660/pedro__-_requerimento_no_157-24___existencia_de_projetos_para_a_revitalizacao_e_recapeamento_asfaltico_da_rua_marilia_no_bairro_padre_ulrico.docx</t>
   </si>
   <si>
     <t>REQUERER, informações ao Poder Executivo sobre a existência de projetos para a revitalização e recapeamento asfáltico da Rua Marília, no Bairro Padre Úlrico, em razão das condições precárias da via e da necessidade de solução definitiva para os problemas recorrentes de buracos.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Fernando Misturini, IVANIR TUPY PROLO</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5669/tupy_fernando_-_requerimento_no_158_-_voto_de_pesar_de_atila_de_freitas.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5669/tupy_fernando_-_requerimento_no_158_-_voto_de_pesar_de_atila_de_freitas.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Átila de Freitas, ainda solicitamos que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5672/junior_-_requerimento_no159-24__solicita_infos_sobre_postes_desbarranco_a_copel.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5672/junior_-_requerimento_no159-24__solicita_infos_sobre_postes_desbarranco_a_copel.docx</t>
   </si>
   <si>
     <t>REQUERER que após ouvido o plenário, seja enviado ofício, solicitando informações à Companhia Paranaense de Energia (COPEL) sobre a situação dos postes de energia localizados na Rua Orestes Pavan, próximo à trincheira, considerando o risco de desbarrancamento na área, e solicita previsão de intervenção ou manutenção por parte da concessionária.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5681/cidao_-_requerimento_no_160_-24_abono_de_falta_28-10.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5681/cidao_-_requerimento_no_160_-24_abono_de_falta_28-10.doc</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 28 de outubro de 2024.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5682/fernando__-_requerimento_no161_-_24_abono_28-10.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5682/fernando__-_requerimento_no161_-_24_abono_28-10.docx</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5683/ronaldo__-_requerimento_no162_-24_-_abono_de_falta_dia_29-10.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5683/ronaldo__-_requerimento_no162_-24_-_abono_de_falta_dia_29-10.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 29 de outubro, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>RONALDO BIZOTTO, Dile Tonello, Oberdan Raul Saretta, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5684/ronaldo_pedro_oberdan_e_dile_-_requerimento_no163__-24_voto_de_pesar_pastor_carlos_joao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5684/ronaldo_pedro_oberdan_e_dile_-_requerimento_no163__-24_voto_de_pesar_pastor_carlos_joao.doc</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Pastor Carlos João Buss, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5692/oberdan_-_requerimento_no164__-24_executivo_e_leandre.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5692/oberdan_-_requerimento_no164__-24_executivo_e_leandre.doc</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo Municipal e a Deputada Leandre, solicitando a obtenção de verbas públicas ou emendas parlamentares, no valor de R$150.000,00 (cento e cinquenta mil reais). Esse montante é essencial para a conclusão das obras da Cancha de Esporte para a prática de bocha, situada no Bairro Presidente Kennedy, no Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5694/cidao_-_requerimento_no165__-24_cobertura_ceoc.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5694/cidao_-_requerimento_no165__-24_cobertura_ceoc.doc</t>
   </si>
   <si>
     <t>REQUER, ao Executivo Municipal saber se há previsão de implantação de uma cobertura na área frontal do CEONC, considerando que muitos pacientes chegam ao local de madrugada e precisam aguardar no tempo.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5698/tupy_-_requerimento_no_166_-24_voto_de_pesar_de_regina_salvadori.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5698/tupy_-_requerimento_no_166_-24_voto_de_pesar_de_regina_salvadori.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Regina Salvadori, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5701/cidao_-_requerimento_no167__-24cronograma_de_execucao_de_limpeza_de_terrenos_institucionais..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5701/cidao_-_requerimento_no167__-24cronograma_de_execucao_de_limpeza_de_terrenos_institucionais..doc</t>
   </si>
   <si>
     <t>REQUER, a zeladoria Municipal que envie para esta Casa de Leis, o cronograma de execução de limpeza de terrenos institucionais.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5702/ronaldo__-_requerimento_no168_-24_-_abono_de_falta_dia_11-11.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5702/ronaldo__-_requerimento_no168_-24_-_abono_de_falta_dia_11-11.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária do dia 11 de novembro, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5707/oberdan_-_requerimento_no169-24_voto_de_pesar_de_ilda_kuhnen_oenning.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5707/oberdan_-_requerimento_no169-24_voto_de_pesar_de_ilda_kuhnen_oenning.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Ilda Kuhnen Oenning, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5708/oberdan_-_requerimento_no_170_-24_voto_de_pesar_de_sargento_marcelo_petuco.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5708/oberdan_-_requerimento_no_170_-24_voto_de_pesar_de_sargento_marcelo_petuco.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Sargento Marcelo Petuco, ainda solicito que seja encaminhado ofício aos familiares</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5709/pedro__-_requerimento_no171_-24_convite_a_assistencia_social_explanar_sobre_o_programa_de_habitacao_das_casas_populares.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5709/pedro__-_requerimento_no171_-24_convite_a_assistencia_social_explanar_sobre_o_programa_de_habitacao_das_casas_populares.docx</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o plenário, que seja enviado ofício à Secretaria de Assistência Social convidando a secretária ou membros da secretaria que possam explanar sobre o programa de habitação das casas populares, critérios de seleção, número de casas por grupos prioritários e também as etapas do programa e previsões de entrega das casas.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Fernando Misturini, JEAN EMILIANO, RONALDO BIZOTTO, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5711/ronaldo_fernando_tiago_jean__-_requerimento_no_172-24__audiencia_publica_-_emenda_lei_org_-_orc_imp.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5711/ronaldo_fernando_tiago_jean__-_requerimento_no_172-24__audiencia_publica_-_emenda_lei_org_-_orc_imp.docx</t>
   </si>
   <si>
     <t>REQUERER, a realização de uma Audiência Pública com a finalidade de discutir a Proposta de Emenda à Lei Orgânica n.º 02/2024, que institui o Orçamento Impositivo no âmbito do Município de Francisco Beltrão, com o objetivo de fomentar a transparência e a participação popular no processo legislativo.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Cidão, Fernando Misturini</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5712/cidao_e_fernando-_requerimento_no_173-24__-24_viabilazcao_de_2_milhoes_oriovisto_senador.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5712/cidao_e_fernando-_requerimento_no_173-24__-24_viabilazcao_de_2_milhoes_oriovisto_senador.doc</t>
   </si>
   <si>
     <t>REQUER, que seja enviado ofício ao Senador Oriovisto Guimarães, solicitando a viabilização de R$2.000.00,00 (dois milhões de reais), para a saúde de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5713/rodrigo_-_requerimento_no_174-24_informacoes_com_gastos_de_imprensa_comunicacao_e_afins.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5713/rodrigo_-_requerimento_no_174-24_informacoes_com_gastos_de_imprensa_comunicacao_e_afins.docx</t>
   </si>
   <si>
     <t>REQUERER ao Poder Executivo Municipal, por meio do setor competente, que forneça relatório mensal, referentes aos gastos do Poder Executivo com imprensa, meios de comunicação e divulgação, nos últimos 2 (dois) anos.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5718/tupy_-_requerimento_no_175_-24_voto_de_pesar_de_jocelir.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5718/tupy_-_requerimento_no_175_-24_voto_de_pesar_de_jocelir.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Jocelir Orestes Nunes, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5722/silmar__-_requerimento_no176-24__abono_de_falta_25_e_26-11.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5722/silmar__-_requerimento_no176-24__abono_de_falta_25_e_26-11.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente as minhas ausências nas sessões ordinárias dos dias 25 e 26 de novembro, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5723/cidao_-_requerimento_no_177_-24_aplicacao_dos_recursos_provenientes_do_governo_federal.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5723/cidao_-_requerimento_no_177_-24_aplicacao_dos_recursos_provenientes_do_governo_federal.docx</t>
   </si>
   <si>
     <t>REQUER, que seja encaminhado ao Poder Executivo um ofício solicitando informações detalhadas sobre a aplicação dos recursos provenientes do Governo Federal, destinados ao subsídio do transporte público.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5724/cidao_-_requerimento_no_178_-24_voto_de_pesar_helio_bohrer.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5724/cidao_-_requerimento_no_178_-24_voto_de_pesar_helio_bohrer.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Helio Bohrer, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5729/tupy__-_requerimento_no_179-_2024_-_abono_de_falta_25_e_26.11.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5729/tupy__-_requerimento_no_179-_2024_-_abono_de_falta_25_e_26.11.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária dos dias 25 e 26 de novembro, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5739/silmar__-_requerimento_no180__abono_de_falta_02-10.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5739/silmar__-_requerimento_no180__abono_de_falta_02-10.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente as minhas ausências nas sessões ordinárias do dia 02 de dezembro, conforme declaração em anexo.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5740/tiago__-_requerimento_no181-_2024_-_abono_de_falta_25_e_26_de_novembro.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5740/tiago__-_requerimento_no181-_2024_-_abono_de_falta_25_e_26_de_novembro.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência nas sessões ordinárias dos dias 25 e 26 de novembro de 2024.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5741/dile_-_requerimento_no__182-24___abono_de_falta_25_e_26_de_novembro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5741/dile_-_requerimento_no__182-24___abono_de_falta_25_e_26_de_novembro.doc</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5742/fernando__-_requerimento_no_183-_24_abono_25_e_26_de_novembro.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5742/fernando__-_requerimento_no_183-_24_abono_25_e_26_de_novembro.docx</t>
   </si>
   <si>
     <t>REQUERER, abono de falta referente a minha ausência na sessão ordinária dos dias 25 e 26 de novembro de 2024.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5747/cidao_-_requerimento_no_184_-24_voto_de_pesar_dovilio_delpubel.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5747/cidao_-_requerimento_no_184_-24_voto_de_pesar_dovilio_delpubel.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento de Dovilio Delpubel, ainda solicito que seja encaminhado ofício aos familiares.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5189/cidao__-_indicacao_no_01__-_melhorias_na_pavimentacao_asfaltica_rua_peru_trecho_entre_a_avenida_uniao_da_vitoria_e_rua_tenente_camargo..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5189/cidao__-_indicacao_no_01__-_melhorias_na_pavimentacao_asfaltica_rua_peru_trecho_entre_a_avenida_uniao_da_vitoria_e_rua_tenente_camargo..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na pavimentação asfáltica na Rua Peru, trecho entre a Avenida União da Vitória e Rua Tenente Camargo.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5190/pedro_-_indicacao_no__02___-_pavimentacao_rua_quero-_quero.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5190/pedro_-_indicacao_no__02___-_pavimentacao_rua_quero-_quero.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Quero - Quero, no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5191/silmar_-_indicacao_no_03__-_pavimentacao_asfaltica_na_rua_apucarana_entre_a_rua_goias_e_o_corrego_urutago..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5191/silmar_-_indicacao_no_03__-_pavimentacao_asfaltica_na_rua_apucarana_entre_a_rua_goias_e_o_corrego_urutago..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda Pavimentação Asfáltica na Rua Apucarana, entre a Rua Goiás e o Córrego Urutago.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5193/silmar_-_indicacao_no_04___-_pista_de_caminhada-passeio_na_avenida_agua_branca_e_rua_pato_branco_bairro_sao_cristovao_-_agua_branca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5193/silmar_-_indicacao_no_04___-_pista_de_caminhada-passeio_na_avenida_agua_branca_e_rua_pato_branco_bairro_sao_cristovao_-_agua_branca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que realize pista de caminhada/passeio na Avenida Água Branca e Rua Pato Branco, Bairro São Cristovão/Água Branca.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5201/pedro_-_indicacao_no_05__-_pavimentacao_rua_olivio_tortora_e_travessa_retorno_no_bairro_jupiter_especificamente_no_conjunto_beija-flor..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5201/pedro_-_indicacao_no_05__-_pavimentacao_rua_olivio_tortora_e_travessa_retorno_no_bairro_jupiter_especificamente_no_conjunto_beija-flor..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Olívio Tortora e Travessa Retorno, no bairro Júpiter, especificamente no Conjunto Beija-Flor.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5202/pedro_-_indicacao_no__06__-__rua_videira_e_travessa_rodeio_no_bairro_sao_cristovao..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5202/pedro_-_indicacao_no__06__-__rua_videira_e_travessa_rodeio_no_bairro_sao_cristovao..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Videira e Travessa Rodeio, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5203/silmar_-_indicacao_no07____-_pavimentacao_rua_ulisses_possel_-_lot._monte_rey.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5203/silmar_-_indicacao_no07____-_pavimentacao_rua_ulisses_possel_-_lot._monte_rey.doc</t>
   </si>
   <si>
     <t>, INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Ulisses possel no Loteamento Monte Rey.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5204/silmar-_indicacao_no_08___-_implantacao_de_melhoras_na__ati_-academia_da_terceira_idade_no_parque_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5204/silmar-_indicacao_no_08___-_implantacao_de_melhoras_na__ati_-academia_da_terceira_idade_no_parque_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através de estudos do setor competente, implementação de melhorias na Academia da Terceira Idade (ATI) do Parque Alvorada, Bairro Marrecas.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5214/oberdan_-_indicacao_no_09-23____-_melhorias_na_pavimentacao_asfaltica_na_rua_romeu_lauro_werlang_entre_avenida_luiz_antonio_faedo_ate_a_rua_campo_largo..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5214/oberdan_-_indicacao_no_09-23____-_melhorias_na_pavimentacao_asfaltica_na_rua_romeu_lauro_werlang_entre_avenida_luiz_antonio_faedo_ate_a_rua_campo_largo..doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda melhorias na pavimentação asfáltica na Rua Tenenete Camargo entre Av. Luiz Antônio Faedo até Rua Peru.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5215/oberdan_-_indicacao_no__10___-___melhorias_na_pavimentacao_asfaltica_na_avenida_julio_assis_cavalheiro_entre_a_rua_palmas_ate_a_rua_apucarana..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5215/oberdan_-_indicacao_no__10___-___melhorias_na_pavimentacao_asfaltica_na_avenida_julio_assis_cavalheiro_entre_a_rua_palmas_ate_a_rua_apucarana..doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda melhorias na pavimentação asfáltica na Avenida Júlio Assis Cavalheiro entre a Rua Palmas até a Rua Apucarana.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5216/pedro_-_indicacao_no11____-_pavimentacao_rua_marilia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5216/pedro_-_indicacao_no11____-_pavimentacao_rua_marilia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda revitalização, recape asfáltico, pinturas e sinalização na Rua Marília, Bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5217/pedro_-_indicacao_no_12___-_pavimentacao_rua_suriname_no_bairro_aeroporto..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5217/pedro_-_indicacao_no_12___-_pavimentacao_rua_suriname_no_bairro_aeroporto..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Suriname no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5218/silmar-_indicacao_no13__-_implantacao_de__ati_-academia_da_terceira_idade_na_linha_formiga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5218/silmar-_indicacao_no13__-_implantacao_de__ati_-academia_da_terceira_idade_na_linha_formiga.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através de estudos do setor competente, a Implantação de Academia da Terceira Idade na Linha Formiga, visando promover a saúde, bem-estar e integração social dos idosos da comunidade, por meio da oferta de espaços e equipamentos adequados para a prática de exercícios físicos orientados.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5219/silmar_-_indicacao_no__14__-_pavimentacao_asfaltica_na_rua_albania_agostinetto_perin_no_bairro_sao_cristovao..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5219/silmar_-_indicacao_no__14__-_pavimentacao_asfaltica_na_rua_albania_agostinetto_perin_no_bairro_sao_cristovao..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda Pavimentação Asfáltica na Rua Albania Agostinetto Perin no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>QUINTINO GIRARDI, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5220/silmar_quintino_-_indicacao_no_15_-24___-_pavimentacao_asfaltica_na_rua_canario_no_bairro_miniguacu.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5220/silmar_quintino_-_indicacao_no_15_-24___-_pavimentacao_asfaltica_na_rua_canario_no_bairro_miniguacu.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize a pavimentação asfáltica na Rua Canario no Bairro Miniguaçu.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5221/silmar_quintino__-_indicacao_no16_-_24_abertura_rua_miniguacu_rua_canario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5221/silmar_quintino__-_indicacao_no16_-_24_abertura_rua_miniguacu_rua_canario.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, abertura da Rua Canário, no Bairro Miniguaçu, ligando à Rua Ângelo Marcelo, aos fundos do parque de exposições onde estão instaladas as mangueiras dos animais para leilão da sociedade rural.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5222/silmar_-_indicacao_no_17-24____-_implantacao_de_playground_em_terreno_institucional_do_loteamento_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5222/silmar_-_indicacao_no_17-24____-_implantacao_de_playground_em_terreno_institucional_do_loteamento_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda estudos no sentido de implantação de playground em terreno institucional do Loteamento São Cristóvão, esquina da Avenida Água Branca com Rua Joaçaba, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5224/silmar_-_indicacao_no__18__-_reparos_necessarios_no_ginasio_de_esportes_do_bairro_agua_branca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5224/silmar_-_indicacao_no__18__-_reparos_necessarios_no_ginasio_de_esportes_do_bairro_agua_branca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que execute reparos necessários no ginásio de esportes do Bairro Água Branca.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5229/cidao__-_indicacao_no_19-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_curitiba_trecho_av_parana_e_rua_peru.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5229/cidao__-_indicacao_no_19-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_curitiba_trecho_av_parana_e_rua_peru.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na pavimentação asfáltica na Rua Curitiba, trecho entre a Avenida Parana e Rua Peru.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5230/pedro_-_indicacao_no20_-24____-_pavimentacao_ruas_azulao_coleira_e_chopim.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5230/pedro_-_indicacao_no20_-24____-_pavimentacao_ruas_azulao_coleira_e_chopim.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica nas ruas Azulão, Coleira e Chopim, no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5231/pedro_-_indicacao_no_21-24___-_pavimentacao_rua_luiz_prolo_no_bairro_aeroporto..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5231/pedro_-_indicacao_no_21-24___-_pavimentacao_rua_luiz_prolo_no_bairro_aeroporto..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Luiz Prolo, no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5232/oberdan_-_indicacao_no_22-24_____-__instalacao_de_faixa_de_pedrestes_ou_faixa_elevada_em_frente_a_escola_espaco_recriar_-_bairro_presidente_kennedy.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5232/oberdan_-_indicacao_no_22-24_____-__instalacao_de_faixa_de_pedrestes_ou_faixa_elevada_em_frente_a_escola_espaco_recriar_-_bairro_presidente_kennedy.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante estudos do setor competente, a instalação de faixa de pedestres ou faixa elevada em frente à Escola Espaço Recriar, localizada no Bairro Presidente Kennedy, devido ao intenso fluxo de veículos e tráfego de alunos da educação infantil, visando garantir a segurança dos pedestres, especialmente das crianças em idade escolar.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5233/quintino_-_indicacao_no_23-24_-_lombada_elevada_na_rua_antonio_carneiro_neto_entre_a_rua_florianopolis_e_avenida_porto_alegre.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5233/quintino_-_indicacao_no_23-24_-_lombada_elevada_na_rua_antonio_carneiro_neto_entre_a_rua_florianopolis_e_avenida_porto_alegre.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através do setor competente, a implantação de uma lombada elevada na Rua Antônio Carneiro Neto, entre a Rua Florianópolis e a Avenida Porto Alegre, em resposta aos apelos dos moradores locais devido ao intenso tráfego e à falta de segurança na via.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5234/silmar_-_indicacao_no24-24-_institua_o_dia_de_pesca_nos_lagos_no_municipio_de_francisco_beltrao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5234/silmar_-_indicacao_no24-24-_institua_o_dia_de_pesca_nos_lagos_no_municipio_de_francisco_beltrao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, instituia o "Dia de Pesca nos Lagos" no Município de Francisco Beltrão, a ser realizado anualmente no domingo que antecede a Sexta-Feira Santa, promovendo o lazer, a integração com a natureza e a confraternização entre as famílias, com a participação ativa dos clubes de serviço locais.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5235/silmar_-_indicacao_no_25-24__-_abertura_da_rua_antonio_carneiro_neto_no_bairro_nossa_senhora_aparecida_ate_a_rua_clevelandia_no_bairro_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5235/silmar_-_indicacao_no_25-24__-_abertura_da_rua_antonio_carneiro_neto_no_bairro_nossa_senhora_aparecida_ate_a_rua_clevelandia_no_bairro_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo a abertura da Rua Antônio Carneiro Neto no Bairro Nossa Senhora Aparecida até a Rua Clevelândia, no bairro São Cristóvão, objetivando a criação de uma nova via para desafogar o fluxo nas principais vias, promovendo melhorias na mobilidade urbana e segurança viária.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5236/silmar_-_indicacao_no_26-24__-_pavimentacao_asfaltica_rua_leonel_pramio_bairro_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5236/silmar_-_indicacao_no_26-24__-_pavimentacao_asfaltica_rua_leonel_pramio_bairro_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, por meio de estudos do setor competente, pavimentação asfáltica na Rua Leonel Prâmio no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5237/silmar_-_indicacao_no_27-24__-_pavimentacao_asfaltica_rua_alagoas_e_tucurui_a_partir_da_av._dom_agostinho_jose_sartori.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5237/silmar_-_indicacao_no_27-24__-_pavimentacao_asfaltica_rua_alagoas_e_tucurui_a_partir_da_av._dom_agostinho_jose_sartori.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através de estudos do setor competente, pavimentação asfáltica nas Ruas Alagoas e Tucuruí, Bairro São Cristovão, especificamente a partir da Avenida Dom Agostinho José Sartori.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5246/pedro_-_indicacao_no28-24_-_melhorias_na_estrada_vicinal_da_comunidade_do_rio_do_mato..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5246/pedro_-_indicacao_no28-24_-_melhorias_na_estrada_vicinal_da_comunidade_do_rio_do_mato..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda melhorias na estrada vicinal da Comunidade de Rio do Mato.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5247/pedro_-_indicacao_no29-24____-_pavimentacao_rua_rio_negro_no_bairro_sao_miguel..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5247/pedro_-_indicacao_no29-24____-_pavimentacao_rua_rio_negro_no_bairro_sao_miguel..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Rio Negro, no Bairro São Miguel.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5248/oberdan_-_indicacao_no_30-24____-__melhorias_na_pavimentacao_asfaltica_na_rua_tenenete_camargo_entre_av._luiz_antonio_faedo_ate_rua_peru..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5248/oberdan_-_indicacao_no_30-24____-__melhorias_na_pavimentacao_asfaltica_na_rua_tenenete_camargo_entre_av._luiz_antonio_faedo_ate_rua_peru..doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda melhorias na pavimentação asfáltica na Rua Romeu Lauro Werlang entre Avenida Luiz Antônio Faedo até a Rua Campo Largo.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5249/quintino_-_indicacao_no__31-24___-__cobertura_na_praca_luiz_oldori_neves_fernandes_no_bairro_vila_nova.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5249/quintino_-_indicacao_no__31-24___-__cobertura_na_praca_luiz_oldori_neves_fernandes_no_bairro_vila_nova.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através do setor competente, que seja implantada uma cobertura na Praça Luiz Oldori Neves Fernandes, no bairro Vila Nova, para abrigar a Feira Livre aos sábados.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5250/silmar_-_indicacao_no32-24____-_dragagem_e_limpeza_no_lago_do_parque_boa_vista_localizado_no_bairro_industrial.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5250/silmar_-_indicacao_no32-24____-_dragagem_e_limpeza_no_lago_do_parque_boa_vista_localizado_no_bairro_industrial.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, a realização de dragagem e limpeza no lago do Parque Boa Vista, localizado no Bairro Industrial, visando a preservação ambiental e a promoção do bem-estar da população.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5259/quintino_-_indicacao_no33-24__-__melhorias_na_pavimentacao_asfaltica_na_rua_joao_giachini_bairro_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5259/quintino_-_indicacao_no33-24__-__melhorias_na_pavimentacao_asfaltica_na_rua_joao_giachini_bairro_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda melhorias na pavimentação asfáltica na Rua João Giachini no Bairro Alvorada.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5264/junior_-_indicacao_no_34___-_pavimentacao_rua_angelo_luis_vansan_e_otavio_felix_andreoli.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5264/junior_-_indicacao_no_34___-_pavimentacao_rua_angelo_luis_vansan_e_otavio_felix_andreoli.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica na Rua Angelo Luiz Vansan e Rua Otávio Félix Andreoli, no Bairro Padre Úlrico.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5266/silmar_-_indicacao_no_35___-_pavimentacao_asfaltica_nas_ruas_belem_e_jerusalem_bairro_agua_branca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5266/silmar_-_indicacao_no_35___-_pavimentacao_asfaltica_nas_ruas_belem_e_jerusalem_bairro_agua_branca.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que realize a pavimentação asfáltica das Ruas Belém e Jerusalém, Bairro Água Branca.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5267/silmar_-_indicacao_no36__-_pavimentacao_asfaltica_da_rua_canaa_bairro_agua_branca.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5267/silmar_-_indicacao_no36__-_pavimentacao_asfaltica_da_rua_canaa_bairro_agua_branca.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através do setor competente, que proceda pavimentação asfáltica da Rua Canaã, Bairro Água Branca.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5268/tiago_-_indicacao_no37____-24__farmacia_24hrs.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5268/tiago_-_indicacao_no37____-24__farmacia_24hrs.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que seja estudada e viabilizada a implantação de uma farmácia 24 horas nas dependências da Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5270/junior__-_indicacao_no38___-2024_-__aumento_vale_alimentacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5270/junior__-_indicacao_no38___-2024_-__aumento_vale_alimentacao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que através do setor competente, considere e analise a possibilidade de aumento do de valor do vale refeição dos funcionários municipais, conforme disposto no art. 1º, §2ºda Lei Municipal nº4.646/2021.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5275/pedro_-_indicacao_no_39-24_-_melhorias_na_estrada_vicinal_da_linha_santa_barbara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5275/pedro_-_indicacao_no_39-24_-_melhorias_na_estrada_vicinal_da_linha_santa_barbara.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, por meio de estudos do setor competente, proceda melhorias na estrada vicinal da Linha Santa Barbara.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5276/fernando_-_indicacao_no_40-24_-_instensificar_o_fumace_e_disponibilizar_um_cronograma.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5276/fernando_-_indicacao_no_40-24_-_instensificar_o_fumace_e_disponibilizar_um_cronograma.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que sejam tomadas medidas urgentes para intensificar e ampliar a área de abrangência do fumacê contra a dengue em nosso município. Como é de conhecimento público, diversos bairros têm enfrentado uma séria infestação de mosquitos, o que representa um grave risco para a saúde da população. Ainda, se possível, disponibilizar informações sobre o cronograma atualizado da área de abrangência e da realização das atividades de fumacê.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>Fernando Misturini, Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5277/oberdan_-_indicacao_no_41-24___-_escola_municipal_professora_maria_basso_dellani_como_tambem_na_quadra_de_esportes..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5277/oberdan_-_indicacao_no_41-24___-_escola_municipal_professora_maria_basso_dellani_como_tambem_na_quadra_de_esportes..doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que realize melhorias na cobertura do ginásio da Escola Municipal Professora Maria Basso Dellani, como também, proceda melhorias na quadra de esportes.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5283/pedro_-_indicacao_no__48-24__-_revitalizacao_da_ponte_da_linha_hobold.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5283/pedro_-_indicacao_no__48-24__-_revitalizacao_da_ponte_da_linha_hobold.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, junto ao setor competente, proceda obras de restauração da ponte sobre o Rio Santa Rosa, localizado na Linha Hobold que liga à Linha São Marcos, ainda que seja feito um estudo sobre a possibilidade de uma construção de ponte de alvenaria.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5284/quintino_-_indicacao_no43-_24_abertura_de_nova_via_entre_a_rua_canario_e_a_avenida_natalina_faust.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5284/quintino_-_indicacao_no43-_24_abertura_de_nova_via_entre_a_rua_canario_e_a_avenida_natalina_faust.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda a abertura de nova via entre a Rua Canário e a Avenida Natalina Faust, passando ao lado da Mecânica Wande, com o objetivo de fomentar o desenvolvimento comercial e melhorar a mobilidade urbana na região.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5285/oberdan_-_indicacao_no_44-24_revitalizacao_da_praca_municipal_darci_pasqualino_zancan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5285/oberdan_-_indicacao_no_44-24_revitalizacao_da_praca_municipal_darci_pasqualino_zancan.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que realize estudos para revitalização da Praça Municipal Darci Pasqualino Zancan, localizada no Bairro Industrial, como também, realize estudos do destino do prédio em anexo a praça onde se encontrava a secretaria municipal de meio ambiente.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5287/junior_-_indicacao_no_45-24___-estradas_vicinais_do_divisor_e_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5287/junior_-_indicacao_no_45-24___-estradas_vicinais_do_divisor_e_rio_tuna.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, para que proceda melhorias nas estradas vicinais da Comunidade do Divisor, bem como do Rio Tuna.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5288/junior_-_indicacao_no_46-24_pavimentacao_rua_mafalda_detoni_bairro_miniguacu..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5288/junior_-_indicacao_no_46-24_pavimentacao_rua_mafalda_detoni_bairro_miniguacu..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica na Rua Mafalda Detoni, Bairro Miniguaçu.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5289/junior_-_indicacao_no47-24_pavimentacao_rua_dileta_soster_bairro_miniguacu..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5289/junior_-_indicacao_no47-24_pavimentacao_rua_dileta_soster_bairro_miniguacu..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica na Rua Dileta Soster, Bairro Miniguaçu.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5290/quintino_silmar__-_indicacao_no48-24_denominacao_da_via_publica_atualmente_conhecida_como_rua_canario_para_como_rua_angelo_marcello.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5290/quintino_silmar__-_indicacao_no48-24_denominacao_da_via_publica_atualmente_conhecida_como_rua_canario_para_como_rua_angelo_marcello.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, a denominação da via pública atualmente conhecida como "Rua Canário" para como "Rua Angelo Marcello", a fim de eliminar a duplicidade de nomes e promover uma identificação clara e unificada das vias urbanas, proporcionando facilidade de localização e organização para os moradores e visitantes.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5291/tiago_-_indicacao_no49-24__contratacao_de_mais_profissionais_da_saude.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5291/tiago_-_indicacao_no49-24__contratacao_de_mais_profissionais_da_saude.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que seja estudada e viabilizada a contratação em regime de urgência, de mais profissionais da saúde destinados a Unidade de Pronto Atendimento – UPA 24HRS, visto a superlotação causada por diversos casos de dengue.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5293/junior_-_indicacao_no50-24_-_pavimentacao_ruas_alcides_zanatta_e_bazilio_sendeski.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5293/junior_-_indicacao_no50-24_-_pavimentacao_ruas_alcides_zanatta_e_bazilio_sendeski.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica nas Ruas Alcides Zanatta e Bazilio Sendeski, no bairro Jardim Floresta.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5294/tiago_-_indicacao_no51_-24__estado_de_emergencia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5294/tiago_-_indicacao_no51_-24__estado_de_emergencia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que considere a possibilidade de decretar estado de emergência em Francisco Beltrão, devido à crescente incidência de casos de dengue.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5295/cidao__-_indicacao_no52_-24__-_rocada_nas_margens_do_rio_lonqueador.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5295/cidao__-_indicacao_no52_-24__-_rocada_nas_margens_do_rio_lonqueador.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda a roçada nas margens do Rio Lonqueador, em nosso Município.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5296/cidao__-_indicacao_no_53-24__-rocada_nas_margens_do_corrego_progresso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5296/cidao__-_indicacao_no_53-24__-rocada_nas_margens_do_corrego_progresso.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda a roçada nas margens do Córrego Progresso, em nosso Município.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5297/cidao__-_indicacao_no54-24__-rocada_nas_margens_do_corrego_guaratingueta.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5297/cidao__-_indicacao_no54-24__-rocada_nas_margens_do_corrego_guaratingueta.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda a roçada nas margens do Córrego Guaratinguetá, em nosso Município.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5305/fernando_-_indicacao_no55-24_-_melhorias_pavimentacao_asfaltica_com_inicio_na_rua_para_seguindo_para_rua_maringa_ate_a_rua_apucarana_bairro_industrial..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5305/fernando_-_indicacao_no55-24_-_melhorias_pavimentacao_asfaltica_com_inicio_na_rua_para_seguindo_para_rua_maringa_ate_a_rua_apucarana_bairro_industrial..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias pavimentação asfáltica na Rua Pará, do trecho da Rua Maringá até a Rua Apucarana, Bairro Industrial.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5307/silmar_-_indicacao_no56-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_salvador_bairro_alvorada..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5307/silmar_-_indicacao_no56-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_salvador_bairro_alvorada..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda melhorias na pavimentação asfáltica na Rua Salvador, Bairro Alvorada.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5313/fernando_-_indicacao_no57-24_-_pavimentacao_asfaltica_na_rua_aurelio_buarque_de_holanda_bairro_novo_mundo..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5313/fernando_-_indicacao_no57-24_-_pavimentacao_asfaltica_na_rua_aurelio_buarque_de_holanda_bairro_novo_mundo..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda pavimentação asfáltica na Rua Aurélio Buarque de Holanda, Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5314/junior_-_indicacao_no58-24_-_pavimentacao_rua_jose_andelino_lopes_mello.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5314/junior_-_indicacao_no58-24_-_pavimentacao_rua_jose_andelino_lopes_mello.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica na Rua José Andelino Lopes Mello, Padre Ulrico.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5315/quintino_-_indicacao_no59-24__-_pavimentacao_asfaltica_travessa_dos_anturios_no_bairro_jardim_primavera..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5315/quintino_-_indicacao_no59-24__-_pavimentacao_asfaltica_travessa_dos_anturios_no_bairro_jardim_primavera..doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda pavimentação asfáltica na Travessa dos Antúrios, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5316/silmar_-_indicacao_no60-24__-reforma_e_manutencao_no_cmei_mundo_encantado.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5316/silmar_-_indicacao_no60-24__-reforma_e_manutencao_no_cmei_mundo_encantado.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda reforma e manutenção no CMEI Mundo Encantado, principalmente nas grades da rampa de acesso.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5320/silmar_-_indicacao_no61-24_pavimentacao_asfaltica_na_travessa_taio_no_bairro_sao_cristovao..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5320/silmar_-_indicacao_no61-24_pavimentacao_asfaltica_na_travessa_taio_no_bairro_sao_cristovao..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Travessa Taio no bairro São Cristovão.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5321/tiago_-_indicacao_no62-24__fiscalizacao_e_tomada_de_medidas_preventivas_em_relacao_aos_veiculos_que_se_encontram_no_patio_do_detran.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5321/tiago_-_indicacao_no62-24__fiscalizacao_e_tomada_de_medidas_preventivas_em_relacao_aos_veiculos_que_se_encontram_no_patio_do_detran.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, a devida fiscalização e tomada de medidas preventivas em relação aos veículos que se encontram no pátio do Detran, localizado na devido à preocupante concentração de focos de dengue nesta área.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5322/quintino_-_indicacao_no63-24__-_melhorias_nas_estradas_vicinais_da_comunidade_liston.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5322/quintino_-_indicacao_no63-24__-_melhorias_nas_estradas_vicinais_da_comunidade_liston.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda melhorias nas estradas vicinais da Comunidade Liston, tendo em vista que alguns trechos se encontram com péssimas condições, dificultando o transporte escolar e trabalho.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5323/cidao__-_indicacao_no64-24__-melhorias_na_pavimentacao_asfaltica_na_rua_santo_antonio_bairro_cristo_rei.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5323/cidao__-_indicacao_no64-24__-melhorias_na_pavimentacao_asfaltica_na_rua_santo_antonio_bairro_cristo_rei.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na pavimentação asfáltica na Rua Santo Antônio, Bairro Cristo Rei, mais precisamente nas proximidades da rotatória que liga a Av. Getúlio Vargas, Rua Santo Inácio de Laiola.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5324/dile_-_indicacao_no_65-24_pavimentacao_asfaltica_na_rua_sao_thome_no_bairro_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5324/dile_-_indicacao_no_65-24_pavimentacao_asfaltica_na_rua_sao_thome_no_bairro_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal através do setor competente, que proceda pavimentação asfáltica na Rua São Thomé, no Bairro São Miguel.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5325/dile_-_indicacao_no66-24_pavimentacao_asfaltica_e_reconstrucao_do_muro_de_arrimo_na_avenida_progresso_no_bairro_sao_miguel.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5325/dile_-_indicacao_no66-24_pavimentacao_asfaltica_e_reconstrucao_do_muro_de_arrimo_na_avenida_progresso_no_bairro_sao_miguel.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal através do setor competente, que proceda pavimentação asfáltica e reconstrução do muro de arrimo na Avenida Progresso, no Bairro São Miguel.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5329/junior_-_indicacao_no67-24_-_implementacao_do_point_of_care.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5329/junior_-_indicacao_no67-24_-_implementacao_do_point_of_care.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, para que proceda a implementação de exames laboratoriais Point-of-Care nas Unidades de Pronto Atendimento (UPA) e na unidade de saúde da Cidade Norte.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5331/quintino_-_indicacao_no_68_-24__-_pavimentacao_na_rua_arestalino_scalabin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5331/quintino_-_indicacao_no_68_-24__-_pavimentacao_na_rua_arestalino_scalabin.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda pavimentação asfáltica na Rua Arestalino Scalabrin, Jardim Seminário.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5332/tiago_-_indicacao_no69-24__melhorias_da_estrada_que_liga_km8_ate_contorno_noroeste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5332/tiago_-_indicacao_no69-24__melhorias_da_estrada_que_liga_km8_ate_contorno_noroeste.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda melhorias na estrada que liga o KM 8 até o Contorno Noroeste, promovendo adequação e segurança da via.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5335/junior_-_indicacao_no70-24_-_constucao_de_mais_banheiros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5335/junior_-_indicacao_no70-24_-_constucao_de_mais_banheiros.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal e a Associação Empresarial de Francisco Beltrão – ACEFB, a construção de mais banheiros públicos no Parque de Exposições, distribuídos estrategicamente, visando garantir acesso fácil e minimizar tempos de espera durante os eventos.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5336/pedro_-_indicacao_no71-24__-_melhorias_urgentes_no_acesso_dos_loteamentos_guerra_nortao_e_costa_norte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5336/pedro_-_indicacao_no71-24__-_melhorias_urgentes_no_acesso_dos_loteamentos_guerra_nortao_e_costa_norte.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, junto ao setor competente, que proceda melhorias urgentes no acesso dos loteamentos Guerra, Nortão e Costa Norte, visto que há uma parte para a saída desses loteamentos que se encontra com um calçamento precário.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5337/silmar_-_indicacao_no72_-24____-_playground_na_praca_publica_do_bairro_padre_ulrico..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5337/silmar_-_indicacao_no72_-24____-_playground_na_praca_publica_do_bairro_padre_ulrico..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, proceda estudos no sentido de implantação de playground na Praça Pública do Bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5346/tiago_-_indicacao_no_73-24__pavimentacao_pr_566_ate_a_entrada_da_secao_jacare.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5346/tiago_-_indicacao_no_73-24__pavimentacao_pr_566_ate_a_entrada_da_secao_jacare.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda melhorias na pavimentação asfáltica na PR- 566 que liga até Comunidade de Sessão Jacaré.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5347/tiago_-_indicacao_no_74-24_demarcacao_de_estacionamento_na_rua_paula_freitas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5347/tiago_-_indicacao_no_74-24_demarcacao_de_estacionamento_na_rua_paula_freitas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda a demarcação de pelo menos um lado da via de estacionamento na Rua Paula Freitas, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5348/dile_-_indicacao_no75-24__uma_faixa_elevada_na_rua_santo_onofre_entre_as_intersecoes_das_ruas_sao_jose_e_sao_francisco_de_assis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5348/dile_-_indicacao_no75-24__uma_faixa_elevada_na_rua_santo_onofre_entre_as_intersecoes_das_ruas_sao_jose_e_sao_francisco_de_assis.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal através do setor competente, que proceda a instalação de uma faixa elevada na Rua Santo Onofre, entre as interseções das ruas São José e São Francisco de Assis no Bairro Cango, com o objetivo de promover a segurança viária e a proteção dos pedestres e condutores frente ao alto fluxo de veículos na região, mitigando os riscos de acidentes e garantindo um trajeto mais seguro para a população.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5352/tiago_-_indicacao_no76_-24_fumace_no_km_20_e_nova_concordia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5352/tiago_-_indicacao_no76_-24_fumace_no_km_20_e_nova_concordia.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que realize a passagem do fumacê no Km 20 e na comunidade de Nova Concórdia.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5359/tiago_-_indicacao_no_57-24__melhorias_nas_escolas_basilio_tiecher_higino_antunes_pires_neto_francisco_manoel_da_silva_recanto_feliz-_caic..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5359/tiago_-_indicacao_no_57-24__melhorias_nas_escolas_basilio_tiecher_higino_antunes_pires_neto_francisco_manoel_da_silva_recanto_feliz-_caic..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda melhorias nas escolas Basílio Tiecher, Higino Antunes Pires Neto, Francisco Manoel da Silva, Recanto Feliz- CAIC.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5360/quintino_-_indicacao_no78_-24__melhorias_na_infraestrutura_do_posto_de_saude_da_cango.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5360/quintino_-_indicacao_no78_-24__melhorias_na_infraestrutura_do_posto_de_saude_da_cango.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda melhorias na infraestrutura do Posto de Saúde da Cango, visando garantir um ambiente adequado para o atendimento à população, incluindo reparos e manutenções necessárias, bem como a melhoria das condições de trabalho dos profissionais de saúde e bem-estar da população.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5361/junior_-_indicacao_no79-24_-_constucao_de_mais_ambulatorios_no_parque_de_exposicoes.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5361/junior_-_indicacao_no79-24_-_constucao_de_mais_ambulatorios_no_parque_de_exposicoes.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal e a Associação Empresarial de Francisco Beltrão – ACEF, que construa mais ambulatórios no Parque de Exposições, visando melhorar e expandir os serviços de saúde oferecidos em épocas de evento.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>QUINTINO GIRARDI, Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5366/quintino_-_indicacao_no_80-24____um_semaforo_na_esquina_da_rua_governador_presidente_parigot_de_souza_com_a_rua_sao_judas_tadeu_no_bairro_cango.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5366/quintino_-_indicacao_no_80-24____um_semaforo_na_esquina_da_rua_governador_presidente_parigot_de_souza_com_a_rua_sao_judas_tadeu_no_bairro_cango.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente instalação de um semáforo na esquina da Rua Governador Presidente Parigot de Souza com a Rua São Judas Tadeu no Bairro Cango, visando à segurança e à fluidez do trânsito, especialmente durante os horários de pico, em resposta ao intenso fluxo de veículos e ao significativo movimento de entrada e saída de alunos nessa área.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5367/quintino_-_indicacao_no81-24vaga_rapida_em_frente_a_conveniencia_tio_nene.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5367/quintino_-_indicacao_no81-24vaga_rapida_em_frente_a_conveniencia_tio_nene.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente a criação de uma vaga rápida em frente à Conveniência Tio Nenê, localizada na Rua 7 de Setembro, número 225, no Bairro Cristo Rei, com o objetivo de otimizar o fluxo de veículos, reduzir congestionamentos e facilitar o acesso aos estabelecimentos comerciais da região.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5372/junior_-_indicacao_no82_-24_-_ampliacao_do_trecho_do_faixa_azul_na_avenida_general_osorio_ate_a_regiao_do_cristo_redentor..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5372/junior_-_indicacao_no82_-24_-_ampliacao_do_trecho_do_faixa_azul_na_avenida_general_osorio_ate_a_regiao_do_cristo_redentor..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, a ampliação do trecho do Faixa Azul na Avenida General Osório até a região do Cristo Redentor.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5373/quintino_-_indicacao_no83_______implantacao_de_cobertura_de_protecao_ou_toldo__bancos_nas_dependencias_do_posto_de_saude__bairro_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5373/quintino_-_indicacao_no83_______implantacao_de_cobertura_de_protecao_ou_toldo__bancos_nas_dependencias_do_posto_de_saude__bairro_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente para a implantação de cobertura de proteção ou toldo, juntamente com a disponibilização de bancos, nas dependências do posto de saúde localizado no bairro Pinheirinho, visando proporcionar conforto e segurança aos usuários, especialmente em dias de chuva.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5374/rodrigo_-_indicacao_no84_-24_conserto_do_parquinho_do_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5374/rodrigo_-_indicacao_no84_-24_conserto_do_parquinho_do_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que realize o concerto e devidas melhorias no playground localizado no Parque Alvorada, visto que, a deteorização das madeiras vem causando riscos as crianças que frequentam o local.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5381/tiago_-_indicacao_no85_-24__dedetizacao_do_posto_de_saude_da_comunidade_do_jacutinga.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5381/tiago_-_indicacao_no85_-24__dedetizacao_do_posto_de_saude_da_comunidade_do_jacutinga.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do centro de zoonoses para providenciar com urgência a dedetização do posto de saúde da comunidade do Jacutinga, onde se encontra grande incidência de morcegos, trazendo riscos a população.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5382/quintino_-_indicacao_no_86-24_um_poco_artesiano_na_comunidade_linha_gaucha.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5382/quintino_-_indicacao_no_86-24_um_poco_artesiano_na_comunidade_linha_gaucha.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente para a instalação de um poço artesiano na comunidade Linha Gaúcha, considerando a iminente instalação de indústrias e empresas na região, visando suprir a falta de acesso à água e viabilizar o desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5383/pedro_-_indicacao_no87-24__-_pavimentacao_rua_castro_alves.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5383/pedro_-_indicacao_no87-24__-_pavimentacao_rua_castro_alves.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Castro Alves, Bairro Novo Mundo.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5384/pedro_-_indicacao_no88-24_-_pavimentacao_manoel_alves_ribeiro.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5384/pedro_-_indicacao_no88-24_-_pavimentacao_manoel_alves_ribeiro.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Manoel Alves Ribeiro.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5385/pedro_-_indicacao_no89-24___-_proceda_pavimentacao_asfaltica_no_trecho_final_da_rua_amapa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5385/pedro_-_indicacao_no89-24___-_proceda_pavimentacao_asfaltica_no_trecho_final_da_rua_amapa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica no trecho final da Rua Amapá, no Bairro Pinheirão.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5394/pedro_-_indicacao_no_90__-__dois_pontos_de_onibus_na_rua_acre__com_a_rua_osasco_e__com_a_rua_sorocaba.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5394/pedro_-_indicacao_no_90__-__dois_pontos_de_onibus_na_rua_acre__com_a_rua_osasco_e__com_a_rua_sorocaba.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, para que seja viabilizada a instalação de dois pontos de ônibus estratégicos na Rua Acre, um em sua interseção com a Rua Osasco e outro na interseção com a Rua Sorocaba.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5395/pedro_-_indicacao_no__91_-_proceda_pavimentacao_asfaltica_na_rua_das_pombas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5395/pedro_-_indicacao_no__91_-_proceda_pavimentacao_asfaltica_na_rua_das_pombas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua das Pombas, bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5396/ronaldo_-_indicacao_no92-2024_-_conteineres_de_lixo_organico_e_reciclavel_ao_longo_da_avenida_general_osorio..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5396/ronaldo_-_indicacao_no92-2024_-_conteineres_de_lixo_organico_e_reciclavel_ao_longo_da_avenida_general_osorio..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, junto ao setor competente, que instale contêineres de lixo orgânico e reciclável ao longo da Avenida General Osório.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5397/silmar_-_indicacao_no__93-24melhorias_e_pavimentacao_asfaltica_nas_ruas_velocina_estrelo_e_antonio_cargnin..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5397/silmar_-_indicacao_no__93-24melhorias_e_pavimentacao_asfaltica_nas_ruas_velocina_estrelo_e_antonio_cargnin..doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através do setor competente, que proceda melhorias e pavimentação asfáltica nas Ruas Velocina Estrelo e Antônio Cargnin.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5398/oberdan_-_indicacao_no_94_-__recuperacao_asfaltica_de_toda_rua_maringa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5398/oberdan_-_indicacao_no_94_-__recuperacao_asfaltica_de_toda_rua_maringa.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que realize a Recuperação Asfáltica de Toda Rua Maringá.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5400/silmar_-_indicacao_no_95_-_boca_de_lobo_na_travessa_donatti.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5400/silmar_-_indicacao_no_95_-_boca_de_lobo_na_travessa_donatti.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, que proceda a construção de uma boca de lobo na Travessa Donatti, no bairro Alvorada.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5401/dile_-_indicacao_no_96___melhoria_no_asfalto_da_rua_papa_pio_xii_no_bairro_cango_especificamente_na_area_proxima_a_material_de_construcao_lider.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5401/dile_-_indicacao_no_96___melhoria_no_asfalto_da_rua_papa_pio_xii_no_bairro_cango_especificamente_na_area_proxima_a_material_de_construcao_lider.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal através do setor competente, que proceda a para realização de obras de melhoria no asfalto da Rua Papa Pio XII no bairro Cango, especificamente na área próxima à Material de Construção Líder, visando garantir a segurança e a mobilidade dos cidadãos que utilizam essa via.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5402/pedro_-_indicacao_no97-_pavimentacao_rua_timbo_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5402/pedro_-_indicacao_no97-_pavimentacao_rua_timbo_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Timbó, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5403/oberdan_-_indicacao_no98__-__revitalizacao_da_rua_maringa_visando_prepara-la_para_a_implementacao_do_sistema_binario.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5403/oberdan_-_indicacao_no98__-__revitalizacao_da_rua_maringa_visando_prepara-la_para_a_implementacao_do_sistema_binario.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que realize a revitalização da Rua Maringá, visando prepará-la para a implementação do sistema binário como medida para melhorar a mobilidade urbana, reduzir congestionamentos e garantir a segurança viária.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5404/tiago_-_indicacao_no99-24__elhorias_na_estrada_que_conecta_a_linha_gaucha_ao_km_15.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5404/tiago_-_indicacao_no99-24__elhorias_na_estrada_que_conecta_a_linha_gaucha_ao_km_15.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do setor competente, para que proceda melhorias na estrada que conecta a linha gaúcha ao KM 15, particularmente nas proximidades da propriedade do Senhor Donati, tendo em vista as inúmeras solicitações feitas pelos moradores, que mostram condições precárias da estrada.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5408/silmar_-_indicacao_no_100__pavimentacao_asfaltica_na_rua_ivo_estrela_no_bairro_novo_horizonte.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5408/silmar_-_indicacao_no_100__pavimentacao_asfaltica_na_rua_ivo_estrela_no_bairro_novo_horizonte.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Ivo Estrela no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5414/oberdan_-_indicacao_no101-24__-__revitalizacao_do_centro_de_eventos_herculano_meurer_e_do_auditorio_jacinto_ghedin_no_parque_jayme_canet_junior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5414/oberdan_-_indicacao_no101-24__-__revitalizacao_do_centro_de_eventos_herculano_meurer_e_do_auditorio_jacinto_ghedin_no_parque_jayme_canet_junior.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que realize a revitalização do Centro de Eventos Herculano Meurer e do Auditório Jacinto Ghedin no Parque Jayme Canet Júnior, em conjunto com as Entidades Usuárias dos Espaços, para Promoção de Eventos, Cursos e Palestras de Importância Comunitária.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5415/pedro_-_indicacao_no102____-24__-_instalacoes_dos_novos_modelos_de_pontos_de_onibus_na_rua_teresopolis_bairro_pinheirinho..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5415/pedro_-_indicacao_no102____-24__-_instalacoes_dos_novos_modelos_de_pontos_de_onibus_na_rua_teresopolis_bairro_pinheirinho..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, - instalações dos novos modelos de pontos de ônibus na Rua Teresópolis Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5418/silmar_-_indicacao_no_103-24_substituicao_das_bandeiras_nos_trevos_de_nosso_municipio..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5418/silmar_-_indicacao_no_103-24_substituicao_das_bandeiras_nos_trevos_de_nosso_municipio..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda a substituição das bandeiras nos trevos de nosso munícipio.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5420/pedro_-_indicacao_no100-24__-_pavimentacao_asfaltica_na_rua_julio_prestes__bairro_agua_branca..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5420/pedro_-_indicacao_no100-24__-_pavimentacao_asfaltica_na_rua_julio_prestes__bairro_agua_branca..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Júlio Prestes – Bairro Água Branca.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5429/cidao__-_indicacao_no105__-24_-rua_giocondo_felippe..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5429/cidao__-_indicacao_no105__-24_-rua_giocondo_felippe..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na pavimentação asfáltica na Rua Giocondo Felippe.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5430/fernando_-_indicacao_no106_-24_estacionamento_em_apenas_um_lado_da_rua_sao_joaquim_e_pinturas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5430/fernando_-_indicacao_no106_-24_estacionamento_em_apenas_um_lado_da_rua_sao_joaquim_e_pinturas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda estudos para realizar estacionamento em apenas um lado da rua São Joaquim e que sejam pintadas faixas de estacionamento, desde a Avenida Guiomar Lopes até a nova escola.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5431/oberdan_-_indicacao_no_107_-_24_cameras_no_cemiterio_ao_lado_do_arrudao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5431/oberdan_-_indicacao_no_107_-_24_cameras_no_cemiterio_ao_lado_do_arrudao.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda a implantação de câmeras de vigilância no cemitério municipal localizado próximo ao Ginásio de Esportes Arrudão, com objetivo de garantir a identificação através de imagens os furtos praticados no interior do mesmo e além disso, garantir um serviço de prevenção.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5434/silmar_-_indicacao_no108-24_uma_praca_publica_no_loteamento_monte_rey_em_frente_ao_lago.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5434/silmar_-_indicacao_no108-24_uma_praca_publica_no_loteamento_monte_rey_em_frente_ao_lago.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, uma praça pública no loteamento Monte Rey, em frente ao lago, visando à valorização do espaço público, promoção da saúde e bem-estar da comunidade, fortalecimento dos laços sociais e melhoria da qualidade ambiental.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5435/pedro_e_junior-_indicacao_no109-24__-_pavimentacao_asfaltica_no_acesso_do_coabitram_2_rua_fernando_abati..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5435/pedro_e_junior-_indicacao_no109-24__-_pavimentacao_asfaltica_no_acesso_do_coabitram_2_rua_fernando_abati..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda pavimentação asfáltica no acesso do Coabitram 2, Rua Fernando Abati.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5436/cidao__-_indicacao_no__110-24_-sinalizacao_na_rua_florianopolis_no_cruzamento_com_rua_sergipe..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5436/cidao__-_indicacao_no__110-24_-sinalizacao_na_rua_florianopolis_no_cruzamento_com_rua_sergipe..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na sinalização na Rua Florianópolis no cruzamento com Rua Sergipe.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5437/cidao__-_indicacao_no_111_-24_-estudos_para_a_possivel_implantacao_de_um_semaforo_na_rua_florianopolis_com_a_rua_sergipe..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5437/cidao__-_indicacao_no_111_-24_-estudos_para_a_possivel_implantacao_de_um_semaforo_na_rua_florianopolis_com_a_rua_sergipe..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que sejam realizados estudos para a possível implantação de um semáforo na Rua Florianópolis com a Rua Sergipe.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5442/silmar_-_indicacao_no112_limpeza_das_bocas_de_lobo_na_rua_germano_meyer_no_bairro_marrecas..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5442/silmar_-_indicacao_no112_limpeza_das_bocas_de_lobo_na_rua_germano_meyer_no_bairro_marrecas..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda a limpeza das bocas de lobo na Rua Germano Meyer, no Bairro Marrecas.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5449/silmar_-_indicacao_no_113_pavimentacao_asfaltica_na_rua_tocantins_da_rua_francisco_cassiano_ate_rua_abdul_polmann_bairro_sao_francisco..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5449/silmar_-_indicacao_no_113_pavimentacao_asfaltica_na_rua_tocantins_da_rua_francisco_cassiano_ate_rua_abdul_polmann_bairro_sao_francisco..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Tocantins, da Rua Francisco Cassiano até Rua Abdul Polmann, Bairro São Francisco.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5450/tiago_-_indicacao_no_114_-24__um_toldo_e_bancos_no_posto_de_saude_do_bairro_pinheirinho..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5450/tiago_-_indicacao_no_114_-24__um_toldo_e_bancos_no_posto_de_saude_do_bairro_pinheirinho..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, para que proceda estudos e realize a instalação, com urgência, um toldo e bancos no posto de saúde do bairro Pinheirinho.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5451/pedro_-_indicacao_no_115-___24__-_melhorias_na_pavimentacao_asfaltica_da_rua_flamingo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5451/pedro_-_indicacao_no_115-___24__-_melhorias_na_pavimentacao_asfaltica_da_rua_flamingo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que realize melhorias na pavimentação asfáltica da Rua Flamingo, entre o Conjunto Esperança e o Coohabtran II.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5457/cidao__-_indicacao_no_116_-24_-_melhorias_na_pavimentacao_asfaltica_na_rua_governador_parigot_de_souza_em_frente_a_escola_municipal_frei_dedato_e_a_panificadora_pao_dourado..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5457/cidao__-_indicacao_no_116_-24_-_melhorias_na_pavimentacao_asfaltica_na_rua_governador_parigot_de_souza_em_frente_a_escola_municipal_frei_dedato_e_a_panificadora_pao_dourado..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na pavimentação asfáltica na Rua Governador Parigot de Souza, em frente a Escola Municipal Frei Dedato e a Panificadora Pão Dourado.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5458/tiago_-_indicacao_no117__-24__app_para_agendamentos_de_consultas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5458/tiago_-_indicacao_no117__-24__app_para_agendamentos_de_consultas.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, para que proceda estudos e faça a implantação de um aplicativo para agendamento de consultas nos postos de saúde de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5459/silmar_-_indicacao_no118-24_-_instalacao_de_um_playground_no_centro_municipal_de_educacao_infantil_cmei_peter_pan.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5459/silmar_-_indicacao_no118-24_-_instalacao_de_um_playground_no_centro_municipal_de_educacao_infantil_cmei_peter_pan.doc</t>
   </si>
   <si>
     <t>, INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, instalação de um playground no Centro Municipal de Educação Infantil (CMEI) Peter Pan, visando promover o desenvolvimento físico, cognitivo, social e emocional das crianças atendidas pela instituição.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5460/silmar_-_indicacao_no119-24__limpeza_da_rua_duque_de_caxias_paralela_ao_parque_alvorada_e_pr-180..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5460/silmar_-_indicacao_no119-24__limpeza_da_rua_duque_de_caxias_paralela_ao_parque_alvorada_e_pr-180..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda a limpeza da Rua Duque de Caxias, paralela ao Parque Alvorada e PR-180.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5461/silmar_-_indicacao_no120-24_-_implantacao_de_um_playground_no_centro_municipal_de_educacao_infantil_cmei_cantinho_do_ceu.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5461/silmar_-_indicacao_no120-24_-_implantacao_de_um_playground_no_centro_municipal_de_educacao_infantil_cmei_cantinho_do_ceu.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, implantação de um playground no Centro Municipal de Educação Infantil (CMEI) Cantinho do Céu, localizado no Bairro Marrecas.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5465/silmar_-_indicacao_no121_-_instalacao_de_playground_na_escola_municipal_professor_rubens_amelio_bonatto_-_eief.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5465/silmar_-_indicacao_no121_-_instalacao_de_playground_na_escola_municipal_professor_rubens_amelio_bonatto_-_eief.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, instalação de playground na Escola Municipal Professor Rubens Amélio Bonatto - EIEF, visando promover o desenvolvimento motor, social e emocional das crianças, bem como contribuir para a melhoria do ambiente educacional e incentivar a prática de exercícios físicos e a interação entre os estudantes.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5466/cidao__-_indicacao_no122__-24_-melhorias_na_pavimentacao_asfaltica_na_rua_antonina..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5466/cidao__-_indicacao_no122__-24_-melhorias_na_pavimentacao_asfaltica_na_rua_antonina..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na pavimentação asfáltica na Rua Antonina.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5471/cidao__-_indicacao_no123-24__-revitalizacao_da_pintura_das_instalacoes_da_unidade_basica_de_saude_do_bairro_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5471/cidao__-_indicacao_no123-24__-revitalizacao_da_pintura_das_instalacoes_da_unidade_basica_de_saude_do_bairro_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda revitalização da pintura das instalações da Unidade Básica de Saúde do Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5472/cidao__-_indicacao_no124__-_melhorias_na_pavimentacao_asfaltica_na_av._dom_agostinho_jose_sartori_no_bairro_sao_cristovao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5472/cidao__-_indicacao_no124__-_melhorias_na_pavimentacao_asfaltica_na_av._dom_agostinho_jose_sartori_no_bairro_sao_cristovao.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na pavimentação asfáltica na Av. Dom Agostinho José Sartori no Bairro São Cristovão.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5473/tupy__-_indicacao_no_125_-_criado_o_conselho_municipal_do_dos_direitos_dos_refugiados_migrados.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5473/tupy__-_indicacao_no_125_-_criado_o_conselho_municipal_do_dos_direitos_dos_refugiados_migrados.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo que seja criado o Conselho Municipal do dos Direitos dos Refugiados, Migrantes e Apátridas de Francisco Beltrão e também seja instituído as Políticas Municipais para a população Migrante.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5474/pedro_-_indicacao_no126_-__24__-reforma_da_praca_localizada_na_rua_para_proxima_a_associacao_atletica_banco_do_brasil.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5474/pedro_-_indicacao_no126_-__24__-reforma_da_praca_localizada_na_rua_para_proxima_a_associacao_atletica_banco_do_brasil.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, a necessidade urgente de revitalização e reforma da praça localizada na Rua Pará, próxima à Associação Atlética Banco do Brasil (AABB).</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5475/pedro_-_indicacao_no127_-__24__-melhorias_na_pavimentacao_asfaltica_das_ruas_do_conjunto_coahbtran_ii.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5475/pedro_-_indicacao_no127_-__24__-melhorias_na_pavimentacao_asfaltica_das_ruas_do_conjunto_coahbtran_ii.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que sejam promovidas melhorias na pavimentação asfáltica das ruas do Conjunto Coahbtran II, especificamente nas seguintes vias: Rua Chororó, Rua Pelicano, Rua Marreco, Rua dos Flamingos, Rua Falcão, Rua Rouxinol, Rua Ararajuba e Rua Batuíra.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5476/silmar_-_indicacao_no__128__pavimentacao_asfaltica_na_rua_itapeva_no_bairro_pinheirinho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5476/silmar_-_indicacao_no__128__pavimentacao_asfaltica_na_rua_itapeva_no_bairro_pinheirinho.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Itapeva no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5481/oberdan_-_indicacao_no129-24__recuperacao_da_via_na_faixa_da_direita_da_avenida_luiz_antonio_faedo_esquina_com_a_rua_uniao_da_vitoria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5481/oberdan_-_indicacao_no129-24__recuperacao_da_via_na_faixa_da_direita_da_avenida_luiz_antonio_faedo_esquina_com_a_rua_uniao_da_vitoria.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda a recuperação da via na faixa da direita da Avenida Luiz Antônio Faedo, esquina com a Rua União da Vitória.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5490/cidao_-_indicacao_no130-24_implementacao_de_semaforos_equipados_com_cronometro-temporizador_visivel_ao_publico_e_leds_de_iluminacao_na_estrutura_do_poste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5490/cidao_-_indicacao_no130-24_implementacao_de_semaforos_equipados_com_cronometro-temporizador_visivel_ao_publico_e_leds_de_iluminacao_na_estrutura_do_poste.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda a implementação de semáforos equipados com cronômetro/temporizador visível ao público e LEDs de iluminação na estrutura, visando aumentar a segurança, eficiência e visibilidade das sinalizações no tráfego urbano.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5491/jean_-_indicacao_no_131-_24_pavimentacao_asfaltica_na_rua_gelindo_fedrigo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5491/jean_-_indicacao_no_131-_24_pavimentacao_asfaltica_na_rua_gelindo_fedrigo.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda pavimentação asfáltica na Rua Gelindo Fedrigo, no Loteamento Monte Rei.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5492/silmar_-_indicacao_no132__-_24_sinalizacao_na_rua_paula_freitas..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5492/silmar_-_indicacao_no132__-_24_sinalizacao_na_rua_paula_freitas..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, para a colocação de placas de sinalização na Rua Paula Freitas.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5497/cidao__-_indicacao_no133-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_clevelandia_proximo_ao_iat..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5497/cidao__-_indicacao_no133-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_clevelandia_proximo_ao_iat..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na pavimentação asfáltica na Rua Clevelândia, próximo ao IAT.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5498/cidao__-_indicacao_no134-24__-_melhorias_na_av._atilio_fontana_em_frente_a_brf_no_bairro_pinheirinho..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5498/cidao__-_indicacao_no134-24__-_melhorias_na_av._atilio_fontana_em_frente_a_brf_no_bairro_pinheirinho..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda melhorias na pavimentação asfáltica na Av. Atílio Fontana, em frente a BRF, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5499/silmar_-_indicacao_no135-24__sinalizacao_na_entrada_do_loteamanento_monte_rei_rua_antonio_silvio_bottin..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5499/silmar_-_indicacao_no135-24__sinalizacao_na_entrada_do_loteamanento_monte_rei_rua_antonio_silvio_bottin..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, para a colocação de placas de sinalização na entrada do Loteamanento Monte Rei, Rua Antonio Silvio Bottin.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5501/quintino_-_indicacao_no136_-24_placa_indicativa_com_o_nome_do_posto_de_saude_do_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5501/quintino_-_indicacao_no136_-24_placa_indicativa_com_o_nome_do_posto_de_saude_do_novo_mundo.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente para que proceda à colocação de uma placa indicativa com o nome do Posto de Saúde do Novo Mundo, com o intuito de melhorar a visibilidade e orientação para a população que utiliza os serviços desta unidade de saúde.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5510/silmar_-_indicacao_no137-24__-_pavimentacao_asfaltica_na_rua_azaleia_no_bairro_alvorada.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5510/silmar_-_indicacao_no137-24__-_pavimentacao_asfaltica_na_rua_azaleia_no_bairro_alvorada.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda Pavimentação Asfáltica na Rua Azaleia no Bairro Alvorada.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5511/quintino_-_indicacao_no138_-24_disponibilize_uma_atendente_para_realizar_o_agendamento_de_exames_no_posto_de_saude_do_novo_mundo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5511/quintino_-_indicacao_no138_-24_disponibilize_uma_atendente_para_realizar_o_agendamento_de_exames_no_posto_de_saude_do_novo_mundo.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que disponibilize uma atendente para realizar o agendamento de exames no Posto de Saúde do Novo Mundo.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5512/pedro_-_indicacao_no139_-___24__-_melhorias_na_iluminacao_da_avenida_abdul_pholmann.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5512/pedro_-_indicacao_no139_-___24__-_melhorias_na_iluminacao_da_avenida_abdul_pholmann.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, melhoria na iluminação da Avenida Abdul Pholmann em toda sua extensão e instalação de postes em pontos sem iluminação.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5518/silmar_-_indicacao_no140-24___construcao_de_um_muro_divisorio_entre_a__cimmad_e_a__ubs_localizadas_no_bairro_padre_ulrico.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5518/silmar_-_indicacao_no140-24___construcao_de_um_muro_divisorio_entre_a__cimmad_e_a__ubs_localizadas_no_bairro_padre_ulrico.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente a construção de um muro divisório entre a Caritas Diocesana de Palmas - Centro de Integração Madre Maria Domenica (CIMMAD) e a Unidade Básica de Saúde (UBS) localizadas no bairro Padre Ulrico.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5519/dile_-_indicacao_no141-24__pavimentacao_asfaltica_na_rua_jose_de_alencar_no_bairro_novo_mundo..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5519/dile_-_indicacao_no141-24__pavimentacao_asfaltica_na_rua_jose_de_alencar_no_bairro_novo_mundo..docx</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal através do setor competente, que proceda pavimentação asfáltica na Rua José de Alencar no bairro Novo Mundo</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5520/pedro_-_indicacao_no_142_-24__-_ampliacao_dos_pontos_de_venda_de_passagens_da_guancino.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5520/pedro_-_indicacao_no_142_-24__-_ampliacao_dos_pontos_de_venda_de_passagens_da_guancino.doc</t>
   </si>
   <si>
     <t>INDICAR, a empresa Guancino, ampliação dos pontos de venda de créditos e passagens, principalmente na Cidade Norte.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5521/oberdan_-_indicacao_no143-24__instalacao_de_quatro_superpostes_na_comunidade_do_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5521/oberdan_-_indicacao_no143-24__instalacao_de_quatro_superpostes_na_comunidade_do_rio_tuna.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, realize estudos técnicos e orçamentários visando à instalação de quatro superpostes na Comunidade do Rio Tuna, especificamente nas áreas em frente aos comércios, residências, órgãos públicos municipais e templos religiosos, localizados ao longo da Rodovia PR 180.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5522/quintino_-_indicacao_no144-24__-_pavimentacao_asfaltica_rua_xaxim_no_bairro_jardim_italia_i..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5522/quintino_-_indicacao_no144-24__-_pavimentacao_asfaltica_rua_xaxim_no_bairro_jardim_italia_i..doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda pavimentação asfáltica na Rua Xaxim, no bairro Jardim Itália I.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5526/silmar_-_indicacao_no145-24__implantacao_ou_melhorias_da_iluminacao_publica_na_avenida_italia_situada_no_jardim_italia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5526/silmar_-_indicacao_no145-24__implantacao_ou_melhorias_da_iluminacao_publica_na_avenida_italia_situada_no_jardim_italia.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente que sejam tomadas providências urgentes para a implantação ou melhorias da iluminação pública na Avenida Itália, situada no Jardim Itália.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5527/pedro_-_indicacao_no146_-24__-_construcao_de_uma_mini_arena_no_bairro_terra_nossa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5527/pedro_-_indicacao_no146_-24__-_construcao_de_uma_mini_arena_no_bairro_terra_nossa.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, a construção de uma mini arena no Bairro Terra Nossa em terreno especifico, conforme foto em anexo.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5529/oberdan_-_indicacao_no147_-2024_-_agente_de_transito_nas_barreiras.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5529/oberdan_-_indicacao_no147_-2024_-_agente_de_transito_nas_barreiras.doc</t>
   </si>
   <si>
     <t>INDICAR, ao DEBETRAN seja disponibilizado um agente de trânsito em todas as interdições de vias públicas para informar aos usuários da via sobre a natureza da intervenção e o tempo estimado de duração.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5530/ronaldo_-_indicacao_no148_-2024_-_limpeza_e_dragagem_no_rio_lonqueador..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5530/ronaldo_-_indicacao_no148_-2024_-_limpeza_e_dragagem_no_rio_lonqueador..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, junto ao setor competente, que proceda limpeza e dragagem no Rio Lonqueador.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5531/quintino_-_indicacao_no149-24__-_pavimentacao_asfaltica_na_rua_armindo_bernardon.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5531/quintino_-_indicacao_no149-24__-_pavimentacao_asfaltica_na_rua_armindo_bernardon.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente, que proceda pavimentação asfáltica na Rua Armindo Bernardon, Loteamento Bom Pastor Bairro Aeroporto.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5534/ronaldo_-_indicacao_no150_-2024_-pavimentacao__rua_artur_bernardes..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5534/ronaldo_-_indicacao_no150_-2024_-pavimentacao__rua_artur_bernardes..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, junto ao setor competente, que proceda pavimentação asfáltica na Rua Artur Bernardes.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5535/dile_-_indicacao_no151-24_pavimentacao_asfaltica_na_rua_aurelio_buarque_de_holanda_no_bairro_novo_mundo.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5535/dile_-_indicacao_no151-24_pavimentacao_asfaltica_na_rua_aurelio_buarque_de_holanda_no_bairro_novo_mundo.docx</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal através do setor competente, que proceda pavimentação asfáltica na Rua Aurelio Buarque de Holanda no bairro Novo Mundo.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5552/ronaldo_-_indicacao_no152_-2024_-pavimentacao__pavimentacao_asfaltica_na_rua_jose_angelino_lopes_de_mello.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5552/ronaldo_-_indicacao_no152_-2024_-pavimentacao__pavimentacao_asfaltica_na_rua_jose_angelino_lopes_de_mello.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, junto ao setor competente, que proceda pavimentação asfáltica na Rua José Angelino Lopes de Mello, Loteamento Morada do Sol, bairro Miniguaçu.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5553/pedro_-_indicacao_no153_-___24__-_pavimentacao_da_estrada_vicinal_no_bairro_aeroporto_estrada_essa_que_liga_o_bairro_novo_mundo_a_comunidade_sao_marcos..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5553/pedro_-_indicacao_no153_-___24__-_pavimentacao_da_estrada_vicinal_no_bairro_aeroporto_estrada_essa_que_liga_o_bairro_novo_mundo_a_comunidade_sao_marcos..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos do setor competente, proceda melhoria na pavimentação da Estrada Vicinal, no Bairro Aeroporto, estrada essa que liga o bairro Novo Mundo a comunidade São Marcos.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5566/silmar_-_indicacao_no154_reparos_e_melhorias_na_unidade_basica_de_saude_do_assentamento_missoes.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5566/silmar_-_indicacao_no154_reparos_e_melhorias_na_unidade_basica_de_saude_do_assentamento_missoes.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente a instalação de equipamentos e a realização de medidas de higiene na Unidade Básica de Saúde do Assentamento Missões, em Francisco Beltrão, abrangendo troca de cortinas e persianas, instalação de telas de aranha, dedetização, ratização, limpeza da caixa d'água, instalação de ar condicionado na sala de triagem, fornecimento de computador para a médica, e instalação de pavers na parte externa da UBS.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5567/cidao__-_indicacao_no155_-_instalacao_e_ampliacao_de_guard_rail_defensa_metalica_no_trecho_compreendido_entre_o_trevo_da_cidade_norte_e_a_rotatoria_em_frente_ao_posto_shell_pandolfi.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5567/cidao__-_indicacao_no155_-_instalacao_e_ampliacao_de_guard_rail_defensa_metalica_no_trecho_compreendido_entre_o_trevo_da_cidade_norte_e_a_rotatoria_em_frente_ao_posto_shell_pandolfi.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda a instalação e ampliação de guard rail (defensa metálica) no trecho compreendido entre o trevo da Cidade Norte e a rotatória em frente ao Posto Shell Pandolfi.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5568/pedro_-_indicacao_no156-_24__-_plantio_de_mais_arvores_de_grande_porte_em_torno_do_lago_das_torres..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5568/pedro_-_indicacao_no156-_24__-_plantio_de_mais_arvores_de_grande_porte_em_torno_do_lago_das_torres..doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, por meio de estudos realizados pelo setor competente, que proceda ao plantio de mais árvores de grande porte em torno do Lago das Torres.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5573/pedro_-_indicacao_no157_-___24__-_instalacao_de_bebedouros_no_parque_do_lago_das_torres..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5573/pedro_-_indicacao_no157_-___24__-_instalacao_de_bebedouros_no_parque_do_lago_das_torres..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos do setor competente, que proceda instalações de bebedouros no parque do Lago das Torres.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio do setor competente a realização de reparos estruturais e melhorias na Unidade Básica de Saúde do Assentamento Missões, em Francisco Beltrão, abrangendo conserto de calhas, telhado, platibanda, troca de vidros, pintura das paredes internas e externas, e construção de garagem para guarda do veículo da unidade.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5577/junior_-_indicacao_no159__-24_-_iluminacao_publica_na_trincheira_localizada_no_bairro_sadia..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5577/junior_-_indicacao_no159__-24_-_iluminacao_publica_na_trincheira_localizada_no_bairro_sadia..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal para que realize melhorias e implementação de iluminação pública na trincheira localizada no bairro Sadia.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5581/pedro_-_indicacao_no160-24__-_pavimentacao_asfaltica_rua_teodoro_zanata.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5581/pedro_-_indicacao_no160-24__-_pavimentacao_asfaltica_rua_teodoro_zanata.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda pavimentação asfáltica na Rua Teodoro Zanata.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5582/jean_-_indicacao_no161-24___-extensao_do_quebra-molas_na_rua_felice_manfroi..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5582/jean_-_indicacao_no161-24___-extensao_do_quebra-molas_na_rua_felice_manfroi..docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos do setor competente, para que proceda a extensão do quebra-molas na Rua Felice Manfroi.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5587/pedro_-_indicacao_no162-24__-_pavimentacao_asfaltica_rua_arthur_julio_nacke_bairro_sadia..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5587/pedro_-_indicacao_no162-24__-_pavimentacao_asfaltica_rua_arthur_julio_nacke_bairro_sadia..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda pavimentação asfáltica na Rua Arthur Júlio Nacke, bairro Sadia.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5588/oberdan_-_indicacao_no163_-2024_-_pavimentacao_asfaltica_na_rua_professor_canisio_hillebrand..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5588/oberdan_-_indicacao_no163_-2024_-_pavimentacao_asfaltica_na_rua_professor_canisio_hillebrand..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda pavimentação asfáltica na Rua Professor Canísio Hillebrand.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5590/cidao__-_indicacao_no_164-_limpeza_do_parque_infantil_localizado_na_rua_para.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5590/cidao__-_indicacao_no_164-_limpeza_do_parque_infantil_localizado_na_rua_para.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que a limpeza do parque infantil localizado na Rua Pará, atrás do supermercado No Ponto no Vila Nova.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5591/pedro_-_indicacao_no165-24__-_pavimentacao_asfaltica_rua_colorado_no_bairro_jardim_virginia..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5591/pedro_-_indicacao_no165-24__-_pavimentacao_asfaltica_rua_colorado_no_bairro_jardim_virginia..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda pavimentação asfáltica na Rua Colorado, no Bairro Jardim Virginia.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5595/pedro_-_indicacao_no166-24__-_pavimentacao_asfaltica_rua_guilherme_lindner..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5595/pedro_-_indicacao_no166-24__-_pavimentacao_asfaltica_rua_guilherme_lindner..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda pavimentação asfáltica na Rua Guilherme Lindner.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5597/junior_-_indicacao_no167__-24_-construcao_de_um_acostamento_na_pr-475.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5597/junior_-_indicacao_no167__-24_-construcao_de_um_acostamento_na_pr-475.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, para que proceda a construção de um acostamento na PR-475, especificamente no trecho entre a empresa Coasul e o restaurante Cabana Manhare.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5598/tupy_-_indicacao_no168_-24__-_pavimentacao_asfaltica_da_avenida_presidente_castello_branco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5598/tupy_-_indicacao_no168_-24__-_pavimentacao_asfaltica_da_avenida_presidente_castello_branco.doc</t>
   </si>
   <si>
     <t>INDICAR que o Executivo Municipal, após estudos junto ao Setor Competente, que proceda pavimentação asfáltica na Avenida Presidente Castello Branco, no bairro Água Branca.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5602/oberdan_-_indicacao_no169_-_redutor_de_velocidade_faixa_elevada_ou_radar_eletronico_na_avenida_guiomar_lopes_de_jesus.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5602/oberdan_-_indicacao_no169_-_redutor_de_velocidade_faixa_elevada_ou_radar_eletronico_na_avenida_guiomar_lopes_de_jesus.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo a necessidade de instalação de redutor de velocidade, faixa elevada ou radar eletrônico na Avenida Guiomar Lopes de Jesus, em frente ao Espetinho do Alexandre, Distribuidora Aqua Life e 10° Grupamento de Bombeiros, visando a segurança viária e a proteção dos munícipes diante de frequentes ultrapassagens perigosas e excesso de velocidade.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5603/pedro_-_indicacao_no_170_____reforma_e_ampliacao_do_posto_de_saude_do_bairro_pinheirao..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5603/pedro_-_indicacao_no_170_____reforma_e_ampliacao_do_posto_de_saude_do_bairro_pinheirao..doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, mediante ao setor competente para que proceda a reforma e ampliação do Posto de Saúde do Bairro Pinheirão.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5609/oberdan_-_indicacao_no171-24_-_recuperacao_asfaltica_na_rua_apucarana_entre_av_julio_assis_e_rua_octaviano_teixeira_dos_santos.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5609/oberdan_-_indicacao_no171-24_-_recuperacao_asfaltica_na_rua_apucarana_entre_av_julio_assis_e_rua_octaviano_teixeira_dos_santos.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, realização de obras de recuperação asfáltica na Rua Apucarana, no trecho compreendido entre a Avenida Júlio Assis e a Rua Otaviano Teixeira dos Santos.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5610/tiago_-_indicacao_no172-24_pavimentacao_asfaltica_na_rua_dos_crisantemos..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5610/tiago_-_indicacao_no172-24_pavimentacao_asfaltica_na_rua_dos_crisantemos..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, para que proceda pavimentação asfáltica na Rua dos Crisântemos.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5611/dile_-_indicacao_no173-24__vaga_cadeirante_em_frente_ao_homer_donuts_-_av_julio_assis_-_debetran.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5611/dile_-_indicacao_no173-24__vaga_cadeirante_em_frente_ao_homer_donuts_-_av_julio_assis_-_debetran.docx</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal e ao Departamento Beltronense de Trânsito (DEBETRAN) a instalação de uma vaga de estacionamento destinada a cadeirantes em frente ao estabelecimento Homer Donuts, localizado na Avenida Júlio Assis Cavalheiro, nº 1503, bairro Centro, visando atender às normas de acessibilidade e promover a inclusão social.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5612/tupy_-_indicacao_no174-24__-_extensao_do_calcamento_do_km20_ate_a_comunidade_da_olaria.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5612/tupy_-_indicacao_no174-24__-_extensao_do_calcamento_do_km20_ate_a_comunidade_da_olaria.doc</t>
   </si>
   <si>
     <t>INDICAR que o Executivo Municipal, após estudos junto ao Setor Competente, que proceda a extensão do calçamento do KM20 até a comunidade da Olaria.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5614/jean_-_indicacao_no175_-24___-pavimentacao_asfaltica_na_rua_julio_benka.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5614/jean_-_indicacao_no175_-24___-pavimentacao_asfaltica_na_rua_julio_benka.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através de estudos do setor competente, para que proceda pavimentação asfáltica na Rua Julio Benka, no bairro Alvorada.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5617/tupy_-_indicacao_no_176-24__-_faixa-elevada_ou_quebra-molas_entre_a_rua_avelino_rossi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5617/tupy_-_indicacao_no_176-24__-_faixa-elevada_ou_quebra-molas_entre_a_rua_avelino_rossi.doc</t>
   </si>
   <si>
     <t>INDICAR que o Executivo Municipal, após estudos junto ao Setor Competente, que proceda a construção de uma faixa-elevada ou quebra-molas entre a Rua Avelino Rossi até a rotatória da Rua Willy Van Hotegen.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5618/junior_-_indicacao_no__177-24_-pavimentacao_asfaltica_na_rua_armando_behne..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5618/junior_-_indicacao_no__177-24_-pavimentacao_asfaltica_na_rua_armando_behne..doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja enviado ao Executivo Municipal, que proceda pavimentação asfáltica na Rua Armando Behne.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5619/junior_-_indicacao_no__178-24_-_pavimentacao_loteamento_bom_pastor..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5619/junior_-_indicacao_no__178-24_-_pavimentacao_loteamento_bom_pastor..doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja enviado ao Executivo Municipal, que proceda pavimentação asfáltica no Loteamento Bom Pastor.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5623/tupy_-_indicacao_no_179-24__-uma_faixa-elevada_ou_quebra-molas_da_esquina_da_rua_argemiro_delani.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5623/tupy_-_indicacao_no_179-24__-uma_faixa-elevada_ou_quebra-molas_da_esquina_da_rua_argemiro_delani.doc</t>
   </si>
   <si>
     <t>INDICAR que o Executivo Municipal, após estudos junto ao Setor Competente, que proceda a construção de uma faixa-elevada ou quebra-molas da esquina da Rua Argemiro Delani até o pé do morro em frente à casa nº2125.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5630/pedro_-_indicacao_no180_-24__-_iluminacao_do_parque_alvorada..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5630/pedro_-_indicacao_no180_-24__-_iluminacao_do_parque_alvorada..doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, melhorias na iluminação do Parque Alvorada.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5631/rodrigo_-_indicacao_no181-24_-_que_proceda_pavimentacao_asfaltica_na_rua_canafistula__no_loteamento_pinheiros.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5631/rodrigo_-_indicacao_no181-24_-_que_proceda_pavimentacao_asfaltica_na_rua_canafistula__no_loteamento_pinheiros.docx</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja enviado ao Executivo Municipal, que proceda pavimentação asfáltica na rua Canafistula no Loteamento Pinheiros.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5632/junior_-_indicacao_no182_-24_-_pavimentacaotravessa_ademir_kaminski.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5632/junior_-_indicacao_no182_-24_-_pavimentacaotravessa_ademir_kaminski.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja enviado ao Executivo Municipal, que proceda pavimentação asfáltica na Travessa Ademir Kaminski, Padre Ulrico.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5637/junior_-_indicacao_no_183-24_-_redutor_de_velocidade_na_rua_curitiba_esquina_com_a_rua_venezuela.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5637/junior_-_indicacao_no_183-24_-_redutor_de_velocidade_na_rua_curitiba_esquina_com_a_rua_venezuela.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que sejam realizados estudos para a viabilização de um redutor de velocidade na Rua Curitiba, esquina com a Rua Venezuela, nas proximidades do Parque de Exposições.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5638/rodrigo_-_indicacao_no184-_24_-_que_proceda_pavimentacao_asfaltica_na_rua_sete_copas_e_rua_sibipiruna_no_loteamento_pinheiros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5638/rodrigo_-_indicacao_no184-_24_-_que_proceda_pavimentacao_asfaltica_na_rua_sete_copas_e_rua_sibipiruna_no_loteamento_pinheiros.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja enviado ao Executivo Municipal, que proceda pavimentação asfáltica na rua Sete Copas e rua Sibipiruna no Loteamento Pinheiros.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5640/pedro_-_indicacao_no185_-24__-implantacao_de_banheiros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5640/pedro_-_indicacao_no185_-24__-implantacao_de_banheiros.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda a implantação de banheiros nos parques de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5641/rodrigo_-_indicacao_no186-24_-_pavimentacao_asfaltica_na_rua_guatambu_e_rua_cedro_rosa_no_loteamento_pinheiros.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5641/rodrigo_-_indicacao_no186-24_-_pavimentacao_asfaltica_na_rua_guatambu_e_rua_cedro_rosa_no_loteamento_pinheiros.docx</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja enviado ao Executivo Municipal, que proceda pavimentação asfáltica na rua Guatambu e rua Cedro Rosa no Loteamento Pinheiros.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5642/junior_-_indicacao_no187_-24_-_horario_dos_cmeis.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5642/junior_-_indicacao_no187_-24_-_horario_dos_cmeis.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja enviado ao Executivo Municipal ofício, solicitando ampliação do horário de funcionamento das creches municipais de nossa cidade.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5643/fernando_-_indicacao_no188_-24_pintura_de_uma_faixa_de_estacionamento_e_uma_faixa_vaga_rapida_na_rua_santa_catarina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5643/fernando_-_indicacao_no188_-24_pintura_de_uma_faixa_de_estacionamento_e_uma_faixa_vaga_rapida_na_rua_santa_catarina.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, através do Setor Competente, que proceda à pintura de uma faixa de estacionamento e uma faixa vaga rápida na Rua Santa Catarina, número 363, no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5644/quintino_-_indicacao_no189-24___-_recuperacao_e_manutencao_das_estradas_rurais_que_ligam_a_comunidade_de_nova_concordia_a_linha_liston.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5644/quintino_-_indicacao_no189-24___-_recuperacao_e_manutencao_das_estradas_rurais_que_ligam_a_comunidade_de_nova_concordia_a_linha_liston.docx</t>
   </si>
   <si>
     <t>INDICAR Poder Executivo Municipal que seja realizada, com a maior brevidade possível, a recuperação e manutenção das estradas rurais que ligam a comunidade de Nova Concórdia à Linha Liston, passando pelas propriedades do Sr. Godinho e do Sr. Claudinei Colonezi.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5645/silmar_-_indicacao_no_190-24_-_pavimentacao_asfaltica_na_rua_jose_bonifacio_e_melhorias_na_calcada_bairro_saomiguel.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5645/silmar_-_indicacao_no_190-24_-_pavimentacao_asfaltica_na_rua_jose_bonifacio_e_melhorias_na_calcada_bairro_saomiguel.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, proceda Pavimentação Asfáltica na Rua José Bonifácio no Bairro São Miguel.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5646/junior_-_indicacao_no_191-24_-__implementacao_de_uma_academia_da_terceira_idade_ati_na_comunidade_do_rio_tuna.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5646/junior_-_indicacao_no_191-24_-__implementacao_de_uma_academia_da_terceira_idade_ati_na_comunidade_do_rio_tuna.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja enviado ao Executivo Municipal ofício, para que proceda implementação de uma Academia da Terceira Idade (ATI) na comunidade do Rio Tuna.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5647/silmar_-_indicacao_no192-24__-_revitalizacao_da_praca_localizada_no_bairro_sao_miguel.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5647/silmar_-_indicacao_no192-24__-_revitalizacao_da_praca_localizada_no_bairro_sao_miguel.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, a necessidade de realizar a revitalização da praça localizada no Bairro São Miguel, contemplando melhorias na infraestrutura, iluminação, paisagismo e áreas de lazer, visando oferecer um ambiente mais seguro e adequado para os moradores.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5648/fernando_-_indicacao_no_193-24_recape_asfaltico_rua_santa_catarina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5648/fernando_-_indicacao_no_193-24_recape_asfaltico_rua_santa_catarina.doc</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR ao Executivo Municipal, através do Setor Competente, que proceda, com a máxima urgência, ao recape asfáltico da Rua Gaspar Silveira Martins, até a Rua Santa Catarina e Rua Santa Terezinha, no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5650/tiago_-_indicacao_no194-24_boca_de_lobo_rua_ecker.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5650/tiago_-_indicacao_no194-24_boca_de_lobo_rua_ecker.doc</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, indicar após ouvido o plenário, seja enviado ofício ao Executivo Municipal, solicitando a implantação de uma boca de lobo ao final da Rua Lurdes Ecker, Bairro Sadia, haja visto que esta acontecendo grande acumulo de água sem escoamento causando transtornos aos moradores bem como servindo de deposito para vetores de doenças.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5653/tupy_-_indicacao_no_195-24__-_capela_mortuaria_km_20.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5653/tupy_-_indicacao_no_195-24__-_capela_mortuaria_km_20.doc</t>
   </si>
   <si>
     <t>INDICAR que o Executivo Municipal, após estudos junto ao Setor Competente, que proceda a construção de uma capela mortuária na comunidade do Km 20.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5656/oberdan_-_indicacao_no196-24_-_mudanca_do_nome_da_praca__conhecida_como_parquinho_industrial_localizada_ao_lado_d_farmacia_municipal_sul_para_praca_joao_risso.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5656/oberdan_-_indicacao_no196-24_-_mudanca_do_nome_da_praca__conhecida_como_parquinho_industrial_localizada_ao_lado_d_farmacia_municipal_sul_para_praca_joao_risso.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, a mudança do nome da praça popularmente conhecida como “Parquinho Industrial”, localizada ao lado da Farmácia Municipal Sul, para “Praça João Risso”, em homenagem a um dos pioneiros de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5659/oberdan_-_indicacao_no_197__-_conteiner_amarelo_reciclavel_posto_rodoil_via_mais_-_rua_romeu_lauro_e_av_antonio_luiz_faedo.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5659/oberdan_-_indicacao_no_197__-_conteiner_amarelo_reciclavel_posto_rodoil_via_mais_-_rua_romeu_lauro_e_av_antonio_luiz_faedo.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Poder Executivo, a instalação de um contêiner de recicláveis na cor amarela no posto de combustível Rodoil Via Mais, localizado na Rua Vereador Romeu Lauro Werlang, esquina com a Av. Antônio Luiz Faedo.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5662/oberdan_-_indicacao_no_198__-_servicos_de_conservacao_e_manutencao_na_estrada_vicinal_que_liga_a_comunidade_do_divisor_a_comunidade_rio_tuna.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5662/oberdan_-_indicacao_no_198__-_servicos_de_conservacao_e_manutencao_na_estrada_vicinal_que_liga_a_comunidade_do_divisor_a_comunidade_rio_tuna.docx</t>
   </si>
   <si>
     <t>INDICAR, ao setor competente da Administração Municipal, que sejam realizados serviços de conservação e manutenção na estrada vicinal que liga a comunidade do Divisor a Comunidade Rio Tuna.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5663/junior_-_indicacao_no_199___-_pavimentacao_asfaltica_nas_ruas_napoli_milao_e_turim_no_bairro_jardim_floresta.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5663/junior_-_indicacao_no_199___-_pavimentacao_asfaltica_nas_ruas_napoli_milao_e_turim_no_bairro_jardim_floresta.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize pavimentação asfáltica nas Ruas Napoli, Milão e Turim no Bairro Jardim Floresta.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5670/oberdan_-_indicacao_no200_-__tombamento_do_portao_do_estadio_anilado.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5670/oberdan_-_indicacao_no200_-__tombamento_do_portao_do_estadio_anilado.docx</t>
   </si>
   <si>
     <t>INDICAR, que o Executivo Municipal, através do Setor Competente, proceda os devidos encaminhamentos do dossiê em anexo ao Conselho Municipal de Política Cultural, para a devida análise e aprovação do tombamento do Portão do Estádio Anilado, na forma da Lei Municipal n.º 3293/2006 e da Lei Municipal n.º 5003/2023.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5671/dile_-_indicacao_no_201___construcao_de_um_lago_municipal_no_bairro_agua_branca_especificamente_no_loteamento_kit_abdala.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5671/dile_-_indicacao_no_201___construcao_de_um_lago_municipal_no_bairro_agua_branca_especificamente_no_loteamento_kit_abdala.docx</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal que seja realizado estudo e providenciada a construção de um lago municipal no Bairro Água Branca, especificamente no Loteamento Kit Abdala.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5673/tupy_-_indicacao_no202-24__-__instalacao_de_um_poco_artesiano_na_comunidade_do_km_15_rio_herval.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5673/tupy_-_indicacao_no202-24__-__instalacao_de_um_poco_artesiano_na_comunidade_do_km_15_rio_herval.docx</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal a instalação de um poço artesiano na comunidade do km 15, Rio Herval, visando garantir o abastecimento regular de água potável e atender às necessidades dos moradores e das atividades agropecuárias locais.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5674/quintino_-_indicacao_no203-24__-_vaga_de_deficiente_fisico_em_frente_a_casa_sr_claudir_rua_cleci_salete_maioli_bairro_terra_nossa.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5674/quintino_-_indicacao_no203-24__-_vaga_de_deficiente_fisico_em_frente_a_casa_sr_claudir_rua_cleci_salete_maioli_bairro_terra_nossa.docx</t>
   </si>
   <si>
     <t>INDICAR o Poder Executivo Municipal que providencie a criação de uma vaga de estacionamento para pessoa com deficiência com urgência na Rua Cleci Salete Maioli, bairro Terra Nossa, em frente à residência do Sr. Claudi Rodrigues de Souza (quadra 19-92, lote 04).</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5685/tiago_-_indicacao_no204__-24__retirada_e_susbtituicao_dos_vidros_do_ponto_de_onibus_em_frente_a_upa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5685/tiago_-_indicacao_no204__-24__retirada_e_susbtituicao_dos_vidros_do_ponto_de_onibus_em_frente_a_upa.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, para que proceda a retirada e substituição dos vidros quebrados do ponto de ônibus localizado em frente a Unidade de Pronto Atendimento – UPA.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5686/silmar_-_indicacao_no_205-24_-_construcao_de_escola_municipal_que_contemple_os_bairros_cango_e_guanabara.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5686/silmar_-_indicacao_no_205-24_-_construcao_de_escola_municipal_que_contemple_os_bairros_cango_e_guanabara.docx</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo, por meio do setor competente, para que proceda construção de escola municipal que contemple os Bairros Cango e Guanabara, Francisco Beltrão.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5687/junior_-_indicacao_no206-24__-_recapeamento_asfaltico_na_rua_pernambuco..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5687/junior_-_indicacao_no206-24__-_recapeamento_asfaltico_na_rua_pernambuco..docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que realize recapeamento asfáltico na Rua Pernambuco.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5688/junior_-_indicacao_no_207-24___cameras_de_monitoramento_nos_cmeis.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5688/junior_-_indicacao_no_207-24___cameras_de_monitoramento_nos_cmeis.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que providencie a instalação de câmeras de monitoramento nos Centros Municipais de Educação Infantil.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5689/pedro_-_indicacao_no208-24_-_pavimentacao_asfaltica_no_trecho_da_rua_pedro_bordun_situado_entre_a_rua_pensilvania_e_a_rua_indianapolis.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5689/pedro_-_indicacao_no208-24_-_pavimentacao_asfaltica_no_trecho_da_rua_pedro_bordun_situado_entre_a_rua_pensilvania_e_a_rua_indianapolis.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda realização de pavimentação asfáltica no trecho da Rua Pedro Bordun, situado entre a Rua Pensilvania e a Rua Indianápolis. Esta rua é uma importante via de ligação entre o bairro Aeroporto e o bairro Virgínia, facilitando o tráfego de moradores e veículos na região.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5690/cidao__-_indicacao_no_209_-24_mutiroes_de_limpeza_nos_bairros..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5690/cidao__-_indicacao_no_209_-24_mutiroes_de_limpeza_nos_bairros..docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda mutirões de limpeza nos bairros.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5691/cidao__-_indicacao_no210__-24_vaga_rapida_sorveteria_frescura.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5691/cidao__-_indicacao_no210__-24_vaga_rapida_sorveteria_frescura.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda a instalação de uma vaga rápida em frente a sorveteria Frescura, na rua Rio Grande do Sul, nº 457, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5695/pedro_-_indicacao_no_211-24__-proceda_melhorias_e_reparos_nos_bueiros_da_rua_calabria_jardim_italia_ii.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5695/pedro_-_indicacao_no_211-24__-proceda_melhorias_e_reparos_nos_bueiros_da_rua_calabria_jardim_italia_ii.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda melhorias e reparos nos bueiros da Rua Calabria Jardim Itália II.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5696/tiago_-_indicacao_no212_-24__manutencao_dos_pontos_de_onibus.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5696/tiago_-_indicacao_no212_-24__manutencao_dos_pontos_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, para que proceda a limpeza e manutenção de todos os Pontos de Ônibus da Cidade.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5697/tupy_-_indicacao_no213-24_led_nas_comunidades_de_jacutinga_km_20_jacare_nova_concordia_ponte_nova_cotegipe_e_sessao_progresso.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5697/tupy_-_indicacao_no213-24_led_nas_comunidades_de_jacutinga_km_20_jacare_nova_concordia_ponte_nova_cotegipe_e_sessao_progresso.docx</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal a implantação de iluminação pública com tecnologia LED nas comunidades de Jacutinga, Km 20, Jacaré, Nova Concórdia, Ponte Nova Cotegipe e Sessão Progresso, visando à melhoria da segurança e bem-estar da população, bem como à economia de energia e à modernização da infraestrutura local.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5703/pedro_-_indicacao_no_214-24__-melhorias_e_reparos_no_parquinho_infantil_do_jardim_italia_ii.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5703/pedro_-_indicacao_no_214-24__-melhorias_e_reparos_no_parquinho_infantil_do_jardim_italia_ii.doc</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda melhorias e reparos no Parquinho Infantil do Jardim Itália II.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5710/tupy_-_indicacao_no215-_rua_fermino_capra._bairro_sao_cristovao_loteamento_monte_rey..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5710/tupy_-_indicacao_no215-_rua_fermino_capra._bairro_sao_cristovao_loteamento_monte_rey..docx</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal que proceda pavimentação asfáltica na Rua Fermino Capra. Bairro São Cristóvão, Loteamento Monte Rey.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5714/silmar_-_indicacao_no_216-24_-realizacao_de_servico_de_limpeza_no_bairro_nossa_senhora_aparecida.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5714/silmar_-_indicacao_no_216-24_-realizacao_de_servico_de_limpeza_no_bairro_nossa_senhora_aparecida.docx</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo, por meio do setor competente, a realização de serviço de limpeza no bairro Nossa Senhora Aparecida, visando atender a uma demanda recorrente dos moradores da localidade.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5717/cidao__-_indicacao_no217-24_-_recape_asfaltico_na_ra_vereador_romeu_lauro_werlang_em_frente_a_comunidade_batista_betel..docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5717/cidao__-_indicacao_no217-24_-_recape_asfaltico_na_ra_vereador_romeu_lauro_werlang_em_frente_a_comunidade_batista_betel..docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda recape asfáltico na Ra Vereador Romeu Lauro Werlang, em frente a Comunidade Batista Betel.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5719/junior_-_indicacao_no218_-24_-__rodovia_que_liga_a_comunidade_de_sessao_jacare_seja_denominadagiovanni_nesi.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5719/junior_-_indicacao_no218_-24_-__rodovia_que_liga_a_comunidade_de_sessao_jacare_seja_denominadagiovanni_nesi.doc</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, envio de ofício ao Executivo Municipal, solicitando que sejam realizados os trâmites necessários para que o acesso da Rodovia 566, que liga à comunidade de Sessão Jacaré, seja oficialmente denominado "Giovanni Nesi".</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5732/cidao__-_indicacao_no219-24_-_faixa_elevada_em_frente_ao_quintal_alegria.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5732/cidao__-_indicacao_no219-24_-_faixa_elevada_em_frente_ao_quintal_alegria.docx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, através do Setor Competente, que proceda a construção de uma faixa elevada na Rua Sergipe, nº640, Bairro Alvorada, em frente ao Centro Recreativo Quintal Alegria.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5745/tiago_-_indicacao_no220_-24__estado_de_emergencia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5745/tiago_-_indicacao_no220_-24__estado_de_emergencia.docx</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que declare estado de emergência no município, em razão das fortes chuvas que resultaram em grande destruição das estradas rurais e pontes no interior, comprometendo a segurança das vias e inviabilizando o transporte escolar em diversas localidades.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5309/emenda_aditiva_no01-2024_ao_pl_no03-2024_-_tiago_correa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5309/emenda_aditiva_no01-2024_ao_pl_no03-2024_-_tiago_correa.doc</t>
   </si>
   <si>
     <t>“Art. 7° Fica estabelecido a isenção das vagas reservadas de Pessoas com Deficiência (PCDs) e idosos, bem como todas as que determinam a abrangência do Faixa- Azul, mediante apresentação de credencial.”</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5432/emenda_modificativa_no_01-2024_ao_pl_no021-2024_-_silmar_gallina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5432/emenda_modificativa_no_01-2024_ao_pl_no021-2024_-_silmar_gallina.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao Projeto de Lei nº 021/2024 do Poder Legislativo, para vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 2º O Programa criado por esta Lei tem por finalidade a conscientização dos alunos da rede pública municipal, estadual e privada de ensino sobre a importância da doação voluntária de sangue.”</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>Dile Tonello, Fernando Misturini, IVANIR TUPY PROLO, JEAN EMILIANO, Junior Nesi, Oberdan Raul Saretta, Pedro Tufão Filho, QUINTINO GIRARDI, RONALDO BIZOTTO, Silmar Gallina, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5546/emenda_modificativa_no001-_2024_ao_pl_no013-2024_executivo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5546/emenda_modificativa_no001-_2024_ao_pl_no013-2024_executivo.doc</t>
   </si>
   <si>
     <t>Emenda Aditiva nº001/2024 ao Projeto de Lei nº 013/2024 do Poder Executivo, que cria o seguinte artigo:_x000D_
 _x000D_
 Art. 3º-A: Fica alterada a área mínima do lote, conforme disposto no Quadro I - Parâmetros de Ocupação e Uso do Solo Urbano de Francisco Beltrão – PR, para 1.200 m² (hum mil e duzentos metros quadrados).</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5547/emenda_modificativa_no_01-2024_ao_pl_no036.24_subsidio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5547/emenda_modificativa_no_01-2024_ao_pl_no036.24_subsidio.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao Projeto de Lei nº 036/2024 do Poder Legislativo, para vigorar com a seguinte redação:_x000D_
 Art. 1º O subsídio mensal do Prefeito do Município de Francisco Beltrão – Estado do Paraná, para a legislatura de 1º de janeiro de 2025 a 31 de dezembro de 2028, fica fixado, em parcela única, no valor de R$ 31.824,71 (trinta e um mil oitocentos e vinte e quatro reais e setenta e um centavos).</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5549/emenda_modificativa_no_02-2024_ao_pl_no036.24_subsidio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5549/emenda_modificativa_no_02-2024_ao_pl_no036.24_subsidio.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao Projeto de Lei nº 036/2024 do Poder Legislativo, para vigorar com a seguinte redação:_x000D_
 Art. 2º O subsídio mensal do Vice-Prefeito do Município de Francisco Beltrão – Estado do Paraná, para a legislatura de 1º de janeiro de 2025 a 31 de dezembro de 2028, fica fixado, em parcela única, no valor de R$ 19.094,82 (dezenove mil noventa e quatro reais e oitenta e dois centavos).</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5554/emenda_aditiva_no_01-2024_ao_pl_no036.24_subsidio_tiago.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5554/emenda_aditiva_no_01-2024_ao_pl_no036.24_subsidio_tiago.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA ao Projeto de Lei nº 036/2024 do Poder Legislativo, para vigorar com a seguinte redação:_x000D_
 Art.  1º Fica criado o parágrafo 3º do artigo 3º ao Projeto de Lei nº 036/2024 do Poder Legislativo, que passa a vigorar com a seguinte redação: _x000D_
 “Art. 3º..._x000D_
 §3º A alteração do subsídio do Prefeito, do Vice-Prefeito e dos Secretários Municipal dar-se-á pela recomposição inflacionária na mesma data em que for realizada a revisão geral da remuneração dos servidores do município.”</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5555/emenda_aditiva_no_01-2024_ao_pl_no037.24_subsidio_tiago.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5555/emenda_aditiva_no_01-2024_ao_pl_no037.24_subsidio_tiago.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA ao Projeto de Lei nº 037/2024 do Poder Legislativo, para vigorar com a seguinte redação:_x000D_
 _x000D_
 Art.  1º Fica criado o artigo 5º A ao Projeto de Lei nº 037/2024 do Poder Legislativo, que passa a vigorar com a seguinte redação: _x000D_
 “Art. 5ºA - A alteração do subsídio dos Vereadores dar-se-á pela recomposição inflacionária na mesma data em que for realizada a revisão geral da remuneração dos servidores da Câmara Municipal.”</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5675/01_emenda_loa_-_dile-_pavimentacao_ruas.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5675/01_emenda_loa_-_dile-_pavimentacao_ruas.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 001/2024_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 30/24 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2025, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Órgão: 11 Secretaria Municipal de Viação e Obras_x000D_
 Unidade: 002 Departamento de Obras Públicas_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infraestrutura Urbana_x000D_
 Programa: 1501 Urbanizar Proporcionando qualidade de vida._x000D_
 Projeto/atividade: 15.451.1501.1-011 - Infraestrutura de Vias Urbanas_x000D_
 Objetivo – [...] _x000D_
 - Realizar pavimentação, especificamente nas Ruas: Cora Coralina, Lucia Benedetti e Manoel Bandeira do Bairro Novo Mundo. Ortidorio Gimineano do Bairro Aeroporto. Tocantins, Abaeté, Carlos Simon Scheeren, Cordilheira, Piquiri e Tv. Lopes do Bairro São Francisco. Arthur Bernardes, Olimpia Vites dos Santos e José Bonifácio do Bairro São Miguel.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5676/02_emenda_loa__-_dile-__capelas_mortuarias.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5676/02_emenda_loa__-_dile-__capelas_mortuarias.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 002/2024 _x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 30/24 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2025, conforme abaixo descrito, que passa ter a seguinte redação:_x000D_
 _x000D_
 Órgão: 11 Secretaria Municipal de Viação e Obras_x000D_
 Unidade: 002 Departamento de Obras Públicas_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infraestrutura Urbana_x000D_
 Programa: 1501 Urbanizar Proporcionando qualidade de vida_x000D_
 Projeto/atividade: 15.451.1501.2-066 - Capelas Mortuárias e Cemitérios Municipais_x000D_
 Objetivo -  [...]_x000D_
 - Viabilizar recursos para construção de capela mortuária para o Bairro São Miguel que irá atender os demais bairros, Novo Mundo, Cristo Rei e São Francisco.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5677/03_emenda_loa_-_tupy_-_pavimentacao_av.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5677/03_emenda_loa_-_tupy_-_pavimentacao_av.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 003/2024_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 30/24 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2025, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Órgão: 11 Secretaria Municipal de Viação e Obras_x000D_
 Unidade: 002 Departamento de Obras Públicas_x000D_
 Função: 15 Urbanismo_x000D_
 Subfunção: 451 Infraestrutura Urbana_x000D_
 Programa: 1501 Urbanizar Proporcionando qualidade de vida._x000D_
 Projeto/atividade: 15.451.1501.1-011 - Infraestrutura de Vias Urbanas_x000D_
 Objetivo – [...] _x000D_
 - Realizar pavimentação, especificamente na Avenida Presidente Castelo Branco no Bairro Agua Branca. (Loteamento Alto da Conquista)</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5678/04_emenda_loa_-_tupy_-_recap_e_paviment_br_483_ate_comunidades.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5678/04_emenda_loa_-_tupy_-_recap_e_paviment_br_483_ate_comunidades.docx</t>
   </si>
   <si>
     <t>Emenda ADITIVA 004/2024_x000D_
 _x000D_
 Emenda Aditiva na Descrição do Projeto de Lei nº 30/24 do Executivo, que dispõe sobre a Lei Orçamentária Anual (LOA) do Município de Francisco Beltrão para o período de 2025, conforme abaixo descrito, que passa ter a seguinte redação: _x000D_
 _x000D_
 Órgão: 11 Secretaria Municipal de Viação e Obras_x000D_
 Unidade: 004 Departamento de Viação e Obras Rurais_x000D_
 Função: 26 Transporte_x000D_
 Subfunção: 782 Transporte Rodoviário_x000D_
 Programa: 1501 Urbanizar Proporcionando qualidade de vida._x000D_
 Projeto/atividade: 26.782.2002.1-012 - Infraestrutura de Vias Rurais_x000D_
 Objetivo – [...] _x000D_
 - Realizar recapeamento asfáltico com concreto betuminoso (CBUQ) sobre calçamento existente em estradas vicinais, especificamente da BR 483 até a comunidade Barra Bonita e BR 483 até a comunidade Ponte Nova.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>Tiago Correa, Cidão</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5733/emenda_modificativa_no_01-2024_ao_projeto_de_resolucao_003.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5733/emenda_modificativa_no_01-2024_ao_projeto_de_resolucao_003.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2024  ao Projeto de Resolução nº 003/2024 do Poder Legislativo_x000D_
 _x000D_
 Art. 1º O artigo 12 do Projeto de Resolução nº 003/2024, que trata da alteração do artigo 59 da Resolução nº 005/93 - Regimento Interno da Câmara Municipal de Vereadores de Francisco Beltrão, passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 59. As sessões ordinárias terão início às 14h00 (quatorze horas) nas segundas-feiras, com duração estimada de três (03) horas, podendo ser prorrogadas quando necessário para completar o trabalho da Sessão._x000D_
 Parágrafo único. As sessões ordinárias realizadas às terças-feiras terão início às 19h00 (dezenove horas), adotando o mesmo formato em relação à duração, dinâmica e possibilidade de prorrogação previstas para as sessões de segunda-feira._x000D_
 _x000D_
 Art. 2º A ementa do artigo 12 do Projeto de Resolução nº 003/2024 fica alterada para adequação ao texto do caput.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5734/emenda_modificativa_no_02-2024_ao_projeto_de_resolucao_003.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5734/emenda_modificativa_no_02-2024_ao_projeto_de_resolucao_003.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA n.º 002 ao Projeto de Resolução nº 003/2024 do Poder Legislativo:_x000D_
 _x000D_
 Art. 1º O artigo 13 do Projeto de Resolução nº 003/2024, que trata da alteração do §6º do artigo 61 da Resolução nº 005/93 - Regimento Interno da Câmara Municipal de Vereadores de Francisco Beltrão, passa a vigorar com a seguinte redação:_x000D_
 Art. 61 – (...)_x000D_
 § 6º – Nenhuma sessão extraordinária poderá ser convocada, sem que se respeite o intervalo mínimo de vinte e quatro (24) horas úteis entre a convocação e o início da sessão._x000D_
 Art. 2º Fica alterada a ementa do artigo 13 do Projeto de Resolução nº 003/2024 para adequação ao texto do caput.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>Tiago Correa, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5735/emenda_modificativa_03_tiago_e_silmar_-_projeto_de_resolucao_03-24_legislativo.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5735/emenda_modificativa_03_tiago_e_silmar_-_projeto_de_resolucao_03-24_legislativo.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 003/2024 ao Projeto de Resolução nº 03/24 do Legislativo, alterando as alíneas “j”, “k” e “l” do art. 35, da Resolução nº. 05/93, com a seguinte redação:_x000D_
 _x000D_
 Art. 35.  .............._x000D_
 J - Todo projeto submetido à Câmara deverá ser previamente analisado pelas assessorias jurídica e contábil da Casa, com emissão de parecer técnico. Tratando-se de matérias orçamentárias e financeiras haverá manifestação prévia do Departamento Contábil._x000D_
 K -  A Procuradoria Jurídica ou Departamento Contábil deverão apresentar parecer à matéria sob análise, em até 10 (dez) dias úteis, podendo ser prorrogado por igual período, mediante justificativa fundamentada._x000D_
 L - O Departamento Legislativo encaminhará de forma eletrônica a matéria ao presidente das comissões permanentes, no prazo de 48 (quarenta e oito) horas após o recebimento do Parecer Contábil e/ou Jurídico. O prazo para emissão de parecer, pelo relator, inicia-se a partir do efetivo recebimento da matéria, mediante confirmação eletrônica.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>Tiago Correa, Cidão, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5736/emenda_aditiva_01_tiago_cidao_e_silmar_-_projeto_de_resolucao_03-24_legislativo.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5736/emenda_aditiva_01_tiago_cidao_e_silmar_-_projeto_de_resolucao_03-24_legislativo.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA ao Projeto de Resolução nº 03/24 do Legislativo, criando o artigo 108-A e seus parágrafos, da Resolução nº. 05/93, com a seguinte redação:_x000D_
 _x000D_
 “Artigo 108-A – As votações na Câmara Municipal poderão ser realizadas por meio de sistema eletrônico, quando disponível, garantindo transparência, agilidade e confiabilidade._x000D_
 §1º – O sistema eletrônico de votação será utilizado para todas as deliberações do Plenário, exceto quando houver problemas técnicos que inviabilizem seu uso, momento em que será aplicado o sistema manual ou nominal._x000D_
 §2º – O resultado das votações será registrado automaticamente pelo sistema e constará em ata, detalhando os votos de cada vereador, quando a votação não for secreta._x000D_
 §3º – Caberá à Mesa Diretora regulamentar o uso do sistema eletrônico, incluindo procedimentos de manutenção e treinamento dos vereadores e servidores."</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5199/silmar_-_mocao_de_reconhecimento_no_01__-_aos_30_anos_da_escola_municipal_higino_antunes_pires_neto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5199/silmar_-_mocao_de_reconhecimento_no_01__-_aos_30_anos_da_escola_municipal_higino_antunes_pires_neto.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO com placa a ser agendada à Escola Municipal Higino Antunes Pires Neto pelos 30 anos de serviços dedicados à educação e formação integral de crianças na cidade norte de Francisco Beltrão – PR.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5200/oberdan_-_mocao_de_reconhecimento02_-_patrulha_escolar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5200/oberdan_-_mocao_de_reconhecimento02_-_patrulha_escolar.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO à PATRULHA ESCOLAR, pela dedicação e excelência nos serviços prestados prol da segurança e do bem-estar da comunidade escolar de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5207/tupy_-_mocao_de_aplauso_no_03-24-_dona_iracema.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5207/tupy_-_mocao_de_aplauso_no_03-24-_dona_iracema.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em reconhecimento aos 90 anos de vida e às notáveis contribuições à comunidade de Francisco Beltrão da Sra. Iracema Farinon, destacando sua resiliência, dedicação familiar, participação comunitária e valores de solidariedade e amor ao próximo.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>IVANIR TUPY PROLO, JEAN EMILIANO, Junior Nesi, Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5208/jean_oberdan_tupy_-_mocao_de_apoio_no_04-24_-_policiais_suziele_e_marcelo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5208/jean_oberdan_tupy_-_mocao_de_apoio_no_04-24_-_policiais_suziele_e_marcelo.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, ao casal de policiais Suziele Tubin (Policia Rodoviária Estadual) e Marcelo Fernando Porfírio da Silva (Policia Penal), pelo salvamento de duas jovens que estavam se afogando no mar da praia de Itapoá, no litoral Catarinense.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5227/jean__-_mocao_de_reconhecimento_no_05_-24_-_honda_rio_branco.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5227/jean__-_mocao_de_reconhecimento_no_05_-24_-_honda_rio_branco.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO, À CONCESSIONÁRIA HONDA RIO BRANCO, pelos 50 anos de trabalho e colaboração com nossa cidade, realizando sonhos de muitos beltronenses.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5255/pedro_-_mocao_de_aplausos_no06-24___-_emanuela_isabele_rodrigues.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5255/pedro_-_mocao_de_aplausos_no06-24___-_emanuela_isabele_rodrigues.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO EMANUELA ISABELE RODRIGUES devido ao seu destaque a nível nacional na modalidade de xadrez, quatorze a quinze anos, sendo que a mesma conquistou título de campeã nacional no Festival Nacional de Xadrez 2022.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5260/cidao_-_mocao_de_aplauso_no07___-24leandro_czerniaski_e_niomar_pereira.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5260/cidao_-_mocao_de_aplauso_no07___-24leandro_czerniaski_e_niomar_pereira.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, com entrega de certificado em data a ser agendada, aos jornalistas Leandro Czerniaski e Niomar Pereira, por sempre se destacarem no jornalismo, bem como exercer seu trabalho  com  competência, comprometimento e muito profissionalismo.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5351/fernando_-_mocao_de_aplauso_no08_-24_idalino_domingos_menegotto.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5351/fernando_-_mocao_de_aplauso_no08_-24_idalino_domingos_menegotto.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, com entrega de placa em data a ser agendada, ao senhor Idalino Domingos Menegotto, em reconhecimento à sua notável contribuição para o progresso e desenvolvimento do Município de Francisco Beltrão</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5377/tupy_-_mocao_de_aplauso_no09_-_miguel_angelo.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5377/tupy_-_mocao_de_aplauso_no09_-_miguel_angelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em reconhecimento ao talento e dedicação de Miguel Angelo Alabora, residente em Francisco Beltrão, por suas participações e conquistas nos Concursos de Prendas e Peões, alcançando títulos de Peão Mirim, e por representar brilhantemente nossa cidade nas tradições culturais e folclóricas do estado do Paraná.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5409/pedro_-_mocao_de_aplausos_no10-24___-_rafaela_betti.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5409/pedro_-_mocao_de_aplausos_no10-24___-_rafaela_betti.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA RAFAELA BETTI, pelas conquistas e convocação para a Seleção Brasileira.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5425/jean__-_mocao_de_reconhecimento_no11__-24_gustavo_bauerman.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5425/jean__-_mocao_de_reconhecimento_no11__-24_gustavo_bauerman.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à GUSTAVO BAUERMAN, profissional dedicado e apaixonado pelo esporte.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5426/cidao_-_mocao_de_aplauso_no_12__-24_pedagogia_unioeste.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5426/cidao_-_mocao_de_aplauso_no_12__-24_pedagogia_unioeste.doc</t>
   </si>
   <si>
     <t>Moção de Reconhecimento aos 30 anos do Curso de Pedagogia da Universidade Estadual do Oeste do Paraná (UNIOESTE).</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5453/jean__-_mocao_de_aplausos_no_13__-24_-_medicos_rubens_e_marcio_e_e_enfermeira_regiane.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5453/jean__-_mocao_de_aplausos_no_13__-24_-_medicos_rubens_e_marcio_e_e_enfermeira_regiane.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS MÉDICOS RUBENS FERNANDO SCHIRR E MÁRCIO ANDRÉ DA ROS E A ENFERMEIRA REGIANE PAVELECINI, por serem destaques no tratamento de Transfusão de Sangue Intrauterina (TIU), no Hospital Regional do Sudoeste do Paraná.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5494/jean__-_mocao_de_aplausos_no_14__-24_-_alunos_sensibilizar.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5494/jean__-_mocao_de_aplausos_no_14__-24_-_alunos_sensibilizar.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS ALUNOS DO SENSIBILIZAR, pela participação na 9ª edição da Copa O Mestre do Açaí, da qual retornaram com medalhas em suas respectivas categorias.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5504/ronaldo__-_mocao_de_aplausos__no15___-_aos_50_anos_escola_bom_pastor.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5504/ronaldo__-_mocao_de_aplausos__no15___-_aos_50_anos_escola_bom_pastor.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Escola Municipal Bom Pastor por seus 50 anos.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5505/jean_-_mocao_de_apoio_no016_-24_-_congresso_nacional_-_aborto.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5505/jean_-_mocao_de_apoio_no016_-24_-_congresso_nacional_-_aborto.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao Congresso Nacional, em razão do movimento ofensivo ao Conselho Federal de Medicina – CFM, iniciado com a publicação da Resolução CFM n. 2.378/2024, que seja desagravado o referido Conselho, e mantido em suas atribuições próprias.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5536/jean_e_tupy__-_mocao_de_aplausos_no017_-24_-_antonio_maurina_bugansa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5536/jean_e_tupy__-_mocao_de_aplausos_no017_-24_-_antonio_maurina_bugansa.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. ANTÔNIO MAURINA BUGANSA por sua dedicação e importantes contribuições ao esporte e à comunidade, sendo um exemplo de cidadania e liderança.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5538/oberdan_-_mocao_de_reconhecimento_no18-24_-_ato_d_bravura.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5538/oberdan_-_mocao_de_reconhecimento_no18-24_-_ato_d_bravura.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO ATO DE BRAVURA do CABO Márcio Antunes Bueno, SOLDADO Fernando Vieira, SOLDADO Maicon Felipe Talau E SOLDADO Tialiel Albino de Abreu, pelo exemplar profissionalismo e empenho na seguinte ocorrência:</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5550/pedro_-_mocao_de_aplausos_no19__-24___-_ao_casal_de_pastores_josue_alvaro_de_souza_e_suzana_de_souza.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5550/pedro_-_mocao_de_aplausos_no19__-24___-_ao_casal_de_pastores_josue_alvaro_de_souza_e_suzana_de_souza.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CASAL DE PASTORES JOSUÉ ÁLVARO DE SOUZA E SUZANA DE SOUZA, pelos cinco anos estando a frente da igreja Assembleia de Deus e por todos os trabalhos prestados à comunidade de Francisco Beltrão.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5575/tiago_-_mocao_no20_-24_ato_de_bravura.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5575/tiago_-_mocao_no20_-24_ato_de_bravura.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO aos policiais Soldado Marcos Andrino Vieira e Soldado Claudimiro Alcides Vedoi pelo salvamento de um senhor que havia se acidentado.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>JEAN EMILIANO, Oberdan Raul Saretta, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5584/jean_e_oberdan_-_mocao_de_aplausos_no21___-24_-_alunos_do_colegio_suplicy_olimpiada_de_tecnologia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5584/jean_e_oberdan_-_mocao_de_aplausos_no21___-24_-_alunos_do_colegio_suplicy_olimpiada_de_tecnologia.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS ALUNOS DO COLÉGIO SUPLICY, pela notável conquista na 3ª Olimpíada Brasileira de Tecnologia.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5589/fernando_-_mocao_de_aplauso_no22_-24_liga_do_esporte_amador_de_francisco_beltrao..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5589/fernando_-_mocao_de_aplauso_no22_-24_liga_do_esporte_amador_de_francisco_beltrao..doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, com entrega de placa em data a ser agendada, a LIGA DO ESPORTE AMADOR DE FRANCISCO BELTRÃO.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5601/fernando_-_mocao_de_apoio_no23_-24_-_chefe_da_casa_civil_do_parana__-_ao_projeto_de_adequacao_qppp.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5601/fernando_-_mocao_de_apoio_no23_-24_-_chefe_da_casa_civil_do_parana__-_ao_projeto_de_adequacao_qppp.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao Chefe da Casa Civil do Paraná ao projeto de Adequação (QPPP) da Polícia Penal do Estado do Paraná.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5604/tupy_-_mocao_de_aplauso_no24_-24-_ana_oliari_miss_universe.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5604/tupy_-_mocao_de_aplauso_no24_-24-_ana_oliari_miss_universe.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para Ana Oliari, pela conquista do 2º lugar no Miss Universe Paraná.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5626/oberdan_-_mocao_de_aplausos_no25-24_-escola_municipal_maria_basso_dellani.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5626/oberdan_-_mocao_de_aplausos_no25-24_-escola_municipal_maria_basso_dellani.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA A ESCOLA MUNICIPAL MARIA BASSO DELLANI, pela excepcional nota no Índice de Desenvolvimento da Educação Básica – IDEB.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5658/ronaldo__-_mocao_de_aplausos__no_26-24__-_ao_dr._antonio_evangelista_de_souza_netto_em_reconhecimento_aos_seus_relevantes_servicos_prestados_ao_poder_judiciario_e_a_educacao_juridica.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5658/ronaldo__-_mocao_de_aplausos__no_26-24__-_ao_dr._antonio_evangelista_de_souza_netto_em_reconhecimento_aos_seus_relevantes_servicos_prestados_ao_poder_judiciario_e_a_educacao_juridica.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Dr. Antonio Evangelista de Souza Netto, em reconhecimento aos seus relevantes serviços prestados ao Poder Judiciário e à educação jurídica, tanto no Brasil quanto no exterior, destacando sua trajetória de excelência e compromisso com a justiça e a formação acadêmica.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5680/cidao_-_mocao_de_aplauso_no_27-24_otavio__flash.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5680/cidao_-_mocao_de_aplauso_no_27-24_otavio__flash.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A OTÁVIO – FLASH, jovem prodígio das artes marciais com apenas 9 anos, já acumula uma série de títulos em sua trajetória no jiu-jitsu.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5700/tupy__e_jean_-_mocao_de_aplauso_no_28-_24_campeoes_do_varzeano.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5700/tupy__e_jean_-_mocao_de_aplauso_no_28-_24_campeoes_do_varzeano.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS às equipes que conquistaram vitória no campeonato local, pelo empenho, dedicação e espírito esportivo demonstrados. _x000D_
 Primeira Divisão:_x000D_
 Campeão: Primeira Divisão Pinheiros Beltronense_x000D_
 Vice-Campeão: Nova Concórdia_x000D_
 3º Lugar: Guarani do Jacutinga_x000D_
 4º Lugar: Vitralsul_x000D_
 Segunda Divisão:_x000D_
 Campeão: Santo Agostinho Assentamento Missões_x000D_
 Vice-Campeão: Rio do Mato_x000D_
 3º Lugar: TDS Mendonça_x000D_
 4º Lugar: KM8 Santa Rosa</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5715/rodrigo_-_mocao_de_aplausos_no_29-24__-_abf_classificacao_serie_ouro.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5715/rodrigo_-_mocao_de_aplausos_no_29-24__-_abf_classificacao_serie_ouro.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, à Associação Beltrãozinho de Futsal – ABF, pela conquista da classificação para a Série Ouro do Campeonato Paranaense de Futsal.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5716/jean_-_mocao_de_aplauso_no30__-24__lucas_hamilton_weis_coordenador_do_nucleo_cerva__fb.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5716/jean_-_mocao_de_aplauso_no30__-24__lucas_hamilton_weis_coordenador_do_nucleo_cerva__fb.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a LUCAS HAMILTON WEIS, Coordenador do Núcleo CERVA – FB, em reconhecimento ao brilhante trabalho realizado na organização da Oktoberfest 2023/2024.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5726/junior__-_mocao_de_aplauso_no31-24_josiane_nunes.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5726/junior__-_mocao_de_aplauso_no31-24_josiane_nunes.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Dra. Josiane da Silva Nunes, em reconhecimento à sua notável trajetória profissional e sua incansável dedicação à saúde pública, que tanto contribuem para o bem-estar da nossa comunidade.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5730/jean_-_mocao_de_aplauso_no_32-24__vinicius_perin_e_elvis_ghisi_coordenadores_dos_nucleos_sudenge_e_nifb.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5730/jean_-_mocao_de_aplauso_no_32-24__vinicius_perin_e_elvis_ghisi_coordenadores_dos_nucleos_sudenge_e_nifb.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos Senhores Vinícius Perin e Elvis Ghisi, Coordenadores dos Núcleos SUDENGE e NIFB, respectivamente, em reconhecimento à Certificação em Associativismo e Cooperação Confraria Empreender 2024 e ao brilhante trabalho na organização da Feira Casa Que Quero 2023.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5731/jean_-_mocao_de_aplauso_no33__-24__thiago_rafael_casagrande_coordenador_do_nucleo_nubetec.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5731/jean_-_mocao_de_aplauso_no33__-24__thiago_rafael_casagrande_coordenador_do_nucleo_nubetec.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor Thiago Rafael Casagrande, Coordenador do Núcleo NUBETEC, em reconhecimento à Certificação Social Confraria Empreender 2024 e à excelência na coordenação do Projeto Despertar.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5737/tupy_-_mocao_de_aplauso_no_34-24-_juliano_muller.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5737/tupy_-_mocao_de_aplauso_no_34-24-_juliano_muller.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao piloto Juliano Muller, ilustre representante do Município no motociclismo.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5738/rodrigo-_mocao_de_aplausos_no35_-24__-_idea.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5738/rodrigo-_mocao_de_aplausos_no35_-24__-_idea.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao núcleo IDEA- MENTES JOVENS DE FRANCISCO BELTRÃO, em reconhecimento ao relevante trabalho realizado desde sua fundação, em novembro de 2018.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5743/jean_-_mocao_de_aplauso_no36-24_arca_de_noe_e_associacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5743/jean_-_mocao_de_aplauso_no36-24_arca_de_noe_e_associacao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a GELCIMARA VICENSI presidente da associação de Proteção aos Animais Bem- Estar Animal e CARLA WERKHAUSER presidente da Ong Arca de Noé, em reconhecimento aos relevantes trabalhos prestados em prol da causa animal.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5744/jean_-_mocao_de_aplauso_no37-24_comissao_direito_animal_oab.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5744/jean_-_mocao_de_aplauso_no37-24_comissao_direito_animal_oab.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A COMISSÃO DE PROTEÇÃO E DIREITO DOS ANIMAIS DA ORDEM DOS ADVOGADOS DO BRASIL (OAB) - FRANCISCO BELTRÃO, pelos relevantes trabalhos prestados em favor da causa animal.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5746/jean_-_mocao_de_aplauso_no38-24_alunos_omap.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5746/jean_-_mocao_de_aplauso_no38-24_alunos_omap.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS ALUNOS QUE CONSQUISTARAM MELDALHA DE OURO NA OLIMPÍADA DE MATEMATICA DAS ESCOLAS ESTADUAIS DO PARANÁ – OMAP, DAVY OLIVEIRA DE LIMA, BIANCA RAFAELA MOOS, DARLAN BLOEMER IMMIG, RUAN EVANGELISTA.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5748/jean_-_mocao_de_reconhecimento__no39-24__real_moveis.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5748/jean_-_mocao_de_reconhecimento__no39-24__real_moveis.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À EMPRESA REAL MÓVEIS, PELOS SEUS 30 ANOS DE CONTRIBUIÇÃO SIGNIFICATIVA À SOCIEDADE.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5438/decreto_legislativo_no_01-24__-_licenca_do_prefeito_para_fora_viagem_ao_exterior.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5438/decreto_legislativo_no_01-24__-_licenca_do_prefeito_para_fora_viagem_ao_exterior.doc</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito Municipal para ausentar-se do País e dá outras providências.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5477/proposta_de_emenda_a_lei_organica_01-2024.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5477/proposta_de_emenda_a_lei_organica_01-2024.doc</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Orgânica do Município de Francisco Beltrão – Estado do Paraná.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>Dile Tonello, JEAN EMILIANO, Junior Nesi, Oberdan Raul Saretta, Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5668/proposta_de_emenda_a_lei_organica_02-2024.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5668/proposta_de_emenda_a_lei_organica_02-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal, acrescentando o art. 88-A, para instituir o Orçamento Impositivo no âmbito do Município de Francisco Beltrão, e dá outras providências.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_resolucao_01-2024_governo_digital.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_resolucao_01-2024_governo_digital.docx</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL Nº 14.129, DE 29 DE MARÇO DE 2021 NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5422/projeto_de_resolucao_02-2024_protecao_de_dados_pessoais_lgpd.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5422/projeto_de_resolucao_02-2024_protecao_de_dados_pessoais_lgpd.docx</t>
   </si>
   <si>
     <t>Regulamenta a política de proteção de dados pessoais no âmbito da Câmara Municipal de Francisco Beltrão, bem como institui regras específicas complementares às normas gerais estabelecidas pela Lei Federal nº 13.709, de 14 de agosto de 2018 – Lei de Proteção de Dados Pessoais (LGPD), e dá outras providências.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5721/projeto_de_resolucao_no_003-_2024_alteracoes_regimento_interno_mesa_diretora.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5721/projeto_de_resolucao_no_003-_2024_alteracoes_regimento_interno_mesa_diretora.doc</t>
   </si>
   <si>
     <t>Altera disposições da Resolução nº 005/93 - Regimento Interno da Câmara Municipal de Francisco Beltrão, Estado do Paraná.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo Geral</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5326/junior_-_substitutivo_geral_no001-24_projeto_de_lei_no04_-24-_abono_de_falta_aos_profissionais_da_saude_que_estao_estudando.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5326/junior_-_substitutivo_geral_no001-24_projeto_de_lei_no04_-24-_abono_de_falta_aos_profissionais_da_saude_que_estao_estudando.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o abono de falta para profissionais da saúde que estão cursando programas de mestrado/doutorado e dá outras providências.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5362/junior_-_substitutivo_geral_no001-24_projeto_de_lei_no04_-24-_abono_de_falta_aos_servidores.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5362/junior_-_substitutivo_geral_no001-24_projeto_de_lei_no04_-24-_abono_de_falta_aos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o abono de falta para os servidores municipais efetivos, que estão cursando programas de mestrado/doutorado e dá outras providências.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5556/substitutivo_geral_ao_pl_36-2024_-_subsidios_do_prefeito_vice_secretarios_2025-2028.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5556/substitutivo_geral_ao_pl_36-2024_-_subsidios_do_prefeito_vice_secretarios_2025-2028.doc</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5557/substitutivo_geral_ao_pl_37_-_legislativo_-_redacao_e_justica.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5557/substitutivo_geral_ao_pl_37_-_legislativo_-_redacao_e_justica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Vereadores e do Presidente da Câmara Municipal de Vereadores de Francisco Beltrão – Estado do Paraná, para a legislatura 2025 a 2028.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5599/silmar_-_substitutivo_geral_no001_ao_projeto_de_lei_no30-24__-_criacao_de_espaco_reservado_em_casa_de_espetaculos_shows__para_pessoas_com_deficiencia.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5599/silmar_-_substitutivo_geral_no001_ao_projeto_de_lei_no30-24__-_criacao_de_espaco_reservado_em_casa_de_espetaculos_shows__para_pessoas_com_deficiencia.docx</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>OE</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5254/037.2024_-_audiencia_publica_-_comissao_de_orcamentos_e_financas.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5254/037.2024_-_audiencia_publica_-_comissao_de_orcamentos_e_financas.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Audiência Pública.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5317/oficio_076.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5317/oficio_076.pdf</t>
   </si>
   <si>
     <t>Correção</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5350/oficio_073.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5350/oficio_073.pdf</t>
   </si>
   <si>
     <t>Ofício 073/2024</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5354/094.2024_-_audiencia_publica.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5354/094.2024_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5423/115.2024_-_camara.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5423/115.2024_-_camara.pdf</t>
   </si>
   <si>
     <t>Cumprimentando todos os Vereadores cordialmente, através de Vossa Excelência, se requer, nos termos do inciso I, § 1º, do art. 27, do art. 29, § 4º do art. 44 todos da Lei Orgânica do Município de Francisco Beltrão, licença para se ausentar do Município no período de 30/05 a 01/06/2024 para viagem ao exterior.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5439/119.2024_-_audiencia_publica_-_comissao_de_orcamentos_e_financas.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5439/119.2024_-_audiencia_publica_-_comissao_de_orcamentos_e_financas.pdf</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5666/oficio_executivo_-_resposta_-_comissao_de_financas_e_orcamentos.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5666/oficio_executivo_-_resposta_-_comissao_de_financas_e_orcamentos.pdf</t>
   </si>
   <si>
     <t>Assunto: Resposta ao Ofício da Comissão de Finanças e Orçamentos, encaminhado no dia 08 de Outubro de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6408,51 +6408,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5183/001-24_-_pl_-_3728_10_-_agente_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5205/projeto_de_lei_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5240/003-24_-_pl_-_projeto_rotary.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5252/004-24_-_pl_-_fundo_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5253/005-24_-_pl_-_autoriza_concessao_direito_real_de_uso_-_jmy_industria_de_alunios_ltda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5292/006-24_-_pl_-_servidao_sanepar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5278/007-24_-_pl_-_pss_altera_4054_2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5308/008-24_-_pl_-_altera_4105_2013_-_cmpd.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5339/009-24_-_pl_-_centro_civico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5479/010_24_-_pl_-_doacao_-_rua_valentin_de_lima.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5424/011_24_-_pl_-_cispar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5537/012_24_-_pl_-_subdivisao_-_doacao_-_luiz_carlos_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5353/013_24_-_pl_-_parcelamento_de_solo_30.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5375/014-24_-_pl_-_permuta_-_luiz_carlos_postal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5376/015-24_-_pl_-_doacao_estado_parana_penitenciaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5468/016-24_-_pl_-_4576_18_-_terra_nossa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5386/017-24_-_pl_-_altera_3630_2009_-_ippub.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5399/projeto_de_lei_no_18_2024_ldo_2025.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5467/019-24_-_pl_-_transferencia_voluntaria_-_entidade_animais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5523/021_24_-_pl_-_doacao_-_karin_gabrielli_raicicki_martins_-_dragagem_rio_marrecas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5513/022-24_-_pl_-_dacao_-_cresol.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5613/023-24_-_pl_-_concessao_direito_real_de_uso_-_complexo_esportivo_automobilistico_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5548/024-24_-_pl_-_altera_3762_2010_ceonc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5616/026-24_-_pl_-_bairros.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5625/027-24_-_pl_-_compensacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5634/028_24_-_pl_-_doacao_-_rua_rio_quibebe.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5635/029_24_-_pl_-_doacao_-_rua_paula_freitas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5639/030_24_-_pl_-__loa_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5649/031_24_-_pl_-_auxilio_aluguel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5657/032_24_-_pl_-_consorcio_pro_moradia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5664/033-24_-_pl_-_prorroga_concorrencia_05.2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5665/034-24_-_pl_-_autoriza_dacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5679/035-24_-_pl_-_altera_3345_-_faixa_azul.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5693/036-24_-_pl_-_autoriza_incentivo_penitenciaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5705/037_pl_altera_4.754-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5706/pl_038_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5727/247.2024_-_pl_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5728/247.2024_-_pl_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5749/041-24_-_pl_-_urm.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5750/042-24_-_pl_-_altera_5016_-_defensoria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5751/043_24_-_pl_-_permuta.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5184/ronaldo_-__projeto_de_lei_no_-2024___-_declara_de_utilidade_publica_a_gerar.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5194/rodrigo_-_projeto_de_lei_no_02_-2024_-_cidadao_honorario_osmar_mazetto.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5206/cidao_-_projeto_de_lei_no_003-2024_vagas_pcd_e_idosos.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5223/junior_-_projeto_de_lei_no04___-24-_abono_de_falta_aos_profissionais_da_saude_que_estao_estudando.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5225/projeto_de_lei_no_-05-24_cidao_-_cria_dispositivo_da_lei_municipal_no._5015-2023_expobel.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5226/pedro_-_projeto_de_lei_no_06-24_-inclui_no_calendario_das_escolas_municipais_o_festival_de_xadrez.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5251/jean_-_projeto_de_lei_no_07-24_-_instalacao_de_parklet_em_passeio_publico.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5298/cidao_-_projeto_de_lei_no08-24_-_cria_o_programa_municipal_de_combate_a_dengue_a_chikungunya_e_a_febre_zika..doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5299/jean_-_projeto_de_lei_no09-24_-_placas_de_emergencia_visiveis_para_o_atendimento_de_mulheres_em_situacao_de_abuso_ou_violencia.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5327/cidao_e_tiago_-_projeto_de_lei_no___-2024_-_cidadao_honorario_eduardo_scirea.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5328/silmar_-_projeto_de_lei_no_11-2024_dispoe_sobre_a_prioridade_no_atendimento_aos_portadores_de_diabetes.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5338/silmar_-_projeto_de_lei_no_012-24_-_prazo_de_validade_do_laudo_medico_pericial_que_atesta_o_transtorno_do_espectro_autista.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5340/silmar_-_projeto_de_lei_no13__-_prestar_e_fornecer_todo_e_qualquer_atendimento_medico_veterinario_a_pequenos_animais_gratuitamente.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5341/jean_-_projeto_de_lei_no14_-2024_-_cidadao_honorario_leo_maronezi.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5342/pedro_-_projeto_de_lei_no15_-24_-_travessa_suica_para_rua_leopoldino_paticheli.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5355/jean_-_projeto_de_lei_no016_-_24_-_altera_lei_pss_10_dias_de_recontratacao.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5356/jean_-_projeto_de_lei_no017-24_regulamenta_o_transporte_remunerado_privado_individual_por_meio_de_aplicativos_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5363/silmar_-_projeto_de_lei_no18-2024_cidada_honoraria_mirna_pirih_pecoits.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5368/jean_-_projeto_de_lei_no19_-24__cria_deispositvo_na_lei_municipal_4.576.20218.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5369/jean_-_projeto_de_lei_no_20__-_altera_estacionamento-_inclusao_de_veiculos_da_imprensa.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5370/silmar_-_projeto_de_lei_no21-_cria_o_programa_doadores_do_futuro_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5416/jean_-_projeto_de_lei_no_22_-_24-_altera_programa_juro_zero_2024.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5417/jean_-_projeto_de_lei_no__23__-24_altera_lei_municipal_no_4.054_de_24_de_abril_de_2013_e_da_outras_providencias._nomenclatura.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5440/silmar_-_projeto_de_lei_no24-24___-_autoriza_o_poder_executivo_a_doar_o_excedente_da_merenda_escolar_as_familias_carentes_de_francisco_beltrao..doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5444/oberdan_-_projeto_de_lei_no25_-2024_-_cidadao_honorario_rogerio_pitz.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5452/jean_-_projeto_de_lei_no26_-_24_-_altera_lei_pss_contratacao_imediata.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5462/jean_-_projeto_de_lei_no27_-_24_-_altera_dispositivos_da_lei_municipal_no._4.932_de_31_de_maio_de_2022_fundo_mais_escola.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5463/oberdan_-_projeto_de_lei_no_28-2024_-_vulto_emerito_ao_tenente_coronel_rogerio_gomes_pitz..doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5483/tupy_-_projeto_de_lei_no_29-24_institui_politica_pub_imigrante.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5485/silmar_-_projeto_de_lei_no_30-24___-_criacao_de_espaco_reservado_em_casa_de_espetaculos_shows__para_pessoas_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5493/cidao_-_projeto_de_lei_no31-24_-_altera_lei_municipal_no_3.141_-_aposentados_-_prevbel.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5500/silmar_-__projeto_de_lei_no_32-2024___-_declara_de_utilidade_publica_o_centro_de_integracao_madre_maria_domenica__cimmad..docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5502/fernando_-_projeto_de_lei_no_33_-_24_-_hora_atividade_professores_municipais.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5503/pedro_-_projeto_de_lei_no34_-24_cria_dispositivos_da_lei_municipal_no._4096-2013_diagnostico_autismo.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5524/jean_-__projeto_de_lei_no35__-_2024___-_declara_de_utilidade_publica_associacao_tornado_beltrao_futsal.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5542/pl_36-2024_-_subsidios_do_prefeito_vice_secretarios_2025-2028.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5543/pl_37-2024_-_fixa_os_subsidios_vereadores_para_2025-2028.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5544/tupy_-_projeto_de_lei_no_38-2024_-_cidadadao_honorario_itacir_mario_braghini.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5545/quintino_-_projeto_de_lei_no39_-2024_-_cidada_honoraria_elena_gagliotto.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5558/junior_-_projeto_de_lei_no40__-24__altera_lei_municipal_no5.121_abono_de_falta_aos_servidores_efetivos.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5574/cidao_-_projeto_de_lei_no41___-24_-__compir_e_fumpir.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5578/oberdan_-_projeto_de_lei_no42_-_24__noite_do_escritor.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5583/junior_-_projeto_de_lei_no43__-24__alteracao_ii_da_lei_municipal_no5.121_abono.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5592/pedro_-_projeto_de_lei_no44_-24_ozonioterapia_tci.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5624/rodrigo_-_projeto_de_lei_no45-__2024_-_programa_de_valorizacao_da_vida_na_rede_municipal_de_ensino.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5667/rodrigo_-_projeto_de_lei__no_47_-_rastreadores_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5699/ronaldo_-__projeto_de_lei_no48__-2024_cidadao_honorario_idalino_domingos_menegotto.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5704/jean_e_tupy_-__projeto_de_lei_no_49_-_2024___-_dia_municipal_do_food_truck.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5720/jean_-_projeto_de_lei_no50_-_24__semana_da_oktoberfest.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5725/jean_-__projeto_de_lei_no51__-_2024___-declara_utilidade_publica_asossiacao_beltronense_de_antigomobilismo__confraria_de_antigos..docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5185/oberdan_-_requerimento_no_01_-_voto_de_pesar_de_igor_pavan_ribeiro.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5186/oberdan_-_requerimento_no02__-_voto_de_pesar_de_zanete_aparecida_lopes_dos_santos.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5187/ronaldo_-_requerimento_no_03_-_programa_bolsa_atleta.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5188/silmar_-_requerimento_no_04_-_previsao_de_revisao_do_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5192/silmar_-_requerimento_no_05_-___deputado_traiano_-_pista_compartilhada__a_escola_municipal_nossa_senhora_de_fatima_e_o_colegio_estadual_arnaldo_faivro_busato_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5195/dile_-_requerimento_no06___-___-_solicitacao_deputados_reichembach_e_traiano_-_nome_do_novo_forum_para_egidio_zanata.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5196/cidao_-_requerimento_no07____-__solicitacao_de_informacoes_sobre_termos_de_ajustes_de_conduta_formalizados_pelo_ministerio_publico_do_estado_do_parana.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5197/tiago_-_requerimento_no__08_-24__-gratuidade_brinquedos.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5198/pedro__-_requerimento_no09___-24-_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5209/dile_e_tupy_-_requerimento_no10___-24___-nome_do_novo_forum_para_egidio_zanata.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5210/cidao_-_requerimento_no11____-__requerimento_de_copias_de_notas_fiscais_emitidas_pelas_empresas_de_producao_musical_e_eventos.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5211/silmar_-_requerimento_no12____-___deputado_beto_richa_-_recurso_para_ati_e_playground.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5212/silmar_-_requerimento_no__13_-__campo_de_futebeol_bairro_novo_mundo_deputado_traiano.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5213/fernando_-_requerimento_no__14_-24_-_limpeza_do_parque_industrial_e_analise_das_mortes_dos_animais.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5228/tiago_e_cidao-_requerimento_no_15-_24solicitar_informacoes_detalhadas_a_respeito_da_coleta_de_residuos_organicos_e_reciclaveis_em_nosso_municipio..doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5238/cidao_-_requerimento_no_16_-24_abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5239/tiago_-_requerimento_no_17-2024_-_abono_dia_06_de_fevereiro.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5241/tupy_e_jean_-_requerimento_no_18_-24___audiencia_publica_-_comunidade_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5242/silmar__-_requerimento_no_19_-24__-_traiano_-_recurso_pavimentacao_com_pedras_irregulares_pr_180_prox_a_incavel_ate_a_entrada_da_comunidade_rio_quibebe.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5243/tupy_-_requerimento_no20__-24_oficio_ao_tenente_coronel_sergio_augusto_silva_solicitando_mais_policiais.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5244/oberdan_-_requerimento_no_21__-24_-_abono__20_de__fevereiro_de_2024.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5245/dile_-_requerimento_no22__-24___abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5256/silmar_-_requerimento_no23-_2024_-_traiano_-_pavimentacao_via_linha_gaucha.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5257/cidao_-_requerimento_no__24__-__oficio_a_sra._cintia_ramos_nova_presidente_do_conselho_municipal_de_saude_de_francisco_beltrao.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5258/fernando_-_requerimento_no25__-24_-_deputado_estadual_matheus_vermelho_solicitar_seu_para_a_viabilizacao_da_implantacao_de_um_playground_e_uma_academia_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5261/ronaldo__-_requerimento_no_26__-_2024_-_abono_de_falta27.02.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5262/pedro_-_requerimento_no_27-_regulamentacao_intervencao_precoce_autismo.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5263/fernando_-_requerimento_no28__-24_-_podas_das_arvores_rua_mato_groso.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5265/oberdan_jean_e_quintino-_requerimento_no_29__-_voto_de_pesar_de_severino_soranso.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5269/mesa_diretora_-_requerimento_no30_-__2024_-_requerimento_18.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5271/tiago_-_requerimento_no__31-24__-_hospital_de_campanha_dengue.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5272/silmar__-_requerimento_no__32-24__-_deputado_federal_carlos_alberto_richa_solicitando_a_disponibilizacao_de_uma_ambulancia.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5273/cidao_-_requerimento_no_33-24___-_transporte_escolar-_linhas.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5274/dile_-_requerimento_no_34-24__existencia_de_projetos_ou_setores_destinados_ao_controle_de_usuarios_de_drogas_nas_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5279/silmar_-_requerimento_no_35-__traiano_solicitando_um_distribuidor_agricola_para_associacao_de_moradores_da_piracema.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5280/cidao_-_requerimento_no_36___-_convocacao_marco_trevisol_-_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5281/cidao_-_requerimento_no37_-24___-relatorios_de_empenho_nilson_da_silva_e_cia_ltda.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5282/tiago_-_requerimento_no_38_-24__-_fiscalizacao_e_treinamento_de_agentes_de_transito_em_relacao_aos_direitos_dos_cadeirantes_e_pessoas_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5286/tupy_e_fernando_-_requerimento_no_39-24_voto_de_pesar_renir_chico_comunello.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5300/cidao_-_requerimento_no40-24__-_projeto_de_execucao_licitatorio_e_base_de_execucao_do_novo_reservatorio_na_regiao_da_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5301/cidao_-_requerimento_no41-24__-atendimentos_realizados_na_casa_de_passagem_bem_como_solicita_esclarecimentos_sobre_a_existencia_de_projetos_para_a_ampliacao.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5302/cidao_-_requerimento_no_42-24__-elaboracao_e_divulgacao_diaria_de_um_boletim_epidemiologico_especifico_para_a_dengue.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5303/cidao_-_requerimento_no43-24_-__quantidade_de_rocadores_disponiveis_em_francisco_beltrao..docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5304/cidao_-_requerimento_no44-24___-__processo_de_licitacao_e_contratacao_de_novos_rocadores.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5306/tupy_-_requerimento_no45-24__-_cumprimento_da_lei_municipal_no_4.351-2015.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5310/cidao_-_requerimento_no46-24_existencia_de_um_plano_ou_projeto_para_a_implementacao_de_fumace_utilizando_equipamentos_de_drone.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5311/cidao_-_requerimento_no47_-24___-sergio_preczeski__transporte_prestadora_de_servicos_frizzo_-ltda_e_janir_conceicao_da_silva__transporte.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5312/pedro_-_requerimento_no48-24-_abono_de_falta.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5318/pedro_-_requerimento_no49-24_projetos_no_conjunto_terra_nossa_na_area_chamada_vermelhao..doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5319/fernando_-_requerimento_no50-24_-_solicitando_informacoes_referentes_ao_cronograma_de_instalacao_do_sistema_de_esgoto_no_bairro_jardim_primavera..doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5330/dile_-_requerimento_no_51-24_der_solicitando_informacoes_sobre_a_viabilidade_de_instalacao_de_quebra-molas_em_frente_a_granja_martini_na_pr-475.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5333/cidao_-_requerimento_no52-24__-_marta_regina_vendrusculo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5334/tiago_-_requerimento_no53-24__-_alimentos_arrecadados_na_expobel.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5343/cidao_-_requerimento_no_54-24___-copia_o_projeto_da_area_de_construcao_novo_aeroporto..doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5344/tiago_-_requerimento_no55__-24__-_solicitar_ao_governo_de_estado_para_alugar_um_terreno_fora_da_cidade.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5345/rodrigo_-_requerimento_no56-24___abono_de_falta_26-03.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5349/vereadores_-_requerimento_no57-24_voto_de_pesar_zalmir_saretta.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5357/rodrigo_-_requerimento_no58-24_solicitando_dados_a_secretaria_de_saude_de_francisco_beltrao_de_quantas_pessoas_foram_a_obito_pela_dengue_e_qual_eram_a_idade_dessas_pessoa.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5358/pedro__-_requerimento_no59_-24-__implementacao_da_gratificacao_de_tecnologia_de_ensino-_gte_para_os_professores_da_rede_municipal_de_ensino..docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5364/ronaldo_-_requerimento_no_60-24___-_convidando_nadia_e_primeira_dama_joice_para_explanar_sobre_a_camapanha_do_agasalho.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5365/pedro__-_requerimento_no_61-24-_solicita_informacoes_do_centro_esportivo_do_padre_ulrico.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5371/ronaldo_-_requerimento_no_62-24_-_convidando_diretora_do_debetran_marilde_galvan_para_explanar_sobre_maio_amarelo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5378/silmar_oberdan_tupy_quintino_junior_pedro__-_requerimento_no_63-__realizacao_de_um_mutirao_de_limpeza_nos_bairros_do_municipio.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5379/cidao_-_requerimento_no64_-_voto_de_pesar_de_selvino_welter..doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5380/cidao_-_requerimento_no65_-_voto_de_pesar_de_domingos_casagrande.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5387/dile_-_requerimento_no66-24___abono_de_falta_22_e_23_de_abril_de_2024.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5388/tiago_-_requerimento_no67_-2024_-_abono_dia_22_e_23_de_abril_de_2024..doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5389/cidao_-_requerimento_no_68_-24_abono_de_falta_22_e_23_de_abril.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5390/ronaldo__-_requerimento_no_69_-_2024_-_abono_de_falta_23.04.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5391/fernando__-_requerimento_no70__-_2024_-_abono_de_falta_22_e_23_de_abril.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5392/rodrigo_-_requerimento_no_71-2024_-_abono_dia_23_de_abril_de_2024..doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5393/rodrigo_-_requerimento_no72-24_cartao_ponto_dos_ultimos_tres_meses_da_secretaria_de_esporte.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5405/oberdan_-_requerimento_no_73_-_campanha_faca_bonito.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5406/cidao_-_requerimento_no74_-_voto_de_pesar_de_valdomiro_macagnan.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5407/cidao_-_requerimento_no75_-_voto_de_pesar_de_guilherme_wilk_dos_santos.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5410/cidao_-_requerimento_no76_-_24_levantamento_primitivo_do_aeroporto.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5411/junior_-_requerimento_no_77-24_-_voto_de_pesar_de_claudenir_ba_niquinho.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5412/junior_-_requerimento_no_78__-24__-_responsabilidade_pelo_fechamento_das_bocas_de_lobo.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5413/tiago_-_requerimento_no_79__-24__-_disponibilizacao_de_seguranca_nas_escolas..doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5419/oberdan_-_requerimento_no80___-informacoes_sobre_os_estudos_e_perspectivas_de_implementacao_do_sistema_binario_na_intersecao_das_vias_avenida_uniao_da_vitoria_e_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5427/pedro__-_requerimento_no_81_-24-__projeto_do_parque_e_lago_no_bairro_pinheirao..docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5428/jean_-_requerimento_no_82-24_voto_de_pesar_de_melquior.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5433/oberdan_-_requerimento_no83_-24_-_voto_de_pesar_de_valdir_maschio.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5441/tupy_-_requerimento_no84_-24__-_dep._traiano_cem_mil_reais_tancredo_neves.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5443/jean_-_requerimento_no085_-24_voto_de_pesar_de_everaldo_menin.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5445/jean_-_requerimento_no86_-24_voto_de_pesar_de_henrique.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5446/jean_-_requerimento_no087_-24__-_dep._traiano_cem_mil_reais_projeto_escola_bonita_a_ser_realizado_na_escola_estadual_joao_paulo_ii..docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5447/silmar_-_requerimento_no88__deputado_traiano_-_programa_escola_bonita_colegio_estadual_industrial.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5448/silmar_-_requerimento_no89__deputado_traiano_-_programa_escola_bonita_colegio_estadual_da_cango.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5454/dile_-_requerimento_no90-24___dep_adao_litro__programa_escola_bonita_fundepar_-_colegio_estadual_reinaldo_sass.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5455/oberdan_-_requerimento_no_91-24_deputado_traiano_-_programa_escola_bonita_colegio_estadual_mario_de_andrade..doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5456/pedro__-_requerimento_no92__-24-__casamento_comunitario.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5464/fernando_-_requerimento_no93_-24_deputado_matheus_vermelho_-_programa_escola_bonita_colegio_estadual_arnaldo_faivro_busato..doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5469/jean_-_requerimento_no94_-24_voto_de_pesar_de_antoninho_segundo_zangrande.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5470/cidao_-_requerimento_no_95_-_voto_de_pesar_de_beatriz_muller.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5478/dile_-_requerimento_no_96__cronograma_para_asfaltamento_das_ruas_manoel_bandeira_lucia_benetede_e_cora_coralina_no_bairro_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5480/pedro__-_requerimento_no_97_-24-__cronograma_de_rede_de_esgoto_nos_seguintes_bairros_conjunto_esperanca_e_coahbtran_ii..docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5482/silmar_-_requerimento_no098-24_deputado_traiano_-_reforma_do_colegio_estadual_industrial.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5486/pedro-_requerimento_no_99-24_voto_de_pesar_de_geraldo_kupper.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5487/junior_-_requerimento_no100-24_voto_de_pesar_de_antonio_maneti.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5488/pedro__-_requerimento_no101-24-_negociacoes_das_casas_populares_no_conjunto_esperanca.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5489/cidao_-_requerimento_no102-24__informacoes_sobre_a_existencia_para_a_instalacao_de_redutores_de_velocidade_na_avenida_natalino_faust_nas_proximidades_da_rede_bem_vive.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5495/pedro__-_requerimento_no_103_-24-__cronograma_de_rede_de_esgoto_nos_seguintes_bairros_aeroporto_jardim_virginia_cantelmo_e_bom_pastor.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5496/cidao_-_requerimento_no104-24_-_informacoes_ao_setor_competente_sobre_a_existencia_de_projetos_ou_cronogramas_de_projetos_de_novas_academias_de_terceira_idade_nos_bairros.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5506/cidao_-_requerimento_no105_-_oficio_debetran_solicitando_informacoes_referentes_a_arrecadacao_de_transito_na_avenida_atilio_fontana_2024.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5507/tupy__-_requerimento_no106_-_2024_-_abono_de_falta_17_e_18.06.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5508/oberdan__-_requerimento_no107_-_2024_-_abono_de_falta_17_e_18.06.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5509/ronaldo__-_requerimento_no108_-_2024_-_abono_de_falta_17_e_18.06.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5514/tiago_-_requerimento_no109_-24__instalacao_de_mais_uma_unidade_de_pronto_atendimento_upa.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5515/cidao_-_requerimento_no_110-24_oficio__ao_debetran_e_ao_poder_executivo_sobre_a_ausencia_da_faixa_azul_na_rua_otaviano_teixeira.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5516/cidao_-_requerimento_no111-24__arrecadacao_obtida_em_2024_decorrente_da_implementacao_da_faixa_azul_na_rua_otaviano_teixeira_dos_santos.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5517/silmar_-_requerimento_no112-24__iluminacao_publica_da_prefeitura_municipal_sobre_a_ausencia_de_iluminacao_publica_na_avenida_italia.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5525/fernando__-_requerimento_no113_-_2024_-_abono_de_falta_25.06.2024.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5528/dile_-_requerimento_no114-24_oficio_ao_deputado_adao_fernandes_litro_para__recursos__calcamento_de_um_trecho_atras_do_pavilhao_da_igreja_na_comunidade_rio_tuna.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5532/jean__-_requerimento_no115_-_2024_-_abono_de_falta_01.07.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5533/pedro__-_requerimento_no116_-24_acoes_para_inibir_andarilhos_moradores_de_rua_e_usuarios_de_droga_nas_pracas..docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5539/pedro__-_requerimento_no117_-24_implementacao_de_aplicativo_para_credito_da_empresa_guancino.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5540/cidao_-_requerimento_no118_-24_informacoes_sobre_projeto_de_asfalto_no_trecho_conhecido_como_picadao_que_liga_o_bairro_novo_mundo_ao_novo_contorno_noroeste_pr_483.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5541/fernando__-_requerimento_no119_-_2024_-__destinacao_de_verba_para_compra_de_veiculos_para_secretaria_de_esportes.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5551/tupy_-_requerimento_no120__-24_voto_de_pesar_de_ezir_garbozza.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5559/vereadores_-_requerimento_no121___-_voto_de_pesar_de_joao_arruda.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5560/tupy_-_requerimento_no_122__-_voto_de_pesar_de_assunta_franceschetto_dal_berto.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5561/junior_-_requerimento_no123__-24_voto_de_pesar_de_emerson_antonioli.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5562/fernando_-_requerimento_no124__-24_voto_de_pesar_de_ilson_behne.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5563/vereadores_-_requerimento_no125-24_voto_de_pesar_de_moraes.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5564/silmar_-_requerimento_no126__deputado_traiano_-_reforma_do_colegio_estadual_reinaldo_sass.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5565/silmar_-_requerimento_no127___-_rafael_do_ippub_-__solicitando_informacoes_detalhadas_acerca_da_revisao_do_plano_diretor_e_das_chacaras_de_recreio.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5569/junior_e_tupy_-_requerimento_no_128-24_voto_de_pesar_de_edenir_haiduk.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5570/junior_-_requerimento_no_129-24_voto_de_pesar_de_dirce_da_silva.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5571/tiago_correa_-_requerimento_no_130-24__audiencia_publica_-_comunidades_falta_de_luz.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5572/silmar_-_requerimento_no131-24__deputado_traiano_-_reforma_do_colegio_estadual_estadual_arnaldo_fraivo_busato.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5579/fernando__-_requerimento_no132_-_2024_-__complexo_esportivo_joao_batista_arruda.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5580/oberdan_-_requerimento_no133_criacao_da_secretaria_municipal_de_seguranca_publica_e_a_implementacao_da_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5585/ronaldo__-_requerimento_no134_-_2024_-_abono_de_falta_19.08.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5586/pedro__-_requerimento_no_135_-24_previsao_para_terminar_a_pavimentacao_da_rua_adelino_martini.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5593/rodrigo_-_requerimento_no136-24___abono_de_falta_13-08.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5594/tupy_-_requerimento_no137_-24_voto_de_pesar_de_hilario_goldoni.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5596/junior_-_requerimento_no138_-24_voto_de_pesar_de_angelo_politta.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5600/tupy_e_dile_-_requerimento_no139_-_2024_-_a_via_na_rua_sao_joaquim_bairro_cristo_rei_seja_mao_unica_em_duas_ou_tres_quadras..docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5605/tiago_-_requerimento_no140_-24_distribuicao_das_casas_populares..doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5606/fernando_-_requerimento_no141-24___voto_de_pesarde_luiz_bertoncelllo.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5607/tupy_-_requerimento_no142_-_2024_-_praca_antonio_vivian..docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5608/fernando_-_requerimento_no143-24___voto_de_pesarde_luiz_bertoncelllo.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5615/tupy_e_dile_-_requerimento_no144_-_2024_-_redutores_de_velocidade_na_avenida_agua_branca.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5620/fernando_-_requerimento_no_145-24_deputado_reichembah_-_programa_escola_bonita_colegio_estadual_arnaldo_faivro_busato.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5621/fernando_-_requerimento_no_146-24_copia_do_contato_referente_a_semana_da_patria.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5622/junior_-_requerimento_no147_-24__instalacao_de_aplicativo_para_agendamentos_de_consultas.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5627/tupy_-_requerimento_no148_-24_voto_de_pesar_de_amelio_mendes.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5628/silmar_-_requerimento_no149-24___estudos_sobre_sistemas_binarios_rua_porto_alegre_e_rua_florianopolis_-_conversao_rua_manaus.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5629/pedro__-_requerimento_no150__-24continuidade_da_implementacao_de_esgoto_da_rua_texas.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5633/fernando_-_requerimento_no151__-24_sede_de_bocha_seja_luiz_bertoncello.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5636/pedro__-_requerimento_no152_-24_informacoes_sobre_a_prevencao_da_dengue_sec_de_saude_e_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5651/tiago__-_requerimento_no153_-_2024_-_abono_de_falta_30.09.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5652/fernando__-_requerimento_no154_-_2024_-__cumrpimento_da_lei_5145.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5654/ronaldo__-_requerimento_no_155-24_-_abono_de_falta_dia_10_de_outubro.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5655/dile_-_requerimento_no_156__informacoes_sobre_eventuais_acoes_e_cronogramas_relacionados_a_mutiroes_de_combate_a_dengue_nos_bairros.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5660/pedro__-_requerimento_no_157-24___existencia_de_projetos_para_a_revitalizacao_e_recapeamento_asfaltico_da_rua_marilia_no_bairro_padre_ulrico.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5669/tupy_fernando_-_requerimento_no_158_-_voto_de_pesar_de_atila_de_freitas.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5672/junior_-_requerimento_no159-24__solicita_infos_sobre_postes_desbarranco_a_copel.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5681/cidao_-_requerimento_no_160_-24_abono_de_falta_28-10.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5682/fernando__-_requerimento_no161_-_24_abono_28-10.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5683/ronaldo__-_requerimento_no162_-24_-_abono_de_falta_dia_29-10.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5684/ronaldo_pedro_oberdan_e_dile_-_requerimento_no163__-24_voto_de_pesar_pastor_carlos_joao.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5692/oberdan_-_requerimento_no164__-24_executivo_e_leandre.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5694/cidao_-_requerimento_no165__-24_cobertura_ceoc.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5698/tupy_-_requerimento_no_166_-24_voto_de_pesar_de_regina_salvadori.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5701/cidao_-_requerimento_no167__-24cronograma_de_execucao_de_limpeza_de_terrenos_institucionais..doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5702/ronaldo__-_requerimento_no168_-24_-_abono_de_falta_dia_11-11.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5707/oberdan_-_requerimento_no169-24_voto_de_pesar_de_ilda_kuhnen_oenning.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5708/oberdan_-_requerimento_no_170_-24_voto_de_pesar_de_sargento_marcelo_petuco.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5709/pedro__-_requerimento_no171_-24_convite_a_assistencia_social_explanar_sobre_o_programa_de_habitacao_das_casas_populares.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5711/ronaldo_fernando_tiago_jean__-_requerimento_no_172-24__audiencia_publica_-_emenda_lei_org_-_orc_imp.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5712/cidao_e_fernando-_requerimento_no_173-24__-24_viabilazcao_de_2_milhoes_oriovisto_senador.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5713/rodrigo_-_requerimento_no_174-24_informacoes_com_gastos_de_imprensa_comunicacao_e_afins.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5718/tupy_-_requerimento_no_175_-24_voto_de_pesar_de_jocelir.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5722/silmar__-_requerimento_no176-24__abono_de_falta_25_e_26-11.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5723/cidao_-_requerimento_no_177_-24_aplicacao_dos_recursos_provenientes_do_governo_federal.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5724/cidao_-_requerimento_no_178_-24_voto_de_pesar_helio_bohrer.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5729/tupy__-_requerimento_no_179-_2024_-_abono_de_falta_25_e_26.11.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5739/silmar__-_requerimento_no180__abono_de_falta_02-10.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5740/tiago__-_requerimento_no181-_2024_-_abono_de_falta_25_e_26_de_novembro.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5741/dile_-_requerimento_no__182-24___abono_de_falta_25_e_26_de_novembro.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5742/fernando__-_requerimento_no_183-_24_abono_25_e_26_de_novembro.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5747/cidao_-_requerimento_no_184_-24_voto_de_pesar_dovilio_delpubel.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5189/cidao__-_indicacao_no_01__-_melhorias_na_pavimentacao_asfaltica_rua_peru_trecho_entre_a_avenida_uniao_da_vitoria_e_rua_tenente_camargo..doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5190/pedro_-_indicacao_no__02___-_pavimentacao_rua_quero-_quero.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5191/silmar_-_indicacao_no_03__-_pavimentacao_asfaltica_na_rua_apucarana_entre_a_rua_goias_e_o_corrego_urutago..doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5193/silmar_-_indicacao_no_04___-_pista_de_caminhada-passeio_na_avenida_agua_branca_e_rua_pato_branco_bairro_sao_cristovao_-_agua_branca.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5201/pedro_-_indicacao_no_05__-_pavimentacao_rua_olivio_tortora_e_travessa_retorno_no_bairro_jupiter_especificamente_no_conjunto_beija-flor..doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5202/pedro_-_indicacao_no__06__-__rua_videira_e_travessa_rodeio_no_bairro_sao_cristovao..doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5203/silmar_-_indicacao_no07____-_pavimentacao_rua_ulisses_possel_-_lot._monte_rey.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5204/silmar-_indicacao_no_08___-_implantacao_de_melhoras_na__ati_-academia_da_terceira_idade_no_parque_alvorada.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5214/oberdan_-_indicacao_no_09-23____-_melhorias_na_pavimentacao_asfaltica_na_rua_romeu_lauro_werlang_entre_avenida_luiz_antonio_faedo_ate_a_rua_campo_largo..doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5215/oberdan_-_indicacao_no__10___-___melhorias_na_pavimentacao_asfaltica_na_avenida_julio_assis_cavalheiro_entre_a_rua_palmas_ate_a_rua_apucarana..doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5216/pedro_-_indicacao_no11____-_pavimentacao_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5217/pedro_-_indicacao_no_12___-_pavimentacao_rua_suriname_no_bairro_aeroporto..doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5218/silmar-_indicacao_no13__-_implantacao_de__ati_-academia_da_terceira_idade_na_linha_formiga.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5219/silmar_-_indicacao_no__14__-_pavimentacao_asfaltica_na_rua_albania_agostinetto_perin_no_bairro_sao_cristovao..doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5220/silmar_quintino_-_indicacao_no_15_-24___-_pavimentacao_asfaltica_na_rua_canario_no_bairro_miniguacu.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5221/silmar_quintino__-_indicacao_no16_-_24_abertura_rua_miniguacu_rua_canario.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5222/silmar_-_indicacao_no_17-24____-_implantacao_de_playground_em_terreno_institucional_do_loteamento_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5224/silmar_-_indicacao_no__18__-_reparos_necessarios_no_ginasio_de_esportes_do_bairro_agua_branca.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5229/cidao__-_indicacao_no_19-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_curitiba_trecho_av_parana_e_rua_peru.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5230/pedro_-_indicacao_no20_-24____-_pavimentacao_ruas_azulao_coleira_e_chopim.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5231/pedro_-_indicacao_no_21-24___-_pavimentacao_rua_luiz_prolo_no_bairro_aeroporto..doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5232/oberdan_-_indicacao_no_22-24_____-__instalacao_de_faixa_de_pedrestes_ou_faixa_elevada_em_frente_a_escola_espaco_recriar_-_bairro_presidente_kennedy.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5233/quintino_-_indicacao_no_23-24_-_lombada_elevada_na_rua_antonio_carneiro_neto_entre_a_rua_florianopolis_e_avenida_porto_alegre.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5234/silmar_-_indicacao_no24-24-_institua_o_dia_de_pesca_nos_lagos_no_municipio_de_francisco_beltrao.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5235/silmar_-_indicacao_no_25-24__-_abertura_da_rua_antonio_carneiro_neto_no_bairro_nossa_senhora_aparecida_ate_a_rua_clevelandia_no_bairro_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5236/silmar_-_indicacao_no_26-24__-_pavimentacao_asfaltica_rua_leonel_pramio_bairro_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5237/silmar_-_indicacao_no_27-24__-_pavimentacao_asfaltica_rua_alagoas_e_tucurui_a_partir_da_av._dom_agostinho_jose_sartori.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5246/pedro_-_indicacao_no28-24_-_melhorias_na_estrada_vicinal_da_comunidade_do_rio_do_mato..doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5247/pedro_-_indicacao_no29-24____-_pavimentacao_rua_rio_negro_no_bairro_sao_miguel..doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5248/oberdan_-_indicacao_no_30-24____-__melhorias_na_pavimentacao_asfaltica_na_rua_tenenete_camargo_entre_av._luiz_antonio_faedo_ate_rua_peru..doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5249/quintino_-_indicacao_no__31-24___-__cobertura_na_praca_luiz_oldori_neves_fernandes_no_bairro_vila_nova.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5250/silmar_-_indicacao_no32-24____-_dragagem_e_limpeza_no_lago_do_parque_boa_vista_localizado_no_bairro_industrial.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5259/quintino_-_indicacao_no33-24__-__melhorias_na_pavimentacao_asfaltica_na_rua_joao_giachini_bairro_alvorada.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5264/junior_-_indicacao_no_34___-_pavimentacao_rua_angelo_luis_vansan_e_otavio_felix_andreoli.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5266/silmar_-_indicacao_no_35___-_pavimentacao_asfaltica_nas_ruas_belem_e_jerusalem_bairro_agua_branca.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5267/silmar_-_indicacao_no36__-_pavimentacao_asfaltica_da_rua_canaa_bairro_agua_branca.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5268/tiago_-_indicacao_no37____-24__farmacia_24hrs.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5270/junior__-_indicacao_no38___-2024_-__aumento_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5275/pedro_-_indicacao_no_39-24_-_melhorias_na_estrada_vicinal_da_linha_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5276/fernando_-_indicacao_no_40-24_-_instensificar_o_fumace_e_disponibilizar_um_cronograma.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5277/oberdan_-_indicacao_no_41-24___-_escola_municipal_professora_maria_basso_dellani_como_tambem_na_quadra_de_esportes..doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5283/pedro_-_indicacao_no__48-24__-_revitalizacao_da_ponte_da_linha_hobold.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5284/quintino_-_indicacao_no43-_24_abertura_de_nova_via_entre_a_rua_canario_e_a_avenida_natalina_faust.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5285/oberdan_-_indicacao_no_44-24_revitalizacao_da_praca_municipal_darci_pasqualino_zancan.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5287/junior_-_indicacao_no_45-24___-estradas_vicinais_do_divisor_e_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5288/junior_-_indicacao_no_46-24_pavimentacao_rua_mafalda_detoni_bairro_miniguacu..doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5289/junior_-_indicacao_no47-24_pavimentacao_rua_dileta_soster_bairro_miniguacu..doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5290/quintino_silmar__-_indicacao_no48-24_denominacao_da_via_publica_atualmente_conhecida_como_rua_canario_para_como_rua_angelo_marcello.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5291/tiago_-_indicacao_no49-24__contratacao_de_mais_profissionais_da_saude.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5293/junior_-_indicacao_no50-24_-_pavimentacao_ruas_alcides_zanatta_e_bazilio_sendeski.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5294/tiago_-_indicacao_no51_-24__estado_de_emergencia.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5295/cidao__-_indicacao_no52_-24__-_rocada_nas_margens_do_rio_lonqueador.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5296/cidao__-_indicacao_no_53-24__-rocada_nas_margens_do_corrego_progresso.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5297/cidao__-_indicacao_no54-24__-rocada_nas_margens_do_corrego_guaratingueta.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5305/fernando_-_indicacao_no55-24_-_melhorias_pavimentacao_asfaltica_com_inicio_na_rua_para_seguindo_para_rua_maringa_ate_a_rua_apucarana_bairro_industrial..doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5307/silmar_-_indicacao_no56-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_salvador_bairro_alvorada..doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5313/fernando_-_indicacao_no57-24_-_pavimentacao_asfaltica_na_rua_aurelio_buarque_de_holanda_bairro_novo_mundo..doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5314/junior_-_indicacao_no58-24_-_pavimentacao_rua_jose_andelino_lopes_mello.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5315/quintino_-_indicacao_no59-24__-_pavimentacao_asfaltica_travessa_dos_anturios_no_bairro_jardim_primavera..doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5316/silmar_-_indicacao_no60-24__-reforma_e_manutencao_no_cmei_mundo_encantado.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5320/silmar_-_indicacao_no61-24_pavimentacao_asfaltica_na_travessa_taio_no_bairro_sao_cristovao..doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5321/tiago_-_indicacao_no62-24__fiscalizacao_e_tomada_de_medidas_preventivas_em_relacao_aos_veiculos_que_se_encontram_no_patio_do_detran.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5322/quintino_-_indicacao_no63-24__-_melhorias_nas_estradas_vicinais_da_comunidade_liston.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5323/cidao__-_indicacao_no64-24__-melhorias_na_pavimentacao_asfaltica_na_rua_santo_antonio_bairro_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5324/dile_-_indicacao_no_65-24_pavimentacao_asfaltica_na_rua_sao_thome_no_bairro_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5325/dile_-_indicacao_no66-24_pavimentacao_asfaltica_e_reconstrucao_do_muro_de_arrimo_na_avenida_progresso_no_bairro_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5329/junior_-_indicacao_no67-24_-_implementacao_do_point_of_care.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5331/quintino_-_indicacao_no_68_-24__-_pavimentacao_na_rua_arestalino_scalabin.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5332/tiago_-_indicacao_no69-24__melhorias_da_estrada_que_liga_km8_ate_contorno_noroeste.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5335/junior_-_indicacao_no70-24_-_constucao_de_mais_banheiros.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5336/pedro_-_indicacao_no71-24__-_melhorias_urgentes_no_acesso_dos_loteamentos_guerra_nortao_e_costa_norte.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5337/silmar_-_indicacao_no72_-24____-_playground_na_praca_publica_do_bairro_padre_ulrico..doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5346/tiago_-_indicacao_no_73-24__pavimentacao_pr_566_ate_a_entrada_da_secao_jacare.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5347/tiago_-_indicacao_no_74-24_demarcacao_de_estacionamento_na_rua_paula_freitas.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5348/dile_-_indicacao_no75-24__uma_faixa_elevada_na_rua_santo_onofre_entre_as_intersecoes_das_ruas_sao_jose_e_sao_francisco_de_assis.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5352/tiago_-_indicacao_no76_-24_fumace_no_km_20_e_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5359/tiago_-_indicacao_no_57-24__melhorias_nas_escolas_basilio_tiecher_higino_antunes_pires_neto_francisco_manoel_da_silva_recanto_feliz-_caic..doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5360/quintino_-_indicacao_no78_-24__melhorias_na_infraestrutura_do_posto_de_saude_da_cango.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5361/junior_-_indicacao_no79-24_-_constucao_de_mais_ambulatorios_no_parque_de_exposicoes.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5366/quintino_-_indicacao_no_80-24____um_semaforo_na_esquina_da_rua_governador_presidente_parigot_de_souza_com_a_rua_sao_judas_tadeu_no_bairro_cango.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5367/quintino_-_indicacao_no81-24vaga_rapida_em_frente_a_conveniencia_tio_nene.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5372/junior_-_indicacao_no82_-24_-_ampliacao_do_trecho_do_faixa_azul_na_avenida_general_osorio_ate_a_regiao_do_cristo_redentor..doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5373/quintino_-_indicacao_no83_______implantacao_de_cobertura_de_protecao_ou_toldo__bancos_nas_dependencias_do_posto_de_saude__bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5374/rodrigo_-_indicacao_no84_-24_conserto_do_parquinho_do_alvorada.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5381/tiago_-_indicacao_no85_-24__dedetizacao_do_posto_de_saude_da_comunidade_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5382/quintino_-_indicacao_no_86-24_um_poco_artesiano_na_comunidade_linha_gaucha.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5383/pedro_-_indicacao_no87-24__-_pavimentacao_rua_castro_alves.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5384/pedro_-_indicacao_no88-24_-_pavimentacao_manoel_alves_ribeiro.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5385/pedro_-_indicacao_no89-24___-_proceda_pavimentacao_asfaltica_no_trecho_final_da_rua_amapa.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5394/pedro_-_indicacao_no_90__-__dois_pontos_de_onibus_na_rua_acre__com_a_rua_osasco_e__com_a_rua_sorocaba.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5395/pedro_-_indicacao_no__91_-_proceda_pavimentacao_asfaltica_na_rua_das_pombas.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5396/ronaldo_-_indicacao_no92-2024_-_conteineres_de_lixo_organico_e_reciclavel_ao_longo_da_avenida_general_osorio..doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5397/silmar_-_indicacao_no__93-24melhorias_e_pavimentacao_asfaltica_nas_ruas_velocina_estrelo_e_antonio_cargnin..doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5398/oberdan_-_indicacao_no_94_-__recuperacao_asfaltica_de_toda_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5400/silmar_-_indicacao_no_95_-_boca_de_lobo_na_travessa_donatti.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5401/dile_-_indicacao_no_96___melhoria_no_asfalto_da_rua_papa_pio_xii_no_bairro_cango_especificamente_na_area_proxima_a_material_de_construcao_lider.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5402/pedro_-_indicacao_no97-_pavimentacao_rua_timbo_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5403/oberdan_-_indicacao_no98__-__revitalizacao_da_rua_maringa_visando_prepara-la_para_a_implementacao_do_sistema_binario.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5404/tiago_-_indicacao_no99-24__elhorias_na_estrada_que_conecta_a_linha_gaucha_ao_km_15.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5408/silmar_-_indicacao_no_100__pavimentacao_asfaltica_na_rua_ivo_estrela_no_bairro_novo_horizonte.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5414/oberdan_-_indicacao_no101-24__-__revitalizacao_do_centro_de_eventos_herculano_meurer_e_do_auditorio_jacinto_ghedin_no_parque_jayme_canet_junior.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5415/pedro_-_indicacao_no102____-24__-_instalacoes_dos_novos_modelos_de_pontos_de_onibus_na_rua_teresopolis_bairro_pinheirinho..doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5418/silmar_-_indicacao_no_103-24_substituicao_das_bandeiras_nos_trevos_de_nosso_municipio..doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5420/pedro_-_indicacao_no100-24__-_pavimentacao_asfaltica_na_rua_julio_prestes__bairro_agua_branca..doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5429/cidao__-_indicacao_no105__-24_-rua_giocondo_felippe..doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5430/fernando_-_indicacao_no106_-24_estacionamento_em_apenas_um_lado_da_rua_sao_joaquim_e_pinturas.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5431/oberdan_-_indicacao_no_107_-_24_cameras_no_cemiterio_ao_lado_do_arrudao.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5434/silmar_-_indicacao_no108-24_uma_praca_publica_no_loteamento_monte_rey_em_frente_ao_lago.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5435/pedro_e_junior-_indicacao_no109-24__-_pavimentacao_asfaltica_no_acesso_do_coabitram_2_rua_fernando_abati..doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5436/cidao__-_indicacao_no__110-24_-sinalizacao_na_rua_florianopolis_no_cruzamento_com_rua_sergipe..doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5437/cidao__-_indicacao_no_111_-24_-estudos_para_a_possivel_implantacao_de_um_semaforo_na_rua_florianopolis_com_a_rua_sergipe..doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5442/silmar_-_indicacao_no112_limpeza_das_bocas_de_lobo_na_rua_germano_meyer_no_bairro_marrecas..doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5449/silmar_-_indicacao_no_113_pavimentacao_asfaltica_na_rua_tocantins_da_rua_francisco_cassiano_ate_rua_abdul_polmann_bairro_sao_francisco..doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5450/tiago_-_indicacao_no_114_-24__um_toldo_e_bancos_no_posto_de_saude_do_bairro_pinheirinho..doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5451/pedro_-_indicacao_no_115-___24__-_melhorias_na_pavimentacao_asfaltica_da_rua_flamingo.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5457/cidao__-_indicacao_no_116_-24_-_melhorias_na_pavimentacao_asfaltica_na_rua_governador_parigot_de_souza_em_frente_a_escola_municipal_frei_dedato_e_a_panificadora_pao_dourado..doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5458/tiago_-_indicacao_no117__-24__app_para_agendamentos_de_consultas.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5459/silmar_-_indicacao_no118-24_-_instalacao_de_um_playground_no_centro_municipal_de_educacao_infantil_cmei_peter_pan.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5460/silmar_-_indicacao_no119-24__limpeza_da_rua_duque_de_caxias_paralela_ao_parque_alvorada_e_pr-180..doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5461/silmar_-_indicacao_no120-24_-_implantacao_de_um_playground_no_centro_municipal_de_educacao_infantil_cmei_cantinho_do_ceu.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5465/silmar_-_indicacao_no121_-_instalacao_de_playground_na_escola_municipal_professor_rubens_amelio_bonatto_-_eief.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5466/cidao__-_indicacao_no122__-24_-melhorias_na_pavimentacao_asfaltica_na_rua_antonina..doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5471/cidao__-_indicacao_no123-24__-revitalizacao_da_pintura_das_instalacoes_da_unidade_basica_de_saude_do_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5472/cidao__-_indicacao_no124__-_melhorias_na_pavimentacao_asfaltica_na_av._dom_agostinho_jose_sartori_no_bairro_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5473/tupy__-_indicacao_no_125_-_criado_o_conselho_municipal_do_dos_direitos_dos_refugiados_migrados.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5474/pedro_-_indicacao_no126_-__24__-reforma_da_praca_localizada_na_rua_para_proxima_a_associacao_atletica_banco_do_brasil.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5475/pedro_-_indicacao_no127_-__24__-melhorias_na_pavimentacao_asfaltica_das_ruas_do_conjunto_coahbtran_ii.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5476/silmar_-_indicacao_no__128__pavimentacao_asfaltica_na_rua_itapeva_no_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5481/oberdan_-_indicacao_no129-24__recuperacao_da_via_na_faixa_da_direita_da_avenida_luiz_antonio_faedo_esquina_com_a_rua_uniao_da_vitoria.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5490/cidao_-_indicacao_no130-24_implementacao_de_semaforos_equipados_com_cronometro-temporizador_visivel_ao_publico_e_leds_de_iluminacao_na_estrutura_do_poste.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5491/jean_-_indicacao_no_131-_24_pavimentacao_asfaltica_na_rua_gelindo_fedrigo.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5492/silmar_-_indicacao_no132__-_24_sinalizacao_na_rua_paula_freitas..doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5497/cidao__-_indicacao_no133-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_clevelandia_proximo_ao_iat..doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5498/cidao__-_indicacao_no134-24__-_melhorias_na_av._atilio_fontana_em_frente_a_brf_no_bairro_pinheirinho..doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5499/silmar_-_indicacao_no135-24__sinalizacao_na_entrada_do_loteamanento_monte_rei_rua_antonio_silvio_bottin..doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5501/quintino_-_indicacao_no136_-24_placa_indicativa_com_o_nome_do_posto_de_saude_do_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5510/silmar_-_indicacao_no137-24__-_pavimentacao_asfaltica_na_rua_azaleia_no_bairro_alvorada.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5511/quintino_-_indicacao_no138_-24_disponibilize_uma_atendente_para_realizar_o_agendamento_de_exames_no_posto_de_saude_do_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5512/pedro_-_indicacao_no139_-___24__-_melhorias_na_iluminacao_da_avenida_abdul_pholmann.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5518/silmar_-_indicacao_no140-24___construcao_de_um_muro_divisorio_entre_a__cimmad_e_a__ubs_localizadas_no_bairro_padre_ulrico.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5519/dile_-_indicacao_no141-24__pavimentacao_asfaltica_na_rua_jose_de_alencar_no_bairro_novo_mundo..docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5520/pedro_-_indicacao_no_142_-24__-_ampliacao_dos_pontos_de_venda_de_passagens_da_guancino.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5521/oberdan_-_indicacao_no143-24__instalacao_de_quatro_superpostes_na_comunidade_do_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5522/quintino_-_indicacao_no144-24__-_pavimentacao_asfaltica_rua_xaxim_no_bairro_jardim_italia_i..doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5526/silmar_-_indicacao_no145-24__implantacao_ou_melhorias_da_iluminacao_publica_na_avenida_italia_situada_no_jardim_italia.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5527/pedro_-_indicacao_no146_-24__-_construcao_de_uma_mini_arena_no_bairro_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5529/oberdan_-_indicacao_no147_-2024_-_agente_de_transito_nas_barreiras.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5530/ronaldo_-_indicacao_no148_-2024_-_limpeza_e_dragagem_no_rio_lonqueador..doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5531/quintino_-_indicacao_no149-24__-_pavimentacao_asfaltica_na_rua_armindo_bernardon.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5534/ronaldo_-_indicacao_no150_-2024_-pavimentacao__rua_artur_bernardes..doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5535/dile_-_indicacao_no151-24_pavimentacao_asfaltica_na_rua_aurelio_buarque_de_holanda_no_bairro_novo_mundo.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5552/ronaldo_-_indicacao_no152_-2024_-pavimentacao__pavimentacao_asfaltica_na_rua_jose_angelino_lopes_de_mello.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5553/pedro_-_indicacao_no153_-___24__-_pavimentacao_da_estrada_vicinal_no_bairro_aeroporto_estrada_essa_que_liga_o_bairro_novo_mundo_a_comunidade_sao_marcos..doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5566/silmar_-_indicacao_no154_reparos_e_melhorias_na_unidade_basica_de_saude_do_assentamento_missoes.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5567/cidao__-_indicacao_no155_-_instalacao_e_ampliacao_de_guard_rail_defensa_metalica_no_trecho_compreendido_entre_o_trevo_da_cidade_norte_e_a_rotatoria_em_frente_ao_posto_shell_pandolfi.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5568/pedro_-_indicacao_no156-_24__-_plantio_de_mais_arvores_de_grande_porte_em_torno_do_lago_das_torres..doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5573/pedro_-_indicacao_no157_-___24__-_instalacao_de_bebedouros_no_parque_do_lago_das_torres..doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5577/junior_-_indicacao_no159__-24_-_iluminacao_publica_na_trincheira_localizada_no_bairro_sadia..doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5581/pedro_-_indicacao_no160-24__-_pavimentacao_asfaltica_rua_teodoro_zanata.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5582/jean_-_indicacao_no161-24___-extensao_do_quebra-molas_na_rua_felice_manfroi..docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5587/pedro_-_indicacao_no162-24__-_pavimentacao_asfaltica_rua_arthur_julio_nacke_bairro_sadia..doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5588/oberdan_-_indicacao_no163_-2024_-_pavimentacao_asfaltica_na_rua_professor_canisio_hillebrand..doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5590/cidao__-_indicacao_no_164-_limpeza_do_parque_infantil_localizado_na_rua_para.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5591/pedro_-_indicacao_no165-24__-_pavimentacao_asfaltica_rua_colorado_no_bairro_jardim_virginia..doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5595/pedro_-_indicacao_no166-24__-_pavimentacao_asfaltica_rua_guilherme_lindner..doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5597/junior_-_indicacao_no167__-24_-construcao_de_um_acostamento_na_pr-475.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5598/tupy_-_indicacao_no168_-24__-_pavimentacao_asfaltica_da_avenida_presidente_castello_branco.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5602/oberdan_-_indicacao_no169_-_redutor_de_velocidade_faixa_elevada_ou_radar_eletronico_na_avenida_guiomar_lopes_de_jesus.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5603/pedro_-_indicacao_no_170_____reforma_e_ampliacao_do_posto_de_saude_do_bairro_pinheirao..doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5609/oberdan_-_indicacao_no171-24_-_recuperacao_asfaltica_na_rua_apucarana_entre_av_julio_assis_e_rua_octaviano_teixeira_dos_santos.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5610/tiago_-_indicacao_no172-24_pavimentacao_asfaltica_na_rua_dos_crisantemos..doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5611/dile_-_indicacao_no173-24__vaga_cadeirante_em_frente_ao_homer_donuts_-_av_julio_assis_-_debetran.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5612/tupy_-_indicacao_no174-24__-_extensao_do_calcamento_do_km20_ate_a_comunidade_da_olaria.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5614/jean_-_indicacao_no175_-24___-pavimentacao_asfaltica_na_rua_julio_benka.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5617/tupy_-_indicacao_no_176-24__-_faixa-elevada_ou_quebra-molas_entre_a_rua_avelino_rossi.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5618/junior_-_indicacao_no__177-24_-pavimentacao_asfaltica_na_rua_armando_behne..doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5619/junior_-_indicacao_no__178-24_-_pavimentacao_loteamento_bom_pastor..doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5623/tupy_-_indicacao_no_179-24__-uma_faixa-elevada_ou_quebra-molas_da_esquina_da_rua_argemiro_delani.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5630/pedro_-_indicacao_no180_-24__-_iluminacao_do_parque_alvorada..doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5631/rodrigo_-_indicacao_no181-24_-_que_proceda_pavimentacao_asfaltica_na_rua_canafistula__no_loteamento_pinheiros.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5632/junior_-_indicacao_no182_-24_-_pavimentacaotravessa_ademir_kaminski.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5637/junior_-_indicacao_no_183-24_-_redutor_de_velocidade_na_rua_curitiba_esquina_com_a_rua_venezuela.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5638/rodrigo_-_indicacao_no184-_24_-_que_proceda_pavimentacao_asfaltica_na_rua_sete_copas_e_rua_sibipiruna_no_loteamento_pinheiros.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5640/pedro_-_indicacao_no185_-24__-implantacao_de_banheiros.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5641/rodrigo_-_indicacao_no186-24_-_pavimentacao_asfaltica_na_rua_guatambu_e_rua_cedro_rosa_no_loteamento_pinheiros.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5642/junior_-_indicacao_no187_-24_-_horario_dos_cmeis.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5643/fernando_-_indicacao_no188_-24_pintura_de_uma_faixa_de_estacionamento_e_uma_faixa_vaga_rapida_na_rua_santa_catarina.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5644/quintino_-_indicacao_no189-24___-_recuperacao_e_manutencao_das_estradas_rurais_que_ligam_a_comunidade_de_nova_concordia_a_linha_liston.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5645/silmar_-_indicacao_no_190-24_-_pavimentacao_asfaltica_na_rua_jose_bonifacio_e_melhorias_na_calcada_bairro_saomiguel.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5646/junior_-_indicacao_no_191-24_-__implementacao_de_uma_academia_da_terceira_idade_ati_na_comunidade_do_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5647/silmar_-_indicacao_no192-24__-_revitalizacao_da_praca_localizada_no_bairro_sao_miguel.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5648/fernando_-_indicacao_no_193-24_recape_asfaltico_rua_santa_catarina.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5650/tiago_-_indicacao_no194-24_boca_de_lobo_rua_ecker.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5653/tupy_-_indicacao_no_195-24__-_capela_mortuaria_km_20.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5656/oberdan_-_indicacao_no196-24_-_mudanca_do_nome_da_praca__conhecida_como_parquinho_industrial_localizada_ao_lado_d_farmacia_municipal_sul_para_praca_joao_risso.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5659/oberdan_-_indicacao_no_197__-_conteiner_amarelo_reciclavel_posto_rodoil_via_mais_-_rua_romeu_lauro_e_av_antonio_luiz_faedo.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5662/oberdan_-_indicacao_no_198__-_servicos_de_conservacao_e_manutencao_na_estrada_vicinal_que_liga_a_comunidade_do_divisor_a_comunidade_rio_tuna.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5663/junior_-_indicacao_no_199___-_pavimentacao_asfaltica_nas_ruas_napoli_milao_e_turim_no_bairro_jardim_floresta.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5670/oberdan_-_indicacao_no200_-__tombamento_do_portao_do_estadio_anilado.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5671/dile_-_indicacao_no_201___construcao_de_um_lago_municipal_no_bairro_agua_branca_especificamente_no_loteamento_kit_abdala.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5673/tupy_-_indicacao_no202-24__-__instalacao_de_um_poco_artesiano_na_comunidade_do_km_15_rio_herval.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5674/quintino_-_indicacao_no203-24__-_vaga_de_deficiente_fisico_em_frente_a_casa_sr_claudir_rua_cleci_salete_maioli_bairro_terra_nossa.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5685/tiago_-_indicacao_no204__-24__retirada_e_susbtituicao_dos_vidros_do_ponto_de_onibus_em_frente_a_upa.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5686/silmar_-_indicacao_no_205-24_-_construcao_de_escola_municipal_que_contemple_os_bairros_cango_e_guanabara.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5687/junior_-_indicacao_no206-24__-_recapeamento_asfaltico_na_rua_pernambuco..docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5688/junior_-_indicacao_no_207-24___cameras_de_monitoramento_nos_cmeis.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5689/pedro_-_indicacao_no208-24_-_pavimentacao_asfaltica_no_trecho_da_rua_pedro_bordun_situado_entre_a_rua_pensilvania_e_a_rua_indianapolis.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5690/cidao__-_indicacao_no_209_-24_mutiroes_de_limpeza_nos_bairros..docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5691/cidao__-_indicacao_no210__-24_vaga_rapida_sorveteria_frescura.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5695/pedro_-_indicacao_no_211-24__-proceda_melhorias_e_reparos_nos_bueiros_da_rua_calabria_jardim_italia_ii.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5696/tiago_-_indicacao_no212_-24__manutencao_dos_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5697/tupy_-_indicacao_no213-24_led_nas_comunidades_de_jacutinga_km_20_jacare_nova_concordia_ponte_nova_cotegipe_e_sessao_progresso.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5703/pedro_-_indicacao_no_214-24__-melhorias_e_reparos_no_parquinho_infantil_do_jardim_italia_ii.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5710/tupy_-_indicacao_no215-_rua_fermino_capra._bairro_sao_cristovao_loteamento_monte_rey..docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5714/silmar_-_indicacao_no_216-24_-realizacao_de_servico_de_limpeza_no_bairro_nossa_senhora_aparecida.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5717/cidao__-_indicacao_no217-24_-_recape_asfaltico_na_ra_vereador_romeu_lauro_werlang_em_frente_a_comunidade_batista_betel..docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5719/junior_-_indicacao_no218_-24_-__rodovia_que_liga_a_comunidade_de_sessao_jacare_seja_denominadagiovanni_nesi.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5732/cidao__-_indicacao_no219-24_-_faixa_elevada_em_frente_ao_quintal_alegria.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5745/tiago_-_indicacao_no220_-24__estado_de_emergencia.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5309/emenda_aditiva_no01-2024_ao_pl_no03-2024_-_tiago_correa.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5432/emenda_modificativa_no_01-2024_ao_pl_no021-2024_-_silmar_gallina.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5546/emenda_modificativa_no001-_2024_ao_pl_no013-2024_executivo.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5547/emenda_modificativa_no_01-2024_ao_pl_no036.24_subsidio.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5549/emenda_modificativa_no_02-2024_ao_pl_no036.24_subsidio.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5554/emenda_aditiva_no_01-2024_ao_pl_no036.24_subsidio_tiago.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5555/emenda_aditiva_no_01-2024_ao_pl_no037.24_subsidio_tiago.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5675/01_emenda_loa_-_dile-_pavimentacao_ruas.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5676/02_emenda_loa__-_dile-__capelas_mortuarias.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5677/03_emenda_loa_-_tupy_-_pavimentacao_av.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5678/04_emenda_loa_-_tupy_-_recap_e_paviment_br_483_ate_comunidades.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5733/emenda_modificativa_no_01-2024_ao_projeto_de_resolucao_003.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5734/emenda_modificativa_no_02-2024_ao_projeto_de_resolucao_003.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5735/emenda_modificativa_03_tiago_e_silmar_-_projeto_de_resolucao_03-24_legislativo.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5736/emenda_aditiva_01_tiago_cidao_e_silmar_-_projeto_de_resolucao_03-24_legislativo.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5199/silmar_-_mocao_de_reconhecimento_no_01__-_aos_30_anos_da_escola_municipal_higino_antunes_pires_neto.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5200/oberdan_-_mocao_de_reconhecimento02_-_patrulha_escolar.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5207/tupy_-_mocao_de_aplauso_no_03-24-_dona_iracema.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5208/jean_oberdan_tupy_-_mocao_de_apoio_no_04-24_-_policiais_suziele_e_marcelo.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5227/jean__-_mocao_de_reconhecimento_no_05_-24_-_honda_rio_branco.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5255/pedro_-_mocao_de_aplausos_no06-24___-_emanuela_isabele_rodrigues.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5260/cidao_-_mocao_de_aplauso_no07___-24leandro_czerniaski_e_niomar_pereira.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5351/fernando_-_mocao_de_aplauso_no08_-24_idalino_domingos_menegotto.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5377/tupy_-_mocao_de_aplauso_no09_-_miguel_angelo.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5409/pedro_-_mocao_de_aplausos_no10-24___-_rafaela_betti.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5425/jean__-_mocao_de_reconhecimento_no11__-24_gustavo_bauerman.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5426/cidao_-_mocao_de_aplauso_no_12__-24_pedagogia_unioeste.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5453/jean__-_mocao_de_aplausos_no_13__-24_-_medicos_rubens_e_marcio_e_e_enfermeira_regiane.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5494/jean__-_mocao_de_aplausos_no_14__-24_-_alunos_sensibilizar.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5504/ronaldo__-_mocao_de_aplausos__no15___-_aos_50_anos_escola_bom_pastor.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5505/jean_-_mocao_de_apoio_no016_-24_-_congresso_nacional_-_aborto.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5536/jean_e_tupy__-_mocao_de_aplausos_no017_-24_-_antonio_maurina_bugansa.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5538/oberdan_-_mocao_de_reconhecimento_no18-24_-_ato_d_bravura.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5550/pedro_-_mocao_de_aplausos_no19__-24___-_ao_casal_de_pastores_josue_alvaro_de_souza_e_suzana_de_souza.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5575/tiago_-_mocao_no20_-24_ato_de_bravura.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5584/jean_e_oberdan_-_mocao_de_aplausos_no21___-24_-_alunos_do_colegio_suplicy_olimpiada_de_tecnologia.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5589/fernando_-_mocao_de_aplauso_no22_-24_liga_do_esporte_amador_de_francisco_beltrao..doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5601/fernando_-_mocao_de_apoio_no23_-24_-_chefe_da_casa_civil_do_parana__-_ao_projeto_de_adequacao_qppp.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5604/tupy_-_mocao_de_aplauso_no24_-24-_ana_oliari_miss_universe.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5626/oberdan_-_mocao_de_aplausos_no25-24_-escola_municipal_maria_basso_dellani.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5658/ronaldo__-_mocao_de_aplausos__no_26-24__-_ao_dr._antonio_evangelista_de_souza_netto_em_reconhecimento_aos_seus_relevantes_servicos_prestados_ao_poder_judiciario_e_a_educacao_juridica.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5680/cidao_-_mocao_de_aplauso_no_27-24_otavio__flash.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5700/tupy__e_jean_-_mocao_de_aplauso_no_28-_24_campeoes_do_varzeano.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5715/rodrigo_-_mocao_de_aplausos_no_29-24__-_abf_classificacao_serie_ouro.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5716/jean_-_mocao_de_aplauso_no30__-24__lucas_hamilton_weis_coordenador_do_nucleo_cerva__fb.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5726/junior__-_mocao_de_aplauso_no31-24_josiane_nunes.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5730/jean_-_mocao_de_aplauso_no_32-24__vinicius_perin_e_elvis_ghisi_coordenadores_dos_nucleos_sudenge_e_nifb.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5731/jean_-_mocao_de_aplauso_no33__-24__thiago_rafael_casagrande_coordenador_do_nucleo_nubetec.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5737/tupy_-_mocao_de_aplauso_no_34-24-_juliano_muller.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5738/rodrigo-_mocao_de_aplausos_no35_-24__-_idea.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5743/jean_-_mocao_de_aplauso_no36-24_arca_de_noe_e_associacao.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5744/jean_-_mocao_de_aplauso_no37-24_comissao_direito_animal_oab.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5746/jean_-_mocao_de_aplauso_no38-24_alunos_omap.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5748/jean_-_mocao_de_reconhecimento__no39-24__real_moveis.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5438/decreto_legislativo_no_01-24__-_licenca_do_prefeito_para_fora_viagem_ao_exterior.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5477/proposta_de_emenda_a_lei_organica_01-2024.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5668/proposta_de_emenda_a_lei_organica_02-2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_resolucao_01-2024_governo_digital.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5422/projeto_de_resolucao_02-2024_protecao_de_dados_pessoais_lgpd.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5721/projeto_de_resolucao_no_003-_2024_alteracoes_regimento_interno_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5326/junior_-_substitutivo_geral_no001-24_projeto_de_lei_no04_-24-_abono_de_falta_aos_profissionais_da_saude_que_estao_estudando.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5362/junior_-_substitutivo_geral_no001-24_projeto_de_lei_no04_-24-_abono_de_falta_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5556/substitutivo_geral_ao_pl_36-2024_-_subsidios_do_prefeito_vice_secretarios_2025-2028.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5557/substitutivo_geral_ao_pl_37_-_legislativo_-_redacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5599/silmar_-_substitutivo_geral_no001_ao_projeto_de_lei_no30-24__-_criacao_de_espaco_reservado_em_casa_de_espetaculos_shows__para_pessoas_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5254/037.2024_-_audiencia_publica_-_comissao_de_orcamentos_e_financas.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5317/oficio_076.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5350/oficio_073.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5354/094.2024_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5423/115.2024_-_camara.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5439/119.2024_-_audiencia_publica_-_comissao_de_orcamentos_e_financas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5666/oficio_executivo_-_resposta_-_comissao_de_financas_e_orcamentos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5183/001-24_-_pl_-_3728_10_-_agente_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5205/projeto_de_lei_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5240/003-24_-_pl_-_projeto_rotary.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5252/004-24_-_pl_-_fundo_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5253/005-24_-_pl_-_autoriza_concessao_direito_real_de_uso_-_jmy_industria_de_alunios_ltda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5292/006-24_-_pl_-_servidao_sanepar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5278/007-24_-_pl_-_pss_altera_4054_2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5308/008-24_-_pl_-_altera_4105_2013_-_cmpd.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5339/009-24_-_pl_-_centro_civico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5479/010_24_-_pl_-_doacao_-_rua_valentin_de_lima.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5424/011_24_-_pl_-_cispar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5537/012_24_-_pl_-_subdivisao_-_doacao_-_luiz_carlos_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5353/013_24_-_pl_-_parcelamento_de_solo_30.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5375/014-24_-_pl_-_permuta_-_luiz_carlos_postal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5376/015-24_-_pl_-_doacao_estado_parana_penitenciaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5468/016-24_-_pl_-_4576_18_-_terra_nossa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5386/017-24_-_pl_-_altera_3630_2009_-_ippub.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5399/projeto_de_lei_no_18_2024_ldo_2025.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5467/019-24_-_pl_-_transferencia_voluntaria_-_entidade_animais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5523/021_24_-_pl_-_doacao_-_karin_gabrielli_raicicki_martins_-_dragagem_rio_marrecas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5513/022-24_-_pl_-_dacao_-_cresol.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5613/023-24_-_pl_-_concessao_direito_real_de_uso_-_complexo_esportivo_automobilistico_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5548/024-24_-_pl_-_altera_3762_2010_ceonc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5616/026-24_-_pl_-_bairros.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5625/027-24_-_pl_-_compensacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5634/028_24_-_pl_-_doacao_-_rua_rio_quibebe.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5635/029_24_-_pl_-_doacao_-_rua_paula_freitas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5639/030_24_-_pl_-__loa_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5649/031_24_-_pl_-_auxilio_aluguel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5657/032_24_-_pl_-_consorcio_pro_moradia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5664/033-24_-_pl_-_prorroga_concorrencia_05.2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5665/034-24_-_pl_-_autoriza_dacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5679/035-24_-_pl_-_altera_3345_-_faixa_azul.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5693/036-24_-_pl_-_autoriza_incentivo_penitenciaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5705/037_pl_altera_4.754-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5706/pl_038_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5727/247.2024_-_pl_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5728/247.2024_-_pl_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5749/041-24_-_pl_-_urm.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5750/042-24_-_pl_-_altera_5016_-_defensoria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5751/043_24_-_pl_-_permuta.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5184/ronaldo_-__projeto_de_lei_no_-2024___-_declara_de_utilidade_publica_a_gerar.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5194/rodrigo_-_projeto_de_lei_no_02_-2024_-_cidadao_honorario_osmar_mazetto.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5206/cidao_-_projeto_de_lei_no_003-2024_vagas_pcd_e_idosos.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5223/junior_-_projeto_de_lei_no04___-24-_abono_de_falta_aos_profissionais_da_saude_que_estao_estudando.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5225/projeto_de_lei_no_-05-24_cidao_-_cria_dispositivo_da_lei_municipal_no._5015-2023_expobel.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5226/pedro_-_projeto_de_lei_no_06-24_-inclui_no_calendario_das_escolas_municipais_o_festival_de_xadrez.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5251/jean_-_projeto_de_lei_no_07-24_-_instalacao_de_parklet_em_passeio_publico.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5298/cidao_-_projeto_de_lei_no08-24_-_cria_o_programa_municipal_de_combate_a_dengue_a_chikungunya_e_a_febre_zika..doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5299/jean_-_projeto_de_lei_no09-24_-_placas_de_emergencia_visiveis_para_o_atendimento_de_mulheres_em_situacao_de_abuso_ou_violencia.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5327/cidao_e_tiago_-_projeto_de_lei_no___-2024_-_cidadao_honorario_eduardo_scirea.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5328/silmar_-_projeto_de_lei_no_11-2024_dispoe_sobre_a_prioridade_no_atendimento_aos_portadores_de_diabetes.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5338/silmar_-_projeto_de_lei_no_012-24_-_prazo_de_validade_do_laudo_medico_pericial_que_atesta_o_transtorno_do_espectro_autista.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5340/silmar_-_projeto_de_lei_no13__-_prestar_e_fornecer_todo_e_qualquer_atendimento_medico_veterinario_a_pequenos_animais_gratuitamente.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5341/jean_-_projeto_de_lei_no14_-2024_-_cidadao_honorario_leo_maronezi.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5342/pedro_-_projeto_de_lei_no15_-24_-_travessa_suica_para_rua_leopoldino_paticheli.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5355/jean_-_projeto_de_lei_no016_-_24_-_altera_lei_pss_10_dias_de_recontratacao.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5356/jean_-_projeto_de_lei_no017-24_regulamenta_o_transporte_remunerado_privado_individual_por_meio_de_aplicativos_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5363/silmar_-_projeto_de_lei_no18-2024_cidada_honoraria_mirna_pirih_pecoits.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5368/jean_-_projeto_de_lei_no19_-24__cria_deispositvo_na_lei_municipal_4.576.20218.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5369/jean_-_projeto_de_lei_no_20__-_altera_estacionamento-_inclusao_de_veiculos_da_imprensa.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5370/silmar_-_projeto_de_lei_no21-_cria_o_programa_doadores_do_futuro_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5416/jean_-_projeto_de_lei_no_22_-_24-_altera_programa_juro_zero_2024.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5417/jean_-_projeto_de_lei_no__23__-24_altera_lei_municipal_no_4.054_de_24_de_abril_de_2013_e_da_outras_providencias._nomenclatura.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5440/silmar_-_projeto_de_lei_no24-24___-_autoriza_o_poder_executivo_a_doar_o_excedente_da_merenda_escolar_as_familias_carentes_de_francisco_beltrao..doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5444/oberdan_-_projeto_de_lei_no25_-2024_-_cidadao_honorario_rogerio_pitz.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5452/jean_-_projeto_de_lei_no26_-_24_-_altera_lei_pss_contratacao_imediata.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5462/jean_-_projeto_de_lei_no27_-_24_-_altera_dispositivos_da_lei_municipal_no._4.932_de_31_de_maio_de_2022_fundo_mais_escola.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5463/oberdan_-_projeto_de_lei_no_28-2024_-_vulto_emerito_ao_tenente_coronel_rogerio_gomes_pitz..doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5483/tupy_-_projeto_de_lei_no_29-24_institui_politica_pub_imigrante.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5485/silmar_-_projeto_de_lei_no_30-24___-_criacao_de_espaco_reservado_em_casa_de_espetaculos_shows__para_pessoas_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5493/cidao_-_projeto_de_lei_no31-24_-_altera_lei_municipal_no_3.141_-_aposentados_-_prevbel.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5500/silmar_-__projeto_de_lei_no_32-2024___-_declara_de_utilidade_publica_o_centro_de_integracao_madre_maria_domenica__cimmad..docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5502/fernando_-_projeto_de_lei_no_33_-_24_-_hora_atividade_professores_municipais.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5503/pedro_-_projeto_de_lei_no34_-24_cria_dispositivos_da_lei_municipal_no._4096-2013_diagnostico_autismo.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5524/jean_-__projeto_de_lei_no35__-_2024___-_declara_de_utilidade_publica_associacao_tornado_beltrao_futsal.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5542/pl_36-2024_-_subsidios_do_prefeito_vice_secretarios_2025-2028.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5543/pl_37-2024_-_fixa_os_subsidios_vereadores_para_2025-2028.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5544/tupy_-_projeto_de_lei_no_38-2024_-_cidadadao_honorario_itacir_mario_braghini.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5545/quintino_-_projeto_de_lei_no39_-2024_-_cidada_honoraria_elena_gagliotto.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5558/junior_-_projeto_de_lei_no40__-24__altera_lei_municipal_no5.121_abono_de_falta_aos_servidores_efetivos.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5574/cidao_-_projeto_de_lei_no41___-24_-__compir_e_fumpir.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5578/oberdan_-_projeto_de_lei_no42_-_24__noite_do_escritor.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5583/junior_-_projeto_de_lei_no43__-24__alteracao_ii_da_lei_municipal_no5.121_abono.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5592/pedro_-_projeto_de_lei_no44_-24_ozonioterapia_tci.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5624/rodrigo_-_projeto_de_lei_no45-__2024_-_programa_de_valorizacao_da_vida_na_rede_municipal_de_ensino.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5667/rodrigo_-_projeto_de_lei__no_47_-_rastreadores_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5699/ronaldo_-__projeto_de_lei_no48__-2024_cidadao_honorario_idalino_domingos_menegotto.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5704/jean_e_tupy_-__projeto_de_lei_no_49_-_2024___-_dia_municipal_do_food_truck.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5720/jean_-_projeto_de_lei_no50_-_24__semana_da_oktoberfest.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5725/jean_-__projeto_de_lei_no51__-_2024___-declara_utilidade_publica_asossiacao_beltronense_de_antigomobilismo__confraria_de_antigos..docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5185/oberdan_-_requerimento_no_01_-_voto_de_pesar_de_igor_pavan_ribeiro.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5186/oberdan_-_requerimento_no02__-_voto_de_pesar_de_zanete_aparecida_lopes_dos_santos.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5187/ronaldo_-_requerimento_no_03_-_programa_bolsa_atleta.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5188/silmar_-_requerimento_no_04_-_previsao_de_revisao_do_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5192/silmar_-_requerimento_no_05_-___deputado_traiano_-_pista_compartilhada__a_escola_municipal_nossa_senhora_de_fatima_e_o_colegio_estadual_arnaldo_faivro_busato_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5195/dile_-_requerimento_no06___-___-_solicitacao_deputados_reichembach_e_traiano_-_nome_do_novo_forum_para_egidio_zanata.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5196/cidao_-_requerimento_no07____-__solicitacao_de_informacoes_sobre_termos_de_ajustes_de_conduta_formalizados_pelo_ministerio_publico_do_estado_do_parana.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5197/tiago_-_requerimento_no__08_-24__-gratuidade_brinquedos.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5198/pedro__-_requerimento_no09___-24-_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5209/dile_e_tupy_-_requerimento_no10___-24___-nome_do_novo_forum_para_egidio_zanata.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5210/cidao_-_requerimento_no11____-__requerimento_de_copias_de_notas_fiscais_emitidas_pelas_empresas_de_producao_musical_e_eventos.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5211/silmar_-_requerimento_no12____-___deputado_beto_richa_-_recurso_para_ati_e_playground.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5212/silmar_-_requerimento_no__13_-__campo_de_futebeol_bairro_novo_mundo_deputado_traiano.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5213/fernando_-_requerimento_no__14_-24_-_limpeza_do_parque_industrial_e_analise_das_mortes_dos_animais.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5228/tiago_e_cidao-_requerimento_no_15-_24solicitar_informacoes_detalhadas_a_respeito_da_coleta_de_residuos_organicos_e_reciclaveis_em_nosso_municipio..doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5238/cidao_-_requerimento_no_16_-24_abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5239/tiago_-_requerimento_no_17-2024_-_abono_dia_06_de_fevereiro.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5241/tupy_e_jean_-_requerimento_no_18_-24___audiencia_publica_-_comunidade_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5242/silmar__-_requerimento_no_19_-24__-_traiano_-_recurso_pavimentacao_com_pedras_irregulares_pr_180_prox_a_incavel_ate_a_entrada_da_comunidade_rio_quibebe.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5243/tupy_-_requerimento_no20__-24_oficio_ao_tenente_coronel_sergio_augusto_silva_solicitando_mais_policiais.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5244/oberdan_-_requerimento_no_21__-24_-_abono__20_de__fevereiro_de_2024.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5245/dile_-_requerimento_no22__-24___abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5256/silmar_-_requerimento_no23-_2024_-_traiano_-_pavimentacao_via_linha_gaucha.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5257/cidao_-_requerimento_no__24__-__oficio_a_sra._cintia_ramos_nova_presidente_do_conselho_municipal_de_saude_de_francisco_beltrao.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5258/fernando_-_requerimento_no25__-24_-_deputado_estadual_matheus_vermelho_solicitar_seu_para_a_viabilizacao_da_implantacao_de_um_playground_e_uma_academia_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5261/ronaldo__-_requerimento_no_26__-_2024_-_abono_de_falta27.02.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5262/pedro_-_requerimento_no_27-_regulamentacao_intervencao_precoce_autismo.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5263/fernando_-_requerimento_no28__-24_-_podas_das_arvores_rua_mato_groso.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5265/oberdan_jean_e_quintino-_requerimento_no_29__-_voto_de_pesar_de_severino_soranso.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5269/mesa_diretora_-_requerimento_no30_-__2024_-_requerimento_18.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5271/tiago_-_requerimento_no__31-24__-_hospital_de_campanha_dengue.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5272/silmar__-_requerimento_no__32-24__-_deputado_federal_carlos_alberto_richa_solicitando_a_disponibilizacao_de_uma_ambulancia.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5273/cidao_-_requerimento_no_33-24___-_transporte_escolar-_linhas.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5274/dile_-_requerimento_no_34-24__existencia_de_projetos_ou_setores_destinados_ao_controle_de_usuarios_de_drogas_nas_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5279/silmar_-_requerimento_no_35-__traiano_solicitando_um_distribuidor_agricola_para_associacao_de_moradores_da_piracema.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5280/cidao_-_requerimento_no_36___-_convocacao_marco_trevisol_-_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5281/cidao_-_requerimento_no37_-24___-relatorios_de_empenho_nilson_da_silva_e_cia_ltda.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5282/tiago_-_requerimento_no_38_-24__-_fiscalizacao_e_treinamento_de_agentes_de_transito_em_relacao_aos_direitos_dos_cadeirantes_e_pessoas_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5286/tupy_e_fernando_-_requerimento_no_39-24_voto_de_pesar_renir_chico_comunello.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5300/cidao_-_requerimento_no40-24__-_projeto_de_execucao_licitatorio_e_base_de_execucao_do_novo_reservatorio_na_regiao_da_cidade_norte.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5301/cidao_-_requerimento_no41-24__-atendimentos_realizados_na_casa_de_passagem_bem_como_solicita_esclarecimentos_sobre_a_existencia_de_projetos_para_a_ampliacao.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5302/cidao_-_requerimento_no_42-24__-elaboracao_e_divulgacao_diaria_de_um_boletim_epidemiologico_especifico_para_a_dengue.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5303/cidao_-_requerimento_no43-24_-__quantidade_de_rocadores_disponiveis_em_francisco_beltrao..docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5304/cidao_-_requerimento_no44-24___-__processo_de_licitacao_e_contratacao_de_novos_rocadores.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5306/tupy_-_requerimento_no45-24__-_cumprimento_da_lei_municipal_no_4.351-2015.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5310/cidao_-_requerimento_no46-24_existencia_de_um_plano_ou_projeto_para_a_implementacao_de_fumace_utilizando_equipamentos_de_drone.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5311/cidao_-_requerimento_no47_-24___-sergio_preczeski__transporte_prestadora_de_servicos_frizzo_-ltda_e_janir_conceicao_da_silva__transporte.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5312/pedro_-_requerimento_no48-24-_abono_de_falta.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5318/pedro_-_requerimento_no49-24_projetos_no_conjunto_terra_nossa_na_area_chamada_vermelhao..doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5319/fernando_-_requerimento_no50-24_-_solicitando_informacoes_referentes_ao_cronograma_de_instalacao_do_sistema_de_esgoto_no_bairro_jardim_primavera..doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5330/dile_-_requerimento_no_51-24_der_solicitando_informacoes_sobre_a_viabilidade_de_instalacao_de_quebra-molas_em_frente_a_granja_martini_na_pr-475.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5333/cidao_-_requerimento_no52-24__-_marta_regina_vendrusculo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5334/tiago_-_requerimento_no53-24__-_alimentos_arrecadados_na_expobel.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5343/cidao_-_requerimento_no_54-24___-copia_o_projeto_da_area_de_construcao_novo_aeroporto..doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5344/tiago_-_requerimento_no55__-24__-_solicitar_ao_governo_de_estado_para_alugar_um_terreno_fora_da_cidade.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5345/rodrigo_-_requerimento_no56-24___abono_de_falta_26-03.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5349/vereadores_-_requerimento_no57-24_voto_de_pesar_zalmir_saretta.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5357/rodrigo_-_requerimento_no58-24_solicitando_dados_a_secretaria_de_saude_de_francisco_beltrao_de_quantas_pessoas_foram_a_obito_pela_dengue_e_qual_eram_a_idade_dessas_pessoa.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5358/pedro__-_requerimento_no59_-24-__implementacao_da_gratificacao_de_tecnologia_de_ensino-_gte_para_os_professores_da_rede_municipal_de_ensino..docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5364/ronaldo_-_requerimento_no_60-24___-_convidando_nadia_e_primeira_dama_joice_para_explanar_sobre_a_camapanha_do_agasalho.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5365/pedro__-_requerimento_no_61-24-_solicita_informacoes_do_centro_esportivo_do_padre_ulrico.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5371/ronaldo_-_requerimento_no_62-24_-_convidando_diretora_do_debetran_marilde_galvan_para_explanar_sobre_maio_amarelo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5378/silmar_oberdan_tupy_quintino_junior_pedro__-_requerimento_no_63-__realizacao_de_um_mutirao_de_limpeza_nos_bairros_do_municipio.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5379/cidao_-_requerimento_no64_-_voto_de_pesar_de_selvino_welter..doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5380/cidao_-_requerimento_no65_-_voto_de_pesar_de_domingos_casagrande.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5387/dile_-_requerimento_no66-24___abono_de_falta_22_e_23_de_abril_de_2024.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5388/tiago_-_requerimento_no67_-2024_-_abono_dia_22_e_23_de_abril_de_2024..doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5389/cidao_-_requerimento_no_68_-24_abono_de_falta_22_e_23_de_abril.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5390/ronaldo__-_requerimento_no_69_-_2024_-_abono_de_falta_23.04.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5391/fernando__-_requerimento_no70__-_2024_-_abono_de_falta_22_e_23_de_abril.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5392/rodrigo_-_requerimento_no_71-2024_-_abono_dia_23_de_abril_de_2024..doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5393/rodrigo_-_requerimento_no72-24_cartao_ponto_dos_ultimos_tres_meses_da_secretaria_de_esporte.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5405/oberdan_-_requerimento_no_73_-_campanha_faca_bonito.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5406/cidao_-_requerimento_no74_-_voto_de_pesar_de_valdomiro_macagnan.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5407/cidao_-_requerimento_no75_-_voto_de_pesar_de_guilherme_wilk_dos_santos.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5410/cidao_-_requerimento_no76_-_24_levantamento_primitivo_do_aeroporto.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5411/junior_-_requerimento_no_77-24_-_voto_de_pesar_de_claudenir_ba_niquinho.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5412/junior_-_requerimento_no_78__-24__-_responsabilidade_pelo_fechamento_das_bocas_de_lobo.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5413/tiago_-_requerimento_no_79__-24__-_disponibilizacao_de_seguranca_nas_escolas..doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5419/oberdan_-_requerimento_no80___-informacoes_sobre_os_estudos_e_perspectivas_de_implementacao_do_sistema_binario_na_intersecao_das_vias_avenida_uniao_da_vitoria_e_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5427/pedro__-_requerimento_no_81_-24-__projeto_do_parque_e_lago_no_bairro_pinheirao..docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5428/jean_-_requerimento_no_82-24_voto_de_pesar_de_melquior.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5433/oberdan_-_requerimento_no83_-24_-_voto_de_pesar_de_valdir_maschio.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5441/tupy_-_requerimento_no84_-24__-_dep._traiano_cem_mil_reais_tancredo_neves.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5443/jean_-_requerimento_no085_-24_voto_de_pesar_de_everaldo_menin.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5445/jean_-_requerimento_no86_-24_voto_de_pesar_de_henrique.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5446/jean_-_requerimento_no087_-24__-_dep._traiano_cem_mil_reais_projeto_escola_bonita_a_ser_realizado_na_escola_estadual_joao_paulo_ii..docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5447/silmar_-_requerimento_no88__deputado_traiano_-_programa_escola_bonita_colegio_estadual_industrial.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5448/silmar_-_requerimento_no89__deputado_traiano_-_programa_escola_bonita_colegio_estadual_da_cango.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5454/dile_-_requerimento_no90-24___dep_adao_litro__programa_escola_bonita_fundepar_-_colegio_estadual_reinaldo_sass.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5455/oberdan_-_requerimento_no_91-24_deputado_traiano_-_programa_escola_bonita_colegio_estadual_mario_de_andrade..doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5456/pedro__-_requerimento_no92__-24-__casamento_comunitario.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5464/fernando_-_requerimento_no93_-24_deputado_matheus_vermelho_-_programa_escola_bonita_colegio_estadual_arnaldo_faivro_busato..doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5469/jean_-_requerimento_no94_-24_voto_de_pesar_de_antoninho_segundo_zangrande.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5470/cidao_-_requerimento_no_95_-_voto_de_pesar_de_beatriz_muller.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5478/dile_-_requerimento_no_96__cronograma_para_asfaltamento_das_ruas_manoel_bandeira_lucia_benetede_e_cora_coralina_no_bairro_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5480/pedro__-_requerimento_no_97_-24-__cronograma_de_rede_de_esgoto_nos_seguintes_bairros_conjunto_esperanca_e_coahbtran_ii..docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5482/silmar_-_requerimento_no098-24_deputado_traiano_-_reforma_do_colegio_estadual_industrial.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5486/pedro-_requerimento_no_99-24_voto_de_pesar_de_geraldo_kupper.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5487/junior_-_requerimento_no100-24_voto_de_pesar_de_antonio_maneti.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5488/pedro__-_requerimento_no101-24-_negociacoes_das_casas_populares_no_conjunto_esperanca.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5489/cidao_-_requerimento_no102-24__informacoes_sobre_a_existencia_para_a_instalacao_de_redutores_de_velocidade_na_avenida_natalino_faust_nas_proximidades_da_rede_bem_vive.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5495/pedro__-_requerimento_no_103_-24-__cronograma_de_rede_de_esgoto_nos_seguintes_bairros_aeroporto_jardim_virginia_cantelmo_e_bom_pastor.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5496/cidao_-_requerimento_no104-24_-_informacoes_ao_setor_competente_sobre_a_existencia_de_projetos_ou_cronogramas_de_projetos_de_novas_academias_de_terceira_idade_nos_bairros.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5506/cidao_-_requerimento_no105_-_oficio_debetran_solicitando_informacoes_referentes_a_arrecadacao_de_transito_na_avenida_atilio_fontana_2024.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5507/tupy__-_requerimento_no106_-_2024_-_abono_de_falta_17_e_18.06.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5508/oberdan__-_requerimento_no107_-_2024_-_abono_de_falta_17_e_18.06.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5509/ronaldo__-_requerimento_no108_-_2024_-_abono_de_falta_17_e_18.06.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5514/tiago_-_requerimento_no109_-24__instalacao_de_mais_uma_unidade_de_pronto_atendimento_upa.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5515/cidao_-_requerimento_no_110-24_oficio__ao_debetran_e_ao_poder_executivo_sobre_a_ausencia_da_faixa_azul_na_rua_otaviano_teixeira.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5516/cidao_-_requerimento_no111-24__arrecadacao_obtida_em_2024_decorrente_da_implementacao_da_faixa_azul_na_rua_otaviano_teixeira_dos_santos.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5517/silmar_-_requerimento_no112-24__iluminacao_publica_da_prefeitura_municipal_sobre_a_ausencia_de_iluminacao_publica_na_avenida_italia.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5525/fernando__-_requerimento_no113_-_2024_-_abono_de_falta_25.06.2024.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5528/dile_-_requerimento_no114-24_oficio_ao_deputado_adao_fernandes_litro_para__recursos__calcamento_de_um_trecho_atras_do_pavilhao_da_igreja_na_comunidade_rio_tuna.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5532/jean__-_requerimento_no115_-_2024_-_abono_de_falta_01.07.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5533/pedro__-_requerimento_no116_-24_acoes_para_inibir_andarilhos_moradores_de_rua_e_usuarios_de_droga_nas_pracas..docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5539/pedro__-_requerimento_no117_-24_implementacao_de_aplicativo_para_credito_da_empresa_guancino.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5540/cidao_-_requerimento_no118_-24_informacoes_sobre_projeto_de_asfalto_no_trecho_conhecido_como_picadao_que_liga_o_bairro_novo_mundo_ao_novo_contorno_noroeste_pr_483.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5541/fernando__-_requerimento_no119_-_2024_-__destinacao_de_verba_para_compra_de_veiculos_para_secretaria_de_esportes.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5551/tupy_-_requerimento_no120__-24_voto_de_pesar_de_ezir_garbozza.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5559/vereadores_-_requerimento_no121___-_voto_de_pesar_de_joao_arruda.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5560/tupy_-_requerimento_no_122__-_voto_de_pesar_de_assunta_franceschetto_dal_berto.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5561/junior_-_requerimento_no123__-24_voto_de_pesar_de_emerson_antonioli.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5562/fernando_-_requerimento_no124__-24_voto_de_pesar_de_ilson_behne.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5563/vereadores_-_requerimento_no125-24_voto_de_pesar_de_moraes.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5564/silmar_-_requerimento_no126__deputado_traiano_-_reforma_do_colegio_estadual_reinaldo_sass.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5565/silmar_-_requerimento_no127___-_rafael_do_ippub_-__solicitando_informacoes_detalhadas_acerca_da_revisao_do_plano_diretor_e_das_chacaras_de_recreio.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5569/junior_e_tupy_-_requerimento_no_128-24_voto_de_pesar_de_edenir_haiduk.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5570/junior_-_requerimento_no_129-24_voto_de_pesar_de_dirce_da_silva.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5571/tiago_correa_-_requerimento_no_130-24__audiencia_publica_-_comunidades_falta_de_luz.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5572/silmar_-_requerimento_no131-24__deputado_traiano_-_reforma_do_colegio_estadual_estadual_arnaldo_fraivo_busato.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5579/fernando__-_requerimento_no132_-_2024_-__complexo_esportivo_joao_batista_arruda.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5580/oberdan_-_requerimento_no133_criacao_da_secretaria_municipal_de_seguranca_publica_e_a_implementacao_da_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5585/ronaldo__-_requerimento_no134_-_2024_-_abono_de_falta_19.08.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5586/pedro__-_requerimento_no_135_-24_previsao_para_terminar_a_pavimentacao_da_rua_adelino_martini.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5593/rodrigo_-_requerimento_no136-24___abono_de_falta_13-08.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5594/tupy_-_requerimento_no137_-24_voto_de_pesar_de_hilario_goldoni.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5596/junior_-_requerimento_no138_-24_voto_de_pesar_de_angelo_politta.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5600/tupy_e_dile_-_requerimento_no139_-_2024_-_a_via_na_rua_sao_joaquim_bairro_cristo_rei_seja_mao_unica_em_duas_ou_tres_quadras..docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5605/tiago_-_requerimento_no140_-24_distribuicao_das_casas_populares..doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5606/fernando_-_requerimento_no141-24___voto_de_pesarde_luiz_bertoncelllo.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5607/tupy_-_requerimento_no142_-_2024_-_praca_antonio_vivian..docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5608/fernando_-_requerimento_no143-24___voto_de_pesarde_luiz_bertoncelllo.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5615/tupy_e_dile_-_requerimento_no144_-_2024_-_redutores_de_velocidade_na_avenida_agua_branca.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5620/fernando_-_requerimento_no_145-24_deputado_reichembah_-_programa_escola_bonita_colegio_estadual_arnaldo_faivro_busato.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5621/fernando_-_requerimento_no_146-24_copia_do_contato_referente_a_semana_da_patria.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5622/junior_-_requerimento_no147_-24__instalacao_de_aplicativo_para_agendamentos_de_consultas.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5627/tupy_-_requerimento_no148_-24_voto_de_pesar_de_amelio_mendes.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5628/silmar_-_requerimento_no149-24___estudos_sobre_sistemas_binarios_rua_porto_alegre_e_rua_florianopolis_-_conversao_rua_manaus.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5629/pedro__-_requerimento_no150__-24continuidade_da_implementacao_de_esgoto_da_rua_texas.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5633/fernando_-_requerimento_no151__-24_sede_de_bocha_seja_luiz_bertoncello.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5636/pedro__-_requerimento_no152_-24_informacoes_sobre_a_prevencao_da_dengue_sec_de_saude_e_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5651/tiago__-_requerimento_no153_-_2024_-_abono_de_falta_30.09.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5652/fernando__-_requerimento_no154_-_2024_-__cumrpimento_da_lei_5145.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5654/ronaldo__-_requerimento_no_155-24_-_abono_de_falta_dia_10_de_outubro.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5655/dile_-_requerimento_no_156__informacoes_sobre_eventuais_acoes_e_cronogramas_relacionados_a_mutiroes_de_combate_a_dengue_nos_bairros.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5660/pedro__-_requerimento_no_157-24___existencia_de_projetos_para_a_revitalizacao_e_recapeamento_asfaltico_da_rua_marilia_no_bairro_padre_ulrico.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5669/tupy_fernando_-_requerimento_no_158_-_voto_de_pesar_de_atila_de_freitas.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5672/junior_-_requerimento_no159-24__solicita_infos_sobre_postes_desbarranco_a_copel.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5681/cidao_-_requerimento_no_160_-24_abono_de_falta_28-10.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5682/fernando__-_requerimento_no161_-_24_abono_28-10.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5683/ronaldo__-_requerimento_no162_-24_-_abono_de_falta_dia_29-10.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5684/ronaldo_pedro_oberdan_e_dile_-_requerimento_no163__-24_voto_de_pesar_pastor_carlos_joao.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5692/oberdan_-_requerimento_no164__-24_executivo_e_leandre.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5694/cidao_-_requerimento_no165__-24_cobertura_ceoc.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5698/tupy_-_requerimento_no_166_-24_voto_de_pesar_de_regina_salvadori.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5701/cidao_-_requerimento_no167__-24cronograma_de_execucao_de_limpeza_de_terrenos_institucionais..doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5702/ronaldo__-_requerimento_no168_-24_-_abono_de_falta_dia_11-11.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5707/oberdan_-_requerimento_no169-24_voto_de_pesar_de_ilda_kuhnen_oenning.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5708/oberdan_-_requerimento_no_170_-24_voto_de_pesar_de_sargento_marcelo_petuco.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5709/pedro__-_requerimento_no171_-24_convite_a_assistencia_social_explanar_sobre_o_programa_de_habitacao_das_casas_populares.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5711/ronaldo_fernando_tiago_jean__-_requerimento_no_172-24__audiencia_publica_-_emenda_lei_org_-_orc_imp.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5712/cidao_e_fernando-_requerimento_no_173-24__-24_viabilazcao_de_2_milhoes_oriovisto_senador.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5713/rodrigo_-_requerimento_no_174-24_informacoes_com_gastos_de_imprensa_comunicacao_e_afins.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5718/tupy_-_requerimento_no_175_-24_voto_de_pesar_de_jocelir.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5722/silmar__-_requerimento_no176-24__abono_de_falta_25_e_26-11.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5723/cidao_-_requerimento_no_177_-24_aplicacao_dos_recursos_provenientes_do_governo_federal.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5724/cidao_-_requerimento_no_178_-24_voto_de_pesar_helio_bohrer.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5729/tupy__-_requerimento_no_179-_2024_-_abono_de_falta_25_e_26.11.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5739/silmar__-_requerimento_no180__abono_de_falta_02-10.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5740/tiago__-_requerimento_no181-_2024_-_abono_de_falta_25_e_26_de_novembro.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5741/dile_-_requerimento_no__182-24___abono_de_falta_25_e_26_de_novembro.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5742/fernando__-_requerimento_no_183-_24_abono_25_e_26_de_novembro.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5747/cidao_-_requerimento_no_184_-24_voto_de_pesar_dovilio_delpubel.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5189/cidao__-_indicacao_no_01__-_melhorias_na_pavimentacao_asfaltica_rua_peru_trecho_entre_a_avenida_uniao_da_vitoria_e_rua_tenente_camargo..doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5190/pedro_-_indicacao_no__02___-_pavimentacao_rua_quero-_quero.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5191/silmar_-_indicacao_no_03__-_pavimentacao_asfaltica_na_rua_apucarana_entre_a_rua_goias_e_o_corrego_urutago..doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5193/silmar_-_indicacao_no_04___-_pista_de_caminhada-passeio_na_avenida_agua_branca_e_rua_pato_branco_bairro_sao_cristovao_-_agua_branca.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5201/pedro_-_indicacao_no_05__-_pavimentacao_rua_olivio_tortora_e_travessa_retorno_no_bairro_jupiter_especificamente_no_conjunto_beija-flor..doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5202/pedro_-_indicacao_no__06__-__rua_videira_e_travessa_rodeio_no_bairro_sao_cristovao..doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5203/silmar_-_indicacao_no07____-_pavimentacao_rua_ulisses_possel_-_lot._monte_rey.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5204/silmar-_indicacao_no_08___-_implantacao_de_melhoras_na__ati_-academia_da_terceira_idade_no_parque_alvorada.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5214/oberdan_-_indicacao_no_09-23____-_melhorias_na_pavimentacao_asfaltica_na_rua_romeu_lauro_werlang_entre_avenida_luiz_antonio_faedo_ate_a_rua_campo_largo..doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5215/oberdan_-_indicacao_no__10___-___melhorias_na_pavimentacao_asfaltica_na_avenida_julio_assis_cavalheiro_entre_a_rua_palmas_ate_a_rua_apucarana..doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5216/pedro_-_indicacao_no11____-_pavimentacao_rua_marilia.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5217/pedro_-_indicacao_no_12___-_pavimentacao_rua_suriname_no_bairro_aeroporto..doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5218/silmar-_indicacao_no13__-_implantacao_de__ati_-academia_da_terceira_idade_na_linha_formiga.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5219/silmar_-_indicacao_no__14__-_pavimentacao_asfaltica_na_rua_albania_agostinetto_perin_no_bairro_sao_cristovao..doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5220/silmar_quintino_-_indicacao_no_15_-24___-_pavimentacao_asfaltica_na_rua_canario_no_bairro_miniguacu.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5221/silmar_quintino__-_indicacao_no16_-_24_abertura_rua_miniguacu_rua_canario.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5222/silmar_-_indicacao_no_17-24____-_implantacao_de_playground_em_terreno_institucional_do_loteamento_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5224/silmar_-_indicacao_no__18__-_reparos_necessarios_no_ginasio_de_esportes_do_bairro_agua_branca.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5229/cidao__-_indicacao_no_19-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_curitiba_trecho_av_parana_e_rua_peru.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5230/pedro_-_indicacao_no20_-24____-_pavimentacao_ruas_azulao_coleira_e_chopim.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5231/pedro_-_indicacao_no_21-24___-_pavimentacao_rua_luiz_prolo_no_bairro_aeroporto..doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5232/oberdan_-_indicacao_no_22-24_____-__instalacao_de_faixa_de_pedrestes_ou_faixa_elevada_em_frente_a_escola_espaco_recriar_-_bairro_presidente_kennedy.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5233/quintino_-_indicacao_no_23-24_-_lombada_elevada_na_rua_antonio_carneiro_neto_entre_a_rua_florianopolis_e_avenida_porto_alegre.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5234/silmar_-_indicacao_no24-24-_institua_o_dia_de_pesca_nos_lagos_no_municipio_de_francisco_beltrao.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5235/silmar_-_indicacao_no_25-24__-_abertura_da_rua_antonio_carneiro_neto_no_bairro_nossa_senhora_aparecida_ate_a_rua_clevelandia_no_bairro_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5236/silmar_-_indicacao_no_26-24__-_pavimentacao_asfaltica_rua_leonel_pramio_bairro_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5237/silmar_-_indicacao_no_27-24__-_pavimentacao_asfaltica_rua_alagoas_e_tucurui_a_partir_da_av._dom_agostinho_jose_sartori.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5246/pedro_-_indicacao_no28-24_-_melhorias_na_estrada_vicinal_da_comunidade_do_rio_do_mato..doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5247/pedro_-_indicacao_no29-24____-_pavimentacao_rua_rio_negro_no_bairro_sao_miguel..doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5248/oberdan_-_indicacao_no_30-24____-__melhorias_na_pavimentacao_asfaltica_na_rua_tenenete_camargo_entre_av._luiz_antonio_faedo_ate_rua_peru..doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5249/quintino_-_indicacao_no__31-24___-__cobertura_na_praca_luiz_oldori_neves_fernandes_no_bairro_vila_nova.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5250/silmar_-_indicacao_no32-24____-_dragagem_e_limpeza_no_lago_do_parque_boa_vista_localizado_no_bairro_industrial.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5259/quintino_-_indicacao_no33-24__-__melhorias_na_pavimentacao_asfaltica_na_rua_joao_giachini_bairro_alvorada.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5264/junior_-_indicacao_no_34___-_pavimentacao_rua_angelo_luis_vansan_e_otavio_felix_andreoli.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5266/silmar_-_indicacao_no_35___-_pavimentacao_asfaltica_nas_ruas_belem_e_jerusalem_bairro_agua_branca.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5267/silmar_-_indicacao_no36__-_pavimentacao_asfaltica_da_rua_canaa_bairro_agua_branca.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5268/tiago_-_indicacao_no37____-24__farmacia_24hrs.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5270/junior__-_indicacao_no38___-2024_-__aumento_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5275/pedro_-_indicacao_no_39-24_-_melhorias_na_estrada_vicinal_da_linha_santa_barbara.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5276/fernando_-_indicacao_no_40-24_-_instensificar_o_fumace_e_disponibilizar_um_cronograma.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5277/oberdan_-_indicacao_no_41-24___-_escola_municipal_professora_maria_basso_dellani_como_tambem_na_quadra_de_esportes..doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5283/pedro_-_indicacao_no__48-24__-_revitalizacao_da_ponte_da_linha_hobold.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5284/quintino_-_indicacao_no43-_24_abertura_de_nova_via_entre_a_rua_canario_e_a_avenida_natalina_faust.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5285/oberdan_-_indicacao_no_44-24_revitalizacao_da_praca_municipal_darci_pasqualino_zancan.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5287/junior_-_indicacao_no_45-24___-estradas_vicinais_do_divisor_e_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5288/junior_-_indicacao_no_46-24_pavimentacao_rua_mafalda_detoni_bairro_miniguacu..doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5289/junior_-_indicacao_no47-24_pavimentacao_rua_dileta_soster_bairro_miniguacu..doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5290/quintino_silmar__-_indicacao_no48-24_denominacao_da_via_publica_atualmente_conhecida_como_rua_canario_para_como_rua_angelo_marcello.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5291/tiago_-_indicacao_no49-24__contratacao_de_mais_profissionais_da_saude.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5293/junior_-_indicacao_no50-24_-_pavimentacao_ruas_alcides_zanatta_e_bazilio_sendeski.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5294/tiago_-_indicacao_no51_-24__estado_de_emergencia.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5295/cidao__-_indicacao_no52_-24__-_rocada_nas_margens_do_rio_lonqueador.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5296/cidao__-_indicacao_no_53-24__-rocada_nas_margens_do_corrego_progresso.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5297/cidao__-_indicacao_no54-24__-rocada_nas_margens_do_corrego_guaratingueta.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5305/fernando_-_indicacao_no55-24_-_melhorias_pavimentacao_asfaltica_com_inicio_na_rua_para_seguindo_para_rua_maringa_ate_a_rua_apucarana_bairro_industrial..doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5307/silmar_-_indicacao_no56-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_salvador_bairro_alvorada..doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5313/fernando_-_indicacao_no57-24_-_pavimentacao_asfaltica_na_rua_aurelio_buarque_de_holanda_bairro_novo_mundo..doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5314/junior_-_indicacao_no58-24_-_pavimentacao_rua_jose_andelino_lopes_mello.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5315/quintino_-_indicacao_no59-24__-_pavimentacao_asfaltica_travessa_dos_anturios_no_bairro_jardim_primavera..doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5316/silmar_-_indicacao_no60-24__-reforma_e_manutencao_no_cmei_mundo_encantado.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5320/silmar_-_indicacao_no61-24_pavimentacao_asfaltica_na_travessa_taio_no_bairro_sao_cristovao..doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5321/tiago_-_indicacao_no62-24__fiscalizacao_e_tomada_de_medidas_preventivas_em_relacao_aos_veiculos_que_se_encontram_no_patio_do_detran.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5322/quintino_-_indicacao_no63-24__-_melhorias_nas_estradas_vicinais_da_comunidade_liston.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5323/cidao__-_indicacao_no64-24__-melhorias_na_pavimentacao_asfaltica_na_rua_santo_antonio_bairro_cristo_rei.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5324/dile_-_indicacao_no_65-24_pavimentacao_asfaltica_na_rua_sao_thome_no_bairro_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5325/dile_-_indicacao_no66-24_pavimentacao_asfaltica_e_reconstrucao_do_muro_de_arrimo_na_avenida_progresso_no_bairro_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5329/junior_-_indicacao_no67-24_-_implementacao_do_point_of_care.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5331/quintino_-_indicacao_no_68_-24__-_pavimentacao_na_rua_arestalino_scalabin.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5332/tiago_-_indicacao_no69-24__melhorias_da_estrada_que_liga_km8_ate_contorno_noroeste.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5335/junior_-_indicacao_no70-24_-_constucao_de_mais_banheiros.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5336/pedro_-_indicacao_no71-24__-_melhorias_urgentes_no_acesso_dos_loteamentos_guerra_nortao_e_costa_norte.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5337/silmar_-_indicacao_no72_-24____-_playground_na_praca_publica_do_bairro_padre_ulrico..doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5346/tiago_-_indicacao_no_73-24__pavimentacao_pr_566_ate_a_entrada_da_secao_jacare.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5347/tiago_-_indicacao_no_74-24_demarcacao_de_estacionamento_na_rua_paula_freitas.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5348/dile_-_indicacao_no75-24__uma_faixa_elevada_na_rua_santo_onofre_entre_as_intersecoes_das_ruas_sao_jose_e_sao_francisco_de_assis.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5352/tiago_-_indicacao_no76_-24_fumace_no_km_20_e_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5359/tiago_-_indicacao_no_57-24__melhorias_nas_escolas_basilio_tiecher_higino_antunes_pires_neto_francisco_manoel_da_silva_recanto_feliz-_caic..doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5360/quintino_-_indicacao_no78_-24__melhorias_na_infraestrutura_do_posto_de_saude_da_cango.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5361/junior_-_indicacao_no79-24_-_constucao_de_mais_ambulatorios_no_parque_de_exposicoes.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5366/quintino_-_indicacao_no_80-24____um_semaforo_na_esquina_da_rua_governador_presidente_parigot_de_souza_com_a_rua_sao_judas_tadeu_no_bairro_cango.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5367/quintino_-_indicacao_no81-24vaga_rapida_em_frente_a_conveniencia_tio_nene.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5372/junior_-_indicacao_no82_-24_-_ampliacao_do_trecho_do_faixa_azul_na_avenida_general_osorio_ate_a_regiao_do_cristo_redentor..doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5373/quintino_-_indicacao_no83_______implantacao_de_cobertura_de_protecao_ou_toldo__bancos_nas_dependencias_do_posto_de_saude__bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5374/rodrigo_-_indicacao_no84_-24_conserto_do_parquinho_do_alvorada.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5381/tiago_-_indicacao_no85_-24__dedetizacao_do_posto_de_saude_da_comunidade_do_jacutinga.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5382/quintino_-_indicacao_no_86-24_um_poco_artesiano_na_comunidade_linha_gaucha.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5383/pedro_-_indicacao_no87-24__-_pavimentacao_rua_castro_alves.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5384/pedro_-_indicacao_no88-24_-_pavimentacao_manoel_alves_ribeiro.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5385/pedro_-_indicacao_no89-24___-_proceda_pavimentacao_asfaltica_no_trecho_final_da_rua_amapa.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5394/pedro_-_indicacao_no_90__-__dois_pontos_de_onibus_na_rua_acre__com_a_rua_osasco_e__com_a_rua_sorocaba.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5395/pedro_-_indicacao_no__91_-_proceda_pavimentacao_asfaltica_na_rua_das_pombas.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5396/ronaldo_-_indicacao_no92-2024_-_conteineres_de_lixo_organico_e_reciclavel_ao_longo_da_avenida_general_osorio..doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5397/silmar_-_indicacao_no__93-24melhorias_e_pavimentacao_asfaltica_nas_ruas_velocina_estrelo_e_antonio_cargnin..doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5398/oberdan_-_indicacao_no_94_-__recuperacao_asfaltica_de_toda_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5400/silmar_-_indicacao_no_95_-_boca_de_lobo_na_travessa_donatti.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5401/dile_-_indicacao_no_96___melhoria_no_asfalto_da_rua_papa_pio_xii_no_bairro_cango_especificamente_na_area_proxima_a_material_de_construcao_lider.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5402/pedro_-_indicacao_no97-_pavimentacao_rua_timbo_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5403/oberdan_-_indicacao_no98__-__revitalizacao_da_rua_maringa_visando_prepara-la_para_a_implementacao_do_sistema_binario.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5404/tiago_-_indicacao_no99-24__elhorias_na_estrada_que_conecta_a_linha_gaucha_ao_km_15.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5408/silmar_-_indicacao_no_100__pavimentacao_asfaltica_na_rua_ivo_estrela_no_bairro_novo_horizonte.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5414/oberdan_-_indicacao_no101-24__-__revitalizacao_do_centro_de_eventos_herculano_meurer_e_do_auditorio_jacinto_ghedin_no_parque_jayme_canet_junior.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5415/pedro_-_indicacao_no102____-24__-_instalacoes_dos_novos_modelos_de_pontos_de_onibus_na_rua_teresopolis_bairro_pinheirinho..doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5418/silmar_-_indicacao_no_103-24_substituicao_das_bandeiras_nos_trevos_de_nosso_municipio..doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5420/pedro_-_indicacao_no100-24__-_pavimentacao_asfaltica_na_rua_julio_prestes__bairro_agua_branca..doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5429/cidao__-_indicacao_no105__-24_-rua_giocondo_felippe..doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5430/fernando_-_indicacao_no106_-24_estacionamento_em_apenas_um_lado_da_rua_sao_joaquim_e_pinturas.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5431/oberdan_-_indicacao_no_107_-_24_cameras_no_cemiterio_ao_lado_do_arrudao.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5434/silmar_-_indicacao_no108-24_uma_praca_publica_no_loteamento_monte_rey_em_frente_ao_lago.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5435/pedro_e_junior-_indicacao_no109-24__-_pavimentacao_asfaltica_no_acesso_do_coabitram_2_rua_fernando_abati..doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5436/cidao__-_indicacao_no__110-24_-sinalizacao_na_rua_florianopolis_no_cruzamento_com_rua_sergipe..doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5437/cidao__-_indicacao_no_111_-24_-estudos_para_a_possivel_implantacao_de_um_semaforo_na_rua_florianopolis_com_a_rua_sergipe..doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5442/silmar_-_indicacao_no112_limpeza_das_bocas_de_lobo_na_rua_germano_meyer_no_bairro_marrecas..doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5449/silmar_-_indicacao_no_113_pavimentacao_asfaltica_na_rua_tocantins_da_rua_francisco_cassiano_ate_rua_abdul_polmann_bairro_sao_francisco..doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5450/tiago_-_indicacao_no_114_-24__um_toldo_e_bancos_no_posto_de_saude_do_bairro_pinheirinho..doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5451/pedro_-_indicacao_no_115-___24__-_melhorias_na_pavimentacao_asfaltica_da_rua_flamingo.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5457/cidao__-_indicacao_no_116_-24_-_melhorias_na_pavimentacao_asfaltica_na_rua_governador_parigot_de_souza_em_frente_a_escola_municipal_frei_dedato_e_a_panificadora_pao_dourado..doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5458/tiago_-_indicacao_no117__-24__app_para_agendamentos_de_consultas.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5459/silmar_-_indicacao_no118-24_-_instalacao_de_um_playground_no_centro_municipal_de_educacao_infantil_cmei_peter_pan.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5460/silmar_-_indicacao_no119-24__limpeza_da_rua_duque_de_caxias_paralela_ao_parque_alvorada_e_pr-180..doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5461/silmar_-_indicacao_no120-24_-_implantacao_de_um_playground_no_centro_municipal_de_educacao_infantil_cmei_cantinho_do_ceu.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5465/silmar_-_indicacao_no121_-_instalacao_de_playground_na_escola_municipal_professor_rubens_amelio_bonatto_-_eief.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5466/cidao__-_indicacao_no122__-24_-melhorias_na_pavimentacao_asfaltica_na_rua_antonina..doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5471/cidao__-_indicacao_no123-24__-revitalizacao_da_pintura_das_instalacoes_da_unidade_basica_de_saude_do_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5472/cidao__-_indicacao_no124__-_melhorias_na_pavimentacao_asfaltica_na_av._dom_agostinho_jose_sartori_no_bairro_sao_cristovao.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5473/tupy__-_indicacao_no_125_-_criado_o_conselho_municipal_do_dos_direitos_dos_refugiados_migrados.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5474/pedro_-_indicacao_no126_-__24__-reforma_da_praca_localizada_na_rua_para_proxima_a_associacao_atletica_banco_do_brasil.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5475/pedro_-_indicacao_no127_-__24__-melhorias_na_pavimentacao_asfaltica_das_ruas_do_conjunto_coahbtran_ii.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5476/silmar_-_indicacao_no__128__pavimentacao_asfaltica_na_rua_itapeva_no_bairro_pinheirinho.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5481/oberdan_-_indicacao_no129-24__recuperacao_da_via_na_faixa_da_direita_da_avenida_luiz_antonio_faedo_esquina_com_a_rua_uniao_da_vitoria.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5490/cidao_-_indicacao_no130-24_implementacao_de_semaforos_equipados_com_cronometro-temporizador_visivel_ao_publico_e_leds_de_iluminacao_na_estrutura_do_poste.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5491/jean_-_indicacao_no_131-_24_pavimentacao_asfaltica_na_rua_gelindo_fedrigo.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5492/silmar_-_indicacao_no132__-_24_sinalizacao_na_rua_paula_freitas..doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5497/cidao__-_indicacao_no133-24__-_melhorias_na_pavimentacao_asfaltica_na_rua_clevelandia_proximo_ao_iat..doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5498/cidao__-_indicacao_no134-24__-_melhorias_na_av._atilio_fontana_em_frente_a_brf_no_bairro_pinheirinho..doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5499/silmar_-_indicacao_no135-24__sinalizacao_na_entrada_do_loteamanento_monte_rei_rua_antonio_silvio_bottin..doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5501/quintino_-_indicacao_no136_-24_placa_indicativa_com_o_nome_do_posto_de_saude_do_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5510/silmar_-_indicacao_no137-24__-_pavimentacao_asfaltica_na_rua_azaleia_no_bairro_alvorada.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5511/quintino_-_indicacao_no138_-24_disponibilize_uma_atendente_para_realizar_o_agendamento_de_exames_no_posto_de_saude_do_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5512/pedro_-_indicacao_no139_-___24__-_melhorias_na_iluminacao_da_avenida_abdul_pholmann.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5518/silmar_-_indicacao_no140-24___construcao_de_um_muro_divisorio_entre_a__cimmad_e_a__ubs_localizadas_no_bairro_padre_ulrico.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5519/dile_-_indicacao_no141-24__pavimentacao_asfaltica_na_rua_jose_de_alencar_no_bairro_novo_mundo..docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5520/pedro_-_indicacao_no_142_-24__-_ampliacao_dos_pontos_de_venda_de_passagens_da_guancino.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5521/oberdan_-_indicacao_no143-24__instalacao_de_quatro_superpostes_na_comunidade_do_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5522/quintino_-_indicacao_no144-24__-_pavimentacao_asfaltica_rua_xaxim_no_bairro_jardim_italia_i..doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5526/silmar_-_indicacao_no145-24__implantacao_ou_melhorias_da_iluminacao_publica_na_avenida_italia_situada_no_jardim_italia.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5527/pedro_-_indicacao_no146_-24__-_construcao_de_uma_mini_arena_no_bairro_terra_nossa.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5529/oberdan_-_indicacao_no147_-2024_-_agente_de_transito_nas_barreiras.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5530/ronaldo_-_indicacao_no148_-2024_-_limpeza_e_dragagem_no_rio_lonqueador..doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5531/quintino_-_indicacao_no149-24__-_pavimentacao_asfaltica_na_rua_armindo_bernardon.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5534/ronaldo_-_indicacao_no150_-2024_-pavimentacao__rua_artur_bernardes..doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5535/dile_-_indicacao_no151-24_pavimentacao_asfaltica_na_rua_aurelio_buarque_de_holanda_no_bairro_novo_mundo.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5552/ronaldo_-_indicacao_no152_-2024_-pavimentacao__pavimentacao_asfaltica_na_rua_jose_angelino_lopes_de_mello.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5553/pedro_-_indicacao_no153_-___24__-_pavimentacao_da_estrada_vicinal_no_bairro_aeroporto_estrada_essa_que_liga_o_bairro_novo_mundo_a_comunidade_sao_marcos..doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5566/silmar_-_indicacao_no154_reparos_e_melhorias_na_unidade_basica_de_saude_do_assentamento_missoes.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5567/cidao__-_indicacao_no155_-_instalacao_e_ampliacao_de_guard_rail_defensa_metalica_no_trecho_compreendido_entre_o_trevo_da_cidade_norte_e_a_rotatoria_em_frente_ao_posto_shell_pandolfi.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5568/pedro_-_indicacao_no156-_24__-_plantio_de_mais_arvores_de_grande_porte_em_torno_do_lago_das_torres..doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5573/pedro_-_indicacao_no157_-___24__-_instalacao_de_bebedouros_no_parque_do_lago_das_torres..doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5577/junior_-_indicacao_no159__-24_-_iluminacao_publica_na_trincheira_localizada_no_bairro_sadia..doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5581/pedro_-_indicacao_no160-24__-_pavimentacao_asfaltica_rua_teodoro_zanata.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5582/jean_-_indicacao_no161-24___-extensao_do_quebra-molas_na_rua_felice_manfroi..docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5587/pedro_-_indicacao_no162-24__-_pavimentacao_asfaltica_rua_arthur_julio_nacke_bairro_sadia..doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5588/oberdan_-_indicacao_no163_-2024_-_pavimentacao_asfaltica_na_rua_professor_canisio_hillebrand..doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5590/cidao__-_indicacao_no_164-_limpeza_do_parque_infantil_localizado_na_rua_para.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5591/pedro_-_indicacao_no165-24__-_pavimentacao_asfaltica_rua_colorado_no_bairro_jardim_virginia..doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5595/pedro_-_indicacao_no166-24__-_pavimentacao_asfaltica_rua_guilherme_lindner..doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5597/junior_-_indicacao_no167__-24_-construcao_de_um_acostamento_na_pr-475.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5598/tupy_-_indicacao_no168_-24__-_pavimentacao_asfaltica_da_avenida_presidente_castello_branco.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5602/oberdan_-_indicacao_no169_-_redutor_de_velocidade_faixa_elevada_ou_radar_eletronico_na_avenida_guiomar_lopes_de_jesus.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5603/pedro_-_indicacao_no_170_____reforma_e_ampliacao_do_posto_de_saude_do_bairro_pinheirao..doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5609/oberdan_-_indicacao_no171-24_-_recuperacao_asfaltica_na_rua_apucarana_entre_av_julio_assis_e_rua_octaviano_teixeira_dos_santos.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5610/tiago_-_indicacao_no172-24_pavimentacao_asfaltica_na_rua_dos_crisantemos..doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5611/dile_-_indicacao_no173-24__vaga_cadeirante_em_frente_ao_homer_donuts_-_av_julio_assis_-_debetran.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5612/tupy_-_indicacao_no174-24__-_extensao_do_calcamento_do_km20_ate_a_comunidade_da_olaria.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5614/jean_-_indicacao_no175_-24___-pavimentacao_asfaltica_na_rua_julio_benka.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5617/tupy_-_indicacao_no_176-24__-_faixa-elevada_ou_quebra-molas_entre_a_rua_avelino_rossi.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5618/junior_-_indicacao_no__177-24_-pavimentacao_asfaltica_na_rua_armando_behne..doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5619/junior_-_indicacao_no__178-24_-_pavimentacao_loteamento_bom_pastor..doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5623/tupy_-_indicacao_no_179-24__-uma_faixa-elevada_ou_quebra-molas_da_esquina_da_rua_argemiro_delani.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5630/pedro_-_indicacao_no180_-24__-_iluminacao_do_parque_alvorada..doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5631/rodrigo_-_indicacao_no181-24_-_que_proceda_pavimentacao_asfaltica_na_rua_canafistula__no_loteamento_pinheiros.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5632/junior_-_indicacao_no182_-24_-_pavimentacaotravessa_ademir_kaminski.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5637/junior_-_indicacao_no_183-24_-_redutor_de_velocidade_na_rua_curitiba_esquina_com_a_rua_venezuela.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5638/rodrigo_-_indicacao_no184-_24_-_que_proceda_pavimentacao_asfaltica_na_rua_sete_copas_e_rua_sibipiruna_no_loteamento_pinheiros.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5640/pedro_-_indicacao_no185_-24__-implantacao_de_banheiros.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5641/rodrigo_-_indicacao_no186-24_-_pavimentacao_asfaltica_na_rua_guatambu_e_rua_cedro_rosa_no_loteamento_pinheiros.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5642/junior_-_indicacao_no187_-24_-_horario_dos_cmeis.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5643/fernando_-_indicacao_no188_-24_pintura_de_uma_faixa_de_estacionamento_e_uma_faixa_vaga_rapida_na_rua_santa_catarina.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5644/quintino_-_indicacao_no189-24___-_recuperacao_e_manutencao_das_estradas_rurais_que_ligam_a_comunidade_de_nova_concordia_a_linha_liston.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5645/silmar_-_indicacao_no_190-24_-_pavimentacao_asfaltica_na_rua_jose_bonifacio_e_melhorias_na_calcada_bairro_saomiguel.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5646/junior_-_indicacao_no_191-24_-__implementacao_de_uma_academia_da_terceira_idade_ati_na_comunidade_do_rio_tuna.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5647/silmar_-_indicacao_no192-24__-_revitalizacao_da_praca_localizada_no_bairro_sao_miguel.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5648/fernando_-_indicacao_no_193-24_recape_asfaltico_rua_santa_catarina.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5650/tiago_-_indicacao_no194-24_boca_de_lobo_rua_ecker.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5653/tupy_-_indicacao_no_195-24__-_capela_mortuaria_km_20.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5656/oberdan_-_indicacao_no196-24_-_mudanca_do_nome_da_praca__conhecida_como_parquinho_industrial_localizada_ao_lado_d_farmacia_municipal_sul_para_praca_joao_risso.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5659/oberdan_-_indicacao_no_197__-_conteiner_amarelo_reciclavel_posto_rodoil_via_mais_-_rua_romeu_lauro_e_av_antonio_luiz_faedo.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5662/oberdan_-_indicacao_no_198__-_servicos_de_conservacao_e_manutencao_na_estrada_vicinal_que_liga_a_comunidade_do_divisor_a_comunidade_rio_tuna.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5663/junior_-_indicacao_no_199___-_pavimentacao_asfaltica_nas_ruas_napoli_milao_e_turim_no_bairro_jardim_floresta.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5670/oberdan_-_indicacao_no200_-__tombamento_do_portao_do_estadio_anilado.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5671/dile_-_indicacao_no_201___construcao_de_um_lago_municipal_no_bairro_agua_branca_especificamente_no_loteamento_kit_abdala.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5673/tupy_-_indicacao_no202-24__-__instalacao_de_um_poco_artesiano_na_comunidade_do_km_15_rio_herval.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5674/quintino_-_indicacao_no203-24__-_vaga_de_deficiente_fisico_em_frente_a_casa_sr_claudir_rua_cleci_salete_maioli_bairro_terra_nossa.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5685/tiago_-_indicacao_no204__-24__retirada_e_susbtituicao_dos_vidros_do_ponto_de_onibus_em_frente_a_upa.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5686/silmar_-_indicacao_no_205-24_-_construcao_de_escola_municipal_que_contemple_os_bairros_cango_e_guanabara.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5687/junior_-_indicacao_no206-24__-_recapeamento_asfaltico_na_rua_pernambuco..docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5688/junior_-_indicacao_no_207-24___cameras_de_monitoramento_nos_cmeis.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5689/pedro_-_indicacao_no208-24_-_pavimentacao_asfaltica_no_trecho_da_rua_pedro_bordun_situado_entre_a_rua_pensilvania_e_a_rua_indianapolis.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5690/cidao__-_indicacao_no_209_-24_mutiroes_de_limpeza_nos_bairros..docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5691/cidao__-_indicacao_no210__-24_vaga_rapida_sorveteria_frescura.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5695/pedro_-_indicacao_no_211-24__-proceda_melhorias_e_reparos_nos_bueiros_da_rua_calabria_jardim_italia_ii.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5696/tiago_-_indicacao_no212_-24__manutencao_dos_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5697/tupy_-_indicacao_no213-24_led_nas_comunidades_de_jacutinga_km_20_jacare_nova_concordia_ponte_nova_cotegipe_e_sessao_progresso.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5703/pedro_-_indicacao_no_214-24__-melhorias_e_reparos_no_parquinho_infantil_do_jardim_italia_ii.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5710/tupy_-_indicacao_no215-_rua_fermino_capra._bairro_sao_cristovao_loteamento_monte_rey..docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5714/silmar_-_indicacao_no_216-24_-realizacao_de_servico_de_limpeza_no_bairro_nossa_senhora_aparecida.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5717/cidao__-_indicacao_no217-24_-_recape_asfaltico_na_ra_vereador_romeu_lauro_werlang_em_frente_a_comunidade_batista_betel..docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5719/junior_-_indicacao_no218_-24_-__rodovia_que_liga_a_comunidade_de_sessao_jacare_seja_denominadagiovanni_nesi.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5732/cidao__-_indicacao_no219-24_-_faixa_elevada_em_frente_ao_quintal_alegria.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5745/tiago_-_indicacao_no220_-24__estado_de_emergencia.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5309/emenda_aditiva_no01-2024_ao_pl_no03-2024_-_tiago_correa.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5432/emenda_modificativa_no_01-2024_ao_pl_no021-2024_-_silmar_gallina.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5546/emenda_modificativa_no001-_2024_ao_pl_no013-2024_executivo.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5547/emenda_modificativa_no_01-2024_ao_pl_no036.24_subsidio.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5549/emenda_modificativa_no_02-2024_ao_pl_no036.24_subsidio.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5554/emenda_aditiva_no_01-2024_ao_pl_no036.24_subsidio_tiago.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5555/emenda_aditiva_no_01-2024_ao_pl_no037.24_subsidio_tiago.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5675/01_emenda_loa_-_dile-_pavimentacao_ruas.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5676/02_emenda_loa__-_dile-__capelas_mortuarias.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5677/03_emenda_loa_-_tupy_-_pavimentacao_av.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5678/04_emenda_loa_-_tupy_-_recap_e_paviment_br_483_ate_comunidades.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5733/emenda_modificativa_no_01-2024_ao_projeto_de_resolucao_003.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5734/emenda_modificativa_no_02-2024_ao_projeto_de_resolucao_003.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5735/emenda_modificativa_03_tiago_e_silmar_-_projeto_de_resolucao_03-24_legislativo.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5736/emenda_aditiva_01_tiago_cidao_e_silmar_-_projeto_de_resolucao_03-24_legislativo.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5199/silmar_-_mocao_de_reconhecimento_no_01__-_aos_30_anos_da_escola_municipal_higino_antunes_pires_neto.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5200/oberdan_-_mocao_de_reconhecimento02_-_patrulha_escolar.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5207/tupy_-_mocao_de_aplauso_no_03-24-_dona_iracema.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5208/jean_oberdan_tupy_-_mocao_de_apoio_no_04-24_-_policiais_suziele_e_marcelo.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5227/jean__-_mocao_de_reconhecimento_no_05_-24_-_honda_rio_branco.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5255/pedro_-_mocao_de_aplausos_no06-24___-_emanuela_isabele_rodrigues.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5260/cidao_-_mocao_de_aplauso_no07___-24leandro_czerniaski_e_niomar_pereira.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5351/fernando_-_mocao_de_aplauso_no08_-24_idalino_domingos_menegotto.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5377/tupy_-_mocao_de_aplauso_no09_-_miguel_angelo.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5409/pedro_-_mocao_de_aplausos_no10-24___-_rafaela_betti.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5425/jean__-_mocao_de_reconhecimento_no11__-24_gustavo_bauerman.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5426/cidao_-_mocao_de_aplauso_no_12__-24_pedagogia_unioeste.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5453/jean__-_mocao_de_aplausos_no_13__-24_-_medicos_rubens_e_marcio_e_e_enfermeira_regiane.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5494/jean__-_mocao_de_aplausos_no_14__-24_-_alunos_sensibilizar.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5504/ronaldo__-_mocao_de_aplausos__no15___-_aos_50_anos_escola_bom_pastor.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5505/jean_-_mocao_de_apoio_no016_-24_-_congresso_nacional_-_aborto.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5536/jean_e_tupy__-_mocao_de_aplausos_no017_-24_-_antonio_maurina_bugansa.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5538/oberdan_-_mocao_de_reconhecimento_no18-24_-_ato_d_bravura.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5550/pedro_-_mocao_de_aplausos_no19__-24___-_ao_casal_de_pastores_josue_alvaro_de_souza_e_suzana_de_souza.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5575/tiago_-_mocao_no20_-24_ato_de_bravura.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5584/jean_e_oberdan_-_mocao_de_aplausos_no21___-24_-_alunos_do_colegio_suplicy_olimpiada_de_tecnologia.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5589/fernando_-_mocao_de_aplauso_no22_-24_liga_do_esporte_amador_de_francisco_beltrao..doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5601/fernando_-_mocao_de_apoio_no23_-24_-_chefe_da_casa_civil_do_parana__-_ao_projeto_de_adequacao_qppp.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5604/tupy_-_mocao_de_aplauso_no24_-24-_ana_oliari_miss_universe.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5626/oberdan_-_mocao_de_aplausos_no25-24_-escola_municipal_maria_basso_dellani.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5658/ronaldo__-_mocao_de_aplausos__no_26-24__-_ao_dr._antonio_evangelista_de_souza_netto_em_reconhecimento_aos_seus_relevantes_servicos_prestados_ao_poder_judiciario_e_a_educacao_juridica.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5680/cidao_-_mocao_de_aplauso_no_27-24_otavio__flash.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5700/tupy__e_jean_-_mocao_de_aplauso_no_28-_24_campeoes_do_varzeano.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5715/rodrigo_-_mocao_de_aplausos_no_29-24__-_abf_classificacao_serie_ouro.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5716/jean_-_mocao_de_aplauso_no30__-24__lucas_hamilton_weis_coordenador_do_nucleo_cerva__fb.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5726/junior__-_mocao_de_aplauso_no31-24_josiane_nunes.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5730/jean_-_mocao_de_aplauso_no_32-24__vinicius_perin_e_elvis_ghisi_coordenadores_dos_nucleos_sudenge_e_nifb.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5731/jean_-_mocao_de_aplauso_no33__-24__thiago_rafael_casagrande_coordenador_do_nucleo_nubetec.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5737/tupy_-_mocao_de_aplauso_no_34-24-_juliano_muller.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5738/rodrigo-_mocao_de_aplausos_no35_-24__-_idea.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5743/jean_-_mocao_de_aplauso_no36-24_arca_de_noe_e_associacao.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5744/jean_-_mocao_de_aplauso_no37-24_comissao_direito_animal_oab.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5746/jean_-_mocao_de_aplauso_no38-24_alunos_omap.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5748/jean_-_mocao_de_reconhecimento__no39-24__real_moveis.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5438/decreto_legislativo_no_01-24__-_licenca_do_prefeito_para_fora_viagem_ao_exterior.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5477/proposta_de_emenda_a_lei_organica_01-2024.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5668/proposta_de_emenda_a_lei_organica_02-2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_resolucao_01-2024_governo_digital.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5422/projeto_de_resolucao_02-2024_protecao_de_dados_pessoais_lgpd.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5721/projeto_de_resolucao_no_003-_2024_alteracoes_regimento_interno_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5326/junior_-_substitutivo_geral_no001-24_projeto_de_lei_no04_-24-_abono_de_falta_aos_profissionais_da_saude_que_estao_estudando.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5362/junior_-_substitutivo_geral_no001-24_projeto_de_lei_no04_-24-_abono_de_falta_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5556/substitutivo_geral_ao_pl_36-2024_-_subsidios_do_prefeito_vice_secretarios_2025-2028.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5557/substitutivo_geral_ao_pl_37_-_legislativo_-_redacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5599/silmar_-_substitutivo_geral_no001_ao_projeto_de_lei_no30-24__-_criacao_de_espaco_reservado_em_casa_de_espetaculos_shows__para_pessoas_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5254/037.2024_-_audiencia_publica_-_comissao_de_orcamentos_e_financas.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5317/oficio_076.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5350/oficio_073.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5354/094.2024_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5423/115.2024_-_camara.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5439/119.2024_-_audiencia_publica_-_comissao_de_orcamentos_e_financas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2024/5666/oficio_executivo_-_resposta_-_comissao_de_financas_e_orcamentos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H569"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="196.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>