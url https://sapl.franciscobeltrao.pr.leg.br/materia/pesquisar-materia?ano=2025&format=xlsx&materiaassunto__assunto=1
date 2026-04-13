--- v0 (2026-01-25)
+++ v1 (2026-04-13)
@@ -54,325 +54,325 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>ANTÔNIO PEDRON</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6146/10_pl_aquisicao_de_vagas_educacao_infantil_ass.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6146/10_pl_aquisicao_de_vagas_educacao_infantil_ass.pdf</t>
   </si>
   <si>
     <t>DISPO E SOBRE A AQUISIÇA O DE VAGAS EM_x000D_
 CRECHES PRIVADAS PARA A EDUCAÇA O_x000D_
 INFANTIL DE 0 a 3 ANOS, NO MUNICI PIO DE_x000D_
 FRANCISCO BELTRA O E DA OUTRAS_x000D_
 PROVIDE NCIAS.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6341/projeto_de_lei_no_21-2025_consorcio_educacao.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6341/projeto_de_lei_no_21-2025_consorcio_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de FRANCISCO BELTRÃO_x000D_
 a participar do Consórcio Intermunicipal de_x000D_
 Educação e Ensino do Paraná.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6723/pl_34__programa_municipal_de_transporte_escolar_suplementar.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6723/pl_34__programa_municipal_de_transporte_escolar_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Transporte Escolar  Suplementar – PMTES em Francisco Beltrão, Estado do  Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5819/silmar_-_projeto_de_lei_no_07__25-_inovacao_e_a_pesquisa_cientifica_e_tecnologica_no_ambiente_produtivo_cria_o_conselho_municipal_de_inovacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5819/silmar_-_projeto_de_lei_no_07__25-_inovacao_e_a_pesquisa_cientifica_e_tecnologica_no_ambiente_produtivo_cria_o_conselho_municipal_de_inovacao.doc</t>
   </si>
   <si>
     <t>Dispõe sobre incentivos à inovação e à pesquisa científica e tecnológica no ambiente produtivo, cria o Conselho Municipal de Inovação e dá outras disposições no âmbito do Município de Francisco Beltrão, em conformidade com o disposto na Lei Federal nº 10.973, de 2 de dezembro de 2004, e suas alterações.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6384/silmar_-_projeto_de_lei_no_25_-2025_-_institui_a_escola_de_pais_na_rede_publica_municipal_de_ensino_de_francisco_beltrao..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6384/silmar_-_projeto_de_lei_no_25_-2025_-_institui_a_escola_de_pais_na_rede_publica_municipal_de_ensino_de_francisco_beltrao..doc</t>
   </si>
   <si>
     <t>Institui a ”Escola de Pais” na Rede Pública Municipal de Ensino de Francisco Beltrão.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Bruno Savarro, Emanuel Venzo, Julio Cesar Spada, Maria de Fátima, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6616/emanuel_maria_bruno_julio_pedro_-_projeto_de_lei_no_43_-2025_-__proibicao_de_execucao_de_musicas_com_letras_que_facam_apologia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6616/emanuel_maria_bruno_julio_pedro_-_projeto_de_lei_no_43_-2025_-__proibicao_de_execucao_de_musicas_com_letras_que_facam_apologia.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de execução de músicas com letras que façam apologia ao crime, ao uso de drogas e/ou que expressem conteúdos sexuais, nas Instituições Escolares Públicas na rede de ensino do Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Maria de Fátima, Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6638/silmar_maria-_projeto_de_lei_no_47-2025_-_institui_a_politica_de_prevencao_a_violencia_contra_os_educadores.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6638/silmar_maria-_projeto_de_lei_no_47-2025_-_institui_a_politica_de_prevencao_a_violencia_contra_os_educadores.doc</t>
   </si>
   <si>
     <t>Institui a Política de Prevenção à Violência contra os Educadores no Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Maria de Fátima, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6690/maria_de_fatima_-_projeto_de_lei_no48-2025_-_altera_a_denominacao_da_rua_marechal_rubens_paiva_para_rua_rubens_paiva_e_da_outras_providencias_-_copia.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6690/maria_de_fatima_-_projeto_de_lei_no48-2025_-_altera_a_denominacao_da_rua_marechal_rubens_paiva_para_rua_rubens_paiva_e_da_outras_providencias_-_copia.doc</t>
   </si>
   <si>
     <t>Dispõe sobre substituição de SIRENES nas Escolas Municipais por Sinais Sonoros Específicos.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Maria de Fátima</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6743/maria_de_fatima_-_projeto_de_lei_no_56-2025_-_institui_o_programa_esporte_para_autistas_no_municipio_de_francisco_beltrao_e_da_outras_providencias..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6743/maria_de_fatima_-_projeto_de_lei_no_56-2025_-_institui_o_programa_esporte_para_autistas_no_municipio_de_francisco_beltrao_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Institui o “Programa Esporte para Autistas” no Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/25 AO PROJETO DE LEI Nº 05/2025 DO EXECUTIVO._x000D_
 _x000D_
 EMENDA MODIFICATIVA 001/2025 ao Projeto de Lei nº 05/25 do Executivo, alterando o ANEXO de que trata o art. 4º do projeto, com a seguinte redação:_x000D_
 _x000D_
 ANEXO_x000D_
 _x000D_
 DOS VALORES DA BOLSA-AUXÍLIO E DO AUXÍLIO TRANSPORTE_x000D_
 _x000D_
 Ensino médio regular, da educação especial e dos anos finais do ensino fundamental, na modalidade profissional da educação de jovens e adultos_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 540,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 810,00	Auxílio Transporte - R$ 100,00_x000D_
 Educação profissional de nível médio	_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 570,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 855,00	Auxílio Transporte - R$ 100,00_x000D_
 Ensino superior – graduação	_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 610,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 915,00	Auxílio Transporte - R$ 100,00_x000D_
 Ensino superior – pós-graduação	_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 690,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 1.035,00	Auxílio Transporte - R$ 100,00</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>Mara Fornazari Urbano, Marcos Folador</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6332/emenda_modificativa_no_01-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6332/emenda_modificativa_no_01-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2025 ao Projeto de Lei nº 09/25 do Executivo, alterando o caput do art. 2º, para vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 2º Esta Lei dispõe sobre a autorização para aquisição emergencial e temporária de vagas em instituições privadas de educação infantil (creches), para atendimento de crianças de 0 a 4 anos incompletos até 31 de março do ano vigente, residentes no Município de Francisco Beltrão, mediante critérios objetivos de seleção, planejamento de expansão da rede pública e regras transparentes de financiamento.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6333/emenda_aditiva_no_01-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6333/emenda_aditiva_no_01-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 001/2025 ao Projeto de Lei nº 09/25 do Executivo, para incluir o art. 5º-A:_x000D_
 _x000D_
 Art. 5º-A. A seleção das crianças beneficiárias deverá obedecer aos seguintes critérios, em ordem de prioridade:_x000D_
 I – Tempo de espera na fila da educação infantil pública;_x000D_
 II – Condição de vulnerabilidade social, mediante avaliação da assistência social;_x000D_
 III - Renda familiar per capita;_x000D_
 IV – Situação de mães ou pais solos, responsáveis únicos._x000D_
 Parágrafo único. Os critérios de seleção deverão ser publicados no site oficial da Prefeitura e estar disponíveis em linguagem acessível à população.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6334/emenda_aditiva_no_02-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6334/emenda_aditiva_no_02-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 002/2025 ao Projeto de Lei nº 09/25 do Executivo, para incluir o art. 5º-B:_x000D_
 _x000D_
 Art. 5º-B. O edital de chamamento público deverá prever a obrigatoriedade de:_x000D_
 I - adaptação e acessibilidade para crianças com deficiência, garantindo a oferta de atendimento especializado e adequado às suas necessidades;_x000D_
 II – garantia de mesmas condições em todos os recursos apresentados na instituição privada contratada, vedada a cobrança de qualquer valor adicional, bem como da realização de atividades que diferenciem alunos públicos dos privados, sob pena de imediata rescisão contratual.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6335/emenda_aditiva_no_03-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6335/emenda_aditiva_no_03-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 003/2025 ao Projeto de Lei nº 09/25 do Executivo, para incluir o art. 10º-A:_x000D_
 _x000D_
 Art. 10º-A. A aquisição de vagas em creches privadas será permitida apenas em caráter emergencial e transitório, pelo prazo de 03 (três) anos, vedada sua institucionalização como política pública permanente. _x000D_
 Parágrafo único. Findado o referido prazo e constatada a existência de vagas ainda não preenchidas na educação pública, deverá ser realizada nova audiência pública e, se pertinente, a elaboração de nova lei municipal, considerando a experiência acumulada.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6336/emenda_aditiva_no_04-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6336/emenda_aditiva_no_04-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 004/2025 ao Projeto de Lei nº 09/25 do Executivo, para incluir o art. 12º-A:_x000D_
 _x000D_
 Art. 12º-A. O Município deverá apresentar, em até 12 meses após a publicação desta Lei, um Plano Municipal de Expansão da Educação Infantil Pública, contendo:_x000D_
 I – Estimativa de demanda anual de vagas;_x000D_
 II – Cronograma de ampliação da rede pública (CMEIs);_x000D_
 III – Metas anuais para redução do número de vagas contratadas na rede privada;_x000D_
 IV – Projeções orçamentárias e fontes de financiamento.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6443/emenda_aditiva_no_001-25_ao_projeto_de_lei_no_16-2025_-_tiago.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6443/emenda_aditiva_no_001-25_ao_projeto_de_lei_no_16-2025_-_tiago.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 001/2025 ao Projeto de Lei nº 16/25 do Executivo, para incluir o art. 3º-A, com a seguinte redação:_x000D_
 _x000D_
 art. 3º-A – O município deverá disponibilizar o pacote de 10 (dez) ingressos para brinquedos, para cada criança matriculada na rede municipal de ensino.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6444/emenda_aditiva_no_001-25_ao_projeto_de_lei_no_23-2025_-_tiago.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6444/emenda_aditiva_no_001-25_ao_projeto_de_lei_no_23-2025_-_tiago.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 001/2025 ao Projeto de Lei nº 23/25 do Legislativo, para incluir o art. 2º-A, com a seguinte redação:_x000D_
 _x000D_
 art. 2º-A – O município deverá disponibilizar o pacote de 10 (dez) ingressos para brinquedos, para cada criança matriculada na rede municipal de ensino.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -681,67 +681,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6146/10_pl_aquisicao_de_vagas_educacao_infantil_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6341/projeto_de_lei_no_21-2025_consorcio_educacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6723/pl_34__programa_municipal_de_transporte_escolar_suplementar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5819/silmar_-_projeto_de_lei_no_07__25-_inovacao_e_a_pesquisa_cientifica_e_tecnologica_no_ambiente_produtivo_cria_o_conselho_municipal_de_inovacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6384/silmar_-_projeto_de_lei_no_25_-2025_-_institui_a_escola_de_pais_na_rede_publica_municipal_de_ensino_de_francisco_beltrao..doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6616/emanuel_maria_bruno_julio_pedro_-_projeto_de_lei_no_43_-2025_-__proibicao_de_execucao_de_musicas_com_letras_que_facam_apologia.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6638/silmar_maria-_projeto_de_lei_no_47-2025_-_institui_a_politica_de_prevencao_a_violencia_contra_os_educadores.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6690/maria_de_fatima_-_projeto_de_lei_no48-2025_-_altera_a_denominacao_da_rua_marechal_rubens_paiva_para_rua_rubens_paiva_e_da_outras_providencias_-_copia.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6743/maria_de_fatima_-_projeto_de_lei_no_56-2025_-_institui_o_programa_esporte_para_autistas_no_municipio_de_francisco_beltrao_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6332/emenda_modificativa_no_01-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6333/emenda_aditiva_no_01-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6334/emenda_aditiva_no_02-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6335/emenda_aditiva_no_03-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6336/emenda_aditiva_no_04-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6443/emenda_aditiva_no_001-25_ao_projeto_de_lei_no_16-2025_-_tiago.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6444/emenda_aditiva_no_001-25_ao_projeto_de_lei_no_23-2025_-_tiago.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6146/10_pl_aquisicao_de_vagas_educacao_infantil_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6341/projeto_de_lei_no_21-2025_consorcio_educacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6723/pl_34__programa_municipal_de_transporte_escolar_suplementar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5819/silmar_-_projeto_de_lei_no_07__25-_inovacao_e_a_pesquisa_cientifica_e_tecnologica_no_ambiente_produtivo_cria_o_conselho_municipal_de_inovacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6384/silmar_-_projeto_de_lei_no_25_-2025_-_institui_a_escola_de_pais_na_rede_publica_municipal_de_ensino_de_francisco_beltrao..doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6616/emanuel_maria_bruno_julio_pedro_-_projeto_de_lei_no_43_-2025_-__proibicao_de_execucao_de_musicas_com_letras_que_facam_apologia.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6638/silmar_maria-_projeto_de_lei_no_47-2025_-_institui_a_politica_de_prevencao_a_violencia_contra_os_educadores.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6690/maria_de_fatima_-_projeto_de_lei_no48-2025_-_altera_a_denominacao_da_rua_marechal_rubens_paiva_para_rua_rubens_paiva_e_da_outras_providencias_-_copia.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6743/maria_de_fatima_-_projeto_de_lei_no_56-2025_-_institui_o_programa_esporte_para_autistas_no_municipio_de_francisco_beltrao_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6332/emenda_modificativa_no_01-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6333/emenda_aditiva_no_01-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6334/emenda_aditiva_no_02-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6335/emenda_aditiva_no_03-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6336/emenda_aditiva_no_04-25_ao_projeto_de_lei_no_09-25_mara_e_marcos.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6443/emenda_aditiva_no_001-25_ao_projeto_de_lei_no_16-2025_-_tiago.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6444/emenda_aditiva_no_001-25_ao_projeto_de_lei_no_23-2025_-_tiago.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="228.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>