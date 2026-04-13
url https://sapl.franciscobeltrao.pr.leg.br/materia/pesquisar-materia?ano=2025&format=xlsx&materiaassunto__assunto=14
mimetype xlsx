--- v0 (2026-01-24)
+++ v1 (2026-04-13)
@@ -54,136 +54,136 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5753/mesa_-_projeto_de_lei_no001-25_reforma_administrativa.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5753/mesa_-_projeto_de_lei_no001-25_reforma_administrativa.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 4.148/2013 que trata do Plano de Cargos, Carreira e Valorização do Servidor Público ocupante de cargo efetivo da Câmara Municipal de Vereadores de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Anelise Marx</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6567/aline_biezus_-_projeto_de_lei_no_37-2025_-_cidadao_honorario_sr._itacir_camilo_rovaris.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6567/aline_biezus_-_projeto_de_lei_no_37-2025_-_cidadao_honorario_sr._itacir_camilo_rovaris.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Francisco Beltrão – Estado do Paraná, ao Senhor Itacir Camilo Rovaris.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Julio Cesar Spada</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6284/emenda_modificativa_no_01-25_ao_projeto_de_resolucao_no_06-25_julio.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6284/emenda_modificativa_no_01-25_ao_projeto_de_resolucao_no_06-25_julio.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2025 ao Projeto de Resolução nº 06/25 do Legislativo, alterando o caput e o parágrafo segundo do art. 12º, para vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 12° ..._x000D_
 _x000D_
 §1º ..._x000D_
 _x000D_
 §2º. O mandato do vereador designado para ser coordenador do Programa Câmara Jovem, será de 1 (um) ano, sem direito a recondução. O período do mandato terá início no primeiro dia de fevereiro e término no dia trinta e um de janeiro do ano seguinte.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6307/emenda_modificativa_no_01-25_ao_projeto_de_resolucao_no_05-25_mesa.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6307/emenda_modificativa_no_01-25_ao_projeto_de_resolucao_no_05-25_mesa.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2025 ao Projeto de Resolução nº 05/25 do Legislativo, alterando parágrafo único e o caput do art. 1º, para vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 1º Será considerado válido o contrato verbal com a Câmara Municipal de Vereadores de Francisco Beltrão – Estado do Paraná, para a aquisição de bens e serviços de pronto pagamento, assim entendidos aqueles de valor não superior a R$ 10.000,00 (dez mil reais)._x000D_
 _x000D_
 Parágrafo único. O valor mencionado no caput será atualizará anualmente conforme variação do Índice Nacional de Preços ao Consumidor (INPC).</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5754/mesa_-_projeto_de_resolucao_no001-25_altera_resolucao_01-23.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5754/mesa_-_projeto_de_resolucao_no001-25_altera_resolucao_01-23.docx</t>
   </si>
   <si>
     <t>Altera a resolução nº001 de 2023 e da outras providências que “Regulamenta a Lei Federal n.º 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito da Câmara Municipal de Vereadores de Francisco Beltrão, Estado do Paraná, e dá outras providências.”.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_resolucao_04-2025_regulamentacao_licitacao.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_resolucao_04-2025_regulamentacao_licitacao.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº. 01/2023, que regulamenta a Lei Federal n.º 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito da Câmara Municipal de Vereadores de Francisco Beltrão, Estado do Paraná, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -490,67 +490,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5753/mesa_-_projeto_de_lei_no001-25_reforma_administrativa.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6567/aline_biezus_-_projeto_de_lei_no_37-2025_-_cidadao_honorario_sr._itacir_camilo_rovaris.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6284/emenda_modificativa_no_01-25_ao_projeto_de_resolucao_no_06-25_julio.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6307/emenda_modificativa_no_01-25_ao_projeto_de_resolucao_no_05-25_mesa.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5754/mesa_-_projeto_de_resolucao_no001-25_altera_resolucao_01-23.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_resolucao_04-2025_regulamentacao_licitacao.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5753/mesa_-_projeto_de_lei_no001-25_reforma_administrativa.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6567/aline_biezus_-_projeto_de_lei_no_37-2025_-_cidadao_honorario_sr._itacir_camilo_rovaris.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6284/emenda_modificativa_no_01-25_ao_projeto_de_resolucao_no_06-25_julio.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6307/emenda_modificativa_no_01-25_ao_projeto_de_resolucao_no_05-25_mesa.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5754/mesa_-_projeto_de_resolucao_no001-25_altera_resolucao_01-23.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_resolucao_04-2025_regulamentacao_licitacao.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>