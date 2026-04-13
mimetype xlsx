--- v0 (2025-12-02)
+++ v1 (2026-04-13)
@@ -54,465 +54,465 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>ANTÔNIO PEDRON</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5752/pl_alteracao_estrutura.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5752/pl_alteracao_estrutura.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.955, de 28 de outubro de 2022, que dispõe sobre a Estrutura Administrativa do Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6143/013_pl_recebimetno_de_doacao_para_rua_eduardo_faust_assinado.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6143/013_pl_recebimetno_de_doacao_para_rua_eduardo_faust_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Francisco Beltrão a_x000D_
 receber, por doação, áreas destinadas à_x000D_
 regularização de via pública e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6147/07_pl_regularizacao_fundiaria_ass.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6147/07_pl_regularizacao_fundiaria_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regularização Fundiária_x000D_
 Urbana no município de Francisco Beltrão_x000D_
 - PR e dá outras providências.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6148/09_pl_cria_coordenadoria_da_defesa_civil_e_outras_providencias_ass_2.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6148/09_pl_cria_coordenadoria_da_defesa_civil_e_outras_providencias_ass_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.955, de 28 de outubro de_x000D_
 2022, para criar a Coordenadoria Municipal_x000D_
 da Defesa Civil, reestruturar a Zeladoria_x000D_
 Municipal, instituir o Departamento de_x000D_
 Convênios e Projetos e promover outras_x000D_
 adequações na estrutura administrativa do_x000D_
 Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6149/pl_12_concessao_de_direito_real_para_leandro_dos_santos_ass.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6149/pl_12_concessao_de_direito_real_para_leandro_dos_santos_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a_x000D_
 conceder direito real de uso, com encargos,_x000D_
 de bem imóvel à empresa Leandro dos Santos_x000D_
 Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6218/15._pl_recebe_em_doacao_imovel_para_rua_vergina_della_betta.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6218/15._pl_recebe_em_doacao_imovel_para_rua_vergina_della_betta.pdf</t>
   </si>
   <si>
     <t>Ementa: Autoriza o Município de Francisco Beltrão a receber, por doação, imóvel destinado à regularização de via pública e dá outras providências.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6219/14_pl_ppp_iluminacao.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6219/14_pl_ppp_iluminacao.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Ordinária nº 3.066, de_x000D_
 23 de dezembro de 2003, que dispõe sobre_x000D_
 Contribuição para Custeio do Serviço de_x000D_
 Iluminação Pública - CIP.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6221/19_pl_rua_rubens_paiva.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6221/19_pl_rua_rubens_paiva.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da via publica localizada no Bairro Novo Mundo, no Município de Francisco Beltrão – PR, e da  outras providências.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6331/pl_iluminacao_publica.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6331/pl_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a delegar, por meio de_x000D_
 parceria público-privada, os serviços de_x000D_
 iluminação pública no Município de Francisco_x000D_
 Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_23-2025_finisa.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_23-2025_finisa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a_x000D_
 contratar operação de crédito junto à_x000D_
 Caixa Econômica Federal, com ou sem_x000D_
 garantia da União, no âmbito do FINISA –_x000D_
 Financiamento à Infraestrutura e ao_x000D_
 Saneamento, modalidade Apoio_x000D_
 Financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6445/pl_28_parque_boa_vista.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6445/pl_28_parque_boa_vista.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar permuta de imóveis com a empresa Construtora e Incorporadora Engecon Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6477/29_pl_concessao_js_eng_civil.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6477/29_pl_concessao_js_eng_civil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel à empresa JS Engenharia e Incorporação LTDA e da outras providencias.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6479/30_pl_arias_ass_rev_insumos_agricolas.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6479/30_pl_arias_ass_rev_insumos_agricolas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar_x000D_
 por igual período a concessão de direito real_x000D_
 de uso, com encargos, de bem imóvel de_x000D_
 propriedade do Município, à ARIAS_x000D_
 ASSOCIAÇÃO DOS REVENDEDORAS DE_x000D_
 INSUMOS AGRICOLAS DO SUDOESTE DO_x000D_
 PARANÁ.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no29-25_finisa_80_milhoes.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no29-25_finisa_80_milhoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal, com ou sem garantia da União, no âmbito do FINISA – Financiamento à Infraestrutura e ao Saneamento, modalidade Apoio Financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6503/projeto_de_lei_no30-25_delegacia_cidada.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6503/projeto_de_lei_no30-25_delegacia_cidada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Francisco_x000D_
 Beltrão a doar imóvel de sua propriedade_x000D_
 ao Estado do Paraná, para fins de_x000D_
 implantação da Delegacia Cidadã, e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6722/36_pl_concessao_de_direito_real_para_esplendora_obras_ltda.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6722/36_pl_concessao_de_direito_real_para_esplendora_obras_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a  conceder direito real de uso, com encargos,  de bem imóvel à empresa Esplendora Obras  Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6724/37_concessao_de_direito_real_para_pvtec_solucoes.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6724/37_concessao_de_direito_real_para_pvtec_solucoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder direito real de uso, com encargos, de bem imóvel à empresa PVTEC SOLUÇÕES LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6739/pl_parque_boa_vista.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6739/pl_parque_boa_vista.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar permuta de imóveis com a empresa Construtora e  Incorporadora Engecon Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>Cidão, Emanuel Venzo</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5968/cidao_e_venzo_-_projeto_de_lei_no_10-25-_altera_dispositivo_da_lei_municipal_n.o_4.630_de_janeiro_de_08_de_janeiro_de_2019_que_estabelece_as_areas.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5968/cidao_e_venzo_-_projeto_de_lei_no_10-25-_altera_dispositivo_da_lei_municipal_n.o_4.630_de_janeiro_de_08_de_janeiro_de_2019_que_estabelece_as_areas.doc</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n.º 4.630, de janeiro de 08 de janeiro de 2019, que estabelece as áreas urbanas especiais, ou Zona Periurbana, e regulamenta o parcelamento do solo para formação de Condomínios de Chácaras de Recreio, e dá outras providências.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>Dile Tonello</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6021/dile_-_projeto_de_lei_no_11-2025_-_vinculacao_dos_contratos_de_locacao_celebrados_pelo_municipio_de_francisco_beltrao_a_aprovacao_previa_da_camara.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6021/dile_-_projeto_de_lei_no_11-2025_-_vinculacao_dos_contratos_de_locacao_celebrados_pelo_municipio_de_francisco_beltrao_a_aprovacao_previa_da_camara.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a vinculação dos contratos de locação celebrados pelo município de Francisco Beltrão à aprovação prévia da câmara municipal de vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6256/pedro_-_projeto_de_lei_no_16-2025_-_altera_a_denominacao_da_rua_jose_wesseller_para_rua_jose_wessler_e_da_outras_providencia..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6256/pedro_-_projeto_de_lei_no_16-2025_-_altera_a_denominacao_da_rua_jose_wesseller_para_rua_jose_wessler_e_da_outras_providencia..doc</t>
   </si>
   <si>
     <t>Altera a denominação da Rua José Wesseller para Rua José Wessler, e dá outras providência.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6257/pedro_-_projeto_de_lei_no_17-2025_-_altera_a_denominacao_da_rua_leopoldino_paticheli_para_rua_leopoldino_particheli_e_da_outras_providencias..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6257/pedro_-_projeto_de_lei_no_17-2025_-_altera_a_denominacao_da_rua_leopoldino_paticheli_para_rua_leopoldino_particheli_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Leopoldino Paticheli para Rua Leopoldino Particheli, e dá outras providências.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6330/tiago_correa_-_projeto_de_lei_no_-2025_-_altera_a_redacao_do_1o_do_art._2o_da_lei_municipal_no_2.873_de_19_de_dezembro_de_2001_que_cria_a_taxa_d.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6330/tiago_correa_-_projeto_de_lei_no_-2025_-_altera_a_redacao_do_1o_do_art._2o_da_lei_municipal_no_2.873_de_19_de_dezembro_de_2001_que_cria_a_taxa_d.doc</t>
   </si>
   <si>
     <t>Altera a redação do §1º do art. 2º da Lei Municipal nº 2.873, de 19 de dezembro de 2001, que cria a Taxa de Serviço de Limpeza de Terrenos Baldios ou Imóveis Abandonados – TLTB-IA, e dá outras providências.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Bruno Savarro</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6404/bruno_savarro_-_projeto_de_lei_no_26-2025_obrigatoriedade_da_execucao_de_obras_e_servicos_publicos_em_vias_urbanas_no_periodo_noturno.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6404/bruno_savarro_-_projeto_de_lei_no_26-2025_obrigatoriedade_da_execucao_de_obras_e_servicos_publicos_em_vias_urbanas_no_periodo_noturno.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da execução de obras e serviços públicos em vias urbanas no período noturno, nos casos que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6405/silmar_-_projeto_de_lei_no_27-2025_-_institui_o_fundo_municipal_de_calcadas__fumuc_no_municipio_de_francisco_beltrao_e_da_outras_providencias..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6405/silmar_-_projeto_de_lei_no_27-2025_-_institui_o_fundo_municipal_de_calcadas__fumuc_no_municipio_de_francisco_beltrao_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Calçadas – FUMUC no Município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6446/silmar_-_projeto_de_lei_no_30-2025_-_altera_a_denominacao_da_rua_florianopolis_para_avenida_gentil_oscar_backes_e_da_outras_providencias..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6446/silmar_-_projeto_de_lei_no_30-2025_-_altera_a_denominacao_da_rua_florianopolis_para_avenida_gentil_oscar_backes_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Florianópolis para Avenida Gentil Oscar Backes, e dá outras providências.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Emanuel Venzo</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6220/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_10-2025_-_venzo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6220/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_10-2025_-_venzo.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2025 ao Projeto de Lei nº 10/25 do Legislativo, para alterar o § 2º, do artigo 8ª, da Lei Municipal n.º 4.630, de 08 de janeiro de 2019, passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 8ª - _x000D_
 _x000D_
 § 2º - em situações em que o parcelamento do solo não atender ao Inciso II do Art. 8º, a Reserva Legal (RL) poderá ser compensada em outra propriedade do mesmo bioma, em imóvel de mesma titularidade ou adquirida em imóvel de terceiro, com vegetação nativa estabelecida, em regeneração ou recomposição, obrigatoriamente dentro da zona periurbana.”</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6423/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_pedro_tufao_filho.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6423/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_pedro_tufao_filho.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2025 ao Projeto de Lei nº 05/2025 do Legislativo, propondo a alteração do §6º do Artigo 2º, que passará a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 2º [...]_x000D_
 _x000D_
 “§6º. O benefício previsto nos incisos III, IV, V e VI deste artigo, quando concedido, terá validade de 2 (dois) exercícios financeiros, contados a partir do exercício subsequente ao do requerimento, devendo ser novamente solicitado para a manutenção dos seus efeitos, sob pena de cessação automática após o término do prazo, caso não seja requerido.”</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6461/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_19-2025_-_venzo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6461/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_19-2025_-_venzo.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2025 ao Projeto de Lei nº 19/25 do Legislativo, para alterar o parágrafo primeiro do art. 63 da Lei Municipal n.º 2.152/1993, criado no projeto de Lei n.º 19/2025, que passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 _x000D_
 Art. 1º Ficam criados os parágrafos 1º a 10 do artigo 63 da Lei Municipal nº 2.152/1993, de 10.12.1993, nos seguintes termos:_x000D_
 _x000D_
 “Art. 63. (...)_x000D_
 § 1º A critério do contribuinte, o pagamento do ITBI poderá ser parcelado em até 10 (dez) vezes, sendo que o valor das parcelas não poderá ser inferior a 04 (quatro) Unidades de Referência do Município de Francisco Beltrão – URMFB._x000D_
 (...)”</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6828/bruno-savarro-emenda_modificativa_no_001-2025_ao_projeto_de_lei_no_11-2025_do_legislativo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6828/bruno-savarro-emenda_modificativa_no_001-2025_ao_projeto_de_lei_no_11-2025_do_legislativo.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2025 ao Projeto de Lei nº 11/2025 do Legislativo, propondo a alteração dos caputs dos artigos 1º, 2º, 3º e 4º, que passarão a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 1º Os contratos de locação de imóveis celebrados pelo Município de Francisco Beltrão, incluindo a administração direta e indireta, deverão ser encaminhados à Câmara Municipal de Vereadores no prazo de até 15 (quinze) dias úteis após sua assinatura, para fins de publicidade e fiscalização._x000D_
 _x000D_
 Art. 2º Para fins de conhecimento e fiscalização, os contratos de locação deverão ser encaminhados ao Legislativo Municipal acompanhados dos seguintes documentos:_x000D_
 _x000D_
 Art. 3º Após o recebimento pela Câmara Municipal, os contratos ficarão à disposição dos vereadores a fim de exercerem a competência fiscalizatória do Poder Legislativo._x000D_
 _x000D_
 Art. 4º O descumprimento do disposto nesta Lei poderá ensejar responsabilização do agente público, conforme previsto na legislação vigente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -827,67 +827,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5752/pl_alteracao_estrutura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6143/013_pl_recebimetno_de_doacao_para_rua_eduardo_faust_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6147/07_pl_regularizacao_fundiaria_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6148/09_pl_cria_coordenadoria_da_defesa_civil_e_outras_providencias_ass_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6149/pl_12_concessao_de_direito_real_para_leandro_dos_santos_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6218/15._pl_recebe_em_doacao_imovel_para_rua_vergina_della_betta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6219/14_pl_ppp_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6221/19_pl_rua_rubens_paiva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6331/pl_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_23-2025_finisa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6445/pl_28_parque_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6477/29_pl_concessao_js_eng_civil.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6479/30_pl_arias_ass_rev_insumos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no29-25_finisa_80_milhoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6503/projeto_de_lei_no30-25_delegacia_cidada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6722/36_pl_concessao_de_direito_real_para_esplendora_obras_ltda.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6724/37_concessao_de_direito_real_para_pvtec_solucoes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6739/pl_parque_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5968/cidao_e_venzo_-_projeto_de_lei_no_10-25-_altera_dispositivo_da_lei_municipal_n.o_4.630_de_janeiro_de_08_de_janeiro_de_2019_que_estabelece_as_areas.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6021/dile_-_projeto_de_lei_no_11-2025_-_vinculacao_dos_contratos_de_locacao_celebrados_pelo_municipio_de_francisco_beltrao_a_aprovacao_previa_da_camara.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6256/pedro_-_projeto_de_lei_no_16-2025_-_altera_a_denominacao_da_rua_jose_wesseller_para_rua_jose_wessler_e_da_outras_providencia..doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6257/pedro_-_projeto_de_lei_no_17-2025_-_altera_a_denominacao_da_rua_leopoldino_paticheli_para_rua_leopoldino_particheli_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6330/tiago_correa_-_projeto_de_lei_no_-2025_-_altera_a_redacao_do_1o_do_art._2o_da_lei_municipal_no_2.873_de_19_de_dezembro_de_2001_que_cria_a_taxa_d.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6404/bruno_savarro_-_projeto_de_lei_no_26-2025_obrigatoriedade_da_execucao_de_obras_e_servicos_publicos_em_vias_urbanas_no_periodo_noturno.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6405/silmar_-_projeto_de_lei_no_27-2025_-_institui_o_fundo_municipal_de_calcadas__fumuc_no_municipio_de_francisco_beltrao_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6446/silmar_-_projeto_de_lei_no_30-2025_-_altera_a_denominacao_da_rua_florianopolis_para_avenida_gentil_oscar_backes_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6220/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_10-2025_-_venzo.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6423/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_pedro_tufao_filho.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6461/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_19-2025_-_venzo.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6828/bruno-savarro-emenda_modificativa_no_001-2025_ao_projeto_de_lei_no_11-2025_do_legislativo.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5752/pl_alteracao_estrutura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6143/013_pl_recebimetno_de_doacao_para_rua_eduardo_faust_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6147/07_pl_regularizacao_fundiaria_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6148/09_pl_cria_coordenadoria_da_defesa_civil_e_outras_providencias_ass_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6149/pl_12_concessao_de_direito_real_para_leandro_dos_santos_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6218/15._pl_recebe_em_doacao_imovel_para_rua_vergina_della_betta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6219/14_pl_ppp_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6221/19_pl_rua_rubens_paiva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6331/pl_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_23-2025_finisa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6445/pl_28_parque_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6477/29_pl_concessao_js_eng_civil.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6479/30_pl_arias_ass_rev_insumos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no29-25_finisa_80_milhoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6503/projeto_de_lei_no30-25_delegacia_cidada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6722/36_pl_concessao_de_direito_real_para_esplendora_obras_ltda.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6724/37_concessao_de_direito_real_para_pvtec_solucoes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6739/pl_parque_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5968/cidao_e_venzo_-_projeto_de_lei_no_10-25-_altera_dispositivo_da_lei_municipal_n.o_4.630_de_janeiro_de_08_de_janeiro_de_2019_que_estabelece_as_areas.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6021/dile_-_projeto_de_lei_no_11-2025_-_vinculacao_dos_contratos_de_locacao_celebrados_pelo_municipio_de_francisco_beltrao_a_aprovacao_previa_da_camara.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6256/pedro_-_projeto_de_lei_no_16-2025_-_altera_a_denominacao_da_rua_jose_wesseller_para_rua_jose_wessler_e_da_outras_providencia..doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6257/pedro_-_projeto_de_lei_no_17-2025_-_altera_a_denominacao_da_rua_leopoldino_paticheli_para_rua_leopoldino_particheli_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6330/tiago_correa_-_projeto_de_lei_no_-2025_-_altera_a_redacao_do_1o_do_art._2o_da_lei_municipal_no_2.873_de_19_de_dezembro_de_2001_que_cria_a_taxa_d.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6404/bruno_savarro_-_projeto_de_lei_no_26-2025_obrigatoriedade_da_execucao_de_obras_e_servicos_publicos_em_vias_urbanas_no_periodo_noturno.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6405/silmar_-_projeto_de_lei_no_27-2025_-_institui_o_fundo_municipal_de_calcadas__fumuc_no_municipio_de_francisco_beltrao_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6446/silmar_-_projeto_de_lei_no_30-2025_-_altera_a_denominacao_da_rua_florianopolis_para_avenida_gentil_oscar_backes_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6220/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_10-2025_-_venzo.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6423/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_pedro_tufao_filho.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6461/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_19-2025_-_venzo.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6828/bruno-savarro-emenda_modificativa_no_001-2025_ao_projeto_de_lei_no_11-2025_do_legislativo.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="223.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="222.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>