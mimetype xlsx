--- v0 (2026-01-24)
+++ v1 (2026-04-14)
@@ -54,378 +54,378 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>ANTÔNIO PEDRON</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5756/pl_assinado_recomposicao.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5756/pl_assinado_recomposicao.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste_x000D_
 aos vencimentos dos servidores públicos_x000D_
 municipais e dá outras providências.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5758/pl__inclusao_de_rubrica-despesas_de_exercicio_anterior_ass.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5758/pl__inclusao_de_rubrica-despesas_de_exercicio_anterior_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da rubrica “Despesas de Exercício Anterior” no Orçamento Geral do Município para o  exercício de 2025 e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5911/emissao_ad548327d15d944fbb326ad3_memorando-3.008-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5911/emissao_ad548327d15d944fbb326ad3_memorando-3.008-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes nos órgãos do Poder Executivo, nos termos da Lei nacional nº 11.788, de 25 de setembro de 2008, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6144/11_pl_prevbel_-_revisao_do_deficit_atuarial_as.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6144/11_pl_prevbel_-_revisao_do_deficit_atuarial_as.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reavaliação do plano de amortização_x000D_
 para equacionamento do déficit atuarial do Regime_x000D_
 Próprio de Previdência Social do Município de Francisco_x000D_
 Beltrão_x000D_
 – PREVBEL e dá outras providências.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6219/14_pl_ppp_iluminacao.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6219/14_pl_ppp_iluminacao.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Ordinária nº 3.066, de_x000D_
 23 de dezembro de 2003, que dispõe sobre_x000D_
 Contribuição para Custeio do Serviço de_x000D_
 Iluminação Pública - CIP.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6217/16._pl_dispoe_sobre_a_inclusao_da_rubrica_despesas_do_exercicio_anterior.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6217/16._pl_dispoe_sobre_a_inclusao_da_rubrica_despesas_do_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da rubrica_x000D_
 "DESPESAS DE EXERCÍCIO ANTERIOR", no_x000D_
 Orçamento Geral do Município para o_x000D_
 exercício de 2025 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6331/pl_iluminacao_publica.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6331/pl_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a delegar, por meio de_x000D_
 parceria público-privada, os serviços de_x000D_
 iluminação pública no Município de Francisco_x000D_
 Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6337/23_pl_restituicao_aeroporto.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6337/23_pl_restituicao_aeroporto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da rubrica “Restituições” no Orçamento Geral do Município para o exercício de 2025_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_23-2025_finisa.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_23-2025_finisa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a_x000D_
 contratar operação de crédito junto à_x000D_
 Caixa Econômica Federal, com ou sem_x000D_
 garantia da União, no âmbito do FINISA –_x000D_
 Financiamento à Infraestrutura e ao_x000D_
 Saneamento, modalidade Apoio_x000D_
 Financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6478/projeto_de_lei_no_25_2025_ldo_2026.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6478/projeto_de_lei_no_25_2025_ldo_2026.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do Município de Francisco Beltrão para o exercício de 2026.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6480/projeto_de_lei_no_28-25_abertura_de_credito_fomento.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6480/projeto_de_lei_no_28-25_abertura_de_credito_fomento.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A CONTRATAR OPERAÇÃO DE_x000D_
 CRÉDITO COM A AGÊNCIA DE FOMENTO_x000D_
 DO PARANÁ S.A., E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no29-25_finisa_80_milhoes.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no29-25_finisa_80_milhoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal, com ou sem garantia da União, no âmbito do FINISA – Financiamento à Infraestrutura e ao Saneamento, modalidade Apoio Financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5808/pedro_-_projeto_de_lei_no05-2025_-_iptu.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5808/pedro_-_projeto_de_lei_no05-2025_-_iptu.doc</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos da Lei Municipal nº. 2.814/2001, de 21 de fevereiro de 2001, que trata dos casos de isenção de IPTU.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Bruno Savarro</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5936/bruno_savarro_-_projeto_de_lei_no_09-2025_-__bitcoin.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5936/bruno_savarro_-_projeto_de_lei_no_09-2025_-__bitcoin.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção do Bitcoin como meio de pagamento para tributos municipais, estabelece incentivos para o comércio local aceitar a criptomoeda e dá outras providências.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6310/pedro_-_projeto_de_lei_no_19_-2025_alteracao_codigo_tributario_municipal_itbi.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6310/pedro_-_projeto_de_lei_no_19_-2025_alteracao_codigo_tributario_municipal_itbi.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 2.152/1993 – Código Tributário Municipal – para instituir o parcelamento do Imposto Sobre Transmissão de Bens Imóveis.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>Tiago Correa</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6330/tiago_correa_-_projeto_de_lei_no_-2025_-_altera_a_redacao_do_1o_do_art._2o_da_lei_municipal_no_2.873_de_19_de_dezembro_de_2001_que_cria_a_taxa_d.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6330/tiago_correa_-_projeto_de_lei_no_-2025_-_altera_a_redacao_do_1o_do_art._2o_da_lei_municipal_no_2.873_de_19_de_dezembro_de_2001_que_cria_a_taxa_d.doc</t>
   </si>
   <si>
     <t>Altera a redação do §1º do art. 2º da Lei Municipal nº 2.873, de 19 de dezembro de 2001, que cria a Taxa de Serviço de Limpeza de Terrenos Baldios ou Imóveis Abandonados – TLTB-IA, e dá outras providências.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6360/bruno_savarro_-_projeto_de_lei_no_22-2025_semana_municipal_de_conscientizacao_sobre_a_carga_tributaria.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6360/bruno_savarro_-_projeto_de_lei_no_22-2025_semana_municipal_de_conscientizacao_sobre_a_carga_tributaria.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização sobre a Carga Tributária no Município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>Nildo Gás</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6361/nildo_-_projeto_de_lei_no_23-2025_-_dispoe_sobre_a_cobranca_simbolica_de_ingresso_para_os_shows_realizados_na_expobel_e_da_outras_providencias..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6361/nildo_-_projeto_de_lei_no_23-2025_-_dispoe_sobre_a_cobranca_simbolica_de_ingresso_para_os_shows_realizados_na_expobel_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança simbólica de ingresso para os shows realizados na Expobel e dá outras providências.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6383/tiago_correa_-_projeto_de_lei_no_24-2025_-_acrescenta_dispositivo_na_lei_municipal_n.o_2.152_de_10_de_dezembro_de_1993.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6383/tiago_correa_-_projeto_de_lei_no_24-2025_-_acrescenta_dispositivo_na_lei_municipal_n.o_2.152_de_10_de_dezembro_de_1993.doc</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei Municipal n.º 2.152 de 10 de dezembro de 1993 que “dispõe sobre o Código Tributário do Município de Francisco Beltrão - Estado do Paraná”.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6407/silmar_-_projeto_de_lei_no_28-2025_silmar_-_projeto_de_lei_no_-2025_-_altera_dispositivos_da_lei_municipal_no_2.152_de_10_de_dezembro_de_1993.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6407/silmar_-_projeto_de_lei_no_28-2025_silmar_-_projeto_de_lei_no_-2025_-_altera_dispositivos_da_lei_municipal_no_2.152_de_10_de_dezembro_de_1993.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.152, de 10 de dezembro de 1993 (Código Tributário do Município de Francisco Beltrão) e dá outras providências.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6692/silmar_-_projeto_de_lei_no50_-2025_-_altera_dispositivos_da_lei_municipal_no_2.814_de_21_de_fevereiro_de_2001.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6692/silmar_-_projeto_de_lei_no50_-2025_-_altera_dispositivos_da_lei_municipal_no_2.814_de_21_de_fevereiro_de_2001.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.814, de 21 de fevereiro de 2001, que “Isenta do pagamento do Imposto Predial Urbano contribuintes que especifica.”</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/25 AO PROJETO DE LEI Nº 05/2025 DO EXECUTIVO._x000D_
 _x000D_
 EMENDA MODIFICATIVA 001/2025 ao Projeto de Lei nº 05/25 do Executivo, alterando o ANEXO de que trata o art. 4º do projeto, com a seguinte redação:_x000D_
 _x000D_
 ANEXO_x000D_
 _x000D_
 DOS VALORES DA BOLSA-AUXÍLIO E DO AUXÍLIO TRANSPORTE_x000D_
 _x000D_
 Ensino médio regular, da educação especial e dos anos finais do ensino fundamental, na modalidade profissional da educação de jovens e adultos_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 540,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 810,00	Auxílio Transporte - R$ 100,00_x000D_
 Educação profissional de nível médio	_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 570,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 855,00	Auxílio Transporte - R$ 100,00_x000D_
 Ensino superior – graduação	_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 610,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 915,00	Auxílio Transporte - R$ 100,00_x000D_
 Ensino superior – pós-graduação	_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 690,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 1.035,00	Auxílio Transporte - R$ 100,00</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6460/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_14-2025_do_executivo_-_silamr.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6460/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_14-2025_do_executivo_-_silamr.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2025 ao Projeto de Lei nº 14/25 do Executivo, alterando a tabela do art. 9º do projeto, especificamente nos percentuais de descontos, que passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 9º ..._x000D_
 ___________________________________________________x000D_
 Faixas de Consumo (kWh) 	Percentual de desconto sobre a base de cálculo (Art. 8º desta lei) _x000D_
 ______________________________________________________x000D_
 RESIDENCIAL_x000D_
 _x000D_
 00-70 	        100% _x000D_
 71 – 90 	        79,42% _x000D_
 91 – 120 	        69,15% _x000D_
 121 – 200 	60,49% _x000D_
 201 – 350 	56,58% _x000D_
 351 – 600 	47,47% _x000D_
 601 – 1000 	42,88% _x000D_
 Acima de 1000 	38,29% _x000D_
 _x000D_
 ______________________________________________________x000D_
 Comercial, serviço, outras atividades, poder público, serviço público e consumo próprio. _x000D_
 _x000D_
 00 – 30 	83,05% _x000D_
 31 – 50 	82,43% _x000D_
 _____________________________________________________x000D_
@@ -445,76 +445,76 @@
 _____________________________________________________x000D_
 Industrial_x000D_
  _x000D_
 00 - 30 	83,05% _x000D_
 31 – 50 	       82,43% _x000D_
 51 – 70 	       80,86% _x000D_
 71 – 90 	       79,42% _x000D_
 91 – 120 	       69,15% _x000D_
 121 – 200 	60,49% _x000D_
 201 – 350 	56,58% _x000D_
 351 – 600 	47,47% _x000D_
 601 – 1000 	42,88% _x000D_
 1001 – 2000 	30,00% _x000D_
 Acima de 2000 	10,00% _x000D_
 ____________________________________________________x000D_
 _x000D_
 §1º ...</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>Emanuel Venzo</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6461/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_19-2025_-_venzo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6461/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_19-2025_-_venzo.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2025 ao Projeto de Lei nº 19/25 do Legislativo, para alterar o parágrafo primeiro do art. 63 da Lei Municipal n.º 2.152/1993, criado no projeto de Lei n.º 19/2025, que passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 _x000D_
 Art. 1º Ficam criados os parágrafos 1º a 10 do artigo 63 da Lei Municipal nº 2.152/1993, de 10.12.1993, nos seguintes termos:_x000D_
 _x000D_
 “Art. 63. (...)_x000D_
 § 1º A critério do contribuinte, o pagamento do ITBI poderá ser parcelado em até 10 (dez) vezes, sendo que o valor das parcelas não poderá ser inferior a 04 (quatro) Unidades de Referência do Município de Francisco Beltrão – URMFB._x000D_
 (...)”</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6254/projeto_de_resolucao_05-2025_regulamentacao_licitacao_pronto_pagamento.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6254/projeto_de_resolucao_05-2025_regulamentacao_licitacao_pronto_pagamento.doc</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do Poder Legislativo Municipal, o disposto no artigo 95, § 2º, da Lei 14.133/2021 para instituir o contrato verbal para aquisição de bens e serviços de pronto pagamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -821,67 +821,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5756/pl_assinado_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5758/pl__inclusao_de_rubrica-despesas_de_exercicio_anterior_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5911/emissao_ad548327d15d944fbb326ad3_memorando-3.008-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6144/11_pl_prevbel_-_revisao_do_deficit_atuarial_as.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6219/14_pl_ppp_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6217/16._pl_dispoe_sobre_a_inclusao_da_rubrica_despesas_do_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6331/pl_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6337/23_pl_restituicao_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_23-2025_finisa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6478/projeto_de_lei_no_25_2025_ldo_2026.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6480/projeto_de_lei_no_28-25_abertura_de_credito_fomento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no29-25_finisa_80_milhoes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5808/pedro_-_projeto_de_lei_no05-2025_-_iptu.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5936/bruno_savarro_-_projeto_de_lei_no_09-2025_-__bitcoin.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6310/pedro_-_projeto_de_lei_no_19_-2025_alteracao_codigo_tributario_municipal_itbi.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6330/tiago_correa_-_projeto_de_lei_no_-2025_-_altera_a_redacao_do_1o_do_art._2o_da_lei_municipal_no_2.873_de_19_de_dezembro_de_2001_que_cria_a_taxa_d.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6360/bruno_savarro_-_projeto_de_lei_no_22-2025_semana_municipal_de_conscientizacao_sobre_a_carga_tributaria.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6361/nildo_-_projeto_de_lei_no_23-2025_-_dispoe_sobre_a_cobranca_simbolica_de_ingresso_para_os_shows_realizados_na_expobel_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6383/tiago_correa_-_projeto_de_lei_no_24-2025_-_acrescenta_dispositivo_na_lei_municipal_n.o_2.152_de_10_de_dezembro_de_1993.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6407/silmar_-_projeto_de_lei_no_28-2025_silmar_-_projeto_de_lei_no_-2025_-_altera_dispositivos_da_lei_municipal_no_2.152_de_10_de_dezembro_de_1993.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6692/silmar_-_projeto_de_lei_no50_-2025_-_altera_dispositivos_da_lei_municipal_no_2.814_de_21_de_fevereiro_de_2001.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6460/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_14-2025_do_executivo_-_silamr.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6461/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_19-2025_-_venzo.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6254/projeto_de_resolucao_05-2025_regulamentacao_licitacao_pronto_pagamento.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5756/pl_assinado_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5758/pl__inclusao_de_rubrica-despesas_de_exercicio_anterior_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5911/emissao_ad548327d15d944fbb326ad3_memorando-3.008-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6144/11_pl_prevbel_-_revisao_do_deficit_atuarial_as.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6219/14_pl_ppp_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6217/16._pl_dispoe_sobre_a_inclusao_da_rubrica_despesas_do_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6331/pl_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6337/23_pl_restituicao_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6434/projeto_de_lei_no_23-2025_finisa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6478/projeto_de_lei_no_25_2025_ldo_2026.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6480/projeto_de_lei_no_28-25_abertura_de_credito_fomento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6495/projeto_de_lei_no29-25_finisa_80_milhoes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5808/pedro_-_projeto_de_lei_no05-2025_-_iptu.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5936/bruno_savarro_-_projeto_de_lei_no_09-2025_-__bitcoin.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6310/pedro_-_projeto_de_lei_no_19_-2025_alteracao_codigo_tributario_municipal_itbi.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6330/tiago_correa_-_projeto_de_lei_no_-2025_-_altera_a_redacao_do_1o_do_art._2o_da_lei_municipal_no_2.873_de_19_de_dezembro_de_2001_que_cria_a_taxa_d.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6360/bruno_savarro_-_projeto_de_lei_no_22-2025_semana_municipal_de_conscientizacao_sobre_a_carga_tributaria.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6361/nildo_-_projeto_de_lei_no_23-2025_-_dispoe_sobre_a_cobranca_simbolica_de_ingresso_para_os_shows_realizados_na_expobel_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6383/tiago_correa_-_projeto_de_lei_no_24-2025_-_acrescenta_dispositivo_na_lei_municipal_n.o_2.152_de_10_de_dezembro_de_1993.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6407/silmar_-_projeto_de_lei_no_28-2025_silmar_-_projeto_de_lei_no_-2025_-_altera_dispositivos_da_lei_municipal_no_2.152_de_10_de_dezembro_de_1993.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6692/silmar_-_projeto_de_lei_no50_-2025_-_altera_dispositivos_da_lei_municipal_no_2.814_de_21_de_fevereiro_de_2001.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6460/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_14-2025_do_executivo_-_silamr.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6461/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_19-2025_-_venzo.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6254/projeto_de_resolucao_05-2025_regulamentacao_licitacao_pronto_pagamento.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="223.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="222.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>