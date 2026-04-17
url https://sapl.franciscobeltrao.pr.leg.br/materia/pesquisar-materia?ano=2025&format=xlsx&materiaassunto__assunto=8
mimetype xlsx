--- v0 (2026-01-24)
+++ v1 (2026-04-17)
@@ -54,72 +54,72 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>ANTÔNIO PEDRON</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6723/pl_34__programa_municipal_de_transporte_escolar_suplementar.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6723/pl_34__programa_municipal_de_transporte_escolar_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Transporte Escolar  Suplementar – PMTES em Francisco Beltrão, Estado do  Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/25 AO PROJETO DE LEI Nº 05/2025 DO EXECUTIVO._x000D_
 _x000D_
 EMENDA MODIFICATIVA 001/2025 ao Projeto de Lei nº 05/25 do Executivo, alterando o ANEXO de que trata o art. 4º do projeto, com a seguinte redação:_x000D_
 _x000D_
 ANEXO_x000D_
 _x000D_
 DOS VALORES DA BOLSA-AUXÍLIO E DO AUXÍLIO TRANSPORTE_x000D_
 _x000D_
 Ensino médio regular, da educação especial e dos anos finais do ensino fundamental, na modalidade profissional da educação de jovens e adultos_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 540,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 810,00	Auxílio Transporte - R$ 100,00_x000D_
 Educação profissional de nível médio	_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 570,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 855,00	Auxílio Transporte - R$ 100,00_x000D_
 Ensino superior – graduação	_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 610,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 915,00	Auxílio Transporte - R$ 100,00_x000D_
 Ensino superior – pós-graduação	_x000D_
 Jornada 20h	Bolsa-Auxílio - R$ 690,00	Auxílio Transporte - R$ 100,00_x000D_
 Jornada 30h	Bolsa-Auxílio - R$ 1.035,00	Auxílio Transporte - R$ 100,00</t>
   </si>
 </sst>
 </file>
@@ -445,67 +445,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6723/pl_34__programa_municipal_de_transporte_escolar_suplementar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6723/pl_34__programa_municipal_de_transporte_escolar_suplementar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5987/emenda_modificativa_no_001-25_ao_projeto_de_lei_no_05-2025_-_tiago_-_silamr_e_julio.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="135.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>