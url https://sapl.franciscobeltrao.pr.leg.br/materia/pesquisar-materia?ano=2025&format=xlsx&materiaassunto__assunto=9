--- v0 (2026-01-24)
+++ v1 (2026-04-14)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>ANTÔNIO PEDRON</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6406/projeto_de_lei_no_22-2025_filiar-se_e_contribuir_com_a_adrspr.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6406/projeto_de_lei_no_22-2025_filiar-se_e_contribuir_com_a_adrspr.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de_x000D_
 Francisco Beltrão a filiar-se e a contribuir com_x000D_
 a Agência de Desenvolvimento Regional do_x000D_
 Sudoeste do Paraná, entidade representativa_x000D_
 da Instância de Governança Regional da_x000D_
 Região Turística Vales do Iguaçu, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>Oberdan Raul Saretta</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6141/oberdan_e_bruno_-_projeto_de_lei_no_12-2025_proibe_a_contratacao_de_shows_artistas_e_eventos_abertos_ao_publico_infantojuvenil.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6141/oberdan_e_bruno_-_projeto_de_lei_no_12-2025_proibe_a_contratacao_de_shows_artistas_e_eventos_abertos_ao_publico_infantojuvenil.doc</t>
   </si>
   <si>
     <t>Proíbe a contratação de shows, artistas e eventos abertos ao público infantojuvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado ou ao uso de drogas e dá outras providências.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Emanuel Venzo</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6150/emanuel_venzo_-_projeto_de_lei_no_14-2025_veda_o_malabarismo_em_semafaros.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6150/emanuel_venzo_-_projeto_de_lei_no_14-2025_veda_o_malabarismo_em_semafaros.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a apresentação de artistas de rua nos logradouros públicos e vedada as manifestações artísticas em semáforos do município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Fernando Misturini, Pedro Tufão Filho</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6340/pedro_-_projeto_de_lei_no_-2025_-_inclui_no_calendario_oficial_do_municipio_de_francisco_beltrao_o_festival_de_karate_e_da_outras_providencias..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6340/pedro_-_projeto_de_lei_no_-2025_-_inclui_no_calendario_oficial_do_municipio_de_francisco_beltrao_o_festival_de_karate_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município de Francisco Beltrão o Festival de Karatê e dá outras providências.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Nildo Gás</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6361/nildo_-_projeto_de_lei_no_23-2025_-_dispoe_sobre_a_cobranca_simbolica_de_ingresso_para_os_shows_realizados_na_expobel_e_da_outras_providencias..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6361/nildo_-_projeto_de_lei_no_23-2025_-_dispoe_sobre_a_cobranca_simbolica_de_ingresso_para_os_shows_realizados_na_expobel_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança simbólica de ingresso para os shows realizados na Expobel e dá outras providências.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Silmar Gallina</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6424/projeto_de_lei_-alteracao-lei-3.113-_silmar_gallina.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6424/projeto_de_lei_-alteracao-lei-3.113-_silmar_gallina.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.113, de 01 de julho de 2004, que “dispõe sobre a criação do Conselho Municipal dos Direitos do Idoso e do Fundo Municipal dos Direitos do Idoso de Francisco Beltrão e dá outras providências”.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5945/mesa_-_projeto_de_resolucao_no_02-2025__procuradoria_do_idoso.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5945/mesa_-_projeto_de_resolucao_no_02-2025__procuradoria_do_idoso.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria do Idoso no âmbito da Câmara Municipal de vereadores, do município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5967/mesa_-_projeto_de_resolucao__no_03-__25-__procuradoria_da_juventude1.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5967/mesa_-_projeto_de_resolucao__no_03-__25-__procuradoria_da_juventude1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Juventude no âmbito da Câmara Municipal de vereadores, do município de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6255/projeto_de_resolucao_06-2025_-_institui_na_camara_municipal_de_francisco_beltrao_o_programa_camara_jovem_e_da_outras_providencias..doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6255/projeto_de_resolucao_06-2025_-_institui_na_camara_municipal_de_francisco_beltrao_o_programa_camara_jovem_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Institui na Câmara Municipal de Francisco Beltrão o Programa Câmara Jovem, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,67 +537,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6406/projeto_de_lei_no_22-2025_filiar-se_e_contribuir_com_a_adrspr.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6141/oberdan_e_bruno_-_projeto_de_lei_no_12-2025_proibe_a_contratacao_de_shows_artistas_e_eventos_abertos_ao_publico_infantojuvenil.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6150/emanuel_venzo_-_projeto_de_lei_no_14-2025_veda_o_malabarismo_em_semafaros.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6340/pedro_-_projeto_de_lei_no_-2025_-_inclui_no_calendario_oficial_do_municipio_de_francisco_beltrao_o_festival_de_karate_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6361/nildo_-_projeto_de_lei_no_23-2025_-_dispoe_sobre_a_cobranca_simbolica_de_ingresso_para_os_shows_realizados_na_expobel_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6424/projeto_de_lei_-alteracao-lei-3.113-_silmar_gallina.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5945/mesa_-_projeto_de_resolucao_no_02-2025__procuradoria_do_idoso.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5967/mesa_-_projeto_de_resolucao__no_03-__25-__procuradoria_da_juventude1.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6255/projeto_de_resolucao_06-2025_-_institui_na_camara_municipal_de_francisco_beltrao_o_programa_camara_jovem_e_da_outras_providencias..doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6406/projeto_de_lei_no_22-2025_filiar-se_e_contribuir_com_a_adrspr.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6141/oberdan_e_bruno_-_projeto_de_lei_no_12-2025_proibe_a_contratacao_de_shows_artistas_e_eventos_abertos_ao_publico_infantojuvenil.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6150/emanuel_venzo_-_projeto_de_lei_no_14-2025_veda_o_malabarismo_em_semafaros.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6340/pedro_-_projeto_de_lei_no_-2025_-_inclui_no_calendario_oficial_do_municipio_de_francisco_beltrao_o_festival_de_karate_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6361/nildo_-_projeto_de_lei_no_23-2025_-_dispoe_sobre_a_cobranca_simbolica_de_ingresso_para_os_shows_realizados_na_expobel_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6424/projeto_de_lei_-alteracao-lei-3.113-_silmar_gallina.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5945/mesa_-_projeto_de_resolucao_no_02-2025__procuradoria_do_idoso.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/5967/mesa_-_projeto_de_resolucao__no_03-__25-__procuradoria_da_juventude1.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2025/6255/projeto_de_resolucao_06-2025_-_institui_na_camara_municipal_de_francisco_beltrao_o_programa_camara_jovem_e_da_outras_providencias..doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="221.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="220.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="206.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>