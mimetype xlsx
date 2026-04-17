--- v0 (2026-01-24)
+++ v1 (2026-04-17)
@@ -10,155 +10,3568 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2216" uniqueCount="1004">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>ANTÔNIO PEDRON</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7401/01_pl_rga_servidores.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7401/01_pl_rga_servidores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos vencimentos dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7402/02_pl_ampliacao_de_vagas.pdf</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7402/02_pl_ampliacao_de_vagas.pdf</t>
   </si>
   <si>
     <t>Cria vagas para cargos do Quadro Efetivo do Poder Executivo de Francisco Beltrão, previsto no Anexo I da Lei nº 4.106, de 11 de outubro de 2013, e dá outras providências.</t>
   </si>
   <si>
+    <t>7473</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7473/03_pl_concessao_cesta_basica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de cestas básicas aos servidores que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7491</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7491/05_pl_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 5.220, de 17 de julho de 2025, que dispõe sobre as diretrizes para elaboração da Lei Orçamentária do Município de Francisco Beltrão para o exercício de 2026, para incluir o Anexo de Metas e Prioridades, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7492</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7492/06_pl_ppa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei nº 5.285, de 17 de dezembro de 2025, que instituiu o Plano Plurianual do Município de Francisco Beltrão para o período de 2026 a 2029, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7493</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7493/07_pl_inclusao_da_rubrica_orcamentaria_no_orcamento_geral.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão da rubrica orçamentária no Orçamento Geral do Município para o exercício de 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7494</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7494/09_pl_aditivo_concessao_silos.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a prorrogar, por 02 (dois) anos, a Concessão de Direito Real de Uso de imóvel público outorgada à empresa AG &amp; SC Indústria e Comércio de Silos e Secadores Importação e Exportação EIRELI.</t>
+  </si>
+  <si>
+    <t>7495</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7495/08_pl_altera_lei_municipal_no_4.499_de_23_de_agosto_de_2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 4.499, de 23 de agosto de 2017, para restabelecer e incluir áreas em espaços esportivos, dispor sobre concessão onerosa mediante licitação e adequar a norma à Lei Federal nº 14.133, de 2021.</t>
+  </si>
+  <si>
+    <t>7496</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>EXECUTIVO MUNICIPAL - EX</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7496/10_pl_-_institui_o_programa_propriedades_leiteiras.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Melhoramento Genético, de Gestão e de Qualidade do Leite no Município de Francisco Beltrão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7559</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7559/11_pl_doacao_reinaldo_sass.pdf</t>
+  </si>
+  <si>
+    <t>Desafeta do uso comum do povo e autoriza a doação com encargos de imóveis ao Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7560</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7560/12_pl_doacao_colegio_estadual_civico_militar_beatriz_biavatti.pdf</t>
+  </si>
+  <si>
+    <t>Desafeta do uso comum do povo e autoriza a doação com encargos de imóvel ao Estado do Paraná e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7623</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7623/14_pl_altera_a_lei_4105_2013_conselho_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 4.105, de 3 de outubro de 2013, que cria o Conselho Municipal dos Direitos da Pessoa com Deficiência no âmbito do Município de Francisco Beltrão e institui a Conferência Municipal dos Direitos da Pessoa com Deficiência.</t>
+  </si>
+  <si>
+    <t>7624</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7624/15_pl_altera_a_lei_5170_2024_fundo_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 5.170, de 12 de dezembro de 2024, que dispõe sobre a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência – FMDPD, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7625</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7625/16_pl_altera_lei_5.279_2025_rua_vinicius_de_moraes.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal nº 5.279, de 25 de novembro de 2025.</t>
+  </si>
+  <si>
+    <t>7626</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7626/13_pl_prevebel.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reavaliação do plano de amortização do déficit atuarial do Regime Próprio de Previdência Social do Município de Francisco Beltrão – PREVBEL, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7636</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7636/17_pl_altera_a_lei_5310_2025_estrutura_administrativa.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 5.310, de 22 de dezembro de 2025, para reorganizar a estrutura administrativa da Secretaria de Desenvolvimento Urbano e da Secretaria do Interior, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7663</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7663/21_pl_alteracao_da_lei_4.988_2023_fundo_municipal_de_saneamento_basico_e_ambiental__fmsba.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 4.988, de 09 de maio de 2023, que cria o Fundo Municipal de Saneamento Básico e Ambiental – FMSBA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7664</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7664/20_pl_desafeta_rua_para.pdf</t>
+  </si>
+  <si>
+    <t>Desafeta parte da Rua Pará, situada no Bairro Industrial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7675</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7675/22_pl_altera_nome_de_bairro.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação do Bairro Nortão para Bairro Campo Belo, no Município de Francisco Beltrão – PR, e dá outras providências.</t>
+  </si>
+  <si>
     <t>7403</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7403/projeto_de_lei_no._01-2026_mesa_diretora_-_reajuste_servidores_legislativo.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7403/projeto_de_lei_no._01-2026_mesa_diretora_-_reajuste_servidores_legislativo.doc</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos dos servidores públicos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7404/projeto_de_lei_no._02-2026_mesa_diretora_-_gratificacao_especial_de_atividade.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7404/projeto_de_lei_no._02-2026_mesa_diretora_-_gratificacao_especial_de_atividade.doc</t>
   </si>
   <si>
     <t>Institui a gratificação especial de atividade e funções gratificadas de chefia no âmbito da Câmara Municipal de Vereadores de Francisco Beltrão e dá outras providências.</t>
   </si>
   <si>
+    <t>7407</t>
+  </si>
+  <si>
+    <t>Tiago Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7407/tiago_-_projeto_de_lei_no_03-26_-_dispoe_sobre_a_obrigatoriedade_de_divulgacao_no_portal_da_transparencia_do_municipio.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação, no Portal da Transparência do Município, de todos os contratos, termos de parcerias, despesas e receitas relacionados à realização da Expobel 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7408</t>
+  </si>
+  <si>
+    <t>Marcos Folador</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7408/marcos_-_projeto_de_lei_no_04-2026_-_agua_em_eventos_publicos_em_francisco_beltrao.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade do fornecimento gratuito de água potável e a permissão de entrada com garrafas de uso pessoal em eventos de grande porte no Município de Francisco Beltrão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7409</t>
+  </si>
+  <si>
+    <t>Emanuel Venzo</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7409/emanuel_venzo_-_projeto_de_lei_no_05-2026_programa_de_volta_para_minha_terra.doc</t>
+  </si>
+  <si>
+    <t>Institui o Programa De Volta Para Minha Terra, no Município de Francisco Beltrão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7410</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7410/emanuel_venzo_-_projeto_de_lei_no_06-2026_-__aborto.doc</t>
+  </si>
+  <si>
+    <t>Estabelece a obrigatoriedade para os estabelecimentos da rede municipal de saúde de orientar e esclarecer às gestantes sobre os riscos e as consequências do procedimento abortivo.</t>
+  </si>
+  <si>
+    <t>7411</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7411/emanuel_venzo_-_projeto_de_lei_no_07-2026_-__mao_acolhedora_e_resgate_da_dignidade.doc</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Francisco Beltrão, o programa de atenção à pessoa em situação de dependência química e alcoólica, doravante denominado de “PROGRAMA MÃO ACOLHEDORA: RESGATE DA DIGNIDADE” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7412</t>
+  </si>
+  <si>
+    <t>Maria de Fátima</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7412/maria_de_fatima_-_projeto_de_lei_no_08-2026_altera_lei_municipal_4536-2017_parto_humanizado.doc</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos na Lei Municipal nº. 4536-2017, que instituiu o Estatuto do Parto Humanizado no município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7414</t>
+  </si>
+  <si>
+    <t>Aline Biezus, Anelise Marx, Dile Tonello, Emanuel Venzo, Tiago Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7414/emanuel_-_dile_-_tiago_-_aline_-_anelise_-_projeto_de_lei_no__-2026_-_dispoe_sobre_a_possibilidade_de_conversao_do_pagamento_de_multas_de_transito_de_natureza_leve_aplicadas.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo município de Francisco Beltrão, em doação de sangue e de medula óssea.</t>
+  </si>
+  <si>
+    <t>7481</t>
+  </si>
+  <si>
+    <t>Bruno Savarro</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7481/bruno_-_projeto_de_lei_no_10-_2026_-_patas_que_acolhem.docx</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Patas que Acolhem” no município de Francisco Beltrão/PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7482</t>
+  </si>
+  <si>
+    <t>Pedro Tufão Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7482/pedro_-_projeto_de_lei_no__-2026_-_dispoe_sobre_a_prioridade_de_matricula_para_filhos_de_maes_atipicas_em_creches_e_escolas_da_rede_publica_municipal_de_francisco_beltrao_e_da_outras_providencias.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de matrícula para filhos de mães atípicas em creches e escolas da rede pública municipal de Francisco Beltrão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7535</t>
+  </si>
+  <si>
+    <t>Anelise Marx, Fernando Misturini, Silmar Gallina</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7535/anelise_-_silmar_e_misturini__-_projeto_de_lei_no_12-2026_-_incluir_no_calendario_oficial_domingo_no_parque.doc</t>
+  </si>
+  <si>
+    <t>Institui o evento “Domingo no Parque”, a ser realizado no último domingo de cada mês, com rodízio entre os parques municipais, e o inclui no Calendário Oficial de Eventos do Município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7635</t>
+  </si>
+  <si>
+    <t>Mara Fornazari Urbano</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7635/mara_-_projeto_de_lei__no_13-2026_-_institui_diretrizes_para_prevencao_e_enfrentamento_da_violencia_obstetrica_e_neonatal.doc</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para prevenção e enfrentamento da violência obstétrica e neonatal no âmbito do Município de Francisco Beltrão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7658</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7658/tiago_-_projeto_de_lei_no_14-2026_-_institui_o_programa_de_coleta_de_exames_e_vacinacao_em_domicilio_para_pessoas_com_transtorno_do_espectro_autista.doc</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Coleta de Exames e Vacinação em Domicílio para Pessoas com Transtorno do Espectro Autista (TEA) e outras deficiências, no âmbito do Município de Francisco Beltrão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7659</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7659/tiago_-_projeto_de_lei_no_15-2026_-_dispoe_sobre_a_validade_por_prazo_indeterminado_do_laudo_medico_que_ateste_o_transtorno_do_espectro_autista.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a validade por prazo indeterminado do laudo médico que ateste o Transtorno do Espectro Autista (TEA), para fins de acesso a serviços públicos no âmbito do Município de Francisco Beltrão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7660</t>
+  </si>
+  <si>
+    <t>Silmar Gallina</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7660/silmar_-_projeto_de_lei_-__no_16-2026_-_silmar_-_andropausa.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da Política Municipal de Atenção Integral à Saúde do Homem, com ações de conscientização sobre a andropausa, e inclui no Calendário Oficial do Município de Francisco Beltrão a Campanha Anual da Saúde do Homem na Andropausa, a ser realizada no mês de novembro.</t>
+  </si>
+  <si>
+    <t>7661</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7661/silmar-_projeto_de_lei_-_no_17-2026_-_silmar_-_conecta_idoso.doc</t>
+  </si>
+  <si>
+    <t>Institui o Programa Conecta Idoso no Município de Francisco Beltrão, com o objetivo de promover a inclusão digital da pessoa idosa e ampliar o acesso a tecnologias e serviços públicos digitais, e dá outras providências.</t>
+  </si>
+  <si>
     <t>7405</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cidão</t>
   </si>
   <si>
-    <t>https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7405/cidao_-_requerimento_n.o_01-2026_-_audiencia_publica.doc</t>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7405/cidao_-_requerimento_n.o_01-2026_-_audiencia_publica.doc</t>
   </si>
   <si>
     <t>REQUER, após ouvido o Plenário, a realização da terceira Audiência Pública no âmbito do processo de atualização da Lei Orgânica Municipal, a ser realizada nesta Casa Legislativa, com a finalidade específica de discutir, analisar e debater as alterações propostas pelo Poder Executivo ao referido diploma legal, contando com a participação da comunidade em geral, representantes da sociedade civil organizada, entidades de classe e demais interessados, de modo a promover o amplo debate, assegurar a transparência dos atos legislativos e garantir a efetiva participação popular no processo de revisão da principal norma do Município.</t>
+  </si>
+  <si>
+    <t>7419</t>
+  </si>
+  <si>
+    <t>Dile Tonello</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7419/dille_-_no_02-2026_-_req._lixo_cosciente.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que o Poder Executivo, por meio das Secretarias Municipais de Educação e de Meio Ambiente, institua e execute um PROGRAMA PERMANENTE DE EDUCAÇÃO AMBIENTAL SOBRE O LIXO CONSCIENTE, a ser desenvolvido em todas as escolas da rede municipal de ensino._x000D_
+O referido programa deverá ir além de ações pontuais, contemplando de forma contínua e integrada:_x000D_
+•	atividades pedagógicas permanentes sobre separação correta dos resíduos, reciclagem e redução do lixo;_x000D_
+•	inclusão do tema na rotina escolar e nos projetos pedagógicos;_x000D_
+•	palestras, oficinas e capacitações para alunos, professores e comunidade escolar;_x000D_
+•	implantação de práticas sustentáveis nas unidades escolares, como coleta seletiva e reaproveitamento de materiais;_x000D_
+•	produção e distribuição de materiais educativos.</t>
+  </si>
+  <si>
+    <t>7420</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7420/emanuel_-_requerimento_no_03-26_-_secretaria_municipal_de_meio_ambiente.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado ofício à Secretaria Municipal de Meio Ambiente, solicitando o envio das seguintes informações:_x000D_
+•	Quais são os motivos recorrentes que levam os caminhões utilizados na coleta de resíduos recicláveis a estarem frequentemente quebrados ou em manutenção;_x000D_
+•	Quantos veículos atualmente compõem a frota destinada à coleta de recicláveis e quantos encontram-se em efetiva operação;_x000D_
+•	Se existe plano de manutenção preventiva para os referidos veículos e, em caso positivo, informações acerca de sua periodicidade e forma de execução;_x000D_
+•	Qual é o tempo médio de indisponibilidade dos caminhões quando entram em manutenção;_x000D_
+•	Se há previsão de renovação, ampliação ou terceirização da frota, bem como eventual cronograma para a adoção de tais medidas;_x000D_
+•	 De que forma a indisponibilidade dos veículos impacta o cronograma da coleta seletiva e quais medidas estão sendo adotadas para minimizar prejuízos à população e ao meio ambiente.</t>
+  </si>
+  <si>
+    <t>7421</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7421/emanuel_-_requerimento_no_04-26_-_secretaria_municipal_de_admininstracao.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado ofício à Secretaria Municipal de Administração, solicitando o envio das seguintes informações:_x000D_
+1.	Qual é o valor estimado pelo Município para a reforma, manutenção ou adequação do Parque de Exposições visando à realização da Expobel;_x000D_
+2.	Quais intervenções estão previstas, especificando-se eventuais obras e melhorias estruturais, elétricas, hidráulicas, de acessibilidade, segurança, paisagismo, entre outras;_x000D_
+3.	Se já existe projeto básico e/ou executivo referente às intervenções mencionadas, solicitando-se, em caso positivo, o envio ou a disponibilização do respectivo documento;_x000D_
+4.	Qual é a fonte de recursos prevista para a execução das obras (recursos próprios do Município, convênios, patrocínios, emendas parlamentares ou outras fontes);_x000D_
+5.	Se há processo licitatório em andamento ou previsto, informando-se, em caso positivo, a modalidade, o número do processo e o cronograma estimado;_x000D_
+6.	Caso existam, quais foram os valores investidos em reformas, manutenções ou adequações do Parque de Exposições em edições anteriores da Expobel.</t>
+  </si>
+  <si>
+    <t>7422</t>
+  </si>
+  <si>
+    <t>Junior Nesi</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7422/junior_-_no_05-2026_-_req._porteira_para_dentro.doc</t>
+  </si>
+  <si>
+    <t>REQUERER ao Poder Executivo Municipal, por meio da secretaria competente, informações detalhadas acerca do Programa “Porteira para Dentro”, tendo em vista que o referido programa não se encontra em vigor no município._x000D_
+Diante disso, requer-se que sejam prestadas as seguintes informações:_x000D_
+1.	Se existe previsão para a retomada do programa e, em caso positivo, qual o cronograma estimado;_x000D_
+2.	Quais medidas estão sendo adotadas pela administração para atender os produtores rurais enquanto o programa não está em funcionamento;_x000D_
+3.	Se há estudos, planejamento ou dotação orçamentária prevista para a reativação do programa.</t>
+  </si>
+  <si>
+    <t>7423</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7423/maria_-_requerimento_no_06-26_informacoes_banco_de_doacoes.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja oficiado o Poder Executivo, por meio do setor competente, para que informe a esta Casa de Leis acerca da existência, regularidade e funcionamento do Banco de Doações do Município, esclarecendo especificamente:_x000D_
+I – Se há decreto ou outro ato normativo que oficialize a criação e o funcionamento do Banco de Doações;_x000D_
+II – Em caso positivo, que seja informado o número e a data do decreto, bem como encaminhada cópia do referido ato;_x000D_
+III – Se o Banco de Doações encontra-se em conformidade com as normas legais, administrativas e financeiras vigentes;_x000D_
+IV – Qual o andamento das documentações necessárias para sua plena regularização, caso ainda não esteja totalmente oficializado;_x000D_
+V – Se o Banco de Doações está legalmente autorizado a receber verbas, além de doações de bens e serviços;_x000D_
+VI – Caso não esteja autorizado a receber valores financeiros, se há necessidade de nova regulamentação, decreto complementar ou outra providência administrativa para tal finalidade.</t>
+  </si>
+  <si>
+    <t>7424</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7424/maria_-_requerimento_no_07-26_melhorias_nas_estradas_do_interior_da_comunidade_sao_marcos.docx</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam prestadas as seguintes informações referentes às estradas da Comunidade São Marcos, que se encontram em condições precárias:_x000D_
+1.	Há previsão para a realização de melhorias, manutenção ou recuperação das estradas da referida comunidade?_x000D_
+2.	Em caso positivo, qual o cronograma previsto para execução dos serviços?_x000D_
+3.	Quais tipos de intervenções estão planejadas (patrolamento, cascalhamento, drenagem, alargamento, entre outras)?_x000D_
+4.	Caso não haja previsão no momento, quais os motivos e se há estudos ou projetos em andamento para futura execução.</t>
+  </si>
+  <si>
+    <t>7425</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7425/pedro_-_requerimento_no_08-26_-_informacoes_sobre_a_nova_sede_da_prefeitura.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja oficiado ao Poder Executivo Municipal, para que encaminhe a esta Casa Legislativa informações detalhadas acerca da obra da nova sede da Prefeitura Municipal, bem como sobre a destinação futura do atual prédio administrativo, nos seguintes termos: _x000D_
+•	Previsão para o término da obra da nova Prefeitura, informando o estágio atual de execução, eventuais prorrogações contratuais e o prazo estimado para sua conclusão definitiva;_x000D_
+•	Prazo previsto para a entrega oficial da obra, bem como a data estimada para a mudança das secretarias, departamentos e demais setores da Administração Municipal para o novo prédio; _x000D_
+•	informações quanto ao planejamento do Poder Executivo em relação ao atual prédio da Prefeitura Municipal, após a mudança para a nova sede, esclarecendo:_x000D_
+o	Se existe intenção de alienação (venda) do imóvel, total ou parcial;_x000D_
+o	Se há previsão de destinação do espaço para entidades públicas ou privadas, mediante cessão, concessão ou outro instrumento legal;_x000D_
+o	Se o imóvel poderá ser utilizado como centro educacional, cultural, administrativo, social ou para outra finalidade de interesse público;_x000D_
+o	Caso haja estudos ou projetos preliminares, que sejam informadas as diretrizes gerais, prazos estimados e fundamentos técnicos que embasam tal planejamento.</t>
+  </si>
+  <si>
+    <t>7426</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7426/pedro_-_requerimento_no_09-26_-_informacoes_pavimentacao_rua_marilia_-_com_fotos.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja oficiado ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando:_x000D_
+1.	Informações sobre a previsão de pavimentação asfáltica definitiva na Rua Marília, localizada no Bairro Padre Ulrico;_x000D_
+2.	Em qual fase se encontra o projeto referente a esta via (se em elaboração, licitação, execução ou outro estágio) e qual é a previsão para a execução desse recape;_x000D_
+3.	Quais medidas estão sendo estudadas ou planejadas para solucionar de forma permanente os problemas do asfalto, tendo em vista que já foram realizadas diversas operações de tapa-buraco, mas que não têm se mostrado suficientes.</t>
+  </si>
+  <si>
+    <t>7427</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7427/bruno_-_requerimento_no_10-26_-_sanepar.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Poder Executivo Municipal, para que, por meio da Secretaria competente, sejam solicitadas informações junto à Companhia de Saneamento do Paraná – SANEPAR, nos seguintes termos:_x000D_
+1.	Se a SANEPAR possui estudos, levantamentos técnicos ou dados estatísticos que tratem da relação entre o consumo de água e a geração/produção de resíduos sólidos no município;_x000D_
+2.	Em caso positivo, que sejam encaminhadas cópias ou sínteses dos referidos estudos, bem como informações sobre:_x000D_
+o	Metodologia utilizada;_x000D_
+o	Período de realização;_x000D_
+o	Possíveis impactos ambientais identificados;_x000D_
+o	Eventuais recomendações técnicas para políticas públicas integradas nas áreas de saneamento e gestão de resíduos sólidos;_x000D_
+3.	Caso não existam estudos específicos, se há previsão ou intenção de desenvolvimento de análises ou projetos nesse sentido.</t>
+  </si>
+  <si>
+    <t>7429</t>
+  </si>
+  <si>
+    <t>Anelise Marx</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7429/anelise__-_requerimento_no_11-26_voto_de_pesar_cleidi_de_anhaia_gondaki.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, seja consignado em Ata, VOTO DE PESAR, pelo falecimento de Cleidi de Anhaia Gondaki, ainda solicito que seja encaminhado ofício aos familiares.</t>
+  </si>
+  <si>
+    <t>7436</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7436/pedro_-_requerimento_no_12_-_2026_abono_de_falta.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência na Sessão Ordinária realizada no dia 02 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>7437</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7437/emanuel_-_requerimento_no_13-26_-_impostos_municipais_em_decorrencia_da_realizacao_da_expobel.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando as seguintes informações:_x000D_
+1.	Qual o valor total arrecadado em impostos municipais em decorrência da realização da Expobel – edição do ano de 2024;_x000D_
+2.	Qual o valor previsto de arrecadação em impostos municipais em decorrência da realização da Expobel – edição do ano de 2026, considerando estimativas, projeções ou estudos eventualmente existentes;_x000D_
+3.	Que os valores informados sejam, se possível, discriminados por tipo de tributo, tais como:_x000D_
+o	ISSQN;_x000D_
+o	Taxas municipais;_x000D_
+o	Outros impostos, contribuições ou receitas eventualmente incidentes em razão da realização do evento;_x000D_
+4.	Que seja informado o período considerado para o levantamento dos dados, especificando:_x000D_
+o	As datas oficiais de realização do evento;_x000D_
+o	Eventual período posterior considerado para fins de apuração da arrecadação.</t>
+  </si>
+  <si>
+    <t>7438</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7438/emanuel_-_requerimento_no_14-26_-_secretaria_municipal_da_fazenda_expobel.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado ofício à Secretaria Municipal da Fazenda, solicitando o envio das seguintes informações:_x000D_
+1.	Qual o valor estimado de arrecadação de impostos municipais decorrentes da realização da Expobel, considerando, sempre que possível, tributos como ISSQN, taxas municipais, alvarás e demais receitas diretamente relacionadas ao evento;_x000D_
+2.	Caso existam dados disponíveis, requer-se, ainda:_x000D_
+a) a arrecadação efetiva ou estimada em edições anteriores da Expobel;_x000D_
+b) a metodologia utilizada para a estimativa dos valores informados;_x000D_
+c) o período de apuração considerado para o cálculo da arrecadação.</t>
+  </si>
+  <si>
+    <t>7439</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7439/tiago_-_requerimento_no_15-2026_-_audiencia_publica_tratamento_de_esgoto_presidente_kenedy.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, seja realizada Audiência Pública nesta Casa Legislativa, com a participação da SANEPAR, da empresa terceirizada responsável pela operação e/ou manutenção da Estação de Tratamento de Esgoto, dos órgãos ambientais, das autoridades de saúde e da comunidade local, com a finalidade de discutir os problemas recorrentes de odor provenientes da Estação de Tratamento de Esgoto situada no bairro Presidente Kennedy, bem como propor ações, melhorias e soluções técnicas para mitigar os impactos à população.</t>
+  </si>
+  <si>
+    <t>7440</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7440/silmar_-_req._no_16-2026_-__restauracao_das_calcadas.doc</t>
+  </si>
+  <si>
+    <t>REQUER que seja encaminhado expediente ao Poder Executivo Municipal, solicitando as seguintes informações:_x000D_
+1.	Há previsão por parte do Executivo para a restauração das calçadas já existentes que se encontram danificadas ou em condições inadequadas de uso no Município?_x000D_
+2.	Existe planejamento ou cronograma para a construção de novas calçadas nos trechos onde já há pavimentação asfáltica, mas que ainda não contam com passeios públicos adequados?_x000D_
+3.	Em caso positivo, quais localidades ou bairros estão contemplados, bem como os critérios adotados para a definição das prioridades?</t>
+  </si>
+  <si>
+    <t>7441</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7441/silmar_-_req._no_17-26_-_retomada_aeroporto.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja encaminhado ofício ao Executivo Municipal, para que sejam prestadas as seguintes informações detalhadas sobre a retomada das obras do Aeroporto Municipal de Francisco Beltrão:_x000D_
+1.	Se existe previsão, por parte da Administração Municipal, para a retomada das obras do aeroporto e, em caso positivo, qual o cronograma estimado para tal;_x000D_
+2.	Se já foram elaborados e/ou licitados os projetos necessários para viabilizar a retomada das obras, como: Estudos e projetos de licenciamento ambiental; Projetos de engenharia, infraestrutura e logística; Projetos complementares exigidos por órgãos reguladores competentes (como ANAC e DECEA);_x000D_
+3.	Caso tais projetos já tenham sido licitados ou contratados, que seja informado: número dos processos/licitações correspondentes; Empresas contratadas; Etapa atual de execução de cada projeto;_x000D_
+4.	Se há recursos financeiros já assegurados (municipais, estaduais ou federais) para a execução das obras, e em caso positivo, indicar as fontes de recursos e valores previstos.</t>
+  </si>
+  <si>
+    <t>7442</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7442/pedro_-_requerimento_no_18-26_-_reforma_postos_de_saude_bairros_cantelmo_cango_pinheirao_e_vila_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja oficiado ao Poder Executivo Municipal, para que encaminhe a esta Casa Legislativa se há previsão, por parte do Município, para a execução de obras de reforma, manutenção ou adequação dos postos de saúde localizados nos seguintes bairros: Bairro Cantelmo; Bairro Cango; Bairro Pinheirão; Bairro Vila Nova. Em caso positivo, informar: _x000D_
+a) quais intervenções estão previstas em cada unidade (reformas estruturais, elétricas, hidráulicas, acessibilidade, climatização, ampliação de espaços, entre outras);_x000D_
+b) o cronograma estimado para início e conclusão das obras._x000D_
+c) Se existe projeto básico e/ou executivo elaborado para as referidas reformas, solicitando-se, em caso positivo, o envio ou a disponibilização dos respectivos documentos; _x000D_
+d) Qual é a fonte de recursos prevista para a execução das obras (recursos próprios, convênios, repasses estaduais ou federais, emendas parlamentares ou outras); _x000D_
+e) Se há processo licitatório em andamento ou previsto, informando a modalidade, o número do processo e a fase em que se encontra.</t>
+  </si>
+  <si>
+    <t>7443</t>
+  </si>
+  <si>
+    <t>Nildo Gás</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7443/nildo_-_no_19-26_req._posso_artesiano_km_15.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Poder Executivo Municipal, solicitando informações referentes ao início das obras do poço artesiano da Comunidade do Km 15, nos seguintes termos:_x000D_
+1.	Se existe cronograma definido para o início das obras do referido poço artesiano;_x000D_
+2.	Em caso afirmativo, qual a data prevista para início e conclusão dos trabalhos;_x000D_
+3.	Se os recursos necessários para a execução da obra já estão garantidos, especificando a fonte;_x000D_
+4.	Caso ainda não haja previsão, que sejam informados os motivos do atraso.</t>
+  </si>
+  <si>
+    <t>7444</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7444/nildo_-_no_20-26_requerimento_posto_km_20.docx</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado ofício ao Poder Executivo Municipal, solicitando informações quanto à previsão de início das obras de reforma do Posto de Saúde do KM 20._x000D_
+O presente requerimento justifica-se pela necessidade de esclarecimentos à população local, que aguarda melhorias na estrutura da unidade de saúde, bem como para fins de transparência e acompanhamento das ações do Executivo Municipal._x000D_
+Diante do exposto, requer-se que o Executivo informe:_x000D_
+•	se há cronograma definido para o início das obras de reforma;_x000D_
+•	em caso positivo, qual a previsão de início;_x000D_
+•	em caso negativo, os motivos que têm impedido o início da referida reforma.</t>
+  </si>
+  <si>
+    <t>7445</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7445/marcos_-_requerimento_no_21-26_-_convocacao_das_tecnicas_do_coleta_mais_plano_de_acao_2026.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, a expedição de ofício CONVIDANDO à Senhora Vanessa Kaupka, Técnica Regional do Programa Coleta Mais, da Itaipu Parquetec, e à Senhora Amanda Acosta, Técnica de UVR (Unidades de Valorização de Resíduos) de Francisco Beltrão, representante do ITAI – Instituto de Tecnologia Aplicada e Inovação, para que compareçam a esta Casa de Leis, para realizar a apresentação do Plano de Ação 2026 das Unidades de Valorização de Resíduos (UVRs) de Francisco Beltrão, projeto desenvolvido em parceria entre a Itaipu Binacional, Itaipu Parquetec, CISPAR e ITAI.</t>
+  </si>
+  <si>
+    <t>7446</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7446/maria_-_requerimento_no_22-26_descongela_ja__acoes_do_executivo.docx</t>
+  </si>
+  <si>
+    <t>, REQUERER, após ouvido o plenário, que seja oficiado o Poder Executivo, para que informe a esta Casa de Leis quais providências serão adotadas pelo Município em relação à Lei Complementar nº 226/2026, sancionada pelo Presidente da República em 12 de janeiro de 2026, oriunda do PLP nº 21/2023 (“Descongela Já”), a qual autoriza o pagamento retroativo de direitos congelados durante o período da pandemia, conforme publicação no Diário Oficial da União. Especificamente, solicita-se que o Executivo esclareça:_x000D_
+I – Se o Município já realizou estudo técnico e jurídico acerca da aplicação da referida Lei Complementar no âmbito da administração municipal;_x000D_
+II – Quais direitos e categorias de servidores poderão ser alcançados pela norma;_x000D_
+III – Se há previsão de impacto financeiro e orçamentário;_x000D_
+IV – Se existe cronograma ou planejamento para eventual implementação e pagamento dos valores retroativos;_x000D_
+V – Quais medidas administrativas serão adotadas para dar cumprimento à legislação federal._x000D_
+VI – De que forma a Lei Complementar nº 226/2026 poderá ser aplicada à classe dos profissionais da educação, especialmente aos professores da rede municipal, considerando as perdas funcionais, financeiras e de progressão ocorridas durante o período de congelamento na pandemia.</t>
+  </si>
+  <si>
+    <t>7447</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Julio Cesar Spada</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7447/julio_-_requerimento_no_23-26_-_convocacao_diretor_upa.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, em conformidade com o art. 159 do Regimento Interno, que seja encaminhado Ofício, ao Diretor da Unidade de Pronto Atendimento (UPA) de Francisco Beltrão – PR, SR. Simpliciano Villwock,  convocando-o a comparecer à tribuna desta Casa de Leis, em data a ser agendada, fim de prestar esclarecimentos sobre assuntos e dados relacionados a respectiva unidade, especialmente no que tange à qualidade dos serviços prestados à população, infraestrutura, atendimento e eventuais melhorias que possam ser implementadas.</t>
+  </si>
+  <si>
+    <t>7448</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Aline Biezus, Marcos Folador, Pedro Tufão Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7448/aline_-_reuquerimento_no_24_-_26_informacoes_instituto_autismo.docx</t>
+  </si>
+  <si>
+    <t>REQUER, após ouvido o plenário, que seja expedido ofício ao Instituto de Autismo Aurora Sol &amp; Azul (IASA), solicitando informações detalhadas acerca da metodologia de trabalho adotada pela instituição, especialmente no que se refere aos atendimentos voltados à saúde e aos atendimentos pedagógicos._x000D_
+Diante disso, requerem-se os seguintes esclarecimentos:_x000D_
+I – Qual a metodologia utilizada pelo Instituto nos atendimentos de saúde, especificando as abordagens terapêuticas adotadas, as áreas contempladas (como psicologia, fonoaudiologia, terapia ocupacional, entre outras) e os critérios de acompanhamento e evolução dos atendidos;_x000D_
+II – Qual a metodologia aplicada nos atendimentos pedagógicos, informando se há planos individualizados, estratégias de inclusão, adaptação curricular e acompanhamento do desenvolvimento educacional;_x000D_
+III – Qual o público atendido pelo Instituto, incluindo faixa etária, critérios de ingresso e capacidade de atendimento;_x000D_
+IV – Qual a composição da equipe técnica e pedagógica, indicando as especialidades profissionais envolvidas;_x000D_
+V – Como se dá a articulação entre os atendimentos de saúde e pedagógicos, visando ao desenvolvimento integral das pessoas atendidas.</t>
+  </si>
+  <si>
+    <t>7468</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Bruno Savarro, Mara Fornazari Urbano, Silmar Gallina</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7468/mara_-_requerimento_no_25-2026_-_informacoes_sobre_a_parceria_da_prefeitura_com_unisep.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja enviado à Administração Municipal de Francisco Beltrão, por meio do setor competente, os seguintes pedidos de informações referentes à parceria divulgada pela Prefeitura com a instituição de ensino superior UNISEP, que prevê a concessão de bolsas de estudo com 50% de desconto, conforme matéria veiculada em 05/02/2026 pela imprensa local:_x000D_
+1.	Qual a base legal que ampara a formalização da referida parceria, especificando:_x000D_
+•	Se há decreto, portaria, convênio, termo de cooperação ou instrumento similar;_x000D_
+•	Número e cópia integral do respectivo ato administrativo._x000D_
+_x000D_
+2.	Informar qual foi o critério utilizado para a escolha da instituição UNISEP, esclarecendo:_x000D_
+•	Se houve chamamento público, edital ou outro procedimento que garantisse isonomia entre as instituições de ensino superior do município;_x000D_
+•	Em caso negativo, justificar tecnicamente a escolha direta da referida entidade._x000D_
+_x000D_
+3.	Esclarecer por qual motivo as demais instituições de ensino superior sediadas no município não foram incluídas ou convidadas a participar da referida parceria._x000D_
+_x000D_
+4.	Informar se há contrapartida financeira, material ou institucional por parte do Município, direta ou indireta, incluindo:_x000D_
+•	Uso de estrutura pública (prédios, equipamentos, canais de comunicação);_x000D_
+•	Divulgação institucional;_x000D_
+•	Cessão de pessoal ou prestação de serviços._x000D_
+_x000D_
+5.	Detalhar os critérios de seleção dos estudantes beneficiados, especificando:_x000D_
+•	Quem define os critérios de elegibilidade;_x000D_
+•	Qual órgão ou comissão realiza a seleção;_x000D_
+•	Se há edital público publicado em Diário Oficial;_x000D_
+•	Se os critérios são estritamente objetivos, impessoais e acessíveis a toda a população._x000D_
+_x000D_
+6.	Informar qual o papel da Prefeitura na indicação dos bolsistas, esclarecendo se:_x000D_
+•	A indicação é meramente institucional (divulgação) ou individualizada;_x000D_
+•	Há participação direta de agentes públicos na escolha final dos beneficiários._x000D_
+_x000D_
+7.	Informar o quantitativo de bolsas ofertadas, o prazo de vigência da parceria e se há previsão de renovação ou ampliação do programa para outras áreas._x000D_
+_x000D_
+8.	Esclarecer se a parceria configura política pública educacional permanente ou ação pontual e, em caso afirmativo, por qual razão não houve apreciação prévia ou pedido de autorização junto ao Poder Legislativo._x000D_
+_x000D_
+9.	Encaminhar cópia integral de todos os documentos relacionados à parceria firmada, incluindo minutas, termos assinados, pareceres jurídicos e pareceres técnicos, se existentes.</t>
+  </si>
+  <si>
+    <t>7469</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7469/silmar_-_req._no_26-26_-_projeto_de_restauracao_av_porto_alegre_e_av_florianopolis.doc</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal que informe:_x000D_
+1.	Se existe projeto de restauração previsto ou em andamento para a Avenida Porto Alegre e para a Avenida Florianópolis;_x000D_
+2.	Em caso positivo, que sejam encaminhadas informações sobre o estágio atual do projeto, previsão de início das obras e fonte de recursos;_x000D_
+3.	Em caso negativo, que seja elaborado e executado projeto de restauração para as referidas vias, contemplando a recuperação completa do pavimento e demais melhorias necessárias.</t>
+  </si>
+  <si>
+    <t>7470</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7470/dile_-__requerimento_no_27_-_26_-_informacoes_lei_vagas_em_creches_privadas.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, seja expedido ofício ao Executivo Municipal, para que, por meio da Secretaria Municipal de Educação, preste as seguintes informações relativas ao funcionamento e execução da Lei Municipal nº 5.195/2025, que dispõe sobre a aquisição de vagas em creches privadas para a educação infantil de 0 a 3 anos no município:_x000D_
+1.	Quantas vagas foram contratadas em creches privadas desde a entrada em vigor da Lei nº 5.195/2025?_x000D_
+2.	Quais instituições privadas de ensino infantil estão conveniadas ou credenciadas atualmente para ofertar essas vagas?_x000D_
+3.	Quais critérios estão sendo utilizados para a seleção das crianças beneficiadas?_x000D_
+4.	Existe fila de espera para acesso a essas vagas? Em caso afirmativo, quantas crianças aguardam atendimento atualmente?_x000D_
+5.	Qual é o valor pago por vaga pela administração municipal às instituições privadas?_x000D_
+6.	Qual o impacto orçamentário previsto para o exercício de 2026 com a implementação dessa política pública?_x000D_
+7.	Quais medidas estão sendo adotadas para fiscalizar a qualidade do serviço prestado pelas creches privadas contratadas?</t>
+  </si>
+  <si>
+    <t>7471</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7471/emanuel_-_requerimento_no__28-26_-_ponte_na_comunidade_agua_vermelha_entre_lajeado_grande.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria Municipal do Interior, solicitando informações quanto à previsão de data para a realização das melhorias necessárias e a finalização da nova ponte construída no trajeto que liga a Comunidade de Água Vermelha à Comunidade de Lajeado Grande.</t>
+  </si>
+  <si>
+    <t>7472</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7472/silmar_-_req._no_29-2026_-__areas_institucionais.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja encaminhado Ofício ao Executivo Municipal, solicitando uma relação de todas as áreas institucionais que não estão em uso pela Prefeitura Municipal, bem como sua possível destinação e respectivo endereço.</t>
+  </si>
+  <si>
+    <t>7474</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7474/nildo_-_requerimento_no_30_-_2026_-_redutores_de_velocidade_rua_angelo_marcello_esquina_com_ponta_grossa.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado expediente ao Executivo Municipal e ao DEBETRAN, solicitando informações acerca da existência de estudos técnicos, projetos ou análises referentes à implantação de redutores de velocidade e/ou construção de faixa elevada na Rua Antonio Marcelo, esquina com a Rua Ponta Grossa, neste Município._x000D_
+Requer, ainda, que sejam informados, se houver, o estágio em que se encontram tais estudos, bem como eventual previsão para execução das referidas melhorias viárias.</t>
+  </si>
+  <si>
+    <t>7475</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7475/maria_-_requerimento_no_31-26_-_informacoes_sobre_aplicacao_da_lei_no_4554-2018.docx</t>
+  </si>
+  <si>
+    <t>REQUERER,  seja expedido ofício ao Executivo Municipal, para que, por meio da Secretaria Municipal de Educação, preste as seguintes informações relativas ao funcionamento da Lei Municipal nº 4.554/2018, que dispõe sobre a obrigatoriedade de realização de cursos de primeiros socorros para funcionários e professores das escolas, centros de educação infantil e berçários públicos e particulares no município, considerando sua vigência e o retorno do período letivo: _x000D_
+I – Se a Lei Municipal nº 4.554/2018 vem sendo efetivamente aplicada no âmbito da rede pública de ensino e nas instituições privadas abrangidas pela legislação;_x000D_
+II- Quais ações foram adotadas pelo Município para garantir o cumprimento da referida lei desde sua entrada em vigor; _x000D_
+III- Quantos cursos de primeiros socorros foram realizados nos últimos 5 (cinco) anos, especificando: _x000D_
+a)	O número de profissionais capacitados por ano;_x000D_
+b)	As instituições de ensino atendidas; _x000D_
+c)	A carga horária dos cursos ofertados; _x000D_
+IV- Se há registro, controle ou relatório oficial por parte da Secretaria Municipal de Educação acerca da capacitação dos profissionais, encaminhando, se possível, relatório consolidado dos últimos 5 anos; _x000D_
+V- Se há planejamento ou cronograma para a realização de novos cursos, especialmente em razão do retorno às aulas e da necessidade contínua de capacitação dos profissionais da educação.</t>
+  </si>
+  <si>
+    <t>7479</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7479/marcos_-_requerimento_no_32-26_-_informacoes_concurso_professores.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja expedido ofício ao Poder Executivo Municipal, solicitando esclarecimentos formais acerca dos procedimentos adotados no concurso público para o cargo de Professor da Rede Municipal de Ensino, especialmente no que se refere às nomeações para os cargos de Professor – 20h e 40h e aos critérios de lotação dos servidores nomeados, conforme passa a expor:_x000D_
+1. Das nomeações para os cargos de Professor – 20h e 40h_x000D_
+Conforme previsto no edital do concurso público, foram estabelecidas 69 vagas de ampla concorrência e 11 vagas de cadastro de reserva para o cargo de Professor – 20 horas, bem como 85 vagas de ampla concorrência e 15 vagas de cadastro de reserva para o cargo de Professor – 40 horas._x000D_
+Entretanto, até o presente momento, foram realizadas 146 nomeações para o cargo de Professor – 40 horas (ampla concorrência), além de 6 candidatos PCD e 14 candidatos PP, enquanto, para o cargo de Professor – 20 horas, registram-se apenas 32 nomeações de ampla concorrência, além de 2 candidatos PCD e 3 candidatos PP._x000D_
+Os dados demonstram uma priorização expressiva das nomeações para o cargo de 40 horas, em detrimento do cargo de 20 horas, apesar da expressa previsão de vagas para ambos os cargos no edital do certame, o que levanta questionamentos quanto aos critérios adotados pela Administração Municipal._x000D_
+Ressalta-se, ainda, a existência de candidatos aprovados para o cargo de Professor – 20 horas com pontuação superior à de candidatos nomeados para o cargo de Professor – 40 horas, considerando que os critérios de avaliação aplicados foram os mesmos, compreendendo prova objetiva, discursiva e prática._x000D_
+Diante disso, requer-se esclarecimento quanto aos seguintes pontos:_x000D_
+a) quais critérios foram utilizados para a priorização das nomeações no cargo de Professor – 40 horas;_x000D_
+b) por qual motivo não foi observada, até o momento, a proporcionalidade das vagas previstas em edital para o cargo de Professor – 20 horas;_x000D_
+c) se há previsão de novas nomeações para o cargo de Professor – 20 horas ainda no exercício de 2026, com a indicação de eventual cronograma;_x000D_
+d) ou, alternativamente, se os candidatos aprovados para o referido cargo deverão aguardar a realização de novo concurso público._x000D_
+2. Dos critérios de lotação dos servidores nomeados – Editais nº 247/2025 e nº 422/2025_x000D_
+Este gabinete recebeu, ainda, relatos de candidatos convocados por meio do Edital nº 422, de 29 de dezembro de 2025, para o cargo de Professor – 40 horas, apontando possível irregularidade no procedimento de escolha das unidades escolares de lotação, circunstância que igualmente demanda esclarecimentos formais por parte da Administração Municipal, os quais o solicita.</t>
+  </si>
+  <si>
+    <t>7480</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7480/marcos_-_requerimento_no_33-26_-_da_taxa_de_residuos_solidos_domiciliares_trsd.doc</t>
+  </si>
+  <si>
+    <t>, REQUERER, após ouvido o plenário, a expedição de ofício ao Poder Executivo Municipal, solicitando o envio de informações detalhadas acerca da implementação da Taxa de Resíduos Sólidos Domiciliares (TRSD), instituída pelo novo Código Tributário Municipal, Lei Complementar nº 01/2025._x000D_
+Considerando que o art. 238 do referido Código estabelece que o cálculo da TRSD deve observar a área edificada do imóvel e a frequência da coleta de resíduos, e que o art. 239 autoriza a arrecadação da taxa mediante convênio com empresa de saneamento, permitindo a substituição da base de cálculo pelo volume de consumo de água, surgiram relevantes dúvidas por parte da população quanto à legalidade, proporcionalidade e forma de operacionalização da cobrança._x000D_
+Diante disso, requerem-se os seguintes esclarecimentos:_x000D_
+a) Caso o Município opte pela celebração do convênio previsto no art. 239, qual será o índice técnico, critério econômico ou valor a ser aplicado por metro cúbico (m³) de consumo de água, a fim de assegurar que a cobrança seja proporcional ao uso do serviço e não ultrapasse o custo real da prestação;_x000D_
+b) Considerando que o art. 240 prevê duas modalidades de pagamento da taxa — por meio do IPTU ou mediante a fatura de água — informar se já existe Decreto regulamentador definindo qual critério será adotado, se haverá distinção por zonas do Município ou se a cobrança via conta de água será aplicada de forma universal;_x000D_
+c) De que maneira a Administração Municipal pretende garantir a ampla publicidade e a efetiva observância da vedação de interrupção do fornecimento de água nos casos de inadimplência exclusiva da TRSD, conforme assegurado pelo § 3º do art. 239;_x000D_
+d) Como será estruturado o fluxo administrativo para que os contribuintes cujos imóveis tenham sido desocupados por determinação da Defesa Civil, nos termos do art. 241, bem como as unidades destinadas exclusivamente a garagens, conforme dispõe o art. 237, possam exercer o direito à não incidência ou à isenção da referida taxa.</t>
+  </si>
+  <si>
+    <t>7483</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7483/nildo_-_requerimento_no_34-2026_-_asfalto_da_vila_rural_gralha_azul.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja oficiado ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando: _x000D_
+•	Qual é a situação atual da obra de asfaltamento da Vila Rural Gralha Azul, informando se há levantamento técnico recente sobre as condições da pavimentação;_x000D_
+•	Qual é a situação atual da obra de asfaltamento da Linha São Paulo, Linha Olaria;_x000D_
+•	 Qual é a situação atual da obra de asfaltamento da estrada do km 20? indicando se há previsão de obras de manutenção, recuperação ou melhoria no local;_x000D_
+•	Se há cronograma previsto para execução de serviços de reparo, recapeamento ou revitalização nos referidos trechos;_x000D_
+•	Caso não haja previsão, quais os motivos e se existem estudos técnicos em andamento para atender essas demandas.</t>
+  </si>
+  <si>
+    <t>7484</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7484/maria_-_requerimento_no_35-26_-_convidando_o_secretario_de_infraestrutura_e_mobilidade_sergio_galvan_junior_-_parklets.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Executivo Municipal convocando o secretário de Infraestrutura e Mobilidade  Sérgio Galvão Junior, para que compareça a esta Casa Legislativa e faça uso da tribuna, em data a ser agendada, a fim de prestar esclarecimentos sobre a implantação, fiscalização e critérios de autorização dos chamados parklets no Município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7497</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7497/mara_-_requerimento_no_36-2026_-_relatorio_de_escuta_com_motoristas_de_aplicativo.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado ao Poder Executivo Municipal o Relatório de Escuta com Motoristas de Aplicativo, elaborado no âmbito deste mandato parlamentar (que está anexado a esse requerimento) para que o Executivo Municipal repasse às Secretarias Municipais competentes, especialmente àquelas responsáveis pela mobilidade urbana, transporte e fiscalização.</t>
+  </si>
+  <si>
+    <t>7498</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7498/junior_-_requerimento_no_37-2026_-_informacoes_rio_tuna_divisor_e_regiao.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja oficiado ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando informações acerca da previsão de consertos e manutenção das estradas da comunidade do Rio Tuna, Divisor, Linha Hobold e região, nos seguintes termos:_x000D_
+• Qual é a situação atual das estradas da comunidade do Rio Tuna, Divisor, Linha Hobold e localidades adjacentes, informando se há levantamento técnico recente sobre as condições de trafegabilidade das vias;_x000D_
+• Se existe projeto, estudo técnico ou planejamento em andamento para execução de serviços de manutenção e/ou recuperação das referidas estradas;_x000D_
+• Caso haja previsão de obras, informar o cronograma estimado para início e conclusão dos serviços;_x000D_
+• Na hipótese de não haver previsão, esclarecer os motivos da inexistência de cronograma e se há estudos técnicos em fase de elaboração para atendimento da demanda.</t>
+  </si>
+  <si>
+    <t>7499</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Fernando Misturini</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7499/fernando_-_requerimento_no_38_-2026_-_abono_de_falta.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência nas Sessões Ordinárias realizadas nos dias 10 e 11 de fevereiro de 2026, devido a tratativas parlamentares em Curitiba, conforme declarações em anexo.</t>
+  </si>
+  <si>
+    <t>7500</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Emanuel Venzo, Silmar Gallina</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7500/emanuel_-_requerimento_no_39-26_-_cmeis_aquarela_peter_pan_e_arco-iris.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação ou setor competente, solicitando as seguintes informações referentes aos Centros Municipais de Educação Infantil (CMEIs) Aquarela, Peter Pan e Arco-Íris:_x000D_
+1.	Valor mensal do aluguel pago pelo Município em cada um dos respectivos imóveis onde funcionam os CMEIs mencionados;_x000D_
+2.	Metragem total (em metros quadrados) de cada imóvel locado;_x000D_
+3.	Quantidade atual de alunos atendidos em cada um dos CMEIs._x000D_
+Requer-se, ainda, que as informações sejam encaminhadas de forma individualizada por unidade, a fim de possibilitar melhor análise e acompanhamento por parte deste Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>7501</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7501/pedro_-_requerimento_no_40-2026_-_construcao_das_creches_do_bairro_pinheirao_sadia_e_sao_miguel.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo Municipal para que envie ao Poder Legislativo informações sobre a construção das creches do bairro Pinheirão, Sadia e São Miguel sobre os cronogramas das obras, recursos previstos, andamento dos projetos e todas as informações pertinentes quanto às obras. Cronogramas e previsão de entrega.</t>
+  </si>
+  <si>
+    <t>7502</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7502/marcos_-_requerimento_no_41-2026_-_informacoes_referente_ao_transporte_escolar.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo Municipal, solicitando as seguintes informações referente ao transporte Escolar: _x000D_
+1. Cópia integral do (s) contrato (s) firmado (s) entre o Município e a (s) empresa (s) vencedora (s) da licitação para a prestação do serviço de transporte escolar (caso existam contratos firmados)._x000D_
+2. Ano de todos os veículos que fazem parte da frota de transporte escolar municipal, tanto os veículos próprios quanto os contratados._x000D_
+3. Quantas linhas de transporte escolar o Município possui atualmente?_x000D_
+4. Qual o valor atual pago por cada linha de transporte escolar ou por quilômetro rodado?_x000D_
+5. Qual a data de término (ou vigência final) do (s) contrato (s) firmado (s) entre o Município e as empresas responsáveis pelo transporte escolar?_x000D_
+6. Durante o período vigente do contrato, houve algum aditivo no valor contratual? Se sim, qual foi o valor do aditivo?_x000D_
+7. Qual foi a data da última vistoria realizada pelo Detran nos veículos utilizados para o transporte escolar?_x000D_
+8. Qual foi a data da última vistoria realizada pelo órgão competente da Prefeitura nos veículos utilizados para o transporte escolar?_x000D_
+9. Foi encontrada alguma irregularidade durante a última vistoria? Caso positivo, quais foram as medidas adotadas pela Municipalidade para sanar o problema?</t>
+  </si>
+  <si>
+    <t>7503</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7503/pedro_-_requerimento_no_42-2026_-_asfalto_novo_vida_nova_rua_orestes_pavan_rua_leopoldino_particheli__rua_osasco_rua_egydius_cornelios_rua_david_donadel_rua_waldemar_lang.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja oficiado o Executivo Municipal para envie informações sobre a previsão de execução e o cronograma estimado (datas previstas para início e conclusão) das obras de pavimentação asfáltica, no âmbito do programa Asfalto Novo, Vida Nova, nas seguintes vias públicas: Rua Orestes Pavan; Rua Leopoldino Particheli; Rua Osasco; Rua Egydius Cornelios; Rua David Donadel; Rua Waldemar Lang. Bem como nos informe: _x000D_
+1.	Se existe projeto básico e/ou executivo elaborado para as referidas vias, solicitando-se, em caso positivo, o envio ou a disponibilização dos respectivos documentos;_x000D_
+2.	Qual é a fonte de recursos destinada à execução das obras (recursos próprios do Município, convênios com o Governo do Estado, repasses federais ou outras fontes);_x000D_
+3.	Se há processo licitatório em andamento ou previsto, informando-se a modalidade, o número do processo e a fase em que se encontra;_x000D_
+4.	Caso não haja previsão definida no momento, esclarecer se as referidas ruas se encontram inseridas no planejamento municipal do programa Asfalto Novo, Vida Nova, indicando-se a etapa prevista.</t>
+  </si>
+  <si>
+    <t>7504</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7504/silmar_-_requerimento_no_43-2026_-__pessoa_idosa.doc</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo, para que, por meio da Secretaria Municipal de Assistência Social, sejam prestadas as seguintes informações:_x000D_
+1.	Quais serviços, programas, projetos e atendimentos atualmente são disponibilizados às pessoas idosas no âmbito do Município, discriminando aqueles executados no âmbito da Política de Assistência Social (SUAS) e aqueles vinculados à Política Municipal da Pessoa Idosa, detalhando as ações desenvolvidas em cada caso;_x000D_
+2.	Quais são os critérios exigidos para o acesso de idosos a cada um dos serviços, programas ou atividades ofertadas, informando requisitos, documentação necessária e forma de encaminhamento;_x000D_
+3.	Quais são os locais onde os serviços e atividades destinadas à pessoa idosa são realizados, especificando endereços, dias e horários de funcionamento;_x000D_
+4.	Quem são os profissionais responsáveis por cada serviço ou atividade ofertada, informando cargos/funções e áreas de atuação (assistentes sociais, psicólogos, educadores sociais, coordenadores, entre outros).</t>
+  </si>
+  <si>
+    <t>7505</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7505/nildo_-_requerimento_no_44-2026_-_rua_arestelino_escalabrim_rua_avelino_pereira_bedenaski_travessa_malvina_rua_domingos_santin_rua_buenos_aires.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Executivo Municipal, por meio da Secretaria competente, para que informe a esta Casa de Leis se há previsão de asfaltamento das seguintes vias públicas do Município: Rua Arestelino Escalabrim; Rua Avelino Pereira Bedenaski; Travessa Malvina; Rua Domingos Santin; Rua Buenos Aires, trecho localizado atrás do Parque de Exposições Jaime Canet Junior. Solicita-se, ainda, que o Executivo esclareça: _x000D_
+I – Se as referidas vias constam no planejamento ou cronograma de obras do Município;_x000D_
+II – Em caso positivo, qual a previsão de início e conclusão das obras de pavimentação asfáltica;_x000D_
+III – Se existem estudos técnicos, projetos ou recursos já previstos para a execução dos serviços;_x000D_
+IV – Caso não haja previsão, quais medidas estão sendo adotadas para viabilizar o asfaltamento das referidas ruas.</t>
+  </si>
+  <si>
+    <t>7506</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Maria de Fátima, Pedro Tufão Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7506/maria_-_requerimento_no_45-2026_-_informacoes_sobre_a_rede_de_esgoto__rua_das_rosas__jardim_floresta.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado Ofício à Companhia de Saneamento do Paraná – SANEPAR, solicitando informações acerca da situação da rede de esgoto na Rua das Rosas, localizada no Bairro Jardim Floresta, no município de Francisco Beltrão, nos seguintes termos:_x000D_
+• Se houve implantação de rede coletora de esgoto na referida via;_x000D_
+• Em caso positivo, informar a data de implementação, bem como esclarecer se há registro de vazamentos, entupimentos ou falhas na rede, detalhando as providências adotadas;_x000D_
+• Em caso negativo, informar se há projeto, estudo técnico ou planejamento para implantação da rede coletora de esgoto no local, indicando eventual cronograma para execução;_x000D_
+• Esclarecer quais medidas emergenciais podem ser adotadas para minimizar os transtornos enfrentados pelos moradores até a regularização definitiva da situação.</t>
+  </si>
+  <si>
+    <t>7507</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Adolfo Pegoraro, Aline Biezus, Maria de Fátima, Pedro Tufão Filho, Silmar Gallina</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7507/pedro_e_aline_-_requerimento_no_46-2026_-audiencia_publica_tea.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, seja realizada Audiência Pública nesta Casa Legislativa, com a participação da Secretaria Municipal de Saúde, Secretaria Municipal de Educação, Secretaria Municipal de Assistência Social, Conselho Municipal dos Direitos da Pessoa com Deficiência, profissionais especializados, entidades representativas, familiares de pessoas com Transtorno do Espectro Autista (TEA) e demais interessados, com a finalidade de discutir a atual situação dos atendimentos, serviços, estrutura disponível, demandas existentes e possíveis encaminhamentos voltados às pessoas com TEA no Município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7508</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7508/marcos_-_requerimento_no_47-2026_-_informacoes_pavimentacao_rua_dos_crisantemos.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja expedido ofício ao Poder Executivo Municipal, solicitando informações acerca da existência de planejamento para a realização de pavimentação asfáltica na Rua dos Crisântemos, localizada no bairro Jardim Primavera._x000D_
+Em caso afirmativo, requer-se que sejam informados:_x000D_
+I – Se há previsão no planejamento ou em programas de obras do Município para a execução da pavimentação asfáltica da referida via;_x000D_
+II – Qual o prazo estimado para a realização da obra, informando, se possível, a etapa em que se encontra (projeto, licitação ou execução).</t>
+  </si>
+  <si>
+    <t>7509</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7509/nildo_-_requerimento_no_48-2026_-_vila_rural_comunidade_da_olaria_linha_sao_paulo_comunidade_de_ponte_nova_do_cotegipe_pavimerntacao.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscrevem, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Executivo Municipal, por meio da Secretaria competente, para que informe a esta Casa de Leis qual a previsão de asfaltamento das seguintes localidades: Vila Rural; Comunidade da Olaria; Linha São Paulo; Comunidade de Ponte Nova do Cotegipe.  Solicita-se, ainda, que o Executivo esclareça:_x000D_
+I – Se as localidades mencionadas constam no planejamento ou cronograma de obras do Município;_x000D_
+II – Em caso positivo, qual a previsão de início e execução das obras de pavimentação;_x000D_
+III – Se há projetos, estudos técnicos ou recursos financeiros já assegurados para tais obras;_x000D_
+IV – Caso não haja previsão, quais providências estão sendo adotadas para viabilizar o asfaltamento.</t>
+  </si>
+  <si>
+    <t>7522</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7522/silmar_-_requerimento_no_49-2026_seja_realizado_algo_urbanistico_em_um_lote_que_seria_via_publica_da_rua_apucarana_com_a_rio_grande_do_sul.docx</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Poder Executivo Municipal, por intermédio da Secretaria competente, solicitando:_x000D_
+I – a avaliação técnica e a adoção de providências institucionais e urbanísticas no lote íngreme localizado na continuidade da via pública, na esquina da Rua Apucarana com a Rua Rio Grande do Sul, neste Município;_x000D_
+II – que, em razão da acentuada inclinação do terreno, seja analisada a viabilidade técnica e orçamentária para a implantação de escadas, ou outra solução adequada de acessibilidade, com o objetivo de garantir segurança, mobilidade e acessibilidade aos pedestres, promovendo a integração entre as referidas vias públicas.</t>
+  </si>
+  <si>
+    <t>7523</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7523/marcos_-_requerimento_no_50-2026_-_esclarecimentos_edital_estagiarios_064-2026.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Poder Executivo Municipal, especialmente à Secretaria Municipal de Administração e à Comissão Organizadora do Edital nº 064/2026, solicitando esclarecimentos acerca da aplicação da Lei Municipal nº 5.035/2023 no referido certame. Observa-se que o Edital nº 064/2026, ao tratar da reserva de vagas para candidatos pretos, pardos e indígenas, estabelece, nas tabelas de vagas e no item 4.1.2, que “não haverá reserva imediata de vagas”, prevendo a incidência da cota apenas a partir da 6ª convocação. Considerando que o processo seletivo se destina à formação de cadastro de reserva e que o Art. 2º, §5º da Lei Municipal nº 5.035/2023 dispõe que, havendo convocações em número superior ao quantitativo inicialmente previsto, deverão ser observados os mesmos critérios de reserva aplicados às vagas originárias, requer-se informar:_x000D_
+1)	Qual o fundamento jurídico adotado pela Administração Municipal para estabelecer que a reserva de vagas somente incidirá a partir da 6ª convocação, especialmente em se tratando de processo destinado à formação de cadastro de reserva, no qual as contratações se darão de forma sucessiva ao longo da vigência do edital?_x000D_
+2)	De que forma a Administração interpreta a aplicação do Art. 2º, §5º da Lei Municipal nº 5.035/2023 nos casos em que não há previsão de vagas imediatas, a fim de garantir que a política pública de ação afirmativa não seja esvaziada ou postergada indefinidamente?_x000D_
+3)	Considerando que, conforme dados do Censo 2022 do Instituto Brasileiro de Geografia e Estatística (IBGE), aproximadamente 29% da população de Francisco Beltrão se autodeclara preta ou parda, houve estudo técnico ou parecer jurídico específico que fundamentou a opção administrativa por iniciar a aplicação da cota apenas após cinco convocações da ampla concorrência? Em caso positivo, requer-se o envio de cópia do referido estudo ou parecer._x000D_
+4)	Há previsão de revisão ou retificação do edital para assegurar que a reserva de 10% seja aplicada de forma proporcional e efetiva nas convocações realizadas durante a vigência do certame, especialmente considerando tratar-se de funções exercidas em Centros Municipais de Educação Infantil (CMEIs) e escolas da rede municipal?</t>
+  </si>
+  <si>
+    <t>7524</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7524/nildo_-_requerimento_no_51-2026_-_melhorias_na_escola_do_km_20.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo Municipal, solicitando informações sobre como se encontra a programação para a reforma da Escola Municipal Basílio Tiecher, localizada no Km 20, abrangendo toda a estrutura da unidade escolar, incluindo o ginásio de esportes, considerando a Indicação nº 20/2025, de autoria deste Vereador._x000D_
+Requer-se, ainda, que sejam prestadas informações específicas quanto à situação da rede elétrica de toda a escola, a qual se encontra em condições precárias, bem como sobre a cobertura do ginásio, que apresenta problemas recorrentes, impossibilitando sua utilização em períodos de chuva.</t>
+  </si>
+  <si>
+    <t>7532</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, em conformidade com o art. 159 do Regimento Interno, que seja encaminhado Ofício, à Presidente da UNIBEL – União das Associações de Moradores de Bairros de Francisco Beltrão, Sra. Maria Catarina Pereira, convocando-a a comparecer à tribuna desta Casa de Leis, em data a ser agendada, a fim de prestar esclarecimentos sobre:_x000D_
+•	a destinação das taxas cobradas pela referida instituição;_x000D_
+•	quais benefícios são disponibilizados aos associados da entidade.</t>
+  </si>
+  <si>
+    <t>7536</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7536/mara_-_requerimento_no_53-2026_-_informacoes_emenda_400_mil_ministerio_das_mulheres.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja enviado à Secretaria Municipal da Mulher e Igualdade Racial, bem como ao setor municipal responsável pela captação e gestão de convênios e transferências da União, pedido de informações detalhadas acerca da Proposta cadastrada junto ao Ministério das Mulheres, Instrumento nº 976297, no valor de R$ 400.000,00 (quatrocentos mil reais), destinada à execução de ações no âmbito da referida Secretaria. Requer-se que sejam prestadas, no prazo legal, as seguintes informações e documentos:_x000D_
+1.	Informar a data exata de cadastramento da proposta no sistema Transferegov;_x000D_
+2.	Informar qual servidor(a) foi formalmente designado(a) como responsável técnico(a) pela elaboração, acompanhamento e inserção da proposta no sistema;_x000D_
+3.	Encaminhar cópia integral do Plano de Trabalho originalmente apresentado;_x000D_
+4.	Informar se houve alterações ou reapresentações do Plano de Trabalho, anexando cópia de todas as versões protocoladas;_x000D_
+5.	Encaminhar cópia integral de todas as notificações de complementação, diligências ou exigências técnicas realizadas pelo Ministério das Mulheres;_x000D_
+6.	Informar quais providências foram adotadas pelo Município em resposta a cada diligência;_x000D_
+7.	Especificar objetivamente quais exigências deixaram de ser atendidas;_x000D_
+8.	Informar se houve perda de prazo para atendimento de diligência e, em caso afirmativo, justificar formalmente;_x000D_
+9.	Encaminhar cópia do parecer técnico que fundamentou o impedimento da proposta;_x000D_
+10.	Informar de forma detalhada qual foi o impedimento técnico apontado;_x000D_
+11.	Informar se o impedimento decorreu de:_x000D_
+a) ausência de documentação obrigatória;_x000D_
+b) inadequação técnica do Plano de Trabalho;_x000D_
+c) inconsistências orçamentárias;_x000D_
+d) não atendimento de complementação;_x000D_
+e) perda de prazo;_x000D_
+f) outro motivo (especificar)._x000D_
+12.	Informar se houve pedido de reconsideração, reanálise ou reabertura de prazo junto ao Ministério, anexando comprovação;_x000D_
+13.	Informar se foi instaurado procedimento interno para apurar as causas do impedimento da proposta;_x000D_
+14.	Informar se há servidor ou setor formalmente responsável pela captação de recursos federais destinados à Secretaria da Mulher e Igualdade Racial;_x000D_
+15.	Encaminhar eventual manifestação técnica do setor de convênios do Município acerca do ocorrido;_x000D_
+16.	Informar se o Município possui atualmente outras propostas cadastradas junto ao referido Ministério;_x000D_
+17.	Informar quais medidas estão sendo adotadas para evitar a perda de recursos federais destinados às políticas públicas para as mulheres no Município.</t>
+  </si>
+  <si>
+    <t>7537</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Fernando Misturini, Marcos Folador, Silmar Gallina</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7537/marcos_-_requerimento_no_54-2026_-_informacoes_cmei_delfo_joao_fregonese.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja expedido ofício ao Poder Executivo Municipal, solicitando informações detalhadas acerca do andamento das obras de ampliação da estrutura física do CMEI Delfo João Fregonese._x000D_
+Diante disso, requerem-se os seguintes esclarecimentos:_x000D_
+I – Quais os motivos que ocasionaram a demora na execução e na entrega da obra, especificando, se houver, entraves de ordem técnica, administrativa, financeira ou contratual;_x000D_
+II – Qual o prazo atualizado e definitivo para a conclusão e entrega das obras, informando eventual cronograma físico-financeiro vigente.</t>
+  </si>
+  <si>
+    <t>7538</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7538/maria_-_requerimento_no_55-2026_-_poda_de_arvores.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado ofício ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando providências e informações acerca de lote urbano localizado ao lado da edificação situada na Avenida Atílio Fontana, nº 2895, no município de Francisco Beltrão, nos seguintes termos:_x000D_
+• Que seja realizada a identificação e notificação do proprietário do referido lote para que promova a limpeza, roçada, eventual remoção de entulhos e o corte/poda das árvores que avançam sobre a edificação vizinha, causando obstrução de calhas e danos ao imóvel;_x000D_
+• Caso não haja cumprimento da notificação no prazo legal, informar se o Município poderá executar os serviços necessários de forma subsidiária, com posterior cobrança dos custos ao proprietário, conforme legislação vigente;_x000D_
+• Informar se há registro de protocolo ou solicitação anterior referente à situação do lote e quais providências foram adotadas até o momento.</t>
+  </si>
+  <si>
+    <t>7539</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7539/tiago_-_requerimento_no_56_-2026_-_abono_de_falta.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência nas Sessões Ordinárias realizadas nos dias 23 e 24 de fevereiro de 2026, em razão de afastamento por motivo de saúde, conforme atestado médico anexo.</t>
+  </si>
+  <si>
+    <t>7547</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Adolfo Pegoraro</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7547/adolfo_-_requerimento_no_57-2026_-_ippub_-_revisao_geral_ortografica_dos_nomes_das_ruas.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado ofício ao Instituto de Pesquisa e Planejamento Urbano de Francisco Beltrão – IPPUB, solicitando a realização de revisão geral na nomenclatura das vias públicas do município, com o objetivo de identificar e corrigir eventuais erros de grafia nos nomes de ruas, avenidas e demais logradouros.</t>
+  </si>
+  <si>
+    <t>7548</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Aline Biezus, Anelise Marx</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7548/anelise__-_requerimento_no_58_-2026_-_informacoes_sobre_doacao_hrs.docx</t>
+  </si>
+  <si>
+    <t>forma regimental, vem mui respeitosamente à presença de Vossa Excelência, REQUERER, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal para que informe:_x000D_
+1.	Se há previsão de disponibilização de lote de propriedade do Município para a construção da sede da Associação dos Funcionários do Hospital Regional do Sudoeste;_x000D_
+2.	Em caso positivo, qual o instrumento jurídico a ser adotado para viabilizar a medida, especificando se haverá doação ou outro instrumento jurídico capaz de formalizar a cessão, concessão, permissão de uso ou qualquer modalidade legal que vise beneficiar a referida Associação;_x000D_
+3.	Caso não haja previsão, se existe estudo ou planejamento nesse sentido.</t>
+  </si>
+  <si>
+    <t>7549</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7549/emanuel_-_requerimento_no_59_-26_-_medidas_de_seguranca_publica_expobel.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando informações acerca das medidas de segurança pública que serão adotadas durante a realização da EXPOBEL 2026._x000D_
+De forma específica, requer-se que sejam prestadas as seguintes informações:_x000D_
+1.	Quais ações e estratégias de segurança pública estão sendo planejadas para o evento;_x000D_
+2.	Se haverá integração entre as forças de segurança, tais como Polícia Militar, Polícia Civil, Corpo de Bombeiros, segurança privada e demais órgãos envolvidos;_x000D_
+3.	Se existe previsão de reforço no efetivo policial durante os dias de realização da EXPOBEL 2026;_x000D_
+4.	Quais medidas preventivas serão adotadas para garantir a segurança dos visitantes, expositores, trabalhadores e da população em geral;_x000D_
+5.	Se há plano específico para controle de acesso, monitoramento por câmeras, atendimento a ocorrências e situações de emergência;_x000D_
+6.	Se foi elaborado plano de contingência para casos de grande fluxo de pessoas, incidentes ou eventos climáticos adversos.</t>
+  </si>
+  <si>
+    <t>7550</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7550/marcos_-_requerimento_no_60-2026_-_informacoes_defesa_civil.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo Municipal e a Defesa Civil, solicitando as seguintes informações detalhadas acerca da estrutura e atuação da Defesa Civil neste município:_x000D_
+1.	Quem ocupa atualmente o cargo de Coordenador Municipal de Proteção e Defesa Civil? Favor informar nome completo, ato de nomeação (portaria/decreto) e currículo resumido que ateste a qualificação técnica para a pasta._x000D_
+2.	Qual a composição atual da equipe de trabalho? Favor detalhar o número de servidores efetivos, comissionados e voluntários cadastrados._x000D_
+3.	O Conselho Municipal de Proteção e Defesa Civil está ativo? Favor enviar a ata da última reunião realizada._x000D_
+4.	Solicito cópia do Plano de Trabalho vigente para o exercício de 2026, detalhando as metas, cronograma de atividades e ações previstas._x000D_
+5.	O Plano de Contingência Municipal foi atualizado recentemente? Solicito cópia integral do plano atualizado, contemplando o mapeamento de áreas de risco (alagamentos, inundações e deslizamentos) e os protocolos de resposta rápida._x000D_
+6.	Como está sendo feita a integração do município com o recém-instalado 8º Núcleo de Atuação Regional (NAR) da Defesa Civil Estadual em Francisco Beltrão? Existem projetos conjuntos em andamento?_x000D_
+7.	Qual o montante orçamentário destinado à Defesa Civil para o ano de 2026 e quanto já foi empenhado em ações de prevenção?_x000D_
+8.	Qual o inventário atual de equipamentos (veículos, botes, sistemas de comunicação, kits de emergência) disponíveis para uso imediato?_x000D_
+9.	Quais são as ações planejadas para a conscientização da população em áreas vulneráveis e treinamentos de brigadas escolares/comunitárias para este ano?_x000D_
+Certos de contar com a transparência e a presteza desta administração no atendimento ao presente pedido dentro do prazo legal.</t>
+  </si>
+  <si>
+    <t>7551</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7551/mara_-_requerimento_no_61-2026_-_informacoes_dos_conselhos.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja enviado ao Executivo Municipal, e a todos os setores responsáveis, as seguintes solicitações de informações referentes as publicações dos Conselhos Municipais: _x000D_
+1.	Informar qual é o ambiente institucional oficial destinado ao armazenamento e disponibilização das atas, resoluções, pautas e demais documentos públicos dos Conselhos Municipais;_x000D_
+2.	Informar se a eventual utilização de plataforma externa constitui política institucional formalizada, indicando o respectivo ato normativo que a regulamente;_x000D_
+3.	Informar se os documentos eventualmente publicados em plataforma externa possuem cópia integral armazenada em servidor próprio do Município;_x000D_
+4.	Informar se existe política municipal de gestão documental eletrônica e preservação digital, encaminhando cópia de eventual regulamentação interna;_x000D_
+5.	Informar quais mecanismos institucionais asseguram a integridade, autenticidade, preservação permanente e rastreabilidade dos documentos digitais dos Conselhos;_x000D_
+6.	Informar qual o critério adotado para organização dos Conselhos Municipais no site oficial do Município;_x000D_
+7.	Informar se existe padrão institucional mínimo para publicação das seguintes informações:_x000D_
+- Lei de criação;_x000D_
+- Regimento interno;_x000D_
+- Composição atualizada;_x000D_
+- Atas organizadas cronologicamente;_x000D_
+- Resoluções numeradas;_x000D_
+- Relatórios anuais de atividades._x000D_
+8.	Informar a data da última atualização no site oficial de cada Conselho Municipal atualmente existente, indicando o respectivo link oficial de acesso;_x000D_
+9.	Informar onde se encontram publicadas as resoluções deliberativas de cada Conselho;_x000D_
+10.	Informar qual secretaria, departamento ou servidor é formalmente responsável pela alimentação e atualização das informações relativas aos Conselhos no site oficial;_x000D_
+11.	Informar se existe controle interno ou auditoria periódica sobre a atualização e publicidade dos atos dos Conselhos;_x000D_
+12.	Informar se todos os Conselhos criados por lei municipal encontram-se formalmente ativos;_x000D_
+13.	Informar a periodicidade mínima de reuniões prevista em cada regimento interno;_x000D_
+14.	Informar quantas reuniões foram realizadas por cada Conselho nos anos de 2023, 2024 e 2025;_x000D_
+15.	Informar se há Conselhos com mandato vencido ou composição desatualizada;_x000D_
+16.	Informar se existe designação formal de secretário executivo para cada Conselho;_x000D_
+17.	Informar se há setor específico responsável pela coordenação e acompanhamento institucional dos Conselhos Municipais;_x000D_
+18.	Esclarecer as razões pelas quais links vinculados à Secretaria da Mulher e Igualdade Racial apresentam direcionamento para páginas inexistentes ou inoperantes (conforme anexos);_x000D_
+19.	Informar há quanto tempo tais inconsistências persistem e se houve registro formal de falha técnica ou migração de sistema;_x000D_
+20.	Informar quais medidas estão sendo adotadas para correção das inconsistências verificadas;_x000D_
+21.	Informar se o Município entende que a disponibilização exclusiva de documentos em plataforma externa atende integralmente às exigências de transparência ativa previstas na Lei de Acesso à Informação;_x000D_
+22.	Informar se há parecer jurídico que respalde o modelo atualmente adotado.</t>
+  </si>
+  <si>
+    <t>7552</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Adolfo Pegoraro, Aline Biezus, Bruno Savarro, Emanuel Venzo, Fernando Misturini, Julio Cesar Spada, Junior Nesi, Maria de Fátima, Nildo Gás, Pedro Tufão Filho, Anelise Marx, Mara Fornazari Urbano</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7552/julio_-_requerimento_no_62-2026_-_empresa_epr.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, seja expedido ofício a EPR Iguaçu – Concessionária de Rodovias no Paraná, responsável pela administração do trecho da Rodovia PR-483, solicitando a realização de estudo técnico de viabilidade para reinstalação de equipamento redutor eletrônico de velocidade (radar), com limite máximo de 50 km/h, na PR-483, até o trecho de entrada para a fábrica da Raffer Confecções.</t>
+  </si>
+  <si>
+    <t>7553</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7553/silmar_-_requerimento_no_63-2026_-_informacoes_acerca_do_castraparana.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Executivo Municipal, solicitando informações acerca da execução do programa Castra+Paraná, que realizará atendimentos no município de Francisco Beltrão entre os dias 3 e 5 de março de 2026, nos seguintes termos:_x000D_
+• Informar a origem da equipe responsável pela realização dos procedimentos, especificando se os profissionais pertencem ao quadro do Governo do Estado, do Município ou se são vinculados a empresa terceirizada;_x000D_
+• Caso os serviços sejam executados por empresa contratada, informar o nome da empresa, número do contrato e se a contratação ocorreu por meio de processo licitatório;_x000D_
+• Esclarecer a fonte dos recursos utilizados para a execução do programa no município, especificando se são provenientes do Governo do Estado, do Município ou de convênios firmados entre os entes;_x000D_
+• Informar a qualificação técnica da equipe envolvida, incluindo formação profissional, registros nos conselhos competentes e experiência na realização de procedimentos de castração;_x000D_
+• Esclarecer como está organizada a execução do programa no município, incluindo critérios de atendimento, logística adotada e orientações quanto ao acompanhamento pós-operatório dos animais.</t>
+  </si>
+  <si>
+    <t>7565</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Maria de Fátima, Silmar Gallina</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7565/maria_silmar_-_requerimento_no_64-2026_-_valor_minimo_de_repasse_cmeis_e_escolas_municipais.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado ofício ao Executivo Municipal, por meio da Secretaria Municipal de Educação e setores competentes, solicitando informações acerca dos critérios adotados para definição dos repasses financeiros destinados às Escolas Municipais e aos Centros Municipais de Educação Infantil (CMEIs), nos seguintes termos:_x000D_
+• Informar se existe a adoção de valor mínimo de repasse para custeio operacional das unidades escolares, independentemente do número de alunos atendidos;_x000D_
+• Esclarecer quais critérios técnicos são utilizados para definição dos valores repassados, indicando se são considerados fatores como estrutura física, idade das edificações, necessidades de manutenção e especificidades de cada unidade;_x000D_
+• Informar se unidades com estruturas mais antigas ou que demandam maior manutenção recebem complementação de recursos para garantir condições adequadas de funcionamento.</t>
+  </si>
+  <si>
+    <t>7566</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Adolfo Pegoraro, Aline Biezus, Anelise Marx, Bruno Savarro, Cidão, Dile Tonello, Emanuel Venzo, Fernando Misturini, Julio Cesar Spada, Junior Nesi, Mara Fornazari Urbano, Marcos Folador, Maria de Fátima, Nildo Gás, Pedro Tufão Filho, Silmar Gallina, Tiago Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7566/marcos_-_requerimento_no_65-2026_-_informacoes_sobre_a_pavimentacao_asfaltica_na_rua_das_margaridas.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado ao Poder Executivo Municipal, com cópia à Secretaria Municipal de Infraestrutura e Mobilidade Urbana, o que segue:_x000D_
+1)	Existe planejamento formal para a execução de pavimentação asfáltica na Rua das Margaridas no bairro Jardim Floresta?_x000D_
+2)	Em caso positivo, quais são os prazos previstos para o início e a conclusão das obras na referida via?_x000D_
+3)	Qual o grau de prioridade e a posição desta rua dentro do cronograma atual de execução de obras e melhorias asfálticas do município?</t>
+  </si>
+  <si>
+    <t>7567</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7567/mara_-_requerimento_no66_-2026_-_informacoes_e_providencias_dos_fluxos_de_atendimento_e_regulacao_de_procedimentos_ginecologicos_de_urgencia.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado ao Poder Executivo Municipal, especificamente à Secretaria Municipal de Saúde, o seguinte pedido de informações e providências acerca dos fluxos de atendimento e regulação de procedimentos ginecológicos de urgência no Município:_x000D_
+1)	Qual o protocolo adotado pela Secretaria quando uma paciente busca atendimento de urgência na UPA pela quinta vez com a mesma sintomatologia (hemorragia), sem que haja a retenção ou o encaminhamento imediato para solução cirúrgica?_x000D_
+2)	Como é feita a fiscalização da agenda de procedimentos urgentes junto ao CEONC e qual o critério administrativo para aceitar um prazo de espera que ignora o risco clínico imediato?_x000D_
+3)	Qual o teto mensal de cirurgias de curetagem uterina contratadas pelo Município e se houve impedimento financeiro ou operacional para a antecipação deste caso específico?_x000D_
+4)	Existe um canal de comunicação entre a Direção da UPA e a Central de Regulação para "casos críticos represados" que aguardam vaga em hospitais conveniados?</t>
+  </si>
+  <si>
+    <t>7568</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7568/maria_-_requerimento_no_67-2026_-_sanepar_-_escavacao_na_rua.docx</t>
+  </si>
+  <si>
+    <t>REQUER, após ouvido o Plenário, que seja encaminhado ofício à SANEPAR, para que informe a esta Casa de Leis quando serão concluídas as obras iniciadas na Rua Limeira, com acesso à Rua Teresópolis, no Bairro Pinheirinho, bem como se há previsão de medidas imediatas de segurança no local até a finalização dos serviços.</t>
+  </si>
+  <si>
+    <t>7579</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7579/maria_-_requerimento_no_68-2026_-_poda_de_arvores_na_rua_paula_freitas.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja enviado ofício ao Executivo Municipal, por meio do setor competente, solicitando a realização de vistoria e poda das árvores localizadas na Rua Paula Freitas, em toda sua extensão, especialmente nas proximidades do nº 411, em virtude dos riscos que representam para a rede elétrica e para a segurança das residências e moradores da região.</t>
+  </si>
+  <si>
+    <t>7580</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7580/pedro_-_indicacao_no_69-26_-_pavimentacao_na_rua_armando_behne.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Executivo Municipal, solicitando informações acerca da reforma e revitalização do Capitel localizado no Bairro São Cristóvão, conforme Indicação apresentada no ano de 2021, de autoria deste Vereador, nos seguintes termos:_x000D_
+• Se foi realizada a reforma e revitalização do referido Capitel, incluindo jardinagem, ornamentação, instalação de quadra de areia, iluminação com postes de época, restauração do portal e instalação de bancos;_x000D_
+• Em caso positivo, informar a data de execução das obras e os recursos empregados;_x000D_
+• Em caso negativo, esclarecer se há projeto ou planejamento para realização das melhorias indicadas, informando eventual cronograma para execução.</t>
+  </si>
+  <si>
+    <t>7582</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7582/maria_-_requerimento_no_70-2026_-_esgoto_-_rua_agnaldo_silva_-_bairro_novo_mundo.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Poder Executivo Municipal e à Companhia de Saneamento do Paraná – SANEPAR, solicitando informações e providências acerca de problemas relacionados ao sistema de drenagem e possível extravasamento de esgoto no trecho localizado entre as Ruas Vinícius de Moraes e Humberto Campos, no Bairro Novo Mundo, nos seguintes termos:_x000D_
+_x000D_
+1.	Que seja realizada vistoria técnica no bueiro localizado entre as referidas vias, o qual, segundo relatos de moradores, frequentemente transborda, fazendo com que líquidos escorram pela via pública e gerem forte mau cheiro;_x000D_
+_x000D_
+2.	Que seja verificado se há ligação irregular ou extravasamento de esgoto na rede pluvial do local;_x000D_
+_x000D_
+3.	Que sejam adotadas as providências necessárias para sanar o problema identificado, evitando o escoamento de dejetos pela via pública e para áreas ambientais próximas.</t>
+  </si>
+  <si>
+    <t>7583</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7583/junior_-_requerimento_no_71-2026_-_expedicao_de_oficio_ao_deputado_vermelho.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Deputado Federal Vermelho, solicitando apoio por meio da destinação de emenda parlamentar no valor de R$ 2.500.000,00 (dois milhões e quinhentos mil reais) para a aquisição de material didático destinado às escolas da rede municipal de ensino de Francisco Beltrão/PR.</t>
+  </si>
+  <si>
+    <t>7592</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7592/maria_-_requerimento_no_72-_2026_-transporte_alunos_apae.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja encaminhado ofício ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação e da Secretaria Municipal de Cidadania e Segurança, solicitando informações acerca das condições do transporte escolar disponibilizado aos alunos da APAE no município de Francisco Beltrão, bem como a realização de vistoria no veículo atualmente utilizado para esse serviço, nos seguintes termos:_x000D_
+1.	Informações sobre as condições mecânicas e estruturais do micro-ônibus utilizado no transporte dos alunos da APAE;_x000D_
+2.	Se há acompanhamento periódico das condições de segurança e manutenção do referido veículo;_x000D_
+3.	Se há estudo ou planejamento para substituição do veículo atualmente utilizado, tendo em vista os frequentes problemas mecânicos relatados;_x000D_
+4.	Quais medidas estão sendo adotadas para garantir a continuidade do transporte escolar aos alunos da instituição, evitando que eventuais falhas mecânicas impeçam a frequência às aulas.</t>
+  </si>
+  <si>
+    <t>7593</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Silmar Gallina, Tiago Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7593/silmar_-_requerimento_no_73-2026_-__centro_de_convivencia_de_idosos_-_informacoes.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja oficiado ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando informações acerca do funcionamento do Centro de Convivência de Idosos do Município, nos seguintes termos:_x000D_
+• Como se dá o funcionamento administrativo e operacional do Centro de Convivência de Idosos, especificando dias e horários de atendimento, atividades ofertadas e forma de organização das ações desenvolvidas;_x000D_
+• Se há cobrança de ingressos, taxas ou quaisquer valores para participação nas atividades, eventos ou permanência no local, e, em caso positivo, quais os valores atualmente praticados e o fundamento para tal cobrança;_x000D_
+• Quais produtos são comercializados nas dependências do Centro de Convivência de Idosos;_x000D_
+• Se o espaço é integralmente acessível aos idosos que o frequentam, especialmente no que se refere a condições financeiras de participação nas atividades e aquisição de produtos eventualmente comercializados no local.</t>
+  </si>
+  <si>
+    <t>7609</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7609/tiago_-_requerimento_no___74-2026_-_abono_de_falta_03_e_16_de_marco_de_2026.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência nas Sessões Ordinárias realizadas nos dias 02, 03 e 16 de março de 2026, em razão de afastamento por motivo de saúde, conforme atestado médico anexo.</t>
+  </si>
+  <si>
+    <t>7610</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7610/emanuel_-_requerimento_no_75-26_-_estradas_rurais_nova_concordia.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja oficiado à Secretaria Municipal de Interior do Poder Executivo para que, no prazo legal, preste as seguintes informações:_x000D_
+1. Se existe previsão, planejamento ou cronograma definido para a execução de serviços de manutenção, recuperação e adequação das estradas rurais no trecho localizado na divisa entre as comunidades de Rio do Mato e Rio Saudade;_x000D_
+2. Em caso positivo, que seja encaminhado o cronograma detalhado das ações previstas para o referido trecho;_x000D_
+3. Em caso negativo, que sejam esclarecidos os motivos da não inclusão no planejamento atual, bem como se há previsão futura para atendimento da demanda.</t>
+  </si>
+  <si>
+    <t>7611</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7611/emanuel_-_requerimento_no_76_-26_-_concessoes_de_pedagio_que_abrangem_o_municipio_de_francisco_beltrao.doc</t>
+  </si>
+  <si>
+    <t>REQUER que seja encaminhado pedido de informações ao Poder Executivo Municipal, para que, por meio do setor competente, informe a esta Casa de Leis como se encontra a situação referente ao recebimento de recursos provenientes das concessões de pedágio que abrangem o Município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7612</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7612/maria_-_requerimento_no_77-_2026_-carros_abandonados_rua_pedro_bordun.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja oficiado ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando vistoria e adoção das providências cabíveis em relação ao depósito de veículos abandonados em terreno localizado na Rua Pedro Bordun, entre as ruas Colorado e Texas, no Bairro Jardim Virgínia, nas proximidades do Parque Cidade Norte._x000D_
+Solicita-se, especialmente, que seja verificada a situação do referido terreno e que, sendo constatada a presença de veículos abandonados ou depositados irregularmente, sejam adotadas as medidas necessárias, incluindo a notificação dos responsáveis para a retirada dos mesmos.</t>
+  </si>
+  <si>
+    <t>7617</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7617/cidao_-_requerimento_no78_-26_-_valor_total_gasto_com_energia_eletrica_no_aterro_municipal.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado à Secretaria Municipal competente (Meio Ambiente e/ou Administração) o seguinte pedido de informações:_x000D_
+1. Informar o valor total gasto com energia elétrica no Aterro Municipal, no período dos últimos 12 (doze) meses;_x000D_
+2. Encaminhar, se possível, relatório detalhado mês a mês, contendo:_x000D_
+•	Valores pagos mensalmente; _x000D_
+•	Consumo registrado (em kWh); _x000D_
+•	Unidade consumidora vinculada ao aterro; _x000D_
+3. Informar ainda:_x000D_
+•	Se há mais de uma unidade consumidora vinculada ao Aterro Municipal; _x000D_
+•	Se existem sistemas de geração própria de energia (como energia solar), detalhando sua capacidade e impacto na redução de custos; _x000D_
+•	Medidas adotadas pela administração para redução do consumo e eficiência energética no local.</t>
+  </si>
+  <si>
+    <t>7618</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7618/cidao_-_requerimento_no79_-26_-_quantidade_total_de_residuos_organicos_coletados_em_toneladas_no_municipio_no_periodo_dos_ultimos_12_doze_meses_pela_empresa_select.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado à Secretaria Municipal de Meio Ambiente o seguinte pedido de informações:_x000D_
+1. Informar a quantidade total de resíduos orgânicos coletados, em toneladas, no Município, no período dos últimos 12 (doze) meses, pela empresa SELECT;_x000D_
+2. Informar o valor financeiro total pago pelos serviços de coleta de resíduos orgânicos realizados pela referida empresa no mesmo período;_x000D_
+3. Encaminhar, se possível, relatório detalhado mês a mês, contendo:_x000D_
+•	Quantidade de resíduos coletados (em toneladas); _x000D_
+•	Valores pagos mensalmente; _x000D_
+•	Critérios de medição utilizados para aferição dos serviços; _x000D_
+•	Eventuais reajustes contratuais, revisões de valores ou reequilíbrio econômico-financeiro ocorridos no período; _x000D_
+4. Informar ainda:_x000D_
+•	O número e a data do contrato vigente com a empresa; _x000D_
+•	O prazo de vigência contratual; _x000D_
+•	Se há previsão de renovação ou nova licitação.</t>
+  </si>
+  <si>
+    <t>7619</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7619/silmar_-_requerimento_no_80-2026_-_transporte_coletivo_dos_estudantes_da_utfpr.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja oficiado ao Poder Executivo Municipal, solicitando informações acerca do transporte de alunos para a Universidade Tecnológica Federal do Paraná – UTFPR, no município de Francisco Beltrão, nos seguintes termos:_x000D_
+1.	Como tem sido realizado o transporte de estudantes para a UTFPR, incluindo horários, rotas e frequência;_x000D_
+2.	Se a linha de transporte coletivo que atendia a universidade permanece em funcionamento;_x000D_
+3.	Caso tenha sido interrompido, quais os motivos que levaram à suspensão do serviço e se há previsão de retorno.</t>
+  </si>
+  <si>
+    <t>7627</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7627/marcos_-_requerimento_no_-2026_-_abono_de_falta_nos_dias_16_e_17_de_marco_de_2026.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência nas Sessões Ordinárias realizadas nos dias 16 e 17 de março de 2026, em razão de agendas em Brasília, conforme declarações em anexo.</t>
+  </si>
+  <si>
+    <t>7628</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7628/julio_-_requerimento_no__82-2026_-_abono_de_falta.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência na Sessão Ordinária realizada no dia 24 de março de 2026, em razão de afastamento por motivo de saúde, conforme atestado médico anexo.</t>
+  </si>
+  <si>
+    <t>7633</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7633/dile_-_requerimento_no__83-2026_-_abono_de_falta.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência na Sessão Ordinária realizada no dia 24 de março de 2026.</t>
+  </si>
+  <si>
+    <t>7634</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7634/nildo_-_requerimento_no__84-2026_-_abono_de_falta.doc</t>
+  </si>
+  <si>
+    <t>7637</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7637/pedro_-_requerimento_no_85_-2026_-_lago_bairro_pinheirao.doc</t>
+  </si>
+  <si>
+    <t>REQUER que seja encaminhado expediente ao Poder Executivo Municipal, solicitando informações detalhadas referentes ao lago do Bairro Pinheirão, especialmente no que diz respeito:_x000D_
+1.	Ao andamento atual do projeto;_x000D_
+2.	Se há cronograma definido para execução;_x000D_
+3.	Se existem recursos já previstos ou assegurados para a realização do referido projeto;_x000D_
+4.	Quais os motivos da não execução até o presente momento, considerando tratar-se de uma demanda antiga da comunidade;_x000D_
+5.	Se o projeto permanece inserido no Plano de Governo da atual administração._x000D_
+6.	Como está o andamento das negociações, tratativas ou eventuais processos de aquisição/desapropriação dos terrenos localizados entre a Rua Acre e a Rua Terezopolis, área indicada para a implantação do lago;_x000D_
+7.	Se há prazo estimado para a conclusão das negociações dos referidos terrenos.</t>
+  </si>
+  <si>
+    <t>7638</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7638/maria_-_requerimento_no_86-2026_-_ponto_de_onibus_-_rio_tuna_-_divisor.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado ofício ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando a implantação de ponto de ônibus na estrada rural da Comunidade do Rio Tuna, que liga à Comunidade do Divisor, nas proximidades da entrada do Sítio Hang, no município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7639</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7639/cidao_-_requerimento_no_87-26_-_uso_da_area_de_vestiarios_e_reunioes_que_tem_no_campo_do_pinheirinho.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado ao Poder Executivo Municipal o seguinte pedido de informações:_x000D_
+– Solicita-se o envio de cópia integral do termo de cessão de uso da área destinada a vestiários e reuniões localizada no Campo Municipal do Bairro Pinheirinho, contendo todas as cláusulas, prazos, responsabilidades, partes envolvidas e eventuais aditivos.</t>
+  </si>
+  <si>
+    <t>7640</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7640/bruno_-_requerimento_no__88-2026_-_vendedores_ambulantes_que_utilizam_as_calcadas.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja oficiado ao Executivo Municipal para que, por meio da Secretaria competente, preste as seguintes informações:_x000D_
+•	Quais soluções estão sendo estudadas pela Administração Municipal em relação à ocupação das calçadas da região central por vendedores ambulantes para fins de comércio; _x000D_
+•	Se há planejamento ou projeto em andamento para regulamentação, organização ou realocação desses comerciantes; _x000D_
+•	Quais ações já foram realizadas até o momento pelo Poder Executivo com o objetivo de garantir a organização do espaço público, a segurança dos pedestres e o cumprimento da legislação vigente; _x000D_
+•	Se existe previsão de implementação de medidas concretas para solucionar a situação, informando prazos e etapas.</t>
+  </si>
+  <si>
+    <t>7641</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7641/cidao_-_requerimento_no_89-2026_-_abono_de_falta.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência nas Sessões Ordinárias realizadas nos dias 03 e 30 de março de 2026, em razão de afastamento por motivo de saúde, conforme atestado médico.</t>
+  </si>
+  <si>
+    <t>7642</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7642/anelise-_requerimento_no_90-2026_-_abono_de_falta_nos_dias_16_e_17_de_marco_de_2026.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência nas Sessões Ordinárias realizadas nos dias 16 e 17 de março de 2026, em razão de agendas em Curitiba, conforme declarações em anexo.</t>
+  </si>
+  <si>
+    <t>7653</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7653/marcos_-_requerimento_no_91-2026_-_contratos_sanepar.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado expediente ao Executivo Municipal e à Secretaria Municipal de Administração, solicitando informações e documentos referentes à prestação dos serviços de saneamento básico e abastecimento de água no Município de Francisco Beltrão, especialmente no que diz respeito à relação contratual com a Companhia de Saneamento do Paraná – SANEPAR:_x000D_
+a)	Cópia integral do contrato de concessão atualmente em vigor, bem como de todos os seus aditivos, anexos, planos de metas e eventuais termos complementares;_x000D_
+b)	Informação expressa sobre a data de início e término da vigência da concessão, bem como eventuais cláusulas de prorrogação;_x000D_
+c)	Existência de estudos técnicos, jurídicos ou econômicos visando a renovação da concessão ou a realização de novo processo licitatório;_x000D_
+d)	Cópia integral dos estudos, pareceres, notas técnicas ou relatórios já produzidos;_x000D_
+e)	Informação sobre eventual constituição de comissões, grupos de trabalho ou processos administrativos relacionados ao tema;_x000D_
+f)	Informar se o Município possui Plano Municipal de Saneamento Básico atualizado;_x000D_
+g)	Encaminhar cópia do plano vigente;_x000D_
+h)	Informar se a atual concessão atende às exigências da Lei Federal nº 14.026/2020, especialmente quanto às metas de universalização.</t>
+  </si>
+  <si>
+    <t>7654</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Mara Fornazari Urbano, Marcos Folador</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7654/marcos_-_requerimento_no_92-2026_-_audiencia_publica_saneamento_basico.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja realizada Audiência Pública com o objetivo de debater a prestação dos serviços de saneamento básico e abastecimento de água no Município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7655</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7655/nildo-_requerimento_no_93-2026_-_expedicao_de_oficio_ao_deputado_paulo_litro.doc</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado expediente ao Deputado Federal Paulo Litro, solicitando a destinação de recursos, por meio de emenda parlamentar ou outro instrumento cabível, para a aquisição de um caminhão tipo 3/4 equipado com câmara fria, a ser destinado ao depósito de alimentos da Prefeitura Municipal de Francisco Beltrão, vinculado à Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>7656</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7656/bruno_-_requerimento_no_94-2026_-_convite_diretor_sanepar.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja expedido ofício, convidando o Diretor da Sanepar, Sr. Silas de Oliveira, para que compareça a esta Casa de Leis e faça uso da Tribuna, a fim de prestar esclarecimentos acerca dos recentes aumentos nas tarifas de água registrados no município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7662</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Marcos Folador, Maria de Fátima, Silmar Gallina</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7662/marcos_maria_e_silmar_-_requerimento_no_95-2026_-_convocacao_felipe_guerios_e_valdeci_priester.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhada convocação ao Secretário Municipal de Assistência Social, Felipe Guerios, e ao Diretor do Departamento de Habitação, Valdeci Priester, para que compareçam a esta Casa de Leis, em data a ser designada, a fim de prestarem esclarecimentos detalhados acerca da situação das famílias residentes na Ocupação Pinus, localizada no Bairro Terra Nossa.</t>
+  </si>
+  <si>
+    <t>7665</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7665/mara_-_requerimento_no_96-2026_-_urgencia_informacoes_prevbel.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o plenário, que seja enviado em REGIME DE URGÊNCIA à Administração Municipal de Francisco Beltrão, o pedido de informações à referentes ao Regime Próprio de Previdência Social do Município de Francisco Beltrão – PREVBEL e ao atuário responsável pela avaliação atuarial do regime próprio, para que, no prazo legal, prestem os esclarecimentos abaixo relacionados, no âmbito do Projeto de Lei nº 15/2026, que altera a Lei Municipal nº 5.203/2025:_x000D_
+a)	Documento do atuário responsável, contendo a avaliação atuarial com data-focal mais recente disponível, devidamente assinada e acompanhada da respectiva responsabilidade técnica;_x000D_
+b)	Demonstrativo detalhado dos aportes realizados pelo ente municipal no período de 2022 a 2025, preferencialmente em formato de planilha editável, discriminando: valores destinados ao pagamento de encargos financeiros, tais como juros e atualização atuarial; valores efetivamente amortizados do saldo devedor; evolução anual do estoque da dívida atuarial._x000D_
+c)	Documento do atuário com data-focal de 31/12/2026; dados dos valores das parcelas pagas; informação de quais parcelamentos anuais que, de acordo com o plano de amortização vigente na época, resultaram em amortização do saldo devedor (redução do saldo devedor do respectivo plano de amortização vigente à época), assim como os pagamentos que estariam relacionados aos saldos negativos de amortização e de valores nulos (R$ 0,00) de amortizações e as parcela._x000D_
+d) Identificação, de forma individualizada, dos exercícios e respectivos parcelamentos anuais que resultaram em amortização real do saldo devedor, bem como daqueles que não produziram amortização, especificando os casos de amortização negativa e nula._x000D_
+e) Apresentação de nota técnica detalhada que justifique a redução do passivo atuarial, indicando, de forma segregada: impacto da taxa de juros atuarial; impacto da tábua de mortalidade; impacto do censo previdenciário; demais premissas adotadas._x000D_
+f) Explicitação técnica das razões das ocorrências de amortização negativa ou nula, incluindo metodologia de cálculo, suficiência dos aportes e eventual inadequação dos planos anteriores._x000D_
+g) Apresentação de simulação atuarial do novo plano de custeio, demonstrando: início da amortização real; evolução do saldo devedor; garantia de equilíbrio atuarial. _x000D_
+h) Encaminhamento da memória de cálculo completa, com a metodologia atuarial adotada e vinculação aos planos vigentes em cada período.</t>
+  </si>
+  <si>
+    <t>7666</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7666/bruno_-_requerimento_no_97-2026_-_audiencia_publica_prevbel.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, seja realizada Audiência Pública nesta Casa Legislativa, com a participação de representantes do Poder Executivo Municipal, do Regime Próprio de Previdência Social do Município de Francisco Beltrão – PREVBEL, servidores públicos municipais, entidades representativas, especialistas na área previdenciária, sindicatos, além da sociedade civil em geral, com a finalidade de discutir o Projeto de Lei nº 15/2026 do Executivo, que dispõe sobre a reavaliação do plano de amortização do déficit atuarial do PREVBEL.</t>
+  </si>
+  <si>
+    <t>7667</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7667/emanuel__-_requerimento_no_98_-2026_-_abono_de_falta_no_dia_30_de_marco_2026.doc</t>
+  </si>
+  <si>
+    <t>REQUERER abono de falta referente à sua ausência na Sessão Ordinária realizada no dia 30 de março de 2026, em razão de agenda.</t>
+  </si>
+  <si>
+    <t>7668</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7668/dile_-__requerimento_no_99-2026_-_informacoes_asfaltamento_na_linha_hobold_ate_o_cemiterio_da_comunidade.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, seja expedido ofício ao Executivo Municipal, solicitando as seguintes informações:_x000D_
+1.	Se há estudo técnico, projeto ou planejamento para a continuação do asfaltamento na Linha Hobold, até o cemitério da comunidade; _x000D_
+2.	Em caso positivo, que seja informado o estágio atual do projeto, bem como a previsão para execução da obra; _x000D_
+3.	Em caso negativo, que sejam apresentadas as justificativas para a não realização do referido melhoramento.</t>
+  </si>
+  <si>
+    <t>7669</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7669/anelise_-_requerimento_no_100-2026_-_informacoes_delegacia_da_mulher.docx</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja encaminhado ofício à Delegacia da Mulher de Francisco Beltrão/PR, solicitando informações acerca dos serviços prestados por aquela unidade, especialmente no que se refere às políticas de enfrentamento à violência contra a mulher no município._x000D_
+Solicita-se, respeitosamente, as seguintes informações:_x000D_
+1.	Qual é o horário de funcionamento da Delegacia da Mulher no município de Francisco Beltrão;_x000D_
+2.	Quais são as formas de acolhimento e atendimento oferecidas às mulheres em situação de violência doméstica, familiar ou de gênero;_x000D_
+3.	Qual é o número de profissionais que atualmente atuam na Delegacia da Mulher, especificando, se possível, as respectivas funções;_x000D_
+4.	Se existem cursos de capacitação, qualificação profissional ou programas de desenvolvimento destinados a mulheres em situação de violência doméstica, familiar ou de gênero, realizados em parceria com o Município;_x000D_
+5.	Se existe algum sistema integrado de notificações, informações ou alertas utilizado pela Delegacia para acompanhamento e monitoramento de casos de violência contra a mulher;_x000D_
+6.	Qual foi o número de casos de violência contra a mulher registrados no ano de 2025 no município de Francisco Beltrão;_x000D_
+7.	Se há adesão ou participação do Município de Francisco Beltrão nas ações e programas desenvolvidos pela Delegacia da Mulher voltados ao enfrentamento da violência de gênero;_x000D_
+8.	Quais são as principais dificuldades e necessidades estruturais, operacionais ou de recursos humanos encontradas pela Delegacia da Mulher para a realização dos atendimentos e desenvolvimento de suas atividades.</t>
+  </si>
+  <si>
+    <t>7670</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7670/junior_-_requerimento_no_101-2026_-_priorizacao_na_construcao_da_farmacia_anexa_a_upa.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, que seja encaminhado ofício ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde e demais setores competentes, solicitando informações acerca da construção da farmácia anexa à Unidade de Pronto Atendimento (UPA) 24 horas, no município de Francisco Beltrão, nos seguintes termos:_x000D_
+• Se há projeto elaborado para a construção da farmácia anexa à UPA;_x000D_
+• Em qual fase se encontra o referido projeto (planejamento, licitação, execução ou outro estágio);_x000D_
+• Qual a previsão para o início das obras;_x000D_
+• Se há previsão orçamentária destinada para a execução da referida construção.</t>
+  </si>
+  <si>
+    <t>7673</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Bruno Savarro, Junior Nesi, Marcos Folador, Maria de Fátima, Silmar Gallina</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7673/maria_silmar_junior_marcos_bruno_-_requerimento_no_102-2026_-_convite_sindicato_-_precatorios.doc</t>
+  </si>
+  <si>
+    <t>REQUERER, após ouvido o Plenário, o CONVITE de representantes do SINTEPFB – Sindicato dos Trabalhadores em Educação Pública de Francisco Beltrão, especialmente represente da parte jurídica e representante da classe, vinculados à entidade, para comparecerem perante esta Casa de Leis, a fim de que se manifestem acerca da situação dos precatórios devidos aos profissionais da educação municipal.</t>
+  </si>
+  <si>
+    <t>7428</t>
+  </si>
+  <si>
+    <t>Ind</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7428/bruno-_indicacao_no_01-26_-_contrucao_de_calcada_na_rua_cabo_frio_calcada.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, após ouvido o Plenário, que seja encaminhado ofício ao Executivo Municipal, por meio do setor competente, a necessidade de construção de calçada (passeio público) na Rua Cabo Frio, no Bairro Aeroporto, bem como a implantação de redutor de velocidade no referido trecho.</t>
+  </si>
+  <si>
+    <t>7430</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7430/bruno_-_no_02-26_ind_-_pagamento_dos_valores_retroativos.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal que encaminhe a esta Casa Legislativa Projeto de Lei autorizando o pagamento dos valores retroativos referentes aos direitos funcionais dos servidores públicos municipais, especificamente:_x000D_
+•	Anuênio;_x000D_
+•	Triênio;_x000D_
+•	Quinquênio;_x000D_
+•	Sexta-parte;_x000D_
+•	Licença-prêmio;_x000D_
+•	E demais mecanismos de progressão, adicionais e vantagens funcionais correlatas;_x000D_
+relativos ao período compreendido entre 28 de maio de 2020 a 31 de dezembro de 2021, com fundamento na Lei Complementar nº 226, de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>7431</t>
+  </si>
+  <si>
+    <t>Aline Biezus</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7431/aline_-_indicacao_no_03_-_26_consultas_online_neuropediatra.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, para que estude a viabilidade e promova a contratação de serviços de saúde na modalidade de telemedicina, especificamente consultas médicas online com profissional neuropediatra, destinadas ao atendimento de crianças autistas e neurodivergentes do Município.</t>
+  </si>
+  <si>
+    <t>7432</t>
+  </si>
+  <si>
+    <t>Aline Biezus, Anelise Marx, Cidão, Dile Tonello, Fernando Misturini, Julio Cesar Spada, Mara Fornazari Urbano, Marcos Folador, Nildo Gás, Pedro Tufão Filho, Tiago Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7432/fernando_-_indicacao_no_04-26_-_limpeza_rio_lonqueador.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que proceda limpeza e dragagem do Rio Lonqueador.</t>
+  </si>
+  <si>
+    <t>7433</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7433/julio_-_indicacao_no_05-26_limpeza-dragaegm_corrego_progresso.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que seja realizada a roçagem da vegetação, manejo dos matos e desobstrução visual do leito e das margens do Córrego Progresso, possibilitando a adequada fiscalização do local, e posteriormente seja dado continuidade a dragagem do córrego.</t>
+  </si>
+  <si>
+    <t>7434</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7434/pedro_-_indicacao_no_06-26_-_melhorias_nas_estradas_da_comunidade_do_sao_marcos.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda melhorias nas estradas da Comunidade do São Marcos.</t>
+  </si>
+  <si>
+    <t>7449</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7449/marcos_-_indicacao_no_07_-_26_comissao_mista_com_a_finalidade_de_tratar_das_questoes_relacionadas_ao_pagamento_dos_precatorios_municipais..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que, por meio do setor competente, que promova a composição de uma comissão mista com a finalidade de tratar das questões relacionadas ao pagamento dos precatórios municipais.</t>
+  </si>
+  <si>
+    <t>7450</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7450/maria_-_ind._no_08-26_melhorias_ponte_barra_bonita.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal que sejam realizados estudos técnicos e, posteriormente, obras de infraestrutura na ponte situada na comunidade de Barra Bonita, nas proximidades da residência do Sr. Pedro Schmitz, visando à substituição das tubulações atualmente existentes por tubulações de maior diâmetro, bem como as demais adequações necessárias para o correto escoamento das águas pluviais.</t>
+  </si>
+  <si>
+    <t>7451</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7451/junior_-_indicacao_no_09-26_-_pavimentacao_asfaltica_da_rua_edgar_faust.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, por meio do setor competente, que seja realizada a pavimentação asfáltica da Rua Edgar Faust, localizada no Bairro Padre Ulrico.</t>
+  </si>
+  <si>
+    <t>7452</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7452/julio_-_indicacao_no_10-_26_verificacao_da_tubulacao_da_rede_coletora_de_esgoto_localizada_no_cruzamento_da_rua_sao_miguel_com_a_rua_dom_pedro_ii_no_bairro_sao_miguel..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, a SANEPAR, para que realize vistoria técnica detalhada e verificação da tubulação da rede coletora de esgoto localizada no cruzamento da Rua São Miguel com a Rua Dom Pedro II, no Bairro São Miguel.</t>
+  </si>
+  <si>
+    <t>7453</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7453/fernando_-_indicacao_no_11_-_26_pavimentacao_rua_ravena_pedro_albino_avenida_olinda.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que proceda pavimentação asfáltica na Rua Ravena, Rua Pedro Albino Reichert, Rua Cagliari e Avenida Olinda Marini Corso, localizadas no bairro Água Branca, bem como que sejam realizadas melhorias na entrada do referido bairro.</t>
+  </si>
+  <si>
+    <t>7454</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7454/emanuel_-_indicacao_no_12-26__-_operacao_de_tapa_buracos_unipar.docx</t>
+  </si>
+  <si>
+    <t>INDICAR após ouvido o plenário, que seja oficiado o Poder Executivo Municipal, por meio da Secretaria competente, a necessidade de realização de operação tapa-buracos na Avenida Antônio de Paiva Cantelmo, especialmente no trecho localizado atrás da UNIPAR.</t>
+  </si>
+  <si>
+    <t>7455</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7455/bruno-_indicacao_no_13-26_-_pavimentacao_asfaltica_na_rua_osasco_entre_as_ruas_amapa_e_barra_mansa_no_bairro_pinheirinho.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, após ouvido o Plenário, que seja encaminhado ofício ao Executivo Municipal, para que seja realizada pavimentação asfáltica na rua Osasco, entre as ruas Amapá e Barra Mansa, no bairro Pinheirinho.</t>
+  </si>
+  <si>
+    <t>7456</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7456/bruno-_indicacao_no_14-26_-_pavimentacao_asfaltica_nas_ruas_edgar_faust_e_guerino_cella_no_bairro_padre_ulrico.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, após ouvido o Plenário, que seja encaminhado ofício ao Executivo Municipal, para que seja realizada pavimentação asfáltica nas Ruas Edgar Faust e Guerino Cella, no bairro Padre Ulrico.</t>
+  </si>
+  <si>
+    <t>7457</t>
+  </si>
+  <si>
+    <t>Aline Biezus, Junior Nesi</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7457/aline_-_indicacao_no_15_-_26_coleta_de_exames_no_interior.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, que estude a viabilidade de proporcionar aos moradores das comunidades do interior a realização de coleta de exames laboratoriais diretamente nas unidades de saúde que realizam atendimento nessas localidades._x000D_
+A proposta visa contemplar, entre outras, as unidades situadas em Nova Concórdia, Seção Jacaré, Km 20, Jacutinga, bem como outras comunidades do interior que possuam atendimento regular de saúde._x000D_
+Sugere-se, para tanto, que seja avaliada a possibilidade de parceria com laboratórios credenciados, para que, aqueles que tiverem interesse e disponibilidade, possam disponibilizar profissional habilitado para a coleta de exames, ao menos duas vezes por semana, observada a viabilidade técnica, operacional e financeira.</t>
+  </si>
+  <si>
+    <t>7458</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7458/anelise_-_indicacao_no_16_-_26_construcao_da_casa_da_artesa_de_francisco_beltrao.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que sejam realizados estudos técnicos e administrativos visando à construção da Casa da Artesã de Francisco Beltrão, espaço destinado à valorização, incentivo e fortalecimento do artesanato local.</t>
+  </si>
+  <si>
+    <t>7459</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7459/fernando_-_indicacao_n.o_17-2026_-_melhorias_na_pista_de_bmx.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio da secretaria competente, que sejam realizadas melhorias na pista de BMX localizada anexa ao Complexo João Cantu, contemplando especialmente:_x000D_
+•	Implantação ou melhoria do sistema de iluminação, visando possibilitar a utilização segura do espaço também no período noturno;_x000D_
+•	Pintura e revitalização da pista, contribuindo para melhor visualização do trajeto, organização do espaço e valorização do equipamento público;_x000D_
+•	Melhoria e manutenção do piso, com correções de irregularidades, a fim de garantir maior segurança aos usuários e prevenir acidentes.</t>
+  </si>
+  <si>
+    <t>7476</t>
+  </si>
+  <si>
+    <t>Mara Fornazari Urbano, Nildo Gás</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7476/mara_e_nildo_-_indicacao_no_18-_26_pavimentacao_rua_angelo_luiz_vansan.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que proceda pavimentação asfáltica na Rua Ângelo Luiz Vansan, no bairro Lago das Torres.</t>
+  </si>
+  <si>
+    <t>7477</t>
+  </si>
+  <si>
+    <t>Aline Biezus, Pedro Tufão Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7477/pedro_-_indicacao_no_19-26_-_jardins_sensoriais.docx</t>
+  </si>
+  <si>
+    <t>INDICAR à Secretaria Municipal de Educação que sejam implantados Jardins Sensoriais nas escolas municipais e nos Centros Municipais de Educação Infantil (CMEIs), com foco especial no atendimento às crianças com necessidades especiais, em especial aquelas com Transtorno do Espectro Autista (TEA). Seguem em anexo imagens ilustrativas de jardins sensoriais.</t>
+  </si>
+  <si>
+    <t>7478</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7478/pedro_-_indicacao_no_20-26_-_reforma_urgente_no_ginasio_da_escola_municipal_do_sagrado_coracao.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, por meio desta indicação, solicitar ao Executivo a realização de uma reforma urgente no ginásio da Escola Municipal do Sagrado Coração.</t>
+  </si>
+  <si>
+    <t>7485</t>
+  </si>
+  <si>
+    <t>Adolfo Pegoraro, Anelise Marx, Bruno Savarro, Cidão, Dile Tonello, Emanuel Venzo, Julio Cesar Spada, Junior Nesi, Mara Fornazari Urbano, Marcos Folador, Maria de Fátima, Nildo Gás, Silmar Gallina, Tiago Correa, Aline Biezus, Fernando Misturini, Pedro Tufão Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7485/marcos__-_indicacao_no_21-26_-_criacao_e_implantacao_do_primeiro_parque_sensorial_inclusivo_em_francisco_beltrao.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que avalie a viabilidade técnica e orçamentária para a criação e implantação do primeiro Parque Sensorial Inclusivo em Francisco Beltrão, destinado à promoção da inclusão, do desenvolvimento neuropsicomotor e do convívio social de pessoas neuro divergentes, especialmente crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>7486</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7486/fernando_-_indicacao_no_22-26_-_reforma_nas_unidades_basicas_de_saude_do_municipio_-_ubs.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que inicie em caráter prioritário a reforma de todas as Unidades Básicas de Saúde do Município.</t>
+  </si>
+  <si>
+    <t>7487</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7487/emanuel_-_indicacao_no_23-26__-_vaga_rapida_em_frente_ao_endereco_rua_octaviano_teixeira_dos_santos.docx</t>
+  </si>
+  <si>
+    <t>INDICAR após ouvido o plenário, que seja oficiado o Departamento Beltronense de Trânsito (DEBETRAN), para que estude a viabilidade de implantação de uma vaga de estacionamento rotativo (vaga rápida) em frente ao endereço Rua Octaviano Teixeira dos Santos, nº 621, Sala ACTION New, CEP 85601-030, Centro, Francisco Beltrão – PR.</t>
+  </si>
+  <si>
+    <t>7488</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7488/aline_-_indicacao_no_24-26_cprograma_descarte_regular_de_lixo__o_lixo_vira_pix_na_hora.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que sejam realizados estudos de viabilidade técnica, econômica e administrativa para a implementação, no âmbito do Município de Francisco Beltrão, o Programa Descarte Regular de Lixo – “O Lixo Vira PIX na Hora”, com a finalidade de incentivar o descarte ambientalmente adequado de resíduos sólidos recicláveis, estimular o descarte correto e consciente desses materiais, combater o descarte irregular de lixo em vias públicas, terrenos baldios e corpos hídricos, promover a educação ambiental e a sustentabilidade, incentivar a reciclagem e a economia circular, bem como fomentar a geração de renda por meio da destinação adequada de resíduos recicláveis, podendo o referido programa ser operacionalizado por meio da criação de pontos de recebimento devidamente estruturados no município.</t>
+  </si>
+  <si>
+    <t>7489</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7489/anelise_-_indicacao_no__25-_26_implantacao_de_uma_rampa_pista_de_skate_no_bairro_cidade_norte_nas_proximidades_do_ceju..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que sejam realizados estudos técnicos e administrativos visando a implantação de uma pista de skate no bairro Cidade Norte, nas proximidades do CEJU.</t>
+  </si>
+  <si>
+    <t>7490</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7490/silmar_-_ind._no_26-2026_-_restauracao_av_porto_alegre_e_av_florianopolis.doc</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, por meio do setor competente, que seja realizada a restauração completa da Avenida Porto Alegre e da Avenida Florianópolis, compreendendo serviços de recuperação do pavimento, correção de irregularidades, drenagem, sinalização e demais melhorias necessárias.</t>
+  </si>
+  <si>
+    <t>7510</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7510/marcos_-_indicacao__27-2026_-_instalacao_lombadas_no_asfalto_do_km8.docx</t>
+  </si>
+  <si>
+    <t>INDICAR que seja solicitado ao Executivo Municipal e à Secretaria Municipal de Interior, em conjunto com o setor de engenharia de tráfego, que faça a instalação de lombadas (redutores de velocidade) na estrada principal da comunidade rural do Km 8, no trecho que foi contemplado com pavimentação asfáltica</t>
+  </si>
+  <si>
+    <t>7511</t>
+  </si>
+  <si>
+    <t>Anelise Marx, Fernando Misturini</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7511/fernando_-_indicacao_no_28-26_-_domingo_no_parque.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para estude a viabilidade de realizar o projeto “Domingo no Parque” também nas comunidades do interior do Município.</t>
+  </si>
+  <si>
+    <t>7512</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7512/emanuel_-_indicacao_no_29-26__-_faixa_elevada_rua_terezopolis_esquina_com_a_rua_resende.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo, por meio do Departamento Municipal de Trânsito – DEBETRAN, que seja realizada a implantação de uma faixa elevada para travessia de pedestres na Rua Terezopolis, esquina com a Rua Resende, no Bairro Pinheirinho.</t>
+  </si>
+  <si>
+    <t>7513</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7513/anelise_-_indicacao_no_30_-_26_placas_de_identificacao_com_os_nomes_das_ruas.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que providencie a instalação de placas de identificação com os nomes das ruas que ainda não possuem sinalização nos bairros do Município.</t>
+  </si>
+  <si>
+    <t>7514</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7514/aline_-_indicacao_no_31_-_26_regulamentacao_lei_de_materiais_escolares.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que promova a regulamentação da Lei nº 5.284, de 12 de dezembro de 2025, a qual dispõe sobre a entrega gratuita de materiais escolares aos alunos da rede pública municipal de ensino, mediante a implementação de cartão com crédito específico, destinado à aquisição de materiais escolares em livrarias e papelarias estabelecidas no Município, a livre escolha dos pais ou responsáveis legais.</t>
+  </si>
+  <si>
+    <t>7515</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7515/dile_-_indicacao_no_32-2026_guard_rail_na_ponte_da_linha_santa_barbara.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que proceda à instalação e ampliação de guard rail (defensa metálica) na ponte localizada na linha Santa Barbara.</t>
+  </si>
+  <si>
+    <t>7516</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7516/marcos_-_indicacao_no_33_-_26_redutor_de_velocidade_lombada_na_rua_antonio_luiz_sabadin.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que, por meio do setor competente, realize estudo técnico visando à implantação de um redutor de velocidade (lombada) na Rua Antônio Luiz Sabadin, nas proximidades da residência nº 56, no bairro Miniguaçu.</t>
+  </si>
+  <si>
+    <t>7517</t>
+  </si>
+  <si>
+    <t>Fernando Misturini, Maria de Fátima, Pedro Tufão Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7517/pedro_-_indicacao_no_34-26_-_construcao_de_banheiros_nos_parques_e_lagos_municipais.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que proceda a construção de banheiros nos parques e lagos municipais bem como a instalação de bebedouros nos parques que ainda não tem.</t>
+  </si>
+  <si>
+    <t>7518</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7518/maria_-_indicacao_no_35-26_criacao_de_centro_municipal_de_formacao_de_tecnicos.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que avalie e promova as medidas necessárias visando à criação do Centro Municipal de Formação de Técnicos e Empreendedorismo, mediante a utilização do imóvel onde funcionava o antigo Fórum da Comarca, atualmente desocupado, estabelecendo parcerias com a Agência do Trabalhador, com o Governo do Estado e, ainda, por meio de convênios com municípios vizinhos.</t>
+  </si>
+  <si>
+    <t>7519</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7519/silmar_-_ind._no_36-26_algo_urbanistico_em_um_lote_que_seria_via_publica_da_rua_apucarana_com_a_rio_grande_do_sul.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam adotadas providências institucionais e urbanísticas no lote íngreme localizado na continuidade da via pública, na esquina da Rua Apucarana com a Rua Rio Grande do Sul, neste Município, especialmente no sentido de avaliar e viabilizar a implantação de escadas ou outra solução técnica adequada para o deslocamento seguro de pedestres.</t>
+  </si>
+  <si>
+    <t>7520</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7520/mara_-_indicacao_no_37-2026_-_ubs_bairro_alvorada.docx</t>
+  </si>
+  <si>
+    <t>INDICAR que seja solicitado ao Poder Executivo Municipal e à Secretaria Municipal de Saúde a necessidade urgente de reforma, impermeabilização e manutenção sanitária na sala de medicação da Unidade Básica de Saúde (UBS) do Bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>7521</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7521/marcos__-_indicacao_no_38-26_-_centro_cultural_municipal_de_francisco_beltrao.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que avalie e promova as medidas necessárias para a criação do Centro Cultural Municipal de Francisco Beltrão, mediante a utilização do imóvel onde funcionava o antigo Fórum da Comarca, atualmente desocupado em razão da transferência de suas atividades para novo endereço.</t>
+  </si>
+  <si>
+    <t>7525</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7525/anelise_-_indicacao_no_39_-_26_melhorias_na_estrada_de_acesso_a_comunidade_da_nova_secao.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que sejam realizadas melhorias na estrada de acesso à Comunidade da Nova Seção, iniciando logo após o Frigorífico Sigma até a referida comunidade.</t>
+  </si>
+  <si>
+    <t>7526</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7526/cidao_-_indicacao_no_40-26_-_alambrado_e_construcao_de_vestiarios_no_campo_da_comunidade_menino_jesus..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que, por meio da Secretaria competente, estude a possibilidade de implantação de alambrado e construção de vestiários no campo da Comunidade Menino Jesus.</t>
+  </si>
+  <si>
+    <t>7527</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7527/dile_-_indicacao_no_41_-_26_pavimentacao_asfaltica_do_centro_comunitario_do_rio_tuna_ate_a_chacara_olegini..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que através do setor competente proceda pavimentação asfáltica do Centro Comunitário do Rio Tuna até a Chácara Olegini.</t>
+  </si>
+  <si>
+    <t>7528</t>
+  </si>
+  <si>
+    <t>Bruno Savarro, Mara Fornazari Urbano</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7528/mara_-_indicacao_no__42-2026_-_providencias_administrativas_e_urbanisticas_relacionadas_ao_transporte_individual_privado_de_passageiros_por_aplicativos.docx</t>
+  </si>
+  <si>
+    <t>INDICAR que seja enviado ao Poder Executivo Municipal, por meio das Secretarias competentes, a adoção das seguintes providências administrativas e urbanísticas relacionadas ao transporte individual privado de passageiros por aplicativos, considerando os dados e manifestações constantes do Relatório de Escuta com Motoristas de Aplicativo, elaborado no âmbito deste mandato, bem como a implementação do Projeto de Lei nº 72/2025:_x000D_
+1)	Que seja promovida a revisão do número de vagas destinadas ao transporte individual de passageiros, estabelecendo-se critérios de proporcionalidade entre o quantitativo de táxis e o número de veículos utilizados para transporte por aplicativos, reconhecendo a presença consolidada dessa modalidade no sistema de mobilidade urbana do município;_x000D_
+2)	Que sejam criadas, com urgência, vagas específicas para embarque e desembarque de passageiros, especialmente em regiões de grande fluxo, com atenção prioritária aos locais onde não é permitido o estacionamento, mas onde motoristas de aplicativo vêm sendo autuados por paradas rápidas e necessárias à prestação do serviço;_x000D_
+3)	Que sejam avaliadas e implementadas medidas administrativas e de ordenamento viário destinadas a reduzir a incidência de autuações decorrentes da inexistência de infraestrutura adequada para o transporte por aplicativos, considerando as especificidades dessa atividade;_x000D_
+4)	Que, no âmbito da aplicação e eventual regulamentação complementar do PL nº 72/2025, sejam observados os princípios da proporcionalidade e razoabilidade, evitando a imposição de exigências ou encargos que aprofundem a precarização do trabalho, conforme apontado pelos motoristas na escuta realizada;_x000D_
+5)	Que seja instituído canal permanente de diálogo e escuta com os motoristas de aplicativo, de modo a permitir a participação da categoria na avaliação contínua das políticas públicas de mobilidade urbana e transporte individual privado de passageiros.</t>
+  </si>
+  <si>
+    <t>7529</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7529/mara_-_indicacao_no_43-2026_-_aplicativo_da_saude_com_foco_na_unidade_basica_de_saude_ubs_do_jardim_italia.docx</t>
+  </si>
+  <si>
+    <t>INDICAR que seja solicitado ao Poder Executivo Municipal e à Secretaria Municipal de Saúde que realizem investimentos em capacitação de usuários e treinamento de equipes sobre o uso do Aplicativo da Saúde, com foco na Unidade Básica de Saúde (UBS) do Jardim Itália, conforme este gabinete recebeu reclamações dos usuários, especialmente idosos.</t>
+  </si>
+  <si>
+    <t>7530</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7530/maria_de_fatima_-_indicacao_no_44-26_-_criacao_de_espaco_para_descarte_de_moveis_inserviveis.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que avalie a possibilidade de criação de espaços públicos destinados ao descarte adequado de móveis inservíveis, com a implantação de pelo menos uma unidade em cada bairro em que se verifica maior vulnerabilidade social, como Padre Ulrico, São Miguel e Cidade Norte, no município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7531</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7531/maria_de_fatima_-_indicacao_no_45-26_-_guarda-corpo_e_drenagem_do_corrego_na_rua_guatemala.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, após ouvido o plenário, que seja enviado ao ofício ao Executivo Municipal para que o setor competente analise a necessidade de melhorias no córrego localizado na Rua Costa com Guatemala, próximo à casa nº 208, entre os bairros Virgínia e Aeroporto. O referido córrego apresenta acúmulo excessivo de sedimentos e vegetação, necessitando de limpeza e dragagem para melhorar o fluxo da água. Além disso, a manilha existente é de diâmetro inferior à capacidade necessária para a vazão, o que provoca transbordamentos frequentes, dificultando a passagem de pedestres e veículos. Outro problema crítico é a ponte sobre o córrego, que não possui acostamento, tornando o tráfego inseguro, especialmente para pedestres e ciclistas. A falta de guarda-corpos (guard rails) em ambos os lados da via representa um risco significativo de acidentes.</t>
+  </si>
+  <si>
+    <t>7540</t>
+  </si>
+  <si>
+    <t>Aline Biezus, Anelise Marx, Junior Nesi</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7540/aline_-_indicacao_no__46-_26_vagas_de_ambulancia.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que promova à implantação de mais vagas exclusivas para embarque e desembarque de pacientes transportados por ambulâncias e ônibus dos Municípios integrantes da 8ª Regional de Saúde, especialmente nas imediações de clínicas e estabelecimentos de saúde localizados na área central.</t>
+  </si>
+  <si>
+    <t>7541</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7541/dile_-_indicacao_no__47_-_26_reforma_cancha_de_bocha_bairro_sao_miguel.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que seja realizada a reforma da Cancha de Bocha da Associação de Moradores do Bairro São Miguel, promovendo as melhorias estruturais necessárias para garantir segurança e melhores condições de uso pela comunidade.</t>
+  </si>
+  <si>
+    <t>7542</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7542/junior_nesi_-_indicacao_no_48-26_-_pavimentacao_asfaltica_na_linha_hobold_e_na_comunidade_do_divisor.doc</t>
+  </si>
+  <si>
+    <t>INDICAR que seja solicitado ao Poder Executivo Municipal e à Secretaria competente a execução de obras de pavimentação asfáltica na Linha Hobold e na comunidade do Divisor.</t>
+  </si>
+  <si>
+    <t>7543</t>
+  </si>
+  <si>
+    <t>Aline Biezus, Anelise Marx, Fernando Misturini, Mara Fornazari Urbano, Marcos Folador, Maria de Fátima</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7543/mara_-_indicacao_no_49-2026_-_equivalencia_do_prazo_da_licenca-maternidade_para_adotantes.docx</t>
+  </si>
+  <si>
+    <t>INDICAR que seja enviado ao Poder Executivo Municipal uma solicitação para que disponha na Lei Municipal que trata do Regime Jurídico do Município de Francisco Beltrão, a equivalência do prazo da licença-maternidade para gestantes, adotantes e com guarda judicial, de 180 dias, sem distinção de prazos por idade da criança adotada.</t>
+  </si>
+  <si>
+    <t>7544</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7544/marcos_-_indicacao_no_50-_26_instalacao_de_um_bebedouro_no_posto_de_saude_do_bairro_sao_miguel_conforme_imagem_em_anexo..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que, por meio do setor competente, providencie, com urgência, a instalação de um bebedouro no posto de saúde do bairro São Miguel, conforme imagem em anexo.</t>
+  </si>
+  <si>
+    <t>7545</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7545/maria_de_fatima_-_indicacao_no_51-26_-_pavimentacao_asfaltica_ponte_e_drenagem_-_rua_nicaragua.doc</t>
+  </si>
+  <si>
+    <t>INDICAR que seja solicitado ao Poder Executivo Municipal e à Secretaria de Infraestrutura e Mobilidade Urbana, a execução de obras de pavimentação asfáltica na Rua Nicarágua, localizada no Bairro Jardim Virgínia, bem como a realização de estudos para construção de ponte de pequeno porte sobre o córrego existente no local, além da limpeza e drenagem do referido curso d’água.</t>
+  </si>
+  <si>
+    <t>7546</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7546/nildo_-_indicacao_no_52_-_26_-_redutores_de_velocidade_na_avenida_antonio_de_paiva_cantelmo_atras_da_unipar.doc</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal e ao DEBETRAN que realizem estudos técnicos e procedam à implantação de redutores de velocidade, tais como lombadas, faixas elevadas ou outros dispositivos adequados, na Avenida Antonio de Paiva Cantelmo, nas proximidades do imóvel nº 1910, região do Lago Boa Vista, atrás da UNIPAR.</t>
+  </si>
+  <si>
+    <t>7554</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7554/pedro_-_indicacao_no_53-26_-_melhorias_no_posto_de_saude_do_bairro_da_cango.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que sejam realizadas melhorias estruturais, de manutenção e de atendimento no Posto de Saúde do Bairro Cango.</t>
+  </si>
+  <si>
+    <t>7555</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7555/maria_de_fatima_-_indicacao_no_54-26_-_pavimentacao_asfaltica_-_bairro_aeroporto_-_rua_euclides_rios_noruega_siria_jordania_jamaica_e_medelin.doc</t>
+  </si>
+  <si>
+    <t>INDICAR que seja solicitado ao Poder Executivo Municipal e à Secretaria de Infraestrutura e Mobilidade Urbana, a necessidade de execução de obras de pavimentação asfáltica no Bairro Aeroporto, especialmente nas ruas Euclides Rios, Noruega, Síria, Jordânia, Jamaica e Medelin.</t>
+  </si>
+  <si>
+    <t>7556</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7556/aline_-_indicacao_no_55-26_reinstalacao_ou_o_religamento_do_equipamento_de_fiscalizacao_eletronica_rua_das_flores_-_pr_483.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que, por meio do órgão competente, interceda junto à empresa responsável pela administração da Rodovia PR-483, a fim de que seja providenciada a reinstalação ou o religamento do equipamento de fiscalização eletrônica (radar) anteriormente existente nas proximidades da travessia localizada entre a Rua das Flores, no Bairro Nova Petrópolis.</t>
+  </si>
+  <si>
+    <t>7557</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7557/dile_-_indicacao_no_56_-_26_poco_artesiano_na_comunidade_rio_14.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que seja realizada a perfuração de poço artesiano na Comunidade Rio 14, com a instalação do sistema completo de captação, preservação e distribuição de água, visando atender às necessidades da comunidade local.</t>
+  </si>
+  <si>
+    <t>7558</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7558/fernando_-_indicacao_no_57-26_-_viabilidade_tecnica_e_financeira_para_abertura_de_procedimento_licitatorio_visando_a_perfuracao_de_novos_pocos_artesianos.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que, por meio da Secretaria competente, realize um estudo de viabilidade técnica e financeira para abertura de procedimento licitatório visando à perfuração de novos poços artesianos e à manutenção dos já existentes no Município.</t>
+  </si>
+  <si>
+    <t>7563</t>
+  </si>
+  <si>
+    <t>Aline Biezus, Marcos Folador, Tiago Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7563/tiago__-_indicacao_no_-2026_-_reducao_da_jornada_de_trabalho_dos_agentes_comunitarios_de_saude_acs_e_dos_agentes_de_combate_as_endemias_ace_atualmente_de_8_.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Poder Executivo Municipal, com encaminhamento à Secretaria Municipal de Saúde, que sejam realizados estudos técnicos e administrativos visando a redução da jornada de trabalho dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate às Endemias (ACE), atualmente de 8 (oito) horas diárias, para 6 (seis) horas diárias, garantindo-se a manutenção dos direitos e vencimentos atualmente percebidos pelos servidores.</t>
+  </si>
+  <si>
+    <t>7564</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7564/nildo_-_indicacao_no_59-_2026_-_lago_loteamento_sao_jose.doc</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal que realize estudos técnicos e proceda à implantação de um Lago Municipal com parque infantil e ATI (Academia da Terceira Idade) no Loteamento São José, no Município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7569</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7569/silmar_-_ind._no60_-26_rocada_e_limpeza_na_rua_travessa_canaa_localizada_no_bairro_agua_branca..docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a roçada e limpeza na Rua Travessa Canaã, localizada no Bairro Água Branca.</t>
+  </si>
+  <si>
+    <t>7570</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7570/dile_-_indicacao_no__61-_26_reforma_ginasio_bairro_sao_miguel.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que seja realizada a reforma do ginásio do Bairro São Miguel, promovendo as melhorias estruturais necessárias para garantir segurança, acessibilidade e melhores condições de uso pela comunidade.</t>
+  </si>
+  <si>
+    <t>7571</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7571/marcos_-_indicacao_no62_-2026_-_avaliacao_da_estrutura_fisica_da_escola_municipal_15_de_outubro.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal, com cópia à Secretaria Municipal de Educação e demais secretarias responsáveis, para que seja feita uma avaliação da estrutura física da Escola Municipal 15 de Outubro, situada no bairro Jardim Floresta.</t>
+  </si>
+  <si>
+    <t>7572</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7572/anelise_-_indicacao_no__63-_26_inclusao_de_estagio_remunerado_para_estudantes_do_curso_tecnico_em_farmacia_no_processo_seletivo_de_estagiarios_em_ambito_municipal..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que que determine ao setor competente estudos de viabilidade para inclusão de estágio remunerado para estudantes do curso Técnico em Farmácia no processo seletivo de estagiários em âmbito municipal.</t>
+  </si>
+  <si>
+    <t>7573</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7573/silmar_-_indicacao_no_64-26_-_instalacao_radar_eletronico_rua_porto_alegre.doc</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal e ao órgão competente de trânsito a instalação de radar eletrônico para controle de velocidade na Rua Porto Alegre, no trecho compreendido entre as ruas Sergipe e Vereador Romeu Lauro Werlang.</t>
+  </si>
+  <si>
+    <t>7574</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7574/pedro_-_indicacao_no_65-26_-_pavimentacao_asfaltica_na_rua_arthur_julio_nack.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, que realize pavimentação asfáltica na Rua Arthur Júlio Nack, no bairro Sadia.</t>
+  </si>
+  <si>
+    <t>7575</t>
+  </si>
+  <si>
+    <t>Dile Tonello, Nildo Gás, Pedro Tufão Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7575/pedro_dile_nildo_-_indicacao_no_66-26_-_calcadas_nas_ruas_tabajara_e_tupiniquim.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente visando a construção de calçadas nas Ruas Tabajara e Tupiniquim, no trecho que liga o Bairro São Francisco ao Bairro Novo Mundo, passando pelo Bairro São Miguel.</t>
+  </si>
+  <si>
+    <t>7576</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7576/maria_de_fatima_-_indicacao_no_67-26_-_revitalizacao_da_academia_da_3a_idade_-_novo_mundo.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que avalie a possibilidade de revitalização, reforma ou substituição dos aparelhos da academia ao ar livre do Bairro Novo Mundo, localizada na esquina das Ruas Vinicius de Moraes e Humberto Campos.</t>
+  </si>
+  <si>
+    <t>7577</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7577/pedro_-_indicacao_no_68-26_-_playground_na_praca_darci_zancan.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio do setor competente, que proceda os reparos e consertos da pracinha Darci Zancan e ao entrono desta, localizada na Rua Pará, atrás do mercado No Ponto.</t>
+  </si>
+  <si>
+    <t>7578</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7578/pedro_-_indicacao_no_69-26_-_pavimentacao_na_rua_armando_behne.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio de estudos do setor competente, realize pavimentação na Rua Armando Behne, localizada no Bairro Aeroporto.</t>
+  </si>
+  <si>
+    <t>7581</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7581/silmar_-_ind._no_70-26_limpeza_e_rocada_na_rua_duque_de_caxias_localizada_no_bairro_marrecas..docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a limpeza e roçada na Rua Duque de Caxias, localizada no Bairro Marrecas.</t>
+  </si>
+  <si>
+    <t>7584</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7584/anelise_-_indicacao_no__71-_26_instalacao_de_semaforo_no_cruzamento_da_rua_tenente_camargo_com_a_rua_maranhao..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio da Secretaria Municipal de Segurança Pública, realize estudo de viabilidade para a instalação de semáforo no cruzamento da Rua Tenente Camargo com a Rua Maranhão.</t>
+  </si>
+  <si>
+    <t>7585</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7585/marcos_-_indicacao_no_72-2026_-__manutencao_com_patrolamento_e_cascalhamento_da_estrada_rural_no_trecho_entre_a_ponte_da_comunidade_volta_grande_do_marrecas_ate_a_linha_sao_sebastiao.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal e à Secretaria de Interior que seja realizada a manutenção com patrolamento e cascalhamento da estrada rural no trecho compreendido entre a ponte da Comunidade Volta Grande do Marrecas até a Linha São Sebastião, no sentido da Comunidade de Nova Concórdia, especialmente nas proximidades da Comunidade Terapêutica Sob o Olhar de Maria.</t>
+  </si>
+  <si>
+    <t>7586</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7586/aline_-_indicacao_no_73-26_restabelecer_licenca_premio.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que, por meio do órgão competente, analise a possibilidade de restabelecer a concessão da licença-prêmio aos servidores públicos municipais, conforme disponibilidade administrativa e sem prejuízo financeiro às Secretarias, observada a conveniência do servidor, bem como que verifique a viabilidade jurídica e orçamentária da conversão da licença-prêmio em pecúnia, em situações excepcionais.</t>
+  </si>
+  <si>
+    <t>7587</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7587/emanuel_-_indicacao_no_74-26__-_obras_de_manutencao_e_recuperacao_do_pavimento_asfaltico_bem_como_adequacao_da_drenagem_pluvial_na_rua_abdul_sebastiao_pholman_no_1194.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizadas obras de manutenção e recuperação do pavimento asfáltico, bem como adequação da drenagem pluvial, na Rua Abdul Sebastião Pholman, nº 1194.</t>
+  </si>
+  <si>
+    <t>7588</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7588/junior_nesi_-_indicacao_no_75-26_-_melhorias_na_sinalizacao_e_acostamentos_da_pr_566.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal e aos órgãos competentes, que avaliem a possibilidade de realização de melhorias no trecho asfáltico que liga a PR-566 até o Município de Bom Sucesso do Sul, passando pela comunidade da Secção Jacaré, incluindo a implantação e reforço da sinalização viária, melhorias nos acostamentos e a realização de serviços de poda de árvores e roçada da vegetação, especialmente nas áreas de curvas.</t>
+  </si>
+  <si>
+    <t>7589</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7589/mara_-_indicacao_no_76-2026_-_estudo_para_valorizacao_dos_tecnicos_em_enfermagem_do_ciruspar.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal que, na condição de ente consorciado do Consórcio Intermunicipal da Rede de Urgências do Sudoeste do Paraná - CIRUSPAR, sejam adotadas as seguintes providências:_x000D_
+•	Participação ativa do Município no grupo de trabalho instituído no âmbito do Tribunal Regional do Trabalho da 9ª Região, conforme pactuado nos autos da RPP nº 0003353-03-2025-5-09-0000, destinado à construção de proposta para recomposição salarial dos técnicos de enfermagem vinculados ao consórcio;_x000D_
+•	Realização de estudo técnico e orçamentário visando avaliar a possibilidade de ampliação do repasse municipal ao CIRUSPAR, de modo a contribuir para a valorização dos profissionais técnicos de enfermagem que atuam no serviço de urgência e emergência regional.</t>
+  </si>
+  <si>
+    <t>7590</t>
+  </si>
+  <si>
+    <t>Maria de Fátima, Nildo Gás</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7590/nildo_e_maria_-_indicacao_no_77-_2026_manutencao_no_posto_de_saude_do_bairro_industrial.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal e à Secretaria Municipal de Saúde, que procedam à realização de melhorias estruturais e de manutenção no Posto de Saúde do Bairro Industrial.</t>
+  </si>
+  <si>
+    <t>7591</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7591/pedro_-_indicacao_no_78-26_-ampliacao_da_atual_unidade_de_saude_do_bairro_sadia.docx</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal que, através da Secretaria Municipal de Saúde e do setor competente, seja realizada a ampliação da atual Unidade de Saúde do Bairro Sadia, bem como que seja analisada a possibilidade de construção de uma nova Unidade de Saúde na região, especialmente para atender o novo Conjunto Habitacional Vida Nova, considerando ainda a crescente demanda do Bairro Júpiter.</t>
+  </si>
+  <si>
+    <t>7613</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7613/marcos_-_indicacao_no_79-2026_-__providencias_nas_ruas_pato_branco_e_maravilha_no_bairro_sao_cristovao.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal e à Secretaria Municipal de Infraestrutura e Mobilidade Urbana a adoção das seguintes providências nas ruas Pato Branco e Maravilha no Bairro São Cristóvão:_x000D_
+1)	Instalação de estrutura coberta nos pontos de ônibus localizados:_x000D_
+•	Na Rua Pato Branco, conforme localização: https://maps.app.goo.gl/9psdzst2qG2ciRWp7;_x000D_
+•	Na Rua Maravilha, altura do nº 160, conforme localização: https://maps.app.goo.gl/8FotvtvrwuaxdgrK8;_x000D_
+Ambos os locais não possuem qualquer tipo de abrigo ou estrutura adequada para os usuários do transporte coletivo, conforme fotos anexas._x000D_
+2)	Execução de calçada no trecho indicado da Rua Pato Branco (no trecho antes da junção com a Rua Maravilha), conforme imagens anexas, especialmente por essa rua ser de acesso à nova rodoviária do município, onde atualmente inexiste passeio público, obrigando pedestres a transitarem pela via._x000D_
+3)	Instalação de guarda-corpo (guarda-reio) nos pontos indicados nas imagens anexas ao longo da Rua Pato Branco, nos trechos onde há ribanceira e desnível acentuado, representando risco à segurança dos pedestres.</t>
+  </si>
+  <si>
+    <t>7614</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7614/nildo_-_indicacao_no80_-_2026_-_bueiro_rua_campo_largo.doc</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal que seja realizada, com a máxima urgência, a manutenção e reparo de um bueiro localizado na Rua Campo Largo, nº 792, no Bairro Industrial.</t>
+  </si>
+  <si>
+    <t>7615</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7615/maria_de_fatima_-_indicacao_no_81-26_-_criacao_de_mais_um_banco_de_doacao_de_sangue.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que avalie, em parceria com os órgãos competentes da saúde pública estadual, a viabilidade de criação de mais uma unidade de Banco de Doação de Sangue no município de Francisco Beltrão, considerando que atualmente o atendimento é realizado exclusivamente pelo Hemonúcleo Regional de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7616</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7616/maria_de_fatima_-_indicacao_no82_-26_-_instalacao_de_sinalizacao_-_lombada_-_rua_terezopolis.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao DEBETRAN, que proceda à instalação de placa de sinalização indicativa de lombada na Rua Terezópolis, nas proximidades do número 302, no Bairro Pinheirinho, tendo em vista que atualmente a sinalização existente contempla apenas um dos sentidos da via.</t>
+  </si>
+  <si>
+    <t>7620</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7620/cidao_-_indicacao_no_83-26_-_melhorias_no_campo_municipal_do_bairro_pinheirinho.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal que, por meio da secretaria competente, sejam realizadas melhorias gerais no Campo Municipal do Bairro Pinheirinho, abrangendo todos os pontos estruturais necessários.</t>
+  </si>
+  <si>
+    <t>7621</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7621/mara_-_indicacao_no_84-2026_-_cirusapar_-_remuneracao_dos_profissionais_da_enfermagem.doc</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal que, na condição de ente consorciado do Consórcio Intermunicipal da Rede de Urgências do Sudoeste do Paraná - CIRUSPAR, adote providências quanto à realização de estudo técnico e orçamentário visando avaliar a possibilidade de ampliação do repasse municipal ao CIRUSPAR, de modo a contribuir para a valorização dos profissionais técnicas e técnicos de enfermagem que atuam no serviço de urgência e emergência regional, conforme pauta de reivindicações que consta em anexo na justificativa.</t>
+  </si>
+  <si>
+    <t>7622</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7622/adolfo_-_indicacao_no_85-26_-_subsidio_para_exames_na_bovinocultura_leiteira.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal e à Secretaria Municipal de Agricultura, que avaliem a possibilidade de concessão de subsídio de 50% do custo dos exames de brucelose e tuberculose para os produtores de leite do município.</t>
+  </si>
+  <si>
+    <t>7629</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7629/maria_de_fatima_-_indicacao_no_86-26_-_instalacao_de_lixeiras_-_bancos_de_concreto_-_rocada_nos_parques_da_cidade.doc</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal a necessidade de instalação de mais lixeiras nos parques da cidade, bem como a disponibilização de novos assentos por meio de bancos de concreto fixados ao solo, além da realização de roçada e manutenção das margens da via no entorno do Parque da Cidade Norte.</t>
+  </si>
+  <si>
+    <t>7630</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7630/junior_nesi_-_indicacao_no_87-26_-_ati_na_comunidade_villa_lobos.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que avalie a possibilidade de instalação de uma academia da terceira idade na comunidade Villa Lobos.</t>
+  </si>
+  <si>
+    <t>7631</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7631/fernando_-_indicacao_no_88-26_-_mecanismo_de_indentificacao_eventos.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que estude a viabilidade e adote as providências necessárias para que em todos os eventos públicos realizados ou apoiados pelo Município seja implantado sistema de identificação de crianças, por meio de pulseiras ou mecanismo similar contendo QR Code ou outro recurso tecnológico, permitindo a rápida identificação e localização dos responsáveis em caso de desencontro.</t>
+  </si>
+  <si>
+    <t>7632</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7632/bruno-_indicacao_no__89_-26_-pavimentacao_da_rua_marreca_bairro_marrecas.docx</t>
+  </si>
+  <si>
+    <t>INDICA e REITERA ao Executivo Municipal, por meio da Secretaria competente, a necessidade de realização da pavimentação da Rua Marreca, localizada no Bairro Marrecas.</t>
+  </si>
+  <si>
+    <t>7643</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7643/marcos_-_indicacao_no_90-2026_-_muro_na_ubs_do_padre_ulrico_e_cimmad.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal e ao setor competente que seja realizada a construção de um muro na Unidade Básica de Saúde (UBS) do Bairro Padre Ulrico, na área que faz divisa com o Centro de Integração Madre Maria Domênica (CIMMAD).</t>
+  </si>
+  <si>
+    <t>7644</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7644/mara_-_indicacao_no_91-2026_-_pavimentacao_asfaltica_na_rua_eduardo_mocelin_proximidades_da_raffer.docx</t>
+  </si>
+  <si>
+    <t>INDICAR que seja solicitado ao Poder Executivo Municipal e à Secretaria de Infraestrutura e Mobilidade Urbana, a necessidade urgente de execução de obras de pavimentação asfáltica na Rua Eduardo Mocelin, localizada nas proximidades da Raffer.</t>
+  </si>
+  <si>
+    <t>7645</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7645/fernando_-_indicacao_no_92-26_-_empresa_especializada_para_a_coleta_de_lixo_reciclavel_no_municipio_nos_moldes_da_coleta_ja_realizada_para_os_residuos_organicos..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que, por meio da Secretaria competente, para que realize estudo técnico visando à contratação de empresa especializada para a coleta de lixo reciclável no Município, nos moldes da coleta já realizada para os resíduos orgânicos</t>
+  </si>
+  <si>
+    <t>7646</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7646/emanuel_-_indicacao_no_93-26__-_asfaltamento_rua_rolinha_bairro_padre_ulrico.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam adotadas as providências necessárias para a execução de obras de pavimentação asfáltica na Rua Rolinha, localizada no Bairro Padre Ulrico.</t>
+  </si>
+  <si>
+    <t>7647</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7647/fernando_-_indicacao_no_94-26_-_abertura_da_rua_antonio_carneiro_neto_com_o_objetivo_de_interligar_os_bairros_sao_cristovao_e_nossa_senhora_aparecida..docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, para que, por meio da Secretaria competente, realize e estudos técnicos visando à abertura da Rua Antônio Carneiro Neto, com o objetivo de interligar os bairros São Cristóvão e Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>7648</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7648/adolfo_-_indicacao_no_95-26_-_portal_da_transparencia_-_andamento_das_obras.doc</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que avalie a possibilidade de disponibilizar, no Portal da Transparência do Município, informações detalhadas acerca das obras públicas em execução.</t>
+  </si>
+  <si>
+    <t>7649</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7649/aline_-_indicacao_no_96-26_piso_de_enfermagem.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, que promova a implementação e o efetivo pagamento do piso salarial da enfermagem aos profissionais da rede municipal de saúde, nos termos da legislação vigente, garantindo que a remuneração desses profissionais seja adequada ao piso nacional estabelecido para a categoria.</t>
+  </si>
+  <si>
+    <t>7650</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7650/anelise_-_indicacao_no_97_-_26_redutor_de_velocidade_rua_curitiba_entre_esquina_do_colegio_gloria_e_maria_basso_delani.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Executivo Municipal, por meio da Secretaria Municipal de Segurança Pública e Trânsito, que seja realizado estudo de viabilidade para implantação de redutor de velocidade na Rua Curitiba, mais precisamente entre as quadras de acesso ao Colégio Nossa Senhora da Glória e ao Escola Municipal Maria Basso Dellani.</t>
+  </si>
+  <si>
+    <t>7651</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7651/silmar_-_indicacao_no_98-2026_-_pavimentacao_asfaltica_na_rua_laurindo_pitt.docx</t>
+  </si>
+  <si>
+    <t>INDICAR que seja solicitado ao Poder Executivo Municipal e à Secretaria de Infraestrutura e Mobilidade Urbana, a necessidade urgente de execução de obras para nova pavimentação asfáltica em toda a extensão da Rua Laurindo Pitt, no Bairro Seminário.</t>
+  </si>
+  <si>
+    <t>7652</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7652/cidao_-_indicacao_no_99-26_-_servicos_de_ampliacao_e_melhorias_na_sede_da_associacao_de_moradores_da_secao_progresso.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal que, por meio do setor competente, sejam realizados serviços de ampliação e melhorias na sede da Associação de Moradores da Seção Progresso, conforme memorial descritivo em anexo.</t>
+  </si>
+  <si>
+    <t>7671</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7671/fernando_-_indicacao_no_100-26_-_melhorias_na_estrada_que_da_acesso_ao_aterro_sanitario_e_a_comunidade_do_menino_jesus.docx</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam promovidas melhorias na estrada que dá acesso ao aterro sanitário e à Comunidade do Menino Jesus, em razão das condições precárias da via.</t>
+  </si>
+  <si>
+    <t>7672</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7672/marcos_-_indicacao_no_101-2026_-_revitalizacao_da_pista_de_caminhada_ginasio_de_esportes_jahyr_de_freitas_bairro_guanabara.docx</t>
+  </si>
+  <si>
+    <t>INDICAR ao Executivo Municipal, com cópia à Secretaria de Esporte e Lazer e à Secretaria de Infraestrutura e Mobilidade Urbana, a realização de manutenção, limpeza, reparos na pavimentação e revitalização da pista de caminhada situada no entorno do Ginásio de Esportes Jahyr de Freitas (Bangu), no Bairro Guanabara.</t>
+  </si>
+  <si>
+    <t>7406</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7406/emenda_aditiva_no_01-26_ao_projeto_de_lei_no_02-26_legislativo_1.doc</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 001/2026 ao Projeto de Lei nº 02/2026 do Legislativo, para incluir os incisos XVII e XVIII ao art. 1º, o inciso XVII ao art. 7º e alterar o inciso IV do art. 8º, que passam a vigorar com a seguinte redação: _x000D_
+_x000D_
+“Art. 1º (…)_x000D_
+_x000D_
+XVII - Encarregado de Protocolo e Gestão Documental;_x000D_
+XVIII – Gestor dos Recursos Humanos.”_x000D_
+_x000D_
+“Art. 7º (...)_x000D_
+_x000D_
+XVII – Gestor dos Recursos Humanos: designado dentre o quadro de pessoal, detentor de cargo de provimento efetivo, cuja atribuição inclui inserir e atualizar constantemente todas as informações funcionais dos servidores no sistema de gestão da Câmara (ERP), garantindo a integridade dos dados para auditorias; realizar o envio dos eventos periódicos e não periódicos ao sistema eSocial, cumprindo rigorosamente os prazos do Governo Federal; alimentar os módulos de pessoal dos sistemas do Tribunal de Contas do Estado do Paraná (como o SIM-AM), assegurando que a base de dados da Câmara esteja em conformidade com as exigências do órgão fiscalizador; realizar o processamento mensal da folha de pagamento de servidores ativos, comissionados e agentes políticos (vereadores); efetuar o cálculo manual ou sistêmico de gratificações, horas extras, adicionais de tempo de serviço, faltas, empréstimos consignados e pensões alimentícias; gerar as guias de recolhimento de impostos e contribuições (IRRF, INSS/Previdência Própria) decorrentes da folha; gerar e transmitir os arquivos magnéticos de pagamento junto à instituição financeira responsável pela conta da Câmara; coordenar os trâmites administrativos para nomeação de novos servidores, posse e exoneração; dentre outras funções advindas dos Recursos Humanos.”_x000D_
+_x000D_
+“Art. 8º (...)_x000D_
+_x000D_
+IV - 14 (quatorze) URMFB (Unidade de Referência do Município de Francisco Beltrão) para cada servidor nomeado para as funções técnicas previstas no art. 7º, II a XVII desta Lei.</t>
+  </si>
+  <si>
+    <t>7533</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7533/marcos_-_emenda_modificativa_no_001-2026_ao_projeto_de_lei_no_04-2026_do_legislativo.doc</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 001/2025 ao Projeto de Lei Nº 04/2026 do Legislativo, alterando o Parágrafo único do Art. 3º, que passa a vigorar com a seguinte redação:_x000D_
+_x000D_
+Art. 3º. [...]_x000D_
+Parágrafo único. A organização deverá restringir o uso de recipientes de materiais que ofereçam risco à segurança, como vidro ou metal, autorizando apenas materiais plásticos ou flexíveis, desde que transparentes.</t>
+  </si>
+  <si>
+    <t>7534</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7534/marcos_-_emenda_aditiva_no_01-2026_ao_projeto_de_lei_no_04-2026_do_legislativo.doc</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 001/2025 ao Projeto de Lei Nº 04/2026 do Legislativo, para inclusão de Parágrafo único no Art. 1º, que passa a vigorar com a seguinte redação:_x000D_
+_x000D_
+Art. 1º. [...]_x000D_
+Para os fins desta Lei, considera-se evento de grande porte aquele com estimativa de público superior a 1.000 (mil) pessoas.</t>
+  </si>
+  <si>
+    <t>7561</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7561/aline_-_emenda_modificativa_n.o_01-2026_ao_projeto_de_lei_n.o_11-2026_do_legislativo.docx</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 001/2026 ao Projeto de Lei Nº 11/2026 do Legislativo, para alterar o  parágrafo primeiro do Art. 1º, o qual passa a vigorar com a seguinte redação:_x000D_
+_x000D_
+Art. 1º. [...]_x000D_
+§ 1º Para os fins desta Lei, consideram-se mães atípicas aquelas que possuem filhos com Transtorno do Espectro Autista (TEA), outros transtornos globais do desenvolvimento ou deficiência, devidamente comprovados por laudo médico especializado, bem como as mães que possuam diagnóstico de Transtorno do Espectro Autista (TEA), igualmente comprovado por laudo médico.</t>
+  </si>
+  <si>
+    <t>7562</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7562/aline_-_emenda_aditiva_n.o_01-2026_ao_projeto_de_lei_n.o_11-2026_do_legislativo.docx</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 001/2026 ao Projeto de Lei Nº 11/2026 do Legislativo, para incluir  o  parágrafo único no Art. 3º, com a seguinte redação:_x000D_
+_x000D_
+Art. 3º. [...]_x000D_
+Parágrafo único. O laudo médico comprobatório da condição prevista nesta Lei terá validade por prazo indeterminado, não sendo exigida renovação periódica, salvo nos casos em que houver expressa indicação médica de necessidade de reavaliação.</t>
+  </si>
+  <si>
+    <t>7594</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7594/emenda_aditiva_no_01_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 01/2026 ao Projeto de Emenda Lei Orgânica Nº 01/2026, para acrescentar o art. 94-A, o qual passa a vigorar com a seguinte redação:_x000D_
+Art. 94-A: O Município adotará políticas públicas de estímulo ao empreendedorismo e à livre iniciativa, observando os princípios da liberdade econômica, da desburocratização e do desenvolvimento sustentável._x000D_
+§1º Constituem diretrizes da política municipal de incentivo ao empreendedorismo:_x000D_
+I – simplificação e racionalização dos procedimentos para abertura, funcionamento e baixa de empresas, inclusive por meio da redução de exigências administrativas desnecessárias;_x000D_
+II – incentivo ao microempreendedor individual, às microempresas e às empresas de pequeno porte, com políticas de apoio, orientação e facilitação de acesso a serviços públicos;_x000D_
+III – digitalização e integração dos processos de licenciamento e emissão de alvarás, assegurando maior agilidade e transparência;_x000D_
+IV – estímulo à formalização de atividades econômicas e à geração de emprego e renda no âmbito municipal._x000D_
+§ 2º O Município poderá instituir programas, parcerias e instrumentos de incentivo voltados ao desenvolvimento do ambiente de negócios, na forma da lei.</t>
+  </si>
+  <si>
+    <t>7595</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7595/emenda_aditiva_no_02_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 2/2026 ao Projeto de Emenda Lei Orgânica Nº 01/2026, para acrescentar o art. 129-A, com a seguinte redação:_x000D_
+Art. 129-A: O Município promoverá o esporte como instrumento de saúde, educação, inclusão social e desenvolvimento humano, garantindo o acesso democrático às práticas esportivas._x000D_
+§ 1º Constituem diretrizes da Política Municipal de Esporte:_x000D_
+I – incentivo à prática esportiva nos bairros, com a criação, manutenção e utilização de espaços públicos adequados;_x000D_
+II – estímulo ao esporte escolar, em parceria com instituições de ensino, como ferramenta de formação educacional e cidadã;_x000D_
+III – apoio a atletas locais, inclusive por meio de programas de incentivo, bolsas, competições e representatividade em eventos esportivos._x000D_
+§ 2º O Município poderá instituir programas, parcerias e ações intersetoriais voltadas à promoção do esporte, integrando áreas como educação, saúde e assistência social.</t>
+  </si>
+  <si>
+    <t>7596</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7596/emenda_aditiva_no_03_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 03/2026 ao Projeto de Emenda Lei Orgânica Nº 01/2026, para criar o art. 109-A, e  parágrafos 1º, 2º, do Projeto de Emenda a Lei Orgânica nº 01/2026, com a seguinte redação:_x000D_
+Art. 109-A: O Município instituirá política permanente de proteção e bem-estar animal, reconhecendo os animais como seres sencientes e assegurando sua proteção contra práticas de abuso, maus-tratos e abandono._x000D_
+§ 1º Constituem diretrizes da Política Municipal de Proteção e Bem-Estar Animal:_x000D_
+I – combate ao abandono de animais, com ações de conscientização, fiscalização e responsabilização dos tutores;_x000D_
+II – controle populacional ético de cães e gatos, por meio de programas de castração, identificação e registro;_x000D_
+III – estímulo à adoção responsável, por meio de campanhas educativas e parcerias com entidades de proteção animal;_x000D_
+IV – aplicação de sanções administrativas em casos de maus-tratos, na forma da lei._x000D_
+§ 2º O Município poderá firmar parcerias com organizações da sociedade civil, clínicas veterinárias e instituições de ensino para a execução das ações previstas neste artigo.</t>
+  </si>
+  <si>
+    <t>7597</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7597/emenda_aditiva_no_04_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 04/2026 ao Projeto de Emenda Lei Orgânica Nº 01/2026, para acrescentar o art. 138 – B, com a seguinte redação:_x000D_
+Art. 138-B :A administração pública municipal adotará progressivamente sistemas digitais para a prestação de serviços públicos, com o objetivo de aumentar a eficiência, a transparência e a acessibilidade._x000D_
+§ 1º Constituem diretrizes do Governo Digital:_x000D_
+I – digitalização de processos administrativos, com tramitação eletrônica e redução do uso de documentos físicos;_x000D_
+II – disponibilização de informações públicas com transparência em tempo real, sempre que possível;_x000D_
+III – ampliação do acesso eletrônico aos serviços públicos, garantindo ao cidadão a possibilidade de atendimento remoto;_x000D_
+IV – simplificação de procedimentos administrativos, com redução da burocracia e melhoria da experiência do usuário._x000D_
+§ 2º O Município deverá promover a integração de sistemas, a proteção de dados dos cidadãos e a inclusão digital, assegurando o acesso universal aos serviços públicos digitais.</t>
+  </si>
+  <si>
+    <t>7598</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7598/emenda_aditiva_no_05_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 05/2026 ao Projeto de Emenda Lei Orgânica Nº 01/2026, para criar o art. 138 - A, o qual passa a vigorar com a seguinte redação:_x000D_
+Art. 138 – A : O Município promoverá políticas públicas de inovação tecnológica, empreendedorismo e economia digital, visando o desenvolvimento econômico sustentável e a modernização da administração pública._x000D_
+§ 1º Constituem diretrizes da Política Municipal de Inovação:_x000D_
+I – incentivo à criação, instalação e desenvolvimento de startups e empresas de base tecnológica;_x000D_
+II – estímulo à criação de ambientes de inovação, incluindo incubadoras, aceleradoras, parques tecnológicos e espaços colaborativos;_x000D_
+III – promoção de parcerias entre o Poder Público, universidades, centros de pesquisa e a iniciativa privada;_x000D_
+IV – implantação de soluções de cidades inteligentes, com o uso de tecnologia para melhoria da gestão pública, mobilidade urbana, sustentabilidade e qualidade de vida da população._x000D_
+§ 2º O Município poderá instituir programas, incentivos fiscais e mecanismos de fomento para viabilizar as ações previstas neste artigo, na forma da lei.</t>
+  </si>
+  <si>
+    <t>7599</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7599/emenda_aditiva_no_06_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA  06/2026 à Proposta de Emenda Lei Orgânica nº. 01/2026, para criar o inciso XXXVIII do art. 4º, com a seguinte redação:_x000D_
+Art. 4º. (...)_x000D_
+XXXVIII – regulamentar o horário de funcionamento dos estabelecimentos comerciais e de serviços, no exercício de sua autonomia e visando à proteção da saúde física e mental do trabalhador, de modo a observar o limite de jornadas de trabalho previstas na legislação federal, priorizando o descanso semanal remunerado aos domingos e feriados, bem como inibindo a adoção de escalas exaustivas que prejudiquem o convívio familiar e social do empregado.</t>
+  </si>
+  <si>
+    <t>7600</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7600/emenda_modificativa_01-26__ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 001/2026 ao Projeto de Emenda Lei Orgânica Nº 01/2026, para alterar o art. 27º, o qual passa a vigorar com a seguinte redação:_x000D_
+_x000D_
+Art. 27º. O mandato da Mesa será de dois anos, vedada a reeleição de qualquer dos seus membros para o mesmo cargo na mesma legislatura.</t>
+  </si>
+  <si>
+    <t>7601</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7601/emenda_modificativa_n_02-26_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 002/2026 à Proposta de Emenda Lei Orgânica nº. 01/2026, para alterar o parágrafo único e incisos do art. 3º, que passam a vigorar com a seguinte redação:_x000D_
+Art. 3º (...)_x000D_
+Parágrafo único. Fica adotada a identidade visual da Bandeira do Município como instrumento de representação permanente da logomarca do Governo do Município de Francisco Beltrão, obedecidos os seguintes critérios:_x000D_
+I - a representação emblemática de que trata este parágrafo único será adotada por todas as gestões de governo, de forma contínua e permanente;_x000D_
+II - veda-se a utilização de logomarcas, slogans, cores ou critérios de estilização que busquem estabelecer identidade visual própria de uma gestão específica, devendo a publicidade institucional do Município pautar-se exclusivamente pelos símbolos oficiais e pelo caráter informativo, educativo ou de orientação social.</t>
+  </si>
+  <si>
+    <t>7602</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7602/emenda_modificativa_no_03-26_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 003/2026 à Proposta de Emenda Lei Orgânica nº. 01/2026, para alterar o parágrafo primeiro do art. 19, que passa a vigorar com a seguinte redação:_x000D_
+Art. 19 (...)_x000D_
+§ 1º O suplente será convocado imediatamente nos casos de vaga ou de investidura nas funções previstas no inciso IV, e, nos casos de licença, quando o afastamento exceder 120 (cento e vinte) dias;</t>
+  </si>
+  <si>
+    <t>7603</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7603/emenda_modificativa_no_04-26_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 004/2026 à Proposta de Emenda Lei Orgânica nº. 01/2026, para alterar a redação do inciso VII do parágrafo único do Art. 98, que passa a vigorar com a seguinte redação:_x000D_
+Art. 98. (...)_x000D_
+Parágrafo único. (...)_x000D_
+VII – estímulo à realização de feiras, exposições, festivais e outros eventos de interesse turístico, cultural ou econômico, inclusive mediante parcerias público-privadas, convênios ou outros instrumentos de cooperação institucional, observada a realização de procedimento público de seleção ou licitação quando houver:_x000D_
+a) utilização de bens públicos municipais;_x000D_
+b) transferência ou aplicação de recursos públicos;_x000D_
+c) delegação a terceiros da organização, gestão ou exploração econômica do evento.</t>
+  </si>
+  <si>
+    <t>7604</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7604/emenda_supressiva_no_01-2026_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA 001/2026 ao Projeto nº 01/2026 de Emenda à Lei Orgânica, para suprimir os §§ 8º, 9º, 10º, 11º, 12º, 13º, 14º e 15º do art. 90 do referido Projeto.</t>
+  </si>
+  <si>
+    <t>7605</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7605/emenda_supreesiva_no_02-26_ao_pl_01.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA 002/2026 ao Projeto nº 01/2026 de Emenda à Lei Orgânica, para suprimir a integralidade do Parágrafo Único do art. 27.</t>
+  </si>
+  <si>
+    <t>7606</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7606/emenda_supressiva_no_03-2026_ao_plo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA 003/2026 à Proposta de Emenda Lei Orgânica nº. 01/2026, para suprimir o texto do parágrafo segundo do art. 64.</t>
+  </si>
+  <si>
+    <t>7607</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7607/emenda_modificativa_n_01-26_ao_plo_02-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 001/2026 à Proposta de Emenda Lei Orgânica nº. 02/2026, para alterar o inciso XII do artigo 56, que passa a vigorar com a seguinte redação:_x000D_
+Art. 56 (...)_x000D_
+XII - Os vencimentos dos cargos do Poder Legislativo não poderão ser superiores aos pagos pelo Poder Executivo para cargos de atribuições iguais ou assemelhadas, ressalvadas as vantagens de caráter pessoal e as de natureza indenizatória.</t>
+  </si>
+  <si>
+    <t>7608</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7608/emenda_modificativa_n02-26_ao_plo_02-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 002/2026 à Proposta de Emenda Lei Orgânica nº. 02/2026, para alterar o artigo 111, que passa a vigorar com a seguinte redação:_x000D_
+Art. 111. A escolha dos Diretores das unidades escolares da rede municipal de ensino dar-se-á por meio de processo de seleção democrático, composto pelas seguintes etapas obrigatórias:_x000D_
+I – Avaliação de mérito e desempenho, mediante prova de conhecimentos e apresentação de plano de gestão, de caráter eliminatório;_x000D_
+II – Consulta pública à comunidade escolar, mediante voto facultativo e secreto, dentre os candidatos aprovados na etapa anterior;_x000D_
+III – Nomeação pelo Chefe do Poder Executivo, a partir de uma lista tríplice derivada da consulta pela comunidade escolar._x000D_
+§ 1º A comunidade escolar referida no inciso II compreende os profissionais em exercício lotados na unidade escolar e pais ou responsáveis de alunos regularmente matriculados._x000D_
+§ 2º A etapa de avaliação de conhecimentos e do plano de gestão deve ser conduzida por banca independente._x000D_
+§ 3º Lei específica regulamentará o processo eleitoral, os critérios de elegibilidade e as hipóteses de destituição do cargo.</t>
+  </si>
+  <si>
+    <t>7413</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7413/marcos_-_mocao_de_aplausos_no_01-2026_i_-_mfsa.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Comitê Local da IFMSA Brazil – Unioeste de Francisco Beltrão, em especial à Atividade de Paz e Direitos Humanos, em reconhecimento ao relevante trabalho social, educativo e humanitário desenvolvido no município e na região.</t>
+  </si>
+  <si>
+    <t>7415</t>
+  </si>
+  <si>
+    <t>Oberdan Raul Saretta, Pedro Tufão Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7415/oberdan__-_mocao_de_aplauso_no__02-26_-_web_radio_cidade.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Web Rádio Cidade, do Município de Francisco Beltrão, como forma de reconhecimento e valorização pelos relevantes serviços prestados à comunidade beltronense e regional.</t>
+  </si>
+  <si>
+    <t>7416</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7416/cidao_-_mocao_de_aplausos_no_03-2026_dra_nadia_dalagnol.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS a Dra. Nádia Dallagnol, pelos relevantes serviços prestados à Administração Pública e pela destacada contribuição técnica, acadêmica e profissional na área de Licitações e Contratos Administrativos.</t>
+  </si>
+  <si>
+    <t>7417</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7417/cidao_-_mocao_de_aplausos_no_04-2026_trem_bala_futsal.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à equipe Trem Bala Futsal, pelos relevantes serviços prestados ao esporte beltronense e pela brilhante conquista do título de Campeã da Copa Sudoeste de Futsal Masculino – Série Prata, elevando o nome de Francisco Beltrão no cenário esportivo regional.</t>
+  </si>
+  <si>
+    <t>7418</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7418/cidao_-_mocao_de_aplausos_no_05-2026_projeto_biofavela.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Projeto BioFavela, pelos relevantes serviços prestados à comunidade e pela significativa contribuição social, esportiva e cidadã ao município de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7435</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7435/mara_-_mocao_de_aplausos_no_06_-2026_-__projeto_transformar_da_universidade_paranaense_unipar_de_francisco_beltrao..doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Projeto Transformar, da Universidade Paranaense (Unipar) de Francisco Beltrão.</t>
+  </si>
+  <si>
+    <t>7462</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7462/silmar__-_mocao_de_aplausos_no_07-26_-_ctg_rancho_crioulo.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao CTG Rancho Crioulo, em reconhecimento à sua trajetória, relevância cultural, social e comunitária, bem como ao significativo trabalho desenvolvido na preservação e promoção do tradicionalismo gaúcho.</t>
+  </si>
+  <si>
+    <t>7463</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7463/silmar__-_mocao_de_aplausos_no__08_-_26_-_colegio_estadual_suplicy_70_anos.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS em homenagem aos 70 anos do Colégio Estadual Dr. Eduardo Virmond Suplicy, em reconhecimento à sua trajetória histórica, educacional e social no Município.</t>
+  </si>
+  <si>
+    <t>7464</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7464/marcos_-_mocao_de_aplausos_no__09-2026_-_assesoar_1.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à ASSOCIAÇÃO DE ESTUDOS, ORIENTAÇÃO E ASSISTÊNCIA RURAL - ASSESOAR, em comemoração aos seus 60 anos de fundação. Esta homenagem é o justo reconhecimento desta Casa de Leis à sua trajetória ininterrupta, celebrando seu relevante legado social, educativo e humanitário, bem como seu papel indispensável no fortalecimento da agricultura familiar e no desenvolvimento sustentável de Francisco Beltrão e de toda a região Sudoeste do Paraná.</t>
+  </si>
+  <si>
+    <t>7465</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7465/marcos_-_mocao_de_aplausos_no__10-2026_-_cap_-_centro_de_apoio_pedagogico_para_atendimento_as_pessoas_com_deficiencia_visual.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Centro de Apoio Pedagógico para Atendimento às Pessoas com Deficiência Visual de Francisco Beltrão – CAP.</t>
+  </si>
+  <si>
+    <t>7466</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7466/anelise_-_mocao_de_aplausos_no__11-2026_-__coordenacao_dos_clubes_de_maes_de_francisco_beltrao.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Coordenação dos Clubes de Mães de Francisco Beltrão, em reconhecimento à relevante atuação, dedicação e comprometimento demonstrados na organização, coordenação e encaminhamento dos trabalhos realizados junto aos Clubes de Mães do Município.</t>
+  </si>
+  <si>
+    <t>7467</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7467/aline_-_mocao_de_aplausos_no__12-2026_-__a_sociedade_hospitalar_beltronense_-_hospital_sao_francisco.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Sociedade Hospitalar Beltronense - Hospital São Francisco, em reconhecimento aos relevantes serviços prestados à população de Francisco Beltrão e região.</t>
+  </si>
+  <si>
+    <t>7657</t>
+  </si>
+  <si>
+    <t>Cidão, Adolfo Pegoraro, Aline Biezus, Anelise Marx, Bruno Savarro, Dile Tonello, Emanuel Venzo, Fernando Misturini, Julio Cesar Spada, Junior Nesi, Mara Fornazari Urbano, Marcos Folador, Maria de Fátima, Nildo Gás, Pedro Tufão Filho, Silmar Gallina, Tiago Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7657/cidao_-_mocao_de_aplausos_no_13-2026_equipe_de_robotica_do_colegio_sesi_de_francisco_beltrao__ragnarokfb.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Equipe de Robótica do Colégio SESI de Francisco Beltrão – RagnarokFB, em reconhecimento à expressiva conquista obtida em âmbito nacional, com o 3º lugar na categoria Design Award na etapa nacional da FTC, realizada em São Paulo, e à classificação para competição internacional.</t>
+  </si>
+  <si>
+    <t>7674</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7674/silmar__-_mocao_de_aplausos_no__14_-_26_-_centro_de_convivencia_intergeracional_sensibilizar.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Centro de Convivência Intergeracional Sensibilizar, em reconhecimento aos relevantes serviços prestados ao Município de Francisco Beltrão, especialmente na promoção da inclusão social e no fortalecimento de vínculos comunitários.</t>
+  </si>
+  <si>
+    <t>7676</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7676/emanuel_-_mocao_de_repudio_no15__-2026_-_indicacao_de_jorge_messias_para_o_stf.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO à indicação do Sr. Jorge Messias ao cargo de Ministro do Supremo Tribunal Federal. A presente moção expressa a manifestação deste vereador diante da relevância institucional do cargo, bem como da necessidade de observância rigorosa dos princípios constitucionais, especialmente o direito à vida e a dignidade da pessoa humana.</t>
+  </si>
+  <si>
+    <t>7460</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Anelise Marx, Bruno Savarro, Cidão, Dile Tonello, Fernando Misturini, Junior Nesi, Maria de Fátima, Nildo Gás, Oberdan Raul Saretta, Tiago Correa</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7460/proposta_de_emenda_a_lei_organica_n.o_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação à Lei Orgânica do Município de Francisco Beltrão e revoga a Lei Orgânica promulgada em 05 de Abril de 1990 bem como todas as suas emendas.</t>
+  </si>
+  <si>
+    <t>7461</t>
+  </si>
+  <si>
+    <t>http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7461/04_pl_emenda_lei_organica.pdf</t>
+  </si>
+  <si>
+    <t>Altera os arts. 56 a 63 e 111 e revoga os arts. 64 a 66 da Lei Orgânica do Município de Francisco Beltrão para adequação das normas relativas à Administração de Pessoal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -462,68 +3875,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7401/01_pl_rga_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7402/02_pl_ampliacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7403/projeto_de_lei_no._01-2026_mesa_diretora_-_reajuste_servidores_legislativo.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7404/projeto_de_lei_no._02-2026_mesa_diretora_-_gratificacao_especial_de_atividade.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7405/cidao_-_requerimento_n.o_01-2026_-_audiencia_publica.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7401/01_pl_rga_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7402/02_pl_ampliacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7473/03_pl_concessao_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7491/05_pl_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7492/06_pl_ppa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7493/07_pl_inclusao_da_rubrica_orcamentaria_no_orcamento_geral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7494/09_pl_aditivo_concessao_silos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7495/08_pl_altera_lei_municipal_no_4.499_de_23_de_agosto_de_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7496/10_pl_-_institui_o_programa_propriedades_leiteiras.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7559/11_pl_doacao_reinaldo_sass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7560/12_pl_doacao_colegio_estadual_civico_militar_beatriz_biavatti.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7623/14_pl_altera_a_lei_4105_2013_conselho_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7624/15_pl_altera_a_lei_5170_2024_fundo_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7625/16_pl_altera_lei_5.279_2025_rua_vinicius_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7626/13_pl_prevebel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7636/17_pl_altera_a_lei_5310_2025_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7663/21_pl_alteracao_da_lei_4.988_2023_fundo_municipal_de_saneamento_basico_e_ambiental__fmsba.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7664/20_pl_desafeta_rua_para.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7675/22_pl_altera_nome_de_bairro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7403/projeto_de_lei_no._01-2026_mesa_diretora_-_reajuste_servidores_legislativo.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7404/projeto_de_lei_no._02-2026_mesa_diretora_-_gratificacao_especial_de_atividade.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7407/tiago_-_projeto_de_lei_no_03-26_-_dispoe_sobre_a_obrigatoriedade_de_divulgacao_no_portal_da_transparencia_do_municipio.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7408/marcos_-_projeto_de_lei_no_04-2026_-_agua_em_eventos_publicos_em_francisco_beltrao.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7409/emanuel_venzo_-_projeto_de_lei_no_05-2026_programa_de_volta_para_minha_terra.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7410/emanuel_venzo_-_projeto_de_lei_no_06-2026_-__aborto.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7411/emanuel_venzo_-_projeto_de_lei_no_07-2026_-__mao_acolhedora_e_resgate_da_dignidade.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7412/maria_de_fatima_-_projeto_de_lei_no_08-2026_altera_lei_municipal_4536-2017_parto_humanizado.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7414/emanuel_-_dile_-_tiago_-_aline_-_anelise_-_projeto_de_lei_no__-2026_-_dispoe_sobre_a_possibilidade_de_conversao_do_pagamento_de_multas_de_transito_de_natureza_leve_aplicadas.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7481/bruno_-_projeto_de_lei_no_10-_2026_-_patas_que_acolhem.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7482/pedro_-_projeto_de_lei_no__-2026_-_dispoe_sobre_a_prioridade_de_matricula_para_filhos_de_maes_atipicas_em_creches_e_escolas_da_rede_publica_municipal_de_francisco_beltrao_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7535/anelise_-_silmar_e_misturini__-_projeto_de_lei_no_12-2026_-_incluir_no_calendario_oficial_domingo_no_parque.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7635/mara_-_projeto_de_lei__no_13-2026_-_institui_diretrizes_para_prevencao_e_enfrentamento_da_violencia_obstetrica_e_neonatal.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7658/tiago_-_projeto_de_lei_no_14-2026_-_institui_o_programa_de_coleta_de_exames_e_vacinacao_em_domicilio_para_pessoas_com_transtorno_do_espectro_autista.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7659/tiago_-_projeto_de_lei_no_15-2026_-_dispoe_sobre_a_validade_por_prazo_indeterminado_do_laudo_medico_que_ateste_o_transtorno_do_espectro_autista.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7660/silmar_-_projeto_de_lei_-__no_16-2026_-_silmar_-_andropausa.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7661/silmar-_projeto_de_lei_-_no_17-2026_-_silmar_-_conecta_idoso.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7405/cidao_-_requerimento_n.o_01-2026_-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7419/dille_-_no_02-2026_-_req._lixo_cosciente.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7420/emanuel_-_requerimento_no_03-26_-_secretaria_municipal_de_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7421/emanuel_-_requerimento_no_04-26_-_secretaria_municipal_de_admininstracao.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7422/junior_-_no_05-2026_-_req._porteira_para_dentro.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7423/maria_-_requerimento_no_06-26_informacoes_banco_de_doacoes.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7424/maria_-_requerimento_no_07-26_melhorias_nas_estradas_do_interior_da_comunidade_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7425/pedro_-_requerimento_no_08-26_-_informacoes_sobre_a_nova_sede_da_prefeitura.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7426/pedro_-_requerimento_no_09-26_-_informacoes_pavimentacao_rua_marilia_-_com_fotos.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7427/bruno_-_requerimento_no_10-26_-_sanepar.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7429/anelise__-_requerimento_no_11-26_voto_de_pesar_cleidi_de_anhaia_gondaki.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7436/pedro_-_requerimento_no_12_-_2026_abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7437/emanuel_-_requerimento_no_13-26_-_impostos_municipais_em_decorrencia_da_realizacao_da_expobel.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7438/emanuel_-_requerimento_no_14-26_-_secretaria_municipal_da_fazenda_expobel.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7439/tiago_-_requerimento_no_15-2026_-_audiencia_publica_tratamento_de_esgoto_presidente_kenedy.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7440/silmar_-_req._no_16-2026_-__restauracao_das_calcadas.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7441/silmar_-_req._no_17-26_-_retomada_aeroporto.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7442/pedro_-_requerimento_no_18-26_-_reforma_postos_de_saude_bairros_cantelmo_cango_pinheirao_e_vila_nova.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7443/nildo_-_no_19-26_req._posso_artesiano_km_15.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7444/nildo_-_no_20-26_requerimento_posto_km_20.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7445/marcos_-_requerimento_no_21-26_-_convocacao_das_tecnicas_do_coleta_mais_plano_de_acao_2026.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7446/maria_-_requerimento_no_22-26_descongela_ja__acoes_do_executivo.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7447/julio_-_requerimento_no_23-26_-_convocacao_diretor_upa.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7448/aline_-_reuquerimento_no_24_-_26_informacoes_instituto_autismo.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7468/mara_-_requerimento_no_25-2026_-_informacoes_sobre_a_parceria_da_prefeitura_com_unisep.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7469/silmar_-_req._no_26-26_-_projeto_de_restauracao_av_porto_alegre_e_av_florianopolis.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7470/dile_-__requerimento_no_27_-_26_-_informacoes_lei_vagas_em_creches_privadas.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7471/emanuel_-_requerimento_no__28-26_-_ponte_na_comunidade_agua_vermelha_entre_lajeado_grande.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7472/silmar_-_req._no_29-2026_-__areas_institucionais.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7474/nildo_-_requerimento_no_30_-_2026_-_redutores_de_velocidade_rua_angelo_marcello_esquina_com_ponta_grossa.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7475/maria_-_requerimento_no_31-26_-_informacoes_sobre_aplicacao_da_lei_no_4554-2018.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7479/marcos_-_requerimento_no_32-26_-_informacoes_concurso_professores.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7480/marcos_-_requerimento_no_33-26_-_da_taxa_de_residuos_solidos_domiciliares_trsd.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7483/nildo_-_requerimento_no_34-2026_-_asfalto_da_vila_rural_gralha_azul.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7484/maria_-_requerimento_no_35-26_-_convidando_o_secretario_de_infraestrutura_e_mobilidade_sergio_galvan_junior_-_parklets.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7497/mara_-_requerimento_no_36-2026_-_relatorio_de_escuta_com_motoristas_de_aplicativo.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7498/junior_-_requerimento_no_37-2026_-_informacoes_rio_tuna_divisor_e_regiao.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7499/fernando_-_requerimento_no_38_-2026_-_abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7500/emanuel_-_requerimento_no_39-26_-_cmeis_aquarela_peter_pan_e_arco-iris.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7501/pedro_-_requerimento_no_40-2026_-_construcao_das_creches_do_bairro_pinheirao_sadia_e_sao_miguel.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7502/marcos_-_requerimento_no_41-2026_-_informacoes_referente_ao_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7503/pedro_-_requerimento_no_42-2026_-_asfalto_novo_vida_nova_rua_orestes_pavan_rua_leopoldino_particheli__rua_osasco_rua_egydius_cornelios_rua_david_donadel_rua_waldemar_lang.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7504/silmar_-_requerimento_no_43-2026_-__pessoa_idosa.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7505/nildo_-_requerimento_no_44-2026_-_rua_arestelino_escalabrim_rua_avelino_pereira_bedenaski_travessa_malvina_rua_domingos_santin_rua_buenos_aires.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7506/maria_-_requerimento_no_45-2026_-_informacoes_sobre_a_rede_de_esgoto__rua_das_rosas__jardim_floresta.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7507/pedro_e_aline_-_requerimento_no_46-2026_-audiencia_publica_tea.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7508/marcos_-_requerimento_no_47-2026_-_informacoes_pavimentacao_rua_dos_crisantemos.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7509/nildo_-_requerimento_no_48-2026_-_vila_rural_comunidade_da_olaria_linha_sao_paulo_comunidade_de_ponte_nova_do_cotegipe_pavimerntacao.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7522/silmar_-_requerimento_no_49-2026_seja_realizado_algo_urbanistico_em_um_lote_que_seria_via_publica_da_rua_apucarana_com_a_rio_grande_do_sul.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7523/marcos_-_requerimento_no_50-2026_-_esclarecimentos_edital_estagiarios_064-2026.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7524/nildo_-_requerimento_no_51-2026_-_melhorias_na_escola_do_km_20.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7536/mara_-_requerimento_no_53-2026_-_informacoes_emenda_400_mil_ministerio_das_mulheres.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7537/marcos_-_requerimento_no_54-2026_-_informacoes_cmei_delfo_joao_fregonese.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7538/maria_-_requerimento_no_55-2026_-_poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7539/tiago_-_requerimento_no_56_-2026_-_abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7547/adolfo_-_requerimento_no_57-2026_-_ippub_-_revisao_geral_ortografica_dos_nomes_das_ruas.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7548/anelise__-_requerimento_no_58_-2026_-_informacoes_sobre_doacao_hrs.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7549/emanuel_-_requerimento_no_59_-26_-_medidas_de_seguranca_publica_expobel.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7550/marcos_-_requerimento_no_60-2026_-_informacoes_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7551/mara_-_requerimento_no_61-2026_-_informacoes_dos_conselhos.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7552/julio_-_requerimento_no_62-2026_-_empresa_epr.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7553/silmar_-_requerimento_no_63-2026_-_informacoes_acerca_do_castraparana.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7565/maria_silmar_-_requerimento_no_64-2026_-_valor_minimo_de_repasse_cmeis_e_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7566/marcos_-_requerimento_no_65-2026_-_informacoes_sobre_a_pavimentacao_asfaltica_na_rua_das_margaridas.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7567/mara_-_requerimento_no66_-2026_-_informacoes_e_providencias_dos_fluxos_de_atendimento_e_regulacao_de_procedimentos_ginecologicos_de_urgencia.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7568/maria_-_requerimento_no_67-2026_-_sanepar_-_escavacao_na_rua.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7579/maria_-_requerimento_no_68-2026_-_poda_de_arvores_na_rua_paula_freitas.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7580/pedro_-_indicacao_no_69-26_-_pavimentacao_na_rua_armando_behne.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7582/maria_-_requerimento_no_70-2026_-_esgoto_-_rua_agnaldo_silva_-_bairro_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7583/junior_-_requerimento_no_71-2026_-_expedicao_de_oficio_ao_deputado_vermelho.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7592/maria_-_requerimento_no_72-_2026_-transporte_alunos_apae.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7593/silmar_-_requerimento_no_73-2026_-__centro_de_convivencia_de_idosos_-_informacoes.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7609/tiago_-_requerimento_no___74-2026_-_abono_de_falta_03_e_16_de_marco_de_2026.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7610/emanuel_-_requerimento_no_75-26_-_estradas_rurais_nova_concordia.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7611/emanuel_-_requerimento_no_76_-26_-_concessoes_de_pedagio_que_abrangem_o_municipio_de_francisco_beltrao.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7612/maria_-_requerimento_no_77-_2026_-carros_abandonados_rua_pedro_bordun.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7617/cidao_-_requerimento_no78_-26_-_valor_total_gasto_com_energia_eletrica_no_aterro_municipal.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7618/cidao_-_requerimento_no79_-26_-_quantidade_total_de_residuos_organicos_coletados_em_toneladas_no_municipio_no_periodo_dos_ultimos_12_doze_meses_pela_empresa_select.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7619/silmar_-_requerimento_no_80-2026_-_transporte_coletivo_dos_estudantes_da_utfpr.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7627/marcos_-_requerimento_no_-2026_-_abono_de_falta_nos_dias_16_e_17_de_marco_de_2026.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7628/julio_-_requerimento_no__82-2026_-_abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7633/dile_-_requerimento_no__83-2026_-_abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7634/nildo_-_requerimento_no__84-2026_-_abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7637/pedro_-_requerimento_no_85_-2026_-_lago_bairro_pinheirao.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7638/maria_-_requerimento_no_86-2026_-_ponto_de_onibus_-_rio_tuna_-_divisor.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7639/cidao_-_requerimento_no_87-26_-_uso_da_area_de_vestiarios_e_reunioes_que_tem_no_campo_do_pinheirinho.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7640/bruno_-_requerimento_no__88-2026_-_vendedores_ambulantes_que_utilizam_as_calcadas.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7641/cidao_-_requerimento_no_89-2026_-_abono_de_falta.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7642/anelise-_requerimento_no_90-2026_-_abono_de_falta_nos_dias_16_e_17_de_marco_de_2026.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7653/marcos_-_requerimento_no_91-2026_-_contratos_sanepar.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7654/marcos_-_requerimento_no_92-2026_-_audiencia_publica_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7655/nildo-_requerimento_no_93-2026_-_expedicao_de_oficio_ao_deputado_paulo_litro.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7656/bruno_-_requerimento_no_94-2026_-_convite_diretor_sanepar.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7662/marcos_maria_e_silmar_-_requerimento_no_95-2026_-_convocacao_felipe_guerios_e_valdeci_priester.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7665/mara_-_requerimento_no_96-2026_-_urgencia_informacoes_prevbel.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7666/bruno_-_requerimento_no_97-2026_-_audiencia_publica_prevbel.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7667/emanuel__-_requerimento_no_98_-2026_-_abono_de_falta_no_dia_30_de_marco_2026.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7668/dile_-__requerimento_no_99-2026_-_informacoes_asfaltamento_na_linha_hobold_ate_o_cemiterio_da_comunidade.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7669/anelise_-_requerimento_no_100-2026_-_informacoes_delegacia_da_mulher.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7670/junior_-_requerimento_no_101-2026_-_priorizacao_na_construcao_da_farmacia_anexa_a_upa.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7673/maria_silmar_junior_marcos_bruno_-_requerimento_no_102-2026_-_convite_sindicato_-_precatorios.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7428/bruno-_indicacao_no_01-26_-_contrucao_de_calcada_na_rua_cabo_frio_calcada.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7430/bruno_-_no_02-26_ind_-_pagamento_dos_valores_retroativos.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7431/aline_-_indicacao_no_03_-_26_consultas_online_neuropediatra.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7432/fernando_-_indicacao_no_04-26_-_limpeza_rio_lonqueador.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7433/julio_-_indicacao_no_05-26_limpeza-dragaegm_corrego_progresso.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7434/pedro_-_indicacao_no_06-26_-_melhorias_nas_estradas_da_comunidade_do_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7449/marcos_-_indicacao_no_07_-_26_comissao_mista_com_a_finalidade_de_tratar_das_questoes_relacionadas_ao_pagamento_dos_precatorios_municipais..docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7450/maria_-_ind._no_08-26_melhorias_ponte_barra_bonita.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7451/junior_-_indicacao_no_09-26_-_pavimentacao_asfaltica_da_rua_edgar_faust.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7452/julio_-_indicacao_no_10-_26_verificacao_da_tubulacao_da_rede_coletora_de_esgoto_localizada_no_cruzamento_da_rua_sao_miguel_com_a_rua_dom_pedro_ii_no_bairro_sao_miguel..docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7453/fernando_-_indicacao_no_11_-_26_pavimentacao_rua_ravena_pedro_albino_avenida_olinda.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7454/emanuel_-_indicacao_no_12-26__-_operacao_de_tapa_buracos_unipar.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7455/bruno-_indicacao_no_13-26_-_pavimentacao_asfaltica_na_rua_osasco_entre_as_ruas_amapa_e_barra_mansa_no_bairro_pinheirinho.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7456/bruno-_indicacao_no_14-26_-_pavimentacao_asfaltica_nas_ruas_edgar_faust_e_guerino_cella_no_bairro_padre_ulrico.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7457/aline_-_indicacao_no_15_-_26_coleta_de_exames_no_interior.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7458/anelise_-_indicacao_no_16_-_26_construcao_da_casa_da_artesa_de_francisco_beltrao.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7459/fernando_-_indicacao_n.o_17-2026_-_melhorias_na_pista_de_bmx.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7476/mara_e_nildo_-_indicacao_no_18-_26_pavimentacao_rua_angelo_luiz_vansan.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7477/pedro_-_indicacao_no_19-26_-_jardins_sensoriais.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7478/pedro_-_indicacao_no_20-26_-_reforma_urgente_no_ginasio_da_escola_municipal_do_sagrado_coracao.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7485/marcos__-_indicacao_no_21-26_-_criacao_e_implantacao_do_primeiro_parque_sensorial_inclusivo_em_francisco_beltrao.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7486/fernando_-_indicacao_no_22-26_-_reforma_nas_unidades_basicas_de_saude_do_municipio_-_ubs.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7487/emanuel_-_indicacao_no_23-26__-_vaga_rapida_em_frente_ao_endereco_rua_octaviano_teixeira_dos_santos.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7488/aline_-_indicacao_no_24-26_cprograma_descarte_regular_de_lixo__o_lixo_vira_pix_na_hora.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7489/anelise_-_indicacao_no__25-_26_implantacao_de_uma_rampa_pista_de_skate_no_bairro_cidade_norte_nas_proximidades_do_ceju..docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7490/silmar_-_ind._no_26-2026_-_restauracao_av_porto_alegre_e_av_florianopolis.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7510/marcos_-_indicacao__27-2026_-_instalacao_lombadas_no_asfalto_do_km8.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7511/fernando_-_indicacao_no_28-26_-_domingo_no_parque.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7512/emanuel_-_indicacao_no_29-26__-_faixa_elevada_rua_terezopolis_esquina_com_a_rua_resende.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7513/anelise_-_indicacao_no_30_-_26_placas_de_identificacao_com_os_nomes_das_ruas.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7514/aline_-_indicacao_no_31_-_26_regulamentacao_lei_de_materiais_escolares.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7515/dile_-_indicacao_no_32-2026_guard_rail_na_ponte_da_linha_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7516/marcos_-_indicacao_no_33_-_26_redutor_de_velocidade_lombada_na_rua_antonio_luiz_sabadin.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7517/pedro_-_indicacao_no_34-26_-_construcao_de_banheiros_nos_parques_e_lagos_municipais.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7518/maria_-_indicacao_no_35-26_criacao_de_centro_municipal_de_formacao_de_tecnicos.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7519/silmar_-_ind._no_36-26_algo_urbanistico_em_um_lote_que_seria_via_publica_da_rua_apucarana_com_a_rio_grande_do_sul.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7520/mara_-_indicacao_no_37-2026_-_ubs_bairro_alvorada.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7521/marcos__-_indicacao_no_38-26_-_centro_cultural_municipal_de_francisco_beltrao.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7525/anelise_-_indicacao_no_39_-_26_melhorias_na_estrada_de_acesso_a_comunidade_da_nova_secao.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7526/cidao_-_indicacao_no_40-26_-_alambrado_e_construcao_de_vestiarios_no_campo_da_comunidade_menino_jesus..docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7527/dile_-_indicacao_no_41_-_26_pavimentacao_asfaltica_do_centro_comunitario_do_rio_tuna_ate_a_chacara_olegini..docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7528/mara_-_indicacao_no__42-2026_-_providencias_administrativas_e_urbanisticas_relacionadas_ao_transporte_individual_privado_de_passageiros_por_aplicativos.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7529/mara_-_indicacao_no_43-2026_-_aplicativo_da_saude_com_foco_na_unidade_basica_de_saude_ubs_do_jardim_italia.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7530/maria_de_fatima_-_indicacao_no_44-26_-_criacao_de_espaco_para_descarte_de_moveis_inserviveis.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7531/maria_de_fatima_-_indicacao_no_45-26_-_guarda-corpo_e_drenagem_do_corrego_na_rua_guatemala.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7540/aline_-_indicacao_no__46-_26_vagas_de_ambulancia.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7541/dile_-_indicacao_no__47_-_26_reforma_cancha_de_bocha_bairro_sao_miguel.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7542/junior_nesi_-_indicacao_no_48-26_-_pavimentacao_asfaltica_na_linha_hobold_e_na_comunidade_do_divisor.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7543/mara_-_indicacao_no_49-2026_-_equivalencia_do_prazo_da_licenca-maternidade_para_adotantes.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7544/marcos_-_indicacao_no_50-_26_instalacao_de_um_bebedouro_no_posto_de_saude_do_bairro_sao_miguel_conforme_imagem_em_anexo..docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7545/maria_de_fatima_-_indicacao_no_51-26_-_pavimentacao_asfaltica_ponte_e_drenagem_-_rua_nicaragua.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7546/nildo_-_indicacao_no_52_-_26_-_redutores_de_velocidade_na_avenida_antonio_de_paiva_cantelmo_atras_da_unipar.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7554/pedro_-_indicacao_no_53-26_-_melhorias_no_posto_de_saude_do_bairro_da_cango.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7555/maria_de_fatima_-_indicacao_no_54-26_-_pavimentacao_asfaltica_-_bairro_aeroporto_-_rua_euclides_rios_noruega_siria_jordania_jamaica_e_medelin.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7556/aline_-_indicacao_no_55-26_reinstalacao_ou_o_religamento_do_equipamento_de_fiscalizacao_eletronica_rua_das_flores_-_pr_483.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7557/dile_-_indicacao_no_56_-_26_poco_artesiano_na_comunidade_rio_14.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7558/fernando_-_indicacao_no_57-26_-_viabilidade_tecnica_e_financeira_para_abertura_de_procedimento_licitatorio_visando_a_perfuracao_de_novos_pocos_artesianos.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7563/tiago__-_indicacao_no_-2026_-_reducao_da_jornada_de_trabalho_dos_agentes_comunitarios_de_saude_acs_e_dos_agentes_de_combate_as_endemias_ace_atualmente_de_8_.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7564/nildo_-_indicacao_no_59-_2026_-_lago_loteamento_sao_jose.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7569/silmar_-_ind._no60_-26_rocada_e_limpeza_na_rua_travessa_canaa_localizada_no_bairro_agua_branca..docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7570/dile_-_indicacao_no__61-_26_reforma_ginasio_bairro_sao_miguel.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7571/marcos_-_indicacao_no62_-2026_-_avaliacao_da_estrutura_fisica_da_escola_municipal_15_de_outubro.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7572/anelise_-_indicacao_no__63-_26_inclusao_de_estagio_remunerado_para_estudantes_do_curso_tecnico_em_farmacia_no_processo_seletivo_de_estagiarios_em_ambito_municipal..docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7573/silmar_-_indicacao_no_64-26_-_instalacao_radar_eletronico_rua_porto_alegre.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7574/pedro_-_indicacao_no_65-26_-_pavimentacao_asfaltica_na_rua_arthur_julio_nack.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7575/pedro_dile_nildo_-_indicacao_no_66-26_-_calcadas_nas_ruas_tabajara_e_tupiniquim.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7576/maria_de_fatima_-_indicacao_no_67-26_-_revitalizacao_da_academia_da_3a_idade_-_novo_mundo.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7577/pedro_-_indicacao_no_68-26_-_playground_na_praca_darci_zancan.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7578/pedro_-_indicacao_no_69-26_-_pavimentacao_na_rua_armando_behne.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7581/silmar_-_ind._no_70-26_limpeza_e_rocada_na_rua_duque_de_caxias_localizada_no_bairro_marrecas..docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7584/anelise_-_indicacao_no__71-_26_instalacao_de_semaforo_no_cruzamento_da_rua_tenente_camargo_com_a_rua_maranhao..docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7585/marcos_-_indicacao_no_72-2026_-__manutencao_com_patrolamento_e_cascalhamento_da_estrada_rural_no_trecho_entre_a_ponte_da_comunidade_volta_grande_do_marrecas_ate_a_linha_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7586/aline_-_indicacao_no_73-26_restabelecer_licenca_premio.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7587/emanuel_-_indicacao_no_74-26__-_obras_de_manutencao_e_recuperacao_do_pavimento_asfaltico_bem_como_adequacao_da_drenagem_pluvial_na_rua_abdul_sebastiao_pholman_no_1194.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7588/junior_nesi_-_indicacao_no_75-26_-_melhorias_na_sinalizacao_e_acostamentos_da_pr_566.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7589/mara_-_indicacao_no_76-2026_-_estudo_para_valorizacao_dos_tecnicos_em_enfermagem_do_ciruspar.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7590/nildo_e_maria_-_indicacao_no_77-_2026_manutencao_no_posto_de_saude_do_bairro_industrial.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7591/pedro_-_indicacao_no_78-26_-ampliacao_da_atual_unidade_de_saude_do_bairro_sadia.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7613/marcos_-_indicacao_no_79-2026_-__providencias_nas_ruas_pato_branco_e_maravilha_no_bairro_sao_cristovao.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7614/nildo_-_indicacao_no80_-_2026_-_bueiro_rua_campo_largo.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7615/maria_de_fatima_-_indicacao_no_81-26_-_criacao_de_mais_um_banco_de_doacao_de_sangue.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7616/maria_de_fatima_-_indicacao_no82_-26_-_instalacao_de_sinalizacao_-_lombada_-_rua_terezopolis.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7620/cidao_-_indicacao_no_83-26_-_melhorias_no_campo_municipal_do_bairro_pinheirinho.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7621/mara_-_indicacao_no_84-2026_-_cirusapar_-_remuneracao_dos_profissionais_da_enfermagem.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7622/adolfo_-_indicacao_no_85-26_-_subsidio_para_exames_na_bovinocultura_leiteira.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7629/maria_de_fatima_-_indicacao_no_86-26_-_instalacao_de_lixeiras_-_bancos_de_concreto_-_rocada_nos_parques_da_cidade.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7630/junior_nesi_-_indicacao_no_87-26_-_ati_na_comunidade_villa_lobos.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7631/fernando_-_indicacao_no_88-26_-_mecanismo_de_indentificacao_eventos.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7632/bruno-_indicacao_no__89_-26_-pavimentacao_da_rua_marreca_bairro_marrecas.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7643/marcos_-_indicacao_no_90-2026_-_muro_na_ubs_do_padre_ulrico_e_cimmad.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7644/mara_-_indicacao_no_91-2026_-_pavimentacao_asfaltica_na_rua_eduardo_mocelin_proximidades_da_raffer.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7645/fernando_-_indicacao_no_92-26_-_empresa_especializada_para_a_coleta_de_lixo_reciclavel_no_municipio_nos_moldes_da_coleta_ja_realizada_para_os_residuos_organicos..docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7646/emanuel_-_indicacao_no_93-26__-_asfaltamento_rua_rolinha_bairro_padre_ulrico.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7647/fernando_-_indicacao_no_94-26_-_abertura_da_rua_antonio_carneiro_neto_com_o_objetivo_de_interligar_os_bairros_sao_cristovao_e_nossa_senhora_aparecida..docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7648/adolfo_-_indicacao_no_95-26_-_portal_da_transparencia_-_andamento_das_obras.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7649/aline_-_indicacao_no_96-26_piso_de_enfermagem.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7650/anelise_-_indicacao_no_97_-_26_redutor_de_velocidade_rua_curitiba_entre_esquina_do_colegio_gloria_e_maria_basso_delani.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7651/silmar_-_indicacao_no_98-2026_-_pavimentacao_asfaltica_na_rua_laurindo_pitt.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7652/cidao_-_indicacao_no_99-26_-_servicos_de_ampliacao_e_melhorias_na_sede_da_associacao_de_moradores_da_secao_progresso.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7671/fernando_-_indicacao_no_100-26_-_melhorias_na_estrada_que_da_acesso_ao_aterro_sanitario_e_a_comunidade_do_menino_jesus.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7672/marcos_-_indicacao_no_101-2026_-_revitalizacao_da_pista_de_caminhada_ginasio_de_esportes_jahyr_de_freitas_bairro_guanabara.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7406/emenda_aditiva_no_01-26_ao_projeto_de_lei_no_02-26_legislativo_1.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7533/marcos_-_emenda_modificativa_no_001-2026_ao_projeto_de_lei_no_04-2026_do_legislativo.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7534/marcos_-_emenda_aditiva_no_01-2026_ao_projeto_de_lei_no_04-2026_do_legislativo.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7561/aline_-_emenda_modificativa_n.o_01-2026_ao_projeto_de_lei_n.o_11-2026_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7562/aline_-_emenda_aditiva_n.o_01-2026_ao_projeto_de_lei_n.o_11-2026_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7594/emenda_aditiva_no_01_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7595/emenda_aditiva_no_02_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7596/emenda_aditiva_no_03_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7597/emenda_aditiva_no_04_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7598/emenda_aditiva_no_05_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7599/emenda_aditiva_no_06_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7600/emenda_modificativa_01-26__ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7601/emenda_modificativa_n_02-26_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7602/emenda_modificativa_no_03-26_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7603/emenda_modificativa_no_04-26_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7604/emenda_supressiva_no_01-2026_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7605/emenda_supreesiva_no_02-26_ao_pl_01.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7606/emenda_supressiva_no_03-2026_ao_plo_01-26.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7607/emenda_modificativa_n_01-26_ao_plo_02-26.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7608/emenda_modificativa_n02-26_ao_plo_02-26.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7413/marcos_-_mocao_de_aplausos_no_01-2026_i_-_mfsa.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7415/oberdan__-_mocao_de_aplauso_no__02-26_-_web_radio_cidade.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7416/cidao_-_mocao_de_aplausos_no_03-2026_dra_nadia_dalagnol.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7417/cidao_-_mocao_de_aplausos_no_04-2026_trem_bala_futsal.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7418/cidao_-_mocao_de_aplausos_no_05-2026_projeto_biofavela.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7435/mara_-_mocao_de_aplausos_no_06_-2026_-__projeto_transformar_da_universidade_paranaense_unipar_de_francisco_beltrao..doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7462/silmar__-_mocao_de_aplausos_no_07-26_-_ctg_rancho_crioulo.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7463/silmar__-_mocao_de_aplausos_no__08_-_26_-_colegio_estadual_suplicy_70_anos.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7464/marcos_-_mocao_de_aplausos_no__09-2026_-_assesoar_1.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7465/marcos_-_mocao_de_aplausos_no__10-2026_-_cap_-_centro_de_apoio_pedagogico_para_atendimento_as_pessoas_com_deficiencia_visual.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7466/anelise_-_mocao_de_aplausos_no__11-2026_-__coordenacao_dos_clubes_de_maes_de_francisco_beltrao.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7467/aline_-_mocao_de_aplausos_no__12-2026_-__a_sociedade_hospitalar_beltronense_-_hospital_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7657/cidao_-_mocao_de_aplausos_no_13-2026_equipe_de_robotica_do_colegio_sesi_de_francisco_beltrao__ragnarokfb.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7674/silmar__-_mocao_de_aplausos_no__14_-_26_-_centro_de_convivencia_intergeracional_sensibilizar.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7676/emanuel_-_mocao_de_repudio_no15__-2026_-_indicacao_de_jorge_messias_para_o_stf.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7460/proposta_de_emenda_a_lei_organica_n.o_01-2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.franciscobeltrao.pr.leg.br/media/sapl/public/materialegislativa/2026/7461/04_pl_emenda_lei_organica.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H277"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="232.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -568,127 +3980,7444 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...14 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>46</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>10</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="D21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" t="s">
+        <v>92</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" t="s">
+        <v>91</v>
+      </c>
+      <c r="F23" t="s">
+        <v>99</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F24" t="s">
+        <v>103</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H24" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" t="s">
+        <v>91</v>
+      </c>
+      <c r="F25" t="s">
+        <v>107</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>33</v>
       </c>
-      <c r="H6" t="s">
-        <v>34</v>
+      <c r="D26" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" t="s">
+        <v>91</v>
+      </c>
+      <c r="F26" t="s">
+        <v>107</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H26" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E27" t="s">
+        <v>91</v>
+      </c>
+      <c r="F27" t="s">
+        <v>107</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
+        <v>91</v>
+      </c>
+      <c r="F28" t="s">
+        <v>117</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>45</v>
+      </c>
+      <c r="D29" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" t="s">
+        <v>121</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" t="s">
+        <v>91</v>
+      </c>
+      <c r="F30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>54</v>
+      </c>
+      <c r="D31" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" t="s">
+        <v>91</v>
+      </c>
+      <c r="F31" t="s">
+        <v>129</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H31" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" t="s">
+        <v>90</v>
+      </c>
+      <c r="E32" t="s">
+        <v>91</v>
+      </c>
+      <c r="F32" t="s">
+        <v>133</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H32" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>62</v>
+      </c>
+      <c r="D33" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" t="s">
+        <v>91</v>
+      </c>
+      <c r="F33" t="s">
+        <v>137</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" t="s">
+        <v>90</v>
+      </c>
+      <c r="E34" t="s">
+        <v>91</v>
+      </c>
+      <c r="F34" t="s">
+        <v>99</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H34" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35" t="s">
+        <v>90</v>
+      </c>
+      <c r="E35" t="s">
+        <v>91</v>
+      </c>
+      <c r="F35" t="s">
+        <v>99</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H35" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" t="s">
+        <v>90</v>
+      </c>
+      <c r="E36" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" t="s">
+        <v>147</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H36" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>78</v>
+      </c>
+      <c r="D37" t="s">
+        <v>90</v>
+      </c>
+      <c r="E37" t="s">
+        <v>91</v>
+      </c>
+      <c r="F37" t="s">
+        <v>147</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H37" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>153</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E38" t="s">
+        <v>155</v>
+      </c>
+      <c r="F38" t="s">
+        <v>156</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H38" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
+        <v>154</v>
+      </c>
+      <c r="E39" t="s">
+        <v>155</v>
+      </c>
+      <c r="F39" t="s">
+        <v>160</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" t="s">
+        <v>154</v>
+      </c>
+      <c r="E40" t="s">
+        <v>155</v>
+      </c>
+      <c r="F40" t="s">
+        <v>107</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H40" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" t="s">
+        <v>154</v>
+      </c>
+      <c r="E41" t="s">
+        <v>155</v>
+      </c>
+      <c r="F41" t="s">
+        <v>107</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H41" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" t="s">
+        <v>154</v>
+      </c>
+      <c r="E42" t="s">
+        <v>155</v>
+      </c>
+      <c r="F42" t="s">
+        <v>170</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H42" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>173</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" t="s">
+        <v>154</v>
+      </c>
+      <c r="E43" t="s">
+        <v>155</v>
+      </c>
+      <c r="F43" t="s">
+        <v>117</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H43" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" t="s">
+        <v>154</v>
+      </c>
+      <c r="E44" t="s">
+        <v>155</v>
+      </c>
+      <c r="F44" t="s">
+        <v>117</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H44" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45" t="s">
+        <v>154</v>
+      </c>
+      <c r="E45" t="s">
+        <v>155</v>
+      </c>
+      <c r="F45" t="s">
+        <v>129</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H45" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" t="s">
+        <v>154</v>
+      </c>
+      <c r="E46" t="s">
+        <v>155</v>
+      </c>
+      <c r="F46" t="s">
+        <v>129</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H46" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" t="s">
+        <v>154</v>
+      </c>
+      <c r="E47" t="s">
+        <v>155</v>
+      </c>
+      <c r="F47" t="s">
+        <v>125</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>54</v>
+      </c>
+      <c r="D48" t="s">
+        <v>154</v>
+      </c>
+      <c r="E48" t="s">
+        <v>155</v>
+      </c>
+      <c r="F48" t="s">
+        <v>189</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H48" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>58</v>
+      </c>
+      <c r="D49" t="s">
+        <v>154</v>
+      </c>
+      <c r="E49" t="s">
+        <v>155</v>
+      </c>
+      <c r="F49" t="s">
+        <v>129</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>62</v>
+      </c>
+      <c r="D50" t="s">
+        <v>154</v>
+      </c>
+      <c r="E50" t="s">
+        <v>155</v>
+      </c>
+      <c r="F50" t="s">
+        <v>107</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>66</v>
+      </c>
+      <c r="D51" t="s">
+        <v>154</v>
+      </c>
+      <c r="E51" t="s">
+        <v>155</v>
+      </c>
+      <c r="F51" t="s">
+        <v>107</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H51" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>70</v>
+      </c>
+      <c r="D52" t="s">
+        <v>154</v>
+      </c>
+      <c r="E52" t="s">
+        <v>155</v>
+      </c>
+      <c r="F52" t="s">
+        <v>99</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H52" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>74</v>
+      </c>
+      <c r="D53" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" t="s">
+        <v>155</v>
+      </c>
+      <c r="F53" t="s">
+        <v>147</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H53" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>207</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>78</v>
+      </c>
+      <c r="D54" t="s">
+        <v>154</v>
+      </c>
+      <c r="E54" t="s">
+        <v>155</v>
+      </c>
+      <c r="F54" t="s">
+        <v>147</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>82</v>
+      </c>
+      <c r="D55" t="s">
+        <v>154</v>
+      </c>
+      <c r="E55" t="s">
+        <v>155</v>
+      </c>
+      <c r="F55" t="s">
+        <v>129</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H55" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>213</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>86</v>
+      </c>
+      <c r="D56" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" t="s">
+        <v>214</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H56" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>217</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>218</v>
+      </c>
+      <c r="D57" t="s">
+        <v>154</v>
+      </c>
+      <c r="E57" t="s">
+        <v>155</v>
+      </c>
+      <c r="F57" t="s">
+        <v>214</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H57" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>221</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>222</v>
+      </c>
+      <c r="D58" t="s">
+        <v>154</v>
+      </c>
+      <c r="E58" t="s">
+        <v>155</v>
+      </c>
+      <c r="F58" t="s">
+        <v>103</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H58" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>225</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>226</v>
+      </c>
+      <c r="D59" t="s">
+        <v>154</v>
+      </c>
+      <c r="E59" t="s">
+        <v>155</v>
+      </c>
+      <c r="F59" t="s">
+        <v>117</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H59" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>229</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>230</v>
+      </c>
+      <c r="D60" t="s">
+        <v>154</v>
+      </c>
+      <c r="E60" t="s">
+        <v>155</v>
+      </c>
+      <c r="F60" t="s">
+        <v>231</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H60" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>234</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>235</v>
+      </c>
+      <c r="D61" t="s">
+        <v>154</v>
+      </c>
+      <c r="E61" t="s">
+        <v>155</v>
+      </c>
+      <c r="F61" t="s">
+        <v>236</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>240</v>
+      </c>
+      <c r="D62" t="s">
+        <v>154</v>
+      </c>
+      <c r="E62" t="s">
+        <v>155</v>
+      </c>
+      <c r="F62" t="s">
+        <v>241</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H62" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>245</v>
+      </c>
+      <c r="D63" t="s">
+        <v>154</v>
+      </c>
+      <c r="E63" t="s">
+        <v>155</v>
+      </c>
+      <c r="F63" t="s">
+        <v>147</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H63" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>248</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>249</v>
+      </c>
+      <c r="D64" t="s">
+        <v>154</v>
+      </c>
+      <c r="E64" t="s">
+        <v>155</v>
+      </c>
+      <c r="F64" t="s">
+        <v>160</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H64" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>252</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>253</v>
+      </c>
+      <c r="D65" t="s">
+        <v>154</v>
+      </c>
+      <c r="E65" t="s">
+        <v>155</v>
+      </c>
+      <c r="F65" t="s">
+        <v>107</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H65" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>256</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>257</v>
+      </c>
+      <c r="D66" t="s">
+        <v>154</v>
+      </c>
+      <c r="E66" t="s">
+        <v>155</v>
+      </c>
+      <c r="F66" t="s">
+        <v>147</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H66" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>260</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>261</v>
+      </c>
+      <c r="D67" t="s">
+        <v>154</v>
+      </c>
+      <c r="E67" t="s">
+        <v>155</v>
+      </c>
+      <c r="F67" t="s">
+        <v>214</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H67" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>264</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>265</v>
+      </c>
+      <c r="D68" t="s">
+        <v>154</v>
+      </c>
+      <c r="E68" t="s">
+        <v>155</v>
+      </c>
+      <c r="F68" t="s">
+        <v>117</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H68" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>268</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>269</v>
+      </c>
+      <c r="D69" t="s">
+        <v>154</v>
+      </c>
+      <c r="E69" t="s">
+        <v>155</v>
+      </c>
+      <c r="F69" t="s">
+        <v>103</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H69" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>272</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>273</v>
+      </c>
+      <c r="D70" t="s">
+        <v>154</v>
+      </c>
+      <c r="E70" t="s">
+        <v>155</v>
+      </c>
+      <c r="F70" t="s">
+        <v>103</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H70" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>276</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>277</v>
+      </c>
+      <c r="D71" t="s">
+        <v>154</v>
+      </c>
+      <c r="E71" t="s">
+        <v>155</v>
+      </c>
+      <c r="F71" t="s">
+        <v>214</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H71" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>280</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>281</v>
+      </c>
+      <c r="D72" t="s">
+        <v>154</v>
+      </c>
+      <c r="E72" t="s">
+        <v>155</v>
+      </c>
+      <c r="F72" t="s">
+        <v>117</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>284</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>285</v>
+      </c>
+      <c r="D73" t="s">
+        <v>154</v>
+      </c>
+      <c r="E73" t="s">
+        <v>155</v>
+      </c>
+      <c r="F73" t="s">
+        <v>137</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H73" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>288</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>289</v>
+      </c>
+      <c r="D74" t="s">
+        <v>154</v>
+      </c>
+      <c r="E74" t="s">
+        <v>155</v>
+      </c>
+      <c r="F74" t="s">
+        <v>170</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H74" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>292</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>293</v>
+      </c>
+      <c r="D75" t="s">
+        <v>154</v>
+      </c>
+      <c r="E75" t="s">
+        <v>155</v>
+      </c>
+      <c r="F75" t="s">
+        <v>294</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H75" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>297</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>298</v>
+      </c>
+      <c r="D76" t="s">
+        <v>154</v>
+      </c>
+      <c r="E76" t="s">
+        <v>155</v>
+      </c>
+      <c r="F76" t="s">
+        <v>299</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H76" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>303</v>
+      </c>
+      <c r="D77" t="s">
+        <v>154</v>
+      </c>
+      <c r="E77" t="s">
+        <v>155</v>
+      </c>
+      <c r="F77" t="s">
+        <v>129</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H77" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>306</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>307</v>
+      </c>
+      <c r="D78" t="s">
+        <v>154</v>
+      </c>
+      <c r="E78" t="s">
+        <v>155</v>
+      </c>
+      <c r="F78" t="s">
+        <v>103</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H78" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>310</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>311</v>
+      </c>
+      <c r="D79" t="s">
+        <v>154</v>
+      </c>
+      <c r="E79" t="s">
+        <v>155</v>
+      </c>
+      <c r="F79" t="s">
+        <v>129</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H79" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>314</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>315</v>
+      </c>
+      <c r="D80" t="s">
+        <v>154</v>
+      </c>
+      <c r="E80" t="s">
+        <v>155</v>
+      </c>
+      <c r="F80" t="s">
+        <v>147</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H80" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>318</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>319</v>
+      </c>
+      <c r="D81" t="s">
+        <v>154</v>
+      </c>
+      <c r="E81" t="s">
+        <v>155</v>
+      </c>
+      <c r="F81" t="s">
+        <v>214</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H81" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>322</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>323</v>
+      </c>
+      <c r="D82" t="s">
+        <v>154</v>
+      </c>
+      <c r="E82" t="s">
+        <v>155</v>
+      </c>
+      <c r="F82" t="s">
+        <v>324</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H82" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>327</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>328</v>
+      </c>
+      <c r="D83" t="s">
+        <v>154</v>
+      </c>
+      <c r="E83" t="s">
+        <v>155</v>
+      </c>
+      <c r="F83" t="s">
+        <v>329</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H83" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>332</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>333</v>
+      </c>
+      <c r="D84" t="s">
+        <v>154</v>
+      </c>
+      <c r="E84" t="s">
+        <v>155</v>
+      </c>
+      <c r="F84" t="s">
+        <v>103</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H84" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>336</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>337</v>
+      </c>
+      <c r="D85" t="s">
+        <v>154</v>
+      </c>
+      <c r="E85" t="s">
+        <v>155</v>
+      </c>
+      <c r="F85" t="s">
+        <v>214</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>341</v>
+      </c>
+      <c r="D86" t="s">
+        <v>154</v>
+      </c>
+      <c r="E86" t="s">
+        <v>155</v>
+      </c>
+      <c r="F86" t="s">
+        <v>147</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>345</v>
+      </c>
+      <c r="D87" t="s">
+        <v>154</v>
+      </c>
+      <c r="E87" t="s">
+        <v>155</v>
+      </c>
+      <c r="F87" t="s">
+        <v>103</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H87" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>348</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>349</v>
+      </c>
+      <c r="D88" t="s">
+        <v>154</v>
+      </c>
+      <c r="E88" t="s">
+        <v>155</v>
+      </c>
+      <c r="F88" t="s">
+        <v>214</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H88" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>353</v>
+      </c>
+      <c r="D89" t="s">
+        <v>154</v>
+      </c>
+      <c r="E89" t="s">
+        <v>155</v>
+      </c>
+      <c r="F89" t="s">
+        <v>156</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H89" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>356</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>357</v>
+      </c>
+      <c r="D90" t="s">
+        <v>154</v>
+      </c>
+      <c r="E90" t="s">
+        <v>155</v>
+      </c>
+      <c r="F90" t="s">
+        <v>137</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H90" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>360</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>361</v>
+      </c>
+      <c r="D91" t="s">
+        <v>154</v>
+      </c>
+      <c r="E91" t="s">
+        <v>155</v>
+      </c>
+      <c r="F91" t="s">
+        <v>362</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H91" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>365</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>366</v>
+      </c>
+      <c r="D92" t="s">
+        <v>154</v>
+      </c>
+      <c r="E92" t="s">
+        <v>155</v>
+      </c>
+      <c r="F92" t="s">
+        <v>117</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H92" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>369</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>370</v>
+      </c>
+      <c r="D93" t="s">
+        <v>154</v>
+      </c>
+      <c r="E93" t="s">
+        <v>155</v>
+      </c>
+      <c r="F93" t="s">
+        <v>99</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H93" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>373</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>374</v>
+      </c>
+      <c r="D94" t="s">
+        <v>154</v>
+      </c>
+      <c r="E94" t="s">
+        <v>155</v>
+      </c>
+      <c r="F94" t="s">
+        <v>375</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H94" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>378</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>379</v>
+      </c>
+      <c r="D95" t="s">
+        <v>154</v>
+      </c>
+      <c r="E95" t="s">
+        <v>155</v>
+      </c>
+      <c r="F95" t="s">
+        <v>380</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H95" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>383</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>384</v>
+      </c>
+      <c r="D96" t="s">
+        <v>154</v>
+      </c>
+      <c r="E96" t="s">
+        <v>155</v>
+      </c>
+      <c r="F96" t="s">
+        <v>107</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H96" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>388</v>
+      </c>
+      <c r="D97" t="s">
+        <v>154</v>
+      </c>
+      <c r="E97" t="s">
+        <v>155</v>
+      </c>
+      <c r="F97" t="s">
+        <v>103</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H97" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>391</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>392</v>
+      </c>
+      <c r="D98" t="s">
+        <v>154</v>
+      </c>
+      <c r="E98" t="s">
+        <v>155</v>
+      </c>
+      <c r="F98" t="s">
+        <v>137</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H98" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>395</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>396</v>
+      </c>
+      <c r="D99" t="s">
+        <v>154</v>
+      </c>
+      <c r="E99" t="s">
+        <v>155</v>
+      </c>
+      <c r="F99" t="s">
+        <v>397</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H99" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>400</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>401</v>
+      </c>
+      <c r="D100" t="s">
+        <v>154</v>
+      </c>
+      <c r="E100" t="s">
+        <v>155</v>
+      </c>
+      <c r="F100" t="s">
+        <v>147</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H100" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>404</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>405</v>
+      </c>
+      <c r="D101" t="s">
+        <v>154</v>
+      </c>
+      <c r="E101" t="s">
+        <v>155</v>
+      </c>
+      <c r="F101" t="s">
+        <v>406</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H101" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>409</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>410</v>
+      </c>
+      <c r="D102" t="s">
+        <v>154</v>
+      </c>
+      <c r="E102" t="s">
+        <v>155</v>
+      </c>
+      <c r="F102" t="s">
+        <v>411</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H102" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>414</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>415</v>
+      </c>
+      <c r="D103" t="s">
+        <v>154</v>
+      </c>
+      <c r="E103" t="s">
+        <v>155</v>
+      </c>
+      <c r="F103" t="s">
+        <v>137</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H103" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>418</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>419</v>
+      </c>
+      <c r="D104" t="s">
+        <v>154</v>
+      </c>
+      <c r="E104" t="s">
+        <v>155</v>
+      </c>
+      <c r="F104" t="s">
+        <v>117</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H104" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>422</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>423</v>
+      </c>
+      <c r="D105" t="s">
+        <v>154</v>
+      </c>
+      <c r="E105" t="s">
+        <v>155</v>
+      </c>
+      <c r="F105" t="s">
+        <v>117</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H105" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>426</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>427</v>
+      </c>
+      <c r="D106" t="s">
+        <v>154</v>
+      </c>
+      <c r="E106" t="s">
+        <v>155</v>
+      </c>
+      <c r="F106" t="s">
+        <v>147</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H106" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>430</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>431</v>
+      </c>
+      <c r="D107" t="s">
+        <v>154</v>
+      </c>
+      <c r="E107" t="s">
+        <v>155</v>
+      </c>
+      <c r="F107" t="s">
+        <v>117</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H107" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>434</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>435</v>
+      </c>
+      <c r="D108" t="s">
+        <v>154</v>
+      </c>
+      <c r="E108" t="s">
+        <v>155</v>
+      </c>
+      <c r="F108" t="s">
+        <v>170</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H108" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>438</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>439</v>
+      </c>
+      <c r="D109" t="s">
+        <v>154</v>
+      </c>
+      <c r="E109" t="s">
+        <v>155</v>
+      </c>
+      <c r="F109" t="s">
+        <v>117</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H109" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>442</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>443</v>
+      </c>
+      <c r="D110" t="s">
+        <v>154</v>
+      </c>
+      <c r="E110" t="s">
+        <v>155</v>
+      </c>
+      <c r="F110" t="s">
+        <v>444</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H110" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>447</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>448</v>
+      </c>
+      <c r="D111" t="s">
+        <v>154</v>
+      </c>
+      <c r="E111" t="s">
+        <v>155</v>
+      </c>
+      <c r="F111" t="s">
+        <v>99</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H111" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>451</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>452</v>
+      </c>
+      <c r="D112" t="s">
+        <v>154</v>
+      </c>
+      <c r="E112" t="s">
+        <v>155</v>
+      </c>
+      <c r="F112" t="s">
+        <v>107</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H112" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>455</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>456</v>
+      </c>
+      <c r="D113" t="s">
+        <v>154</v>
+      </c>
+      <c r="E113" t="s">
+        <v>155</v>
+      </c>
+      <c r="F113" t="s">
+        <v>107</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H113" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>459</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>460</v>
+      </c>
+      <c r="D114" t="s">
+        <v>154</v>
+      </c>
+      <c r="E114" t="s">
+        <v>155</v>
+      </c>
+      <c r="F114" t="s">
+        <v>117</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H114" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>463</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>464</v>
+      </c>
+      <c r="D115" t="s">
+        <v>154</v>
+      </c>
+      <c r="E115" t="s">
+        <v>155</v>
+      </c>
+      <c r="F115" t="s">
+        <v>156</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H115" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>467</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>468</v>
+      </c>
+      <c r="D116" t="s">
+        <v>154</v>
+      </c>
+      <c r="E116" t="s">
+        <v>155</v>
+      </c>
+      <c r="F116" t="s">
+        <v>156</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H116" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>471</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>472</v>
+      </c>
+      <c r="D117" t="s">
+        <v>154</v>
+      </c>
+      <c r="E117" t="s">
+        <v>155</v>
+      </c>
+      <c r="F117" t="s">
+        <v>147</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H117" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>475</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>476</v>
+      </c>
+      <c r="D118" t="s">
+        <v>154</v>
+      </c>
+      <c r="E118" t="s">
+        <v>155</v>
+      </c>
+      <c r="F118" t="s">
+        <v>103</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H118" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>479</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>480</v>
+      </c>
+      <c r="D119" t="s">
+        <v>154</v>
+      </c>
+      <c r="E119" t="s">
+        <v>155</v>
+      </c>
+      <c r="F119" t="s">
+        <v>231</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H119" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>483</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>484</v>
+      </c>
+      <c r="D120" t="s">
+        <v>154</v>
+      </c>
+      <c r="E120" t="s">
+        <v>155</v>
+      </c>
+      <c r="F120" t="s">
+        <v>160</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H120" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>487</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>488</v>
+      </c>
+      <c r="D121" t="s">
+        <v>154</v>
+      </c>
+      <c r="E121" t="s">
+        <v>155</v>
+      </c>
+      <c r="F121" t="s">
+        <v>214</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H121" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>490</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>491</v>
+      </c>
+      <c r="D122" t="s">
+        <v>154</v>
+      </c>
+      <c r="E122" t="s">
+        <v>155</v>
+      </c>
+      <c r="F122" t="s">
+        <v>129</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H122" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>494</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>495</v>
+      </c>
+      <c r="D123" t="s">
+        <v>154</v>
+      </c>
+      <c r="E123" t="s">
+        <v>155</v>
+      </c>
+      <c r="F123" t="s">
+        <v>117</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H123" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>498</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>499</v>
+      </c>
+      <c r="D124" t="s">
+        <v>154</v>
+      </c>
+      <c r="E124" t="s">
+        <v>155</v>
+      </c>
+      <c r="F124" t="s">
+        <v>156</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H124" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>502</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>503</v>
+      </c>
+      <c r="D125" t="s">
+        <v>154</v>
+      </c>
+      <c r="E125" t="s">
+        <v>155</v>
+      </c>
+      <c r="F125" t="s">
+        <v>125</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H125" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>506</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>507</v>
+      </c>
+      <c r="D126" t="s">
+        <v>154</v>
+      </c>
+      <c r="E126" t="s">
+        <v>155</v>
+      </c>
+      <c r="F126" t="s">
+        <v>156</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H126" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>510</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>511</v>
+      </c>
+      <c r="D127" t="s">
+        <v>154</v>
+      </c>
+      <c r="E127" t="s">
+        <v>155</v>
+      </c>
+      <c r="F127" t="s">
+        <v>189</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H127" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>514</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>515</v>
+      </c>
+      <c r="D128" t="s">
+        <v>154</v>
+      </c>
+      <c r="E128" t="s">
+        <v>155</v>
+      </c>
+      <c r="F128" t="s">
+        <v>103</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H128" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>518</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>519</v>
+      </c>
+      <c r="D129" t="s">
+        <v>154</v>
+      </c>
+      <c r="E129" t="s">
+        <v>155</v>
+      </c>
+      <c r="F129" t="s">
+        <v>520</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H129" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>523</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>524</v>
+      </c>
+      <c r="D130" t="s">
+        <v>154</v>
+      </c>
+      <c r="E130" t="s">
+        <v>155</v>
+      </c>
+      <c r="F130" t="s">
+        <v>214</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H130" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>527</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>528</v>
+      </c>
+      <c r="D131" t="s">
+        <v>154</v>
+      </c>
+      <c r="E131" t="s">
+        <v>155</v>
+      </c>
+      <c r="F131" t="s">
+        <v>125</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H131" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>531</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>532</v>
+      </c>
+      <c r="D132" t="s">
+        <v>154</v>
+      </c>
+      <c r="E132" t="s">
+        <v>155</v>
+      </c>
+      <c r="F132" t="s">
+        <v>533</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H132" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>536</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>537</v>
+      </c>
+      <c r="D133" t="s">
+        <v>154</v>
+      </c>
+      <c r="E133" t="s">
+        <v>155</v>
+      </c>
+      <c r="F133" t="s">
+        <v>137</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H133" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>540</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>541</v>
+      </c>
+      <c r="D134" t="s">
+        <v>154</v>
+      </c>
+      <c r="E134" t="s">
+        <v>155</v>
+      </c>
+      <c r="F134" t="s">
+        <v>125</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H134" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>544</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>545</v>
+      </c>
+      <c r="D135" t="s">
+        <v>154</v>
+      </c>
+      <c r="E135" t="s">
+        <v>155</v>
+      </c>
+      <c r="F135" t="s">
+        <v>107</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H135" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>548</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>549</v>
+      </c>
+      <c r="D136" t="s">
+        <v>154</v>
+      </c>
+      <c r="E136" t="s">
+        <v>155</v>
+      </c>
+      <c r="F136" t="s">
+        <v>160</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H136" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>552</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>553</v>
+      </c>
+      <c r="D137" t="s">
+        <v>154</v>
+      </c>
+      <c r="E137" t="s">
+        <v>155</v>
+      </c>
+      <c r="F137" t="s">
+        <v>189</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H137" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>556</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>557</v>
+      </c>
+      <c r="D138" t="s">
+        <v>154</v>
+      </c>
+      <c r="E138" t="s">
+        <v>155</v>
+      </c>
+      <c r="F138" t="s">
+        <v>170</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H138" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>560</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>561</v>
+      </c>
+      <c r="D139" t="s">
+        <v>154</v>
+      </c>
+      <c r="E139" t="s">
+        <v>155</v>
+      </c>
+      <c r="F139" t="s">
+        <v>562</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H139" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>565</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" t="s">
+        <v>566</v>
+      </c>
+      <c r="E140" t="s">
+        <v>567</v>
+      </c>
+      <c r="F140" t="s">
+        <v>125</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H140" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>570</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>17</v>
+      </c>
+      <c r="D141" t="s">
+        <v>566</v>
+      </c>
+      <c r="E141" t="s">
+        <v>567</v>
+      </c>
+      <c r="F141" t="s">
+        <v>125</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H141" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>573</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>21</v>
+      </c>
+      <c r="D142" t="s">
+        <v>566</v>
+      </c>
+      <c r="E142" t="s">
+        <v>567</v>
+      </c>
+      <c r="F142" t="s">
+        <v>574</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H142" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>577</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>25</v>
+      </c>
+      <c r="D143" t="s">
+        <v>566</v>
+      </c>
+      <c r="E143" t="s">
+        <v>567</v>
+      </c>
+      <c r="F143" t="s">
+        <v>578</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H143" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>581</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>29</v>
+      </c>
+      <c r="D144" t="s">
+        <v>566</v>
+      </c>
+      <c r="E144" t="s">
+        <v>567</v>
+      </c>
+      <c r="F144" t="s">
+        <v>231</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H144" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>584</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>33</v>
+      </c>
+      <c r="D145" t="s">
+        <v>566</v>
+      </c>
+      <c r="E145" t="s">
+        <v>567</v>
+      </c>
+      <c r="F145" t="s">
+        <v>129</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H145" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>587</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146" t="s">
+        <v>566</v>
+      </c>
+      <c r="E146" t="s">
+        <v>567</v>
+      </c>
+      <c r="F146" t="s">
+        <v>103</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H146" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>590</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147" t="s">
+        <v>566</v>
+      </c>
+      <c r="E147" t="s">
+        <v>567</v>
+      </c>
+      <c r="F147" t="s">
+        <v>117</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H147" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>593</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>45</v>
+      </c>
+      <c r="D148" t="s">
+        <v>566</v>
+      </c>
+      <c r="E148" t="s">
+        <v>567</v>
+      </c>
+      <c r="F148" t="s">
+        <v>170</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H148" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>596</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>50</v>
+      </c>
+      <c r="D149" t="s">
+        <v>566</v>
+      </c>
+      <c r="E149" t="s">
+        <v>567</v>
+      </c>
+      <c r="F149" t="s">
+        <v>231</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H149" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>599</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>54</v>
+      </c>
+      <c r="D150" t="s">
+        <v>566</v>
+      </c>
+      <c r="E150" t="s">
+        <v>567</v>
+      </c>
+      <c r="F150" t="s">
+        <v>294</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H150" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>602</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>58</v>
+      </c>
+      <c r="D151" t="s">
+        <v>566</v>
+      </c>
+      <c r="E151" t="s">
+        <v>567</v>
+      </c>
+      <c r="F151" t="s">
+        <v>107</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H151" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>605</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>62</v>
+      </c>
+      <c r="D152" t="s">
+        <v>566</v>
+      </c>
+      <c r="E152" t="s">
+        <v>567</v>
+      </c>
+      <c r="F152" t="s">
+        <v>125</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H152" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>608</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>66</v>
+      </c>
+      <c r="D153" t="s">
+        <v>566</v>
+      </c>
+      <c r="E153" t="s">
+        <v>567</v>
+      </c>
+      <c r="F153" t="s">
+        <v>125</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H153" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>611</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>70</v>
+      </c>
+      <c r="D154" t="s">
+        <v>566</v>
+      </c>
+      <c r="E154" t="s">
+        <v>567</v>
+      </c>
+      <c r="F154" t="s">
+        <v>612</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H154" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>615</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>74</v>
+      </c>
+      <c r="D155" t="s">
+        <v>566</v>
+      </c>
+      <c r="E155" t="s">
+        <v>567</v>
+      </c>
+      <c r="F155" t="s">
+        <v>189</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H155" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>618</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>78</v>
+      </c>
+      <c r="D156" t="s">
+        <v>566</v>
+      </c>
+      <c r="E156" t="s">
+        <v>567</v>
+      </c>
+      <c r="F156" t="s">
+        <v>294</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H156" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>621</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>82</v>
+      </c>
+      <c r="D157" t="s">
+        <v>566</v>
+      </c>
+      <c r="E157" t="s">
+        <v>567</v>
+      </c>
+      <c r="F157" t="s">
+        <v>622</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H157" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>625</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>86</v>
+      </c>
+      <c r="D158" t="s">
+        <v>566</v>
+      </c>
+      <c r="E158" t="s">
+        <v>567</v>
+      </c>
+      <c r="F158" t="s">
+        <v>626</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H158" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>629</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>218</v>
+      </c>
+      <c r="D159" t="s">
+        <v>566</v>
+      </c>
+      <c r="E159" t="s">
+        <v>567</v>
+      </c>
+      <c r="F159" t="s">
+        <v>129</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H159" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>632</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>222</v>
+      </c>
+      <c r="D160" t="s">
+        <v>566</v>
+      </c>
+      <c r="E160" t="s">
+        <v>567</v>
+      </c>
+      <c r="F160" t="s">
+        <v>633</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H160" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>636</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>226</v>
+      </c>
+      <c r="D161" t="s">
+        <v>566</v>
+      </c>
+      <c r="E161" t="s">
+        <v>567</v>
+      </c>
+      <c r="F161" t="s">
+        <v>411</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H161" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>639</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>230</v>
+      </c>
+      <c r="D162" t="s">
+        <v>566</v>
+      </c>
+      <c r="E162" t="s">
+        <v>567</v>
+      </c>
+      <c r="F162" t="s">
+        <v>107</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H162" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>642</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>235</v>
+      </c>
+      <c r="D163" t="s">
+        <v>566</v>
+      </c>
+      <c r="E163" t="s">
+        <v>567</v>
+      </c>
+      <c r="F163" t="s">
+        <v>574</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H163" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>645</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>240</v>
+      </c>
+      <c r="D164" t="s">
+        <v>566</v>
+      </c>
+      <c r="E164" t="s">
+        <v>567</v>
+      </c>
+      <c r="F164" t="s">
+        <v>189</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H164" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>648</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>245</v>
+      </c>
+      <c r="D165" t="s">
+        <v>566</v>
+      </c>
+      <c r="E165" t="s">
+        <v>567</v>
+      </c>
+      <c r="F165" t="s">
+        <v>147</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H165" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>651</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>249</v>
+      </c>
+      <c r="D166" t="s">
+        <v>566</v>
+      </c>
+      <c r="E166" t="s">
+        <v>567</v>
+      </c>
+      <c r="F166" t="s">
+        <v>103</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H166" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>654</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>253</v>
+      </c>
+      <c r="D167" t="s">
+        <v>566</v>
+      </c>
+      <c r="E167" t="s">
+        <v>567</v>
+      </c>
+      <c r="F167" t="s">
+        <v>655</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H167" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>658</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>257</v>
+      </c>
+      <c r="D168" t="s">
+        <v>566</v>
+      </c>
+      <c r="E168" t="s">
+        <v>567</v>
+      </c>
+      <c r="F168" t="s">
+        <v>107</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H168" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>661</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>261</v>
+      </c>
+      <c r="D169" t="s">
+        <v>566</v>
+      </c>
+      <c r="E169" t="s">
+        <v>567</v>
+      </c>
+      <c r="F169" t="s">
+        <v>189</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H169" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>664</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>265</v>
+      </c>
+      <c r="D170" t="s">
+        <v>566</v>
+      </c>
+      <c r="E170" t="s">
+        <v>567</v>
+      </c>
+      <c r="F170" t="s">
+        <v>574</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H170" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>667</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>269</v>
+      </c>
+      <c r="D171" t="s">
+        <v>566</v>
+      </c>
+      <c r="E171" t="s">
+        <v>567</v>
+      </c>
+      <c r="F171" t="s">
+        <v>160</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H171" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>670</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>273</v>
+      </c>
+      <c r="D172" t="s">
+        <v>566</v>
+      </c>
+      <c r="E172" t="s">
+        <v>567</v>
+      </c>
+      <c r="F172" t="s">
+        <v>103</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H172" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>673</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>277</v>
+      </c>
+      <c r="D173" t="s">
+        <v>566</v>
+      </c>
+      <c r="E173" t="s">
+        <v>567</v>
+      </c>
+      <c r="F173" t="s">
+        <v>674</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H173" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>677</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>281</v>
+      </c>
+      <c r="D174" t="s">
+        <v>566</v>
+      </c>
+      <c r="E174" t="s">
+        <v>567</v>
+      </c>
+      <c r="F174" t="s">
+        <v>117</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H174" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>680</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>285</v>
+      </c>
+      <c r="D175" t="s">
+        <v>566</v>
+      </c>
+      <c r="E175" t="s">
+        <v>567</v>
+      </c>
+      <c r="F175" t="s">
+        <v>147</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H175" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>683</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>289</v>
+      </c>
+      <c r="D176" t="s">
+        <v>566</v>
+      </c>
+      <c r="E176" t="s">
+        <v>567</v>
+      </c>
+      <c r="F176" t="s">
+        <v>137</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H176" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>686</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>293</v>
+      </c>
+      <c r="D177" t="s">
+        <v>566</v>
+      </c>
+      <c r="E177" t="s">
+        <v>567</v>
+      </c>
+      <c r="F177" t="s">
+        <v>103</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H177" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>689</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>298</v>
+      </c>
+      <c r="D178" t="s">
+        <v>566</v>
+      </c>
+      <c r="E178" t="s">
+        <v>567</v>
+      </c>
+      <c r="F178" t="s">
+        <v>189</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H178" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>692</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>303</v>
+      </c>
+      <c r="D179" t="s">
+        <v>566</v>
+      </c>
+      <c r="E179" t="s">
+        <v>567</v>
+      </c>
+      <c r="F179" t="s">
+        <v>156</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H179" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>695</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>307</v>
+      </c>
+      <c r="D180" t="s">
+        <v>566</v>
+      </c>
+      <c r="E180" t="s">
+        <v>567</v>
+      </c>
+      <c r="F180" t="s">
+        <v>160</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H180" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>698</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>311</v>
+      </c>
+      <c r="D181" t="s">
+        <v>566</v>
+      </c>
+      <c r="E181" t="s">
+        <v>567</v>
+      </c>
+      <c r="F181" t="s">
+        <v>699</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H181" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>702</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>315</v>
+      </c>
+      <c r="D182" t="s">
+        <v>566</v>
+      </c>
+      <c r="E182" t="s">
+        <v>567</v>
+      </c>
+      <c r="F182" t="s">
+        <v>137</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H182" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>705</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>319</v>
+      </c>
+      <c r="D183" t="s">
+        <v>566</v>
+      </c>
+      <c r="E183" t="s">
+        <v>567</v>
+      </c>
+      <c r="F183" t="s">
+        <v>117</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H183" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>708</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>323</v>
+      </c>
+      <c r="D184" t="s">
+        <v>566</v>
+      </c>
+      <c r="E184" t="s">
+        <v>567</v>
+      </c>
+      <c r="F184" t="s">
+        <v>117</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H184" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>711</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>328</v>
+      </c>
+      <c r="D185" t="s">
+        <v>566</v>
+      </c>
+      <c r="E185" t="s">
+        <v>567</v>
+      </c>
+      <c r="F185" t="s">
+        <v>712</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H185" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>715</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>333</v>
+      </c>
+      <c r="D186" t="s">
+        <v>566</v>
+      </c>
+      <c r="E186" t="s">
+        <v>567</v>
+      </c>
+      <c r="F186" t="s">
+        <v>160</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H186" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>718</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>337</v>
+      </c>
+      <c r="D187" t="s">
+        <v>566</v>
+      </c>
+      <c r="E187" t="s">
+        <v>567</v>
+      </c>
+      <c r="F187" t="s">
+        <v>170</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H187" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>721</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>341</v>
+      </c>
+      <c r="D188" t="s">
+        <v>566</v>
+      </c>
+      <c r="E188" t="s">
+        <v>567</v>
+      </c>
+      <c r="F188" t="s">
+        <v>722</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H188" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>725</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>345</v>
+      </c>
+      <c r="D189" t="s">
+        <v>566</v>
+      </c>
+      <c r="E189" t="s">
+        <v>567</v>
+      </c>
+      <c r="F189" t="s">
+        <v>103</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H189" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>728</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>349</v>
+      </c>
+      <c r="D190" t="s">
+        <v>566</v>
+      </c>
+      <c r="E190" t="s">
+        <v>567</v>
+      </c>
+      <c r="F190" t="s">
+        <v>117</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H190" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>731</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>353</v>
+      </c>
+      <c r="D191" t="s">
+        <v>566</v>
+      </c>
+      <c r="E191" t="s">
+        <v>567</v>
+      </c>
+      <c r="F191" t="s">
+        <v>214</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H191" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>734</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>357</v>
+      </c>
+      <c r="D192" t="s">
+        <v>566</v>
+      </c>
+      <c r="E192" t="s">
+        <v>567</v>
+      </c>
+      <c r="F192" t="s">
+        <v>129</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H192" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>737</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>361</v>
+      </c>
+      <c r="D193" t="s">
+        <v>566</v>
+      </c>
+      <c r="E193" t="s">
+        <v>567</v>
+      </c>
+      <c r="F193" t="s">
+        <v>117</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H193" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>740</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>366</v>
+      </c>
+      <c r="D194" t="s">
+        <v>566</v>
+      </c>
+      <c r="E194" t="s">
+        <v>567</v>
+      </c>
+      <c r="F194" t="s">
+        <v>574</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H194" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>743</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>370</v>
+      </c>
+      <c r="D195" t="s">
+        <v>566</v>
+      </c>
+      <c r="E195" t="s">
+        <v>567</v>
+      </c>
+      <c r="F195" t="s">
+        <v>160</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H195" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>746</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>374</v>
+      </c>
+      <c r="D196" t="s">
+        <v>566</v>
+      </c>
+      <c r="E196" t="s">
+        <v>567</v>
+      </c>
+      <c r="F196" t="s">
+        <v>294</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H196" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>749</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>379</v>
+      </c>
+      <c r="D197" t="s">
+        <v>566</v>
+      </c>
+      <c r="E197" t="s">
+        <v>567</v>
+      </c>
+      <c r="F197" t="s">
+        <v>750</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H197" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>753</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>384</v>
+      </c>
+      <c r="D198" t="s">
+        <v>566</v>
+      </c>
+      <c r="E198" t="s">
+        <v>567</v>
+      </c>
+      <c r="F198" t="s">
+        <v>214</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H198" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>756</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>388</v>
+      </c>
+      <c r="D199" t="s">
+        <v>566</v>
+      </c>
+      <c r="E199" t="s">
+        <v>567</v>
+      </c>
+      <c r="F199" t="s">
+        <v>147</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H199" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>759</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>392</v>
+      </c>
+      <c r="D200" t="s">
+        <v>566</v>
+      </c>
+      <c r="E200" t="s">
+        <v>567</v>
+      </c>
+      <c r="F200" t="s">
+        <v>160</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H200" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>762</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>396</v>
+      </c>
+      <c r="D201" t="s">
+        <v>566</v>
+      </c>
+      <c r="E201" t="s">
+        <v>567</v>
+      </c>
+      <c r="F201" t="s">
+        <v>103</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H201" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>765</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>401</v>
+      </c>
+      <c r="D202" t="s">
+        <v>566</v>
+      </c>
+      <c r="E202" t="s">
+        <v>567</v>
+      </c>
+      <c r="F202" t="s">
+        <v>380</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H202" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>768</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>405</v>
+      </c>
+      <c r="D203" t="s">
+        <v>566</v>
+      </c>
+      <c r="E203" t="s">
+        <v>567</v>
+      </c>
+      <c r="F203" t="s">
+        <v>147</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H203" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>771</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>410</v>
+      </c>
+      <c r="D204" t="s">
+        <v>566</v>
+      </c>
+      <c r="E204" t="s">
+        <v>567</v>
+      </c>
+      <c r="F204" t="s">
+        <v>129</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H204" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>774</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>415</v>
+      </c>
+      <c r="D205" t="s">
+        <v>566</v>
+      </c>
+      <c r="E205" t="s">
+        <v>567</v>
+      </c>
+      <c r="F205" t="s">
+        <v>775</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H205" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>778</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>419</v>
+      </c>
+      <c r="D206" t="s">
+        <v>566</v>
+      </c>
+      <c r="E206" t="s">
+        <v>567</v>
+      </c>
+      <c r="F206" t="s">
+        <v>117</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H206" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>781</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>423</v>
+      </c>
+      <c r="D207" t="s">
+        <v>566</v>
+      </c>
+      <c r="E207" t="s">
+        <v>567</v>
+      </c>
+      <c r="F207" t="s">
+        <v>129</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H207" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>784</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>427</v>
+      </c>
+      <c r="D208" t="s">
+        <v>566</v>
+      </c>
+      <c r="E208" t="s">
+        <v>567</v>
+      </c>
+      <c r="F208" t="s">
+        <v>129</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H208" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>787</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>431</v>
+      </c>
+      <c r="D209" t="s">
+        <v>566</v>
+      </c>
+      <c r="E209" t="s">
+        <v>567</v>
+      </c>
+      <c r="F209" t="s">
+        <v>147</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H209" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>790</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>435</v>
+      </c>
+      <c r="D210" t="s">
+        <v>566</v>
+      </c>
+      <c r="E210" t="s">
+        <v>567</v>
+      </c>
+      <c r="F210" t="s">
+        <v>189</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H210" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>793</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>439</v>
+      </c>
+      <c r="D211" t="s">
+        <v>566</v>
+      </c>
+      <c r="E211" t="s">
+        <v>567</v>
+      </c>
+      <c r="F211" t="s">
+        <v>103</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H211" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>796</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>443</v>
+      </c>
+      <c r="D212" t="s">
+        <v>566</v>
+      </c>
+      <c r="E212" t="s">
+        <v>567</v>
+      </c>
+      <c r="F212" t="s">
+        <v>380</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H212" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>799</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>448</v>
+      </c>
+      <c r="D213" t="s">
+        <v>566</v>
+      </c>
+      <c r="E213" t="s">
+        <v>567</v>
+      </c>
+      <c r="F213" t="s">
+        <v>107</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H213" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>802</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>452</v>
+      </c>
+      <c r="D214" t="s">
+        <v>566</v>
+      </c>
+      <c r="E214" t="s">
+        <v>567</v>
+      </c>
+      <c r="F214" t="s">
+        <v>170</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H214" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>805</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>456</v>
+      </c>
+      <c r="D215" t="s">
+        <v>566</v>
+      </c>
+      <c r="E215" t="s">
+        <v>567</v>
+      </c>
+      <c r="F215" t="s">
+        <v>137</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H215" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>808</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>460</v>
+      </c>
+      <c r="D216" t="s">
+        <v>566</v>
+      </c>
+      <c r="E216" t="s">
+        <v>567</v>
+      </c>
+      <c r="F216" t="s">
+        <v>809</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H216" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>812</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>464</v>
+      </c>
+      <c r="D217" t="s">
+        <v>566</v>
+      </c>
+      <c r="E217" t="s">
+        <v>567</v>
+      </c>
+      <c r="F217" t="s">
+        <v>129</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H217" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>815</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>468</v>
+      </c>
+      <c r="D218" t="s">
+        <v>566</v>
+      </c>
+      <c r="E218" t="s">
+        <v>567</v>
+      </c>
+      <c r="F218" t="s">
+        <v>103</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H218" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>818</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>472</v>
+      </c>
+      <c r="D219" t="s">
+        <v>566</v>
+      </c>
+      <c r="E219" t="s">
+        <v>567</v>
+      </c>
+      <c r="F219" t="s">
+        <v>214</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H219" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>821</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>476</v>
+      </c>
+      <c r="D220" t="s">
+        <v>566</v>
+      </c>
+      <c r="E220" t="s">
+        <v>567</v>
+      </c>
+      <c r="F220" t="s">
+        <v>117</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H220" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>824</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>480</v>
+      </c>
+      <c r="D221" t="s">
+        <v>566</v>
+      </c>
+      <c r="E221" t="s">
+        <v>567</v>
+      </c>
+      <c r="F221" t="s">
+        <v>117</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H221" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>827</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>484</v>
+      </c>
+      <c r="D222" t="s">
+        <v>566</v>
+      </c>
+      <c r="E222" t="s">
+        <v>567</v>
+      </c>
+      <c r="F222" t="s">
+        <v>156</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H222" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>830</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>488</v>
+      </c>
+      <c r="D223" t="s">
+        <v>566</v>
+      </c>
+      <c r="E223" t="s">
+        <v>567</v>
+      </c>
+      <c r="F223" t="s">
+        <v>137</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H223" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>833</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>491</v>
+      </c>
+      <c r="D224" t="s">
+        <v>566</v>
+      </c>
+      <c r="E224" t="s">
+        <v>567</v>
+      </c>
+      <c r="F224" t="s">
+        <v>375</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H224" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>836</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>495</v>
+      </c>
+      <c r="D225" t="s">
+        <v>566</v>
+      </c>
+      <c r="E225" t="s">
+        <v>567</v>
+      </c>
+      <c r="F225" t="s">
+        <v>117</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H225" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>839</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>499</v>
+      </c>
+      <c r="D226" t="s">
+        <v>566</v>
+      </c>
+      <c r="E226" t="s">
+        <v>567</v>
+      </c>
+      <c r="F226" t="s">
+        <v>170</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H226" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>842</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>503</v>
+      </c>
+      <c r="D227" t="s">
+        <v>566</v>
+      </c>
+      <c r="E227" t="s">
+        <v>567</v>
+      </c>
+      <c r="F227" t="s">
+        <v>655</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H227" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>845</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>507</v>
+      </c>
+      <c r="D228" t="s">
+        <v>566</v>
+      </c>
+      <c r="E228" t="s">
+        <v>567</v>
+      </c>
+      <c r="F228" t="s">
+        <v>125</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H228" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>848</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>511</v>
+      </c>
+      <c r="D229" t="s">
+        <v>566</v>
+      </c>
+      <c r="E229" t="s">
+        <v>567</v>
+      </c>
+      <c r="F229" t="s">
+        <v>103</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H229" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>851</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>515</v>
+      </c>
+      <c r="D230" t="s">
+        <v>566</v>
+      </c>
+      <c r="E230" t="s">
+        <v>567</v>
+      </c>
+      <c r="F230" t="s">
+        <v>137</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H230" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>854</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>519</v>
+      </c>
+      <c r="D231" t="s">
+        <v>566</v>
+      </c>
+      <c r="E231" t="s">
+        <v>567</v>
+      </c>
+      <c r="F231" t="s">
+        <v>294</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H231" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>857</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>524</v>
+      </c>
+      <c r="D232" t="s">
+        <v>566</v>
+      </c>
+      <c r="E232" t="s">
+        <v>567</v>
+      </c>
+      <c r="F232" t="s">
+        <v>107</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H232" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>860</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>528</v>
+      </c>
+      <c r="D233" t="s">
+        <v>566</v>
+      </c>
+      <c r="E233" t="s">
+        <v>567</v>
+      </c>
+      <c r="F233" t="s">
+        <v>294</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H233" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>863</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>532</v>
+      </c>
+      <c r="D234" t="s">
+        <v>566</v>
+      </c>
+      <c r="E234" t="s">
+        <v>567</v>
+      </c>
+      <c r="F234" t="s">
+        <v>375</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H234" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>866</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>537</v>
+      </c>
+      <c r="D235" t="s">
+        <v>566</v>
+      </c>
+      <c r="E235" t="s">
+        <v>567</v>
+      </c>
+      <c r="F235" t="s">
+        <v>712</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H235" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>869</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>541</v>
+      </c>
+      <c r="D236" t="s">
+        <v>566</v>
+      </c>
+      <c r="E236" t="s">
+        <v>567</v>
+      </c>
+      <c r="F236" t="s">
+        <v>189</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H236" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>872</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>545</v>
+      </c>
+      <c r="D237" t="s">
+        <v>566</v>
+      </c>
+      <c r="E237" t="s">
+        <v>567</v>
+      </c>
+      <c r="F237" t="s">
+        <v>147</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H237" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>875</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>549</v>
+      </c>
+      <c r="D238" t="s">
+        <v>566</v>
+      </c>
+      <c r="E238" t="s">
+        <v>567</v>
+      </c>
+      <c r="F238" t="s">
+        <v>156</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H238" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>878</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>553</v>
+      </c>
+      <c r="D239" t="s">
+        <v>566</v>
+      </c>
+      <c r="E239" t="s">
+        <v>567</v>
+      </c>
+      <c r="F239" t="s">
+        <v>294</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H239" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>881</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>557</v>
+      </c>
+      <c r="D240" t="s">
+        <v>566</v>
+      </c>
+      <c r="E240" t="s">
+        <v>567</v>
+      </c>
+      <c r="F240" t="s">
+        <v>103</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H240" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>884</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>10</v>
+      </c>
+      <c r="D241" t="s">
+        <v>885</v>
+      </c>
+      <c r="E241" t="s">
+        <v>886</v>
+      </c>
+      <c r="F241" t="s">
+        <v>92</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H241" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>889</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>17</v>
+      </c>
+      <c r="D242" t="s">
+        <v>885</v>
+      </c>
+      <c r="E242" t="s">
+        <v>886</v>
+      </c>
+      <c r="F242" t="s">
+        <v>103</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H242" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>892</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>21</v>
+      </c>
+      <c r="D243" t="s">
+        <v>885</v>
+      </c>
+      <c r="E243" t="s">
+        <v>886</v>
+      </c>
+      <c r="F243" t="s">
+        <v>103</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H243" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>895</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>25</v>
+      </c>
+      <c r="D244" t="s">
+        <v>885</v>
+      </c>
+      <c r="E244" t="s">
+        <v>886</v>
+      </c>
+      <c r="F244" t="s">
+        <v>574</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H244" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>898</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>29</v>
+      </c>
+      <c r="D245" t="s">
+        <v>885</v>
+      </c>
+      <c r="E245" t="s">
+        <v>886</v>
+      </c>
+      <c r="F245" t="s">
+        <v>574</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H245" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>901</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>33</v>
+      </c>
+      <c r="D246" t="s">
+        <v>885</v>
+      </c>
+      <c r="E246" t="s">
+        <v>886</v>
+      </c>
+      <c r="F246" t="s">
+        <v>125</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H246" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>904</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>37</v>
+      </c>
+      <c r="D247" t="s">
+        <v>885</v>
+      </c>
+      <c r="E247" t="s">
+        <v>886</v>
+      </c>
+      <c r="F247" t="s">
+        <v>125</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H247" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>907</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>41</v>
+      </c>
+      <c r="D248" t="s">
+        <v>885</v>
+      </c>
+      <c r="E248" t="s">
+        <v>886</v>
+      </c>
+      <c r="F248" t="s">
+        <v>125</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H248" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>910</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>45</v>
+      </c>
+      <c r="D249" t="s">
+        <v>885</v>
+      </c>
+      <c r="E249" t="s">
+        <v>886</v>
+      </c>
+      <c r="F249" t="s">
+        <v>125</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H249" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>913</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>50</v>
+      </c>
+      <c r="D250" t="s">
+        <v>885</v>
+      </c>
+      <c r="E250" t="s">
+        <v>886</v>
+      </c>
+      <c r="F250" t="s">
+        <v>125</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H250" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>916</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>54</v>
+      </c>
+      <c r="D251" t="s">
+        <v>885</v>
+      </c>
+      <c r="E251" t="s">
+        <v>886</v>
+      </c>
+      <c r="F251" t="s">
+        <v>103</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H251" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>919</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>58</v>
+      </c>
+      <c r="D252" t="s">
+        <v>885</v>
+      </c>
+      <c r="E252" t="s">
+        <v>886</v>
+      </c>
+      <c r="F252" t="s">
+        <v>231</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H252" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>922</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>62</v>
+      </c>
+      <c r="D253" t="s">
+        <v>885</v>
+      </c>
+      <c r="E253" t="s">
+        <v>886</v>
+      </c>
+      <c r="F253" t="s">
+        <v>103</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H253" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>925</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>66</v>
+      </c>
+      <c r="D254" t="s">
+        <v>885</v>
+      </c>
+      <c r="E254" t="s">
+        <v>886</v>
+      </c>
+      <c r="F254" t="s">
+        <v>103</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H254" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>928</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>70</v>
+      </c>
+      <c r="D255" t="s">
+        <v>885</v>
+      </c>
+      <c r="E255" t="s">
+        <v>886</v>
+      </c>
+      <c r="F255" t="s">
+        <v>117</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H255" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>931</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>74</v>
+      </c>
+      <c r="D256" t="s">
+        <v>885</v>
+      </c>
+      <c r="E256" t="s">
+        <v>886</v>
+      </c>
+      <c r="F256" t="s">
+        <v>231</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H256" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>934</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>78</v>
+      </c>
+      <c r="D257" t="s">
+        <v>885</v>
+      </c>
+      <c r="E257" t="s">
+        <v>886</v>
+      </c>
+      <c r="F257" t="s">
+        <v>231</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H257" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>937</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>82</v>
+      </c>
+      <c r="D258" t="s">
+        <v>885</v>
+      </c>
+      <c r="E258" t="s">
+        <v>886</v>
+      </c>
+      <c r="F258" t="s">
+        <v>103</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H258" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>940</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>86</v>
+      </c>
+      <c r="D259" t="s">
+        <v>885</v>
+      </c>
+      <c r="E259" t="s">
+        <v>886</v>
+      </c>
+      <c r="F259" t="s">
+        <v>103</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H259" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>943</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>218</v>
+      </c>
+      <c r="D260" t="s">
+        <v>885</v>
+      </c>
+      <c r="E260" t="s">
+        <v>886</v>
+      </c>
+      <c r="F260" t="s">
+        <v>103</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H260" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>946</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>10</v>
+      </c>
+      <c r="D261" t="s">
+        <v>947</v>
+      </c>
+      <c r="E261" t="s">
+        <v>948</v>
+      </c>
+      <c r="F261" t="s">
+        <v>103</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H261" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>951</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>17</v>
+      </c>
+      <c r="D262" t="s">
+        <v>947</v>
+      </c>
+      <c r="E262" t="s">
+        <v>948</v>
+      </c>
+      <c r="F262" t="s">
+        <v>952</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H262" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>955</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>21</v>
+      </c>
+      <c r="D263" t="s">
+        <v>947</v>
+      </c>
+      <c r="E263" t="s">
+        <v>948</v>
+      </c>
+      <c r="F263" t="s">
+        <v>156</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H263" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>958</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>25</v>
+      </c>
+      <c r="D264" t="s">
+        <v>947</v>
+      </c>
+      <c r="E264" t="s">
+        <v>948</v>
+      </c>
+      <c r="F264" t="s">
+        <v>156</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H264" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>961</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>29</v>
+      </c>
+      <c r="D265" t="s">
+        <v>947</v>
+      </c>
+      <c r="E265" t="s">
+        <v>948</v>
+      </c>
+      <c r="F265" t="s">
+        <v>156</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H265" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>964</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>33</v>
+      </c>
+      <c r="D266" t="s">
+        <v>947</v>
+      </c>
+      <c r="E266" t="s">
+        <v>948</v>
+      </c>
+      <c r="F266" t="s">
+        <v>137</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H266" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>967</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>37</v>
+      </c>
+      <c r="D267" t="s">
+        <v>947</v>
+      </c>
+      <c r="E267" t="s">
+        <v>948</v>
+      </c>
+      <c r="F267" t="s">
+        <v>147</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H267" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>970</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>41</v>
+      </c>
+      <c r="D268" t="s">
+        <v>947</v>
+      </c>
+      <c r="E268" t="s">
+        <v>948</v>
+      </c>
+      <c r="F268" t="s">
+        <v>147</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H268" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>973</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>45</v>
+      </c>
+      <c r="D269" t="s">
+        <v>947</v>
+      </c>
+      <c r="E269" t="s">
+        <v>948</v>
+      </c>
+      <c r="F269" t="s">
+        <v>520</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H269" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>976</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>50</v>
+      </c>
+      <c r="D270" t="s">
+        <v>947</v>
+      </c>
+      <c r="E270" t="s">
+        <v>948</v>
+      </c>
+      <c r="F270" t="s">
+        <v>103</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H270" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>979</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>54</v>
+      </c>
+      <c r="D271" t="s">
+        <v>947</v>
+      </c>
+      <c r="E271" t="s">
+        <v>948</v>
+      </c>
+      <c r="F271" t="s">
+        <v>189</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H271" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>982</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>58</v>
+      </c>
+      <c r="D272" t="s">
+        <v>947</v>
+      </c>
+      <c r="E272" t="s">
+        <v>948</v>
+      </c>
+      <c r="F272" t="s">
+        <v>574</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H272" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>985</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>62</v>
+      </c>
+      <c r="D273" t="s">
+        <v>947</v>
+      </c>
+      <c r="E273" t="s">
+        <v>948</v>
+      </c>
+      <c r="F273" t="s">
+        <v>986</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H273" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>989</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>66</v>
+      </c>
+      <c r="D274" t="s">
+        <v>947</v>
+      </c>
+      <c r="E274" t="s">
+        <v>948</v>
+      </c>
+      <c r="F274" t="s">
+        <v>147</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H274" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>992</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>70</v>
+      </c>
+      <c r="D275" t="s">
+        <v>947</v>
+      </c>
+      <c r="E275" t="s">
+        <v>948</v>
+      </c>
+      <c r="F275" t="s">
+        <v>107</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H275" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>995</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>10</v>
+      </c>
+      <c r="D276" t="s">
+        <v>996</v>
+      </c>
+      <c r="E276" t="s">
+        <v>997</v>
+      </c>
+      <c r="F276" t="s">
+        <v>998</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>17</v>
+      </c>
+      <c r="D277" t="s">
+        <v>996</v>
+      </c>
+      <c r="E277" t="s">
+        <v>997</v>
+      </c>
+      <c r="F277" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1003</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>