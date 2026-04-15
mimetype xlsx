--- v0 (2026-02-26)
+++ v1 (2026-04-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="39">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 49 de 2026</t>
   </si>
   <si>
@@ -108,62 +108,65 @@
   <si>
     <t>Anelise Marx</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, para que sejam realizadas melhorias na estrada de acesso à Comunidade da Nova Seção, iniciando logo após o Frigorífico Sigma até a referida comunidade.</t>
   </si>
   <si>
     <t>Indicação nº 40 de 2026</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, para que, por meio da Secretaria competente, estude a possibilidade de implantação de alambrado e construção de vestiários no campo da Comunidade Menino Jesus.</t>
   </si>
   <si>
     <t>Indicação nº 41 de 2026</t>
   </si>
   <si>
     <t>Dile Tonello</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, para que através do setor competente proceda pavimentação asfáltica do Centro Comunitário do Rio Tuna até a Chácara Olegini.</t>
   </si>
   <si>
     <t>Indicação nº 42 de 2026</t>
   </si>
   <si>
-    <t>Mara Fornazari Urbano</t>
+    <t>Bruno Savarro,Mara Fornazari Urbano</t>
   </si>
   <si>
     <t>INDICAR que seja enviado ao Poder Executivo Municipal, por meio das Secretarias competentes, a adoção das seguintes providências administrativas e urbanísticas relacionadas ao transporte individual privado de passageiros por aplicativos, considerando os dados e manifestações constantes do Relatório de Escuta com Motoristas de Aplicativo, elaborado no âmbito deste mandato, bem como a implementação do Projeto de Lei nº 72/2025:_x000D_
 1)	Que seja promovida a revisão do número de vagas destinadas ao transporte individual de passageiros, estabelecendo-se critérios de proporcionalidade entre o quantitativo de táxis e o número de veículos utilizados para transporte por aplicativos, reconhecendo a presença consolidada dessa modalidade no sistema de mobilidade urbana do município;_x000D_
 2)	Que sejam criadas, com urgência, vagas específicas para embarque e desembarque de passageiros, especialmente em regiões de grande fluxo, com atenção prioritária aos locais onde não é permitido o estacionamento, mas onde motoristas de aplicativo vêm sendo autuados por paradas rápidas e necessárias à prestação do serviço;_x000D_
 3)	Que sejam avaliadas e implementadas medidas administrativas e de ordenamento viário destinadas a reduzir a incidência de autuações decorrentes da inexistência de infraestrutura adequada para o transporte por aplicativos, considerando as especificidades dessa atividade;_x000D_
 4)	Que, no âmbito da aplicação e eventual regulamentação complementar do PL nº 72/2025, sejam observados os princípios da proporcionalidade e razoabilidade, evitando a imposição de exigências ou encargos que aprofundem a precarização do trabalho, conforme apontado pelos motoristas na escuta realizada;_x000D_
 5)	Que seja instituído canal permanente de diálogo e escuta com os motoristas de aplicativo, de modo a permitir a participação da categoria na avaliação contínua das políticas públicas de mobilidade urbana e transporte individual privado de passageiros.</t>
   </si>
   <si>
     <t>Indicação nº 43 de 2026</t>
+  </si>
+  <si>
+    <t>Mara Fornazari Urbano</t>
   </si>
   <si>
     <t>INDICAR que seja solicitado ao Poder Executivo Municipal e à Secretaria Municipal de Saúde que realizem investimentos em capacitação de usuários e treinamento de equipes sobre o uso do Aplicativo da Saúde, com foco na Unidade Básica de Saúde (UBS) do Jardim Itália, conforme este gabinete recebeu reclamações dos usuários, especialmente idosos.</t>
   </si>
   <si>
     <t>Indicação nº 44 de 2026</t>
   </si>
   <si>
     <t>Maria de Fátima</t>
   </si>
   <si>
     <t>INDICAR, ao Executivo Municipal, que avalie a possibilidade de criação de espaços públicos destinados ao descarte adequado de móveis inservíveis, com a implantação de pelo menos uma unidade em cada bairro em que se verifica maior vulnerabilidade social, como Padre Ulrico, São Miguel e Cidade Norte, no município de Francisco Beltrão.</t>
   </si>
   <si>
     <t>Indicação nº 45 de 2026</t>
   </si>
   <si>
     <t>INDICAR, após ouvido o plenário, que seja enviado ao ofício ao Executivo Municipal para que o setor competente analise a necessidade de melhorias no córrego localizado na Rua Costa com Guatemala, próximo à casa nº 208, entre os bairros Virgínia e Aeroporto. O referido córrego apresenta acúmulo excessivo de sedimentos e vegetação, necessitando de limpeza e dragagem para melhorar o fluxo da água. Além disso, a manilha existente é de diâmetro inferior à capacidade necessária para a vazão, o que provoca transbordamentos frequentes, dificultando a passagem de pedestres e veículos. Outro problema crítico é a ponte sobre o córrego, que não possui acostamento, tornando o tráfego inseguro, especialmente para pedestres e ciclistas. A falta de guarda-corpos (guard rails) em ambos os lados da via representa um risco significativo de acidentes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
@@ -482,51 +485,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="20.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="33.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -678,94 +681,94 @@
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7529</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7530</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7531</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>